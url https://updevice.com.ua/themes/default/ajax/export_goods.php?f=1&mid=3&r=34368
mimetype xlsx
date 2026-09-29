--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125e62ac584ed24c7369924c476622c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deeb54ccc037a33c78d0e0f3ca8ecc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a24a7488ba1bdf03e9ca00e5ad64a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f45857eb60d31d62105daaa16f5a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279354748b79a118ec8925c1173104355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b34168e194562def9e5cd281d824a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da759e48fb514792aaed05d53e057507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56a5abfd4aab2b8d740ab65fc5df598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddf30b3edd0249e354acdf6440cf229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac24b98624e3c4e7e58e5e471e6f56110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623838021c938247cf84f3824c2ebcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa70e8c672571218cbd16e8b49e8a8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a4352e986c865da64795cce46bf5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d6d30a694ca2cb9c454afd99595aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268a94b0774f58f97b9063cc471ebb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296354374aa5823e1bcd0171efc40fe516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661255060d7b37ddb2b6e326da16d4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db1a5854d9d4f15de8419cd62d246b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e170656dc930aa968112c242d4828519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05993318dc4abc04226a65ecb7e76520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465cadd14930da503bd9e68354912b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e15ca3f814b414ee2cfd39ab38ac8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38b97f761260795ac7a6f9114cdc2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e852e43f89f8f49db1c9dceac3ddf924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b22a2e81bbb5acfe97101327076f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5828e5e011c9884426aa4146ae3fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74667fd10933aca3730056b0b1b987327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a468037d141154abb9bbc4ec6614ecb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd749bc9ff7cb42f3a12e6f5b569eb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc097dac63226ce63f773499ecb174a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e9e2b019337e26ec8a3d29f7b52a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771db70cdab36da0eb54fa831826d99e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127fa45d9cfec3f039ce26454af895233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d2a029ae26e2b9170104dc3235dba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cc76ecb8dabfca51d10552852274f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad247baa9c53d2079f58f4dff9e86836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0722e447ddd9e7b1d8019a7ad2450937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16322202db37a6afd48bf269b5f0124f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ad0825038e2cf3ab56ede62c568c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047b54bb2efd1c405cdec617be2a05d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1025fe447a643a37a2ad7a4b31d723f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318834cb801057ffdc1cd2638d1826742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80894da28685c5eb6bbecfef3b8784c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6081940fc3a743a319fb1bf9a4e3ca944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04c2e1c59af027210a091b45cd309445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde06155b9db2f35240d8a88cb8f27ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eea7eac319e78ab9fa9b68e427bfb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afed8d2d3b1a1d34e13a764087a894b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e20bd247c79250f2e6536267db175a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda6cbaced8a48577ebc4afabab414850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542b5ffd64fb4011aa2b98942dc384b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e479f9728375f885d09e17b3303eed252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5cd17a3165e7092412488d5b4fdac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e95278b47e30fdf9034db7c3e9a36654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf95bff78aa10c188c1af4bba621e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef9179f4127875c82224b79106694556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d985634493b0f14d7e616760821e5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60137f796658664a60d5507370b45a2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977c5f11b8829ea2e6d24fd03fe704359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe3da7438a903c5413be74646c8f3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5402186815cf7b1a49647d575942da861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c351a24c5225484cb7ff7e1735f08f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb249db39c200153962bc177191d8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a28f653c44e0e7a8c16d3054b476d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fefc4ca8d86d3656bd7d3ddfe791365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c118a17a112ab84ad28218d834bf6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f57509b05fb79eba373ebc2e319a7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b66b08fbc341482c27ff43160274d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996c79f2d631fec6792a8e91b4c5abf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd298107923947d77a807f7981f303c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b24ff1247de110cd34b9faf3266ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca7cb9f0193927916a1c77f94457fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa3d7ce544769f27d2a58b8385949573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a4e9f45e4824074d510af27d5ad4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ec09696025e4ea888884bb231898675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab68466446f51a8d2f95a74bfe928f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc6d424fc9357194db4f3eaf2c8cfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddce15203fe44b9aa7e21f34b0fb9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23f1b6eb2407c94149159a82fbeb1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620e24bb0bc3e7854fb2bd7a1d2e05080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1860e48d914bb9046eead9f017d6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3811ece0cb072e0135aa87a07210482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf9eb163b095a25fcfdb0994a7083e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64741532fb004298eeb1590a08f0e44884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc64656a3e20fb22b46909650300c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e078889a4a037e023d32311b6fa4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb6d9d1cfd02932066af96bd9b5f6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00a92ca08f9f812c3f4912c803273b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed17af0e38d3c1531c6b7ec59ca84689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb7752950e2274fbda830d19301b5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239a3bb6ccf6880f9fddab9316866fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915cc540827c778ff4267e539d6453f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbdfd3f9ad9a28afb6c81a9da7027493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3dea1f07dab59493509bb4121338b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c487fbf867aea300e89f2c12d9b0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c3410736d5ffd42be8331248d13cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1d8236df613bed72659ca69d5807597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d8714df320d8c0edddc279edabf7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb95139a5c0a94722837417dd4f1e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98904c260c689013084c19c4cbf12af1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4e32304ee0ac163159d176bdb2c4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d7f52e1376e8b082dd6312e6d5dca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03aa0edb7c93139a4ce6a105535be3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dbcb351defce5dc14d2f42a53ced3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5ad0d9eaa476ac877f2daf9a988f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603e438bb78b018fb25c9e9b2d3da1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06181b5b74ff5f138d367ad858319e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5204a954f5e0065c92bc91a24cbeac5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7f256a7362dff8c8dbbdbf98a3a2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6cd907a9edccb32c57623d985bb35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c1d505417f99cebdb3d5ff2915ae6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3d2258f1d883dadfe992a7e795f0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c927daf8f6a5ae66b443ef2311247113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6213993aa0aef0960b4880fcfc291114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c133180e31c0cdb45961015873ca2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85ea8a1665e63ccd318bd0f664a2cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7368246c98868cb1a966d35f9673d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5419215abf70185bc823d87c408b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32fa49c48f3c02b453c9ddad686e12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36ae6a893d76ddae4c8b0b0d35f7ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422b44c50ae9c32eda0a79336d4bd90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d769148750afd070df45210b3da032b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e4ebba1d27ff7b801af4044d15eff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61745a8d153d3300ba63249befe34ea6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ebc3556571ff9df635f6d38f12d90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943ecb9c1db31825b0b7abf399a434c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7565dc7eb36e190dd662040a0f8e96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8605afeec11c27a51f3fd985e63856128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193c09d38b7fde27bac9cdd7510e2d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7effc46555f0cb902e0bc496126aaa7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee41995a1a68d5f0fadc48fb3a5275131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9829138753d36b78f0788ae8aa11bf3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dffb8e2e6b881f3e645d60321683de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3a7ba44f533c84eaaad456181ade1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cfd6a4c65b1c4ce453baf66b92e86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb923aafd66f2ea314773941767bd91f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aea8f9b83270f3c0cb021507288a96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb495ee2f4c8f32ce6500aade1f6b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7e5a8473fac68a69524d293f9063e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315ea3abd45130637f43b7ffa20e297140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09059bc03229e759320fe7efa8976fa0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444b1dee82c4500bdb8fefdf06a2c30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39991d3dc7ec8d9c77814a14637af9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936fd64bdb3f3a4f1bded6312af4b99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a048573b2fe5c87326ba455b1822e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a188b013f6fa2adc009f6eff00998f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7f4a46862721929ce54867e3e7386147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534daeb0be1a6e2de8caf67a742e3bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f2f407f9861c7ad7f69cf6d0066c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493e49d7a345ca71dfd6ad590969691150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bc783dc00cca7b25bc6e2866dbd6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9157204b5c29fb1a205a27d0a995e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1824b8f57900c93e739f22b7f4999153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65e503d1c8399a301052a223fa29ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fed0962c960b0e7cebb5dccc59312155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c75d87d91858fa40d983ad257ee5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53506ec566150589e408a5d7140fa82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b80bd4c325979d99ea3e4c38d45649158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9fa9a23a9170e15facd4532dff79b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7a852c78b577822b22c68d7b4341e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059697421ca1d1d851391634c281a9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27263a6edabd812189826fe9669442162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27497ec4c7ff7c2bc682605097ae567b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98e7549ea2720cba6e7c2b336e7ac9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ace0ee37037248493015737d08ac67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2b294bbb4512742fe1a86b1104189166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b144b7cb7ff9c431d79501e1d2dc85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04964d671c9ae856ec9478a3cb8227b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d4249b295adb86a9e622152a1b84a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b98de0245840860e88cf4f3c34d22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edb4493987d7933a81b83d216d6ce1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab8d1e79219e54eae01db4847228dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f706de5c352246fab41c4cbfa71e4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def96d2d6d878cf8eb353e0f10a0522c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872ae0a6abaa6b94e000e265c57f2ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec282576c54973bb73579169502ace8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296d819fbf714583d9a8e7cf6619f1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8248e21494522d6e11acb87525c6bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc4c5d5870cdc7596b4d2475f33725179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90b6caf60d829e6ddb2b6f7f7bc333180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae7513a25a7da2fb3adf084628ea9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465a80c4b660e3df7cc3bd43fb39fee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d5e859e6beef72df4a16366ffb296183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5675cba79a4d0f30eea82651d690a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c16056831a414324349e53991af94e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2a6877a1a0cb387869f1846bcd3ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c13dbd46941b1e09f7aa274662ab53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf7c98851298d2874d60f6f497a2ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5372b7f737776c3e368e4d0878691cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c424517ebae15f59e5761a1536918190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78ce49e73d0b15e485082f8cf7c072191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bdc9386ecd80de966c4061cd0ad42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc00825c96330ad7bf3019012b51fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4d11d55f866ccb2186eaafdda20d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4939b61d47d065a5659410dc1085c0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b53a6b710d90ff73eb70b53be1a15e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef258055e7c3884370fa6934fa735a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0c4f6ccab4383a38e9925877a5e7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61034962d7c60dad015694eff78f1e8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6c5affce3118a765a7a8a32afbf55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769349dd0dd90495e2a9bba3106603eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f776ef46bbbfd3c1edf287426e42e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b07a86808271589edf9500f4b2fed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0cf89a2249a34746aca1b11bbbc9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23543955dd84aaa02735dd4cec0eee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da2c0c75d60d88605fc493d0cb45ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcb3f9c7e83295d6cb92ff711dc4ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968728d9f1568fcf67882bf7ef9a5492208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9a2ecc168c0373497181484447a20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f698f66480e9648fda6e134545b68a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5194dd1abcc455761549d567036bbda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622ef3977ce97488b4f9988ddf2b50e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27b06a129c9af677eeb76cfdaae90c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88039b36d5f68b85ce0b687d4fe1ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ceee602d62050f37442e300da986cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006206e87f631b3ffd08697b6d895e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f330543b3391cb0a4595c717d1029217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5322c186a405b122ec5e9a02f64d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cb16f0aca73879b213f901beb11db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91f4e56a8177bfae10aab1f0d0b18c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d12a60ea4e85729e3d2853a75c844221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab67d3ab6d0bcded61a95ae2c4e0cc7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7def754e0e2f2bac07a5e32a5b6ff8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd931f6d54b8c69b7870c3f9bc4c570b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdec9af29d97a2e79645a1100d2477225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5e78727ab0cca2d2caddac8405ac4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1960aacab64ea9cc4e0820b50f3173227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5a15c2ac77bd58ddafe71fb92b6ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310f972a56d04a8ff80d022badcc89c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf8f6a10b46ab50f01ea9dec5a37ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796858d834c4826e040fae295134178231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0af07637e78e01dc46307fd15ec88d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3ad88dca47b2ddfe3405259af2fe6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41ad19a8cc983f576a826c91cd2f58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df1615a45f28d23fc0b4906e6022b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2ca52cfd511d2e538360bcfe207d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26b68dd6fd2e09a8374978e0e9dcd6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd9f5ca0e4ba71d070f8741afd4e0a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943c920946e54af7ff5a6e387c1c8ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec34b72829de0aa73580974ba984857240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3969fb0709bae02945c898d3ad8e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89053784dc15034a527995f75a170f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca62832a762ad2daf0c3b45009b3ddd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0e06dbd0ff0d1828f38a58d1e7a13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60d00225f2e6ca8518984d87e2a93f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e146562650f6d67b0fab610af9b2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6312f79e35f9b007fa876cc408dd4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d255f26b26ddb80e15c103d1ac588a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141b0dadee0492a32db5c684e2130b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f2db364b4c2e252cb51fea2de3652250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787715d11517ccbd9eb80b818a60b889251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30991a3e790878dbc1f0ad06790f1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d0e5c232df1cfb0a1668ef84e3a68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271ed62f448f2b1f0ceced4253e5cce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca84d5df89f14b1787fb0425052b72255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59650619d2d538b0e1f12a8f3cf829b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2f7d58ddc189ea9ac69994293b1c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21981b335960529292b9cc6f2b53b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b979f6d69f5289ba443f37b310037f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce7190ee3788840adee54665d1a847260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bd848f851722d87d5653a254539d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e107936e2d3779f6b80511fea18aef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0f673e019363be635d00c28596e84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8eb31ea936858fd0c0746768956b6f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e6375be246392cb5837b2df73a31b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cda385e44e505f95d7c4c7b14a9bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68390709743b688f9599291ed93cd0ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b804a29613165038b7a92a569a202268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f420740dba6508d01317667543b3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14207e8e622637764e88bff286ce6a7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af24d05dfad8cdb412261dd220c442271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b210ad0adc93ff3c0bbd902db6e6a7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb4c2a85922209b6094dc32d71beea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da73a5f316c1f48ab49fe6ebb41a5f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd191504d36f249bb72aa8272f974b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717106ff7505f0d70e6a787f0d83edd3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4121d9513dc34c36181d9a448f5bd11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318de520f1a5154389b7dbee03a62f40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae27d8a135404972bb5e5fe455bbfb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96412f370c4e02532760081f10311831280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685a61e831f076e05479d9e785e154c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161d2a98f1c6fe009f602d8668a145d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a4eeb8cff1a6abf0a10c6806e6b3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f45ce817d18aa19c36a1740240cd53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a18f9f31ea216262097788ec2e4b7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6f32b2d0076c40c70616ccbebb0df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98003a4912311893ae989b1d570fc283287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9f00e82075f68e7dba5f0b9562a89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe4826e2e5e10fbc2316813524121a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac43c3ac6cdacd1145e6b3dcceab50d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aa690addc934f5c2ac300da085c58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa359ebbf2d8cee07a3ddc5351862cb4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e6e17855723430e2a6e11c38994d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182ececa1f70ae0737ee53c6d63393e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492e414d8453b78e86a6e1546e3843d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55597ae9a316c182b5c84f1d4d898802296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254688be5058b7ece1df2769fba2c44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccbb5c0b2f37b99bfe61daf89a49f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d7939e0e7e2a0f0d6b41753dd993f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bcbd4dbcafbc1639d1dd189e71ff4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96d188cf6f0ff1a2327f409f17c2e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faec05db0915e6a9589ba87124988a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19453b57328f04ca5a618761af800c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151f5f89d4bcb5aad8a3d2ce5ce1736304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d06cffa7ecddae1e94f3c067ba33fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c80c4a7555db0c5c6bdd152a1d54b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4decd9c389f9a0124d441dfcc0ad5dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc70f119c5b15b0c20fcaffff2a5d59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d0e714f59c0eccc6ea7febe7772fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4a4eb1711335aaea56aadd1f20637310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35801073f0f14187e034cf7c385ffa27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6ab63ccafe024dedba3a61f720bdb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131fec044b07fed944ae18a802dd1c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4676f26cc047251b39d0f79b82b34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca304d0d11e906ed629ea642c6180c0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e0ee26e75b53db6da76a0d92f0044316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a419300bff28655c7c888e9693a5c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a7255ac29864e81ecb4f7d0e7d4da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04027e37e2eebd268c73bdae6d4887319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f4d2f18992937d102bf1868957354320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51770156decba27291b0a1e03de578321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b2245ba49e8b27d67132e103e39e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58277292b2aa757bccb0b1131f635110323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea7601d0f20560dd53801e3a4ffb98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f65b289e269140fed2bcb29b17f26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd2765fb87d9684ca178da7e747326326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19993cacb01595cbaf986001387f5ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd20c126e266109df1fff76d0fb3d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a26072ae0a9154a51e53d730241b1d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c2e112ecc38527f4493248d311f9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950fbcb30b12e751165bf8dbbf47f14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18691658f9cbe4d99241f4075e843155332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7055b2be8536a967f7e850092bc5ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92f11f9b333cac63a556e87b5a3e0d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdad52c3812dc2aecd201c755c3dec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcdc6711ec206495ece672488eb624336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac6a44ec000b8e2e71c4e8dae0bcb1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cb2774a92a8cab9667144ba8d0158338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1ae5fc816286b350fbddb8dad40e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10a2d8c9a35679cf310cbcef3d9041340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe119784f26912e80716a9e17d10f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01226ee42a85c3d6558e3dae5c2cb23c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1107376cecded2bec9a630c29bb385b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fe9b8875ee58ea12ce259acb51430344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69502e796209ab69918cd48e7df4d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d67ee2a7580f4743e6f22f8a799386346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34ff687a9ae34693dfdf0977dadb88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d62ab550f33683454aded12b30424b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2da1d0e3ff9c327f051ca0e82d1171349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccc6fe4dd8ded5d6ad6f7fd1296ad2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f53f7320f09fdf21aea5be627553e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d05390b6c7c5d5ad98027eca239a30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9df9c4d39894efc84781fe90ec776353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fdef797aa0bd8f0d5ca96c45cbae6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915a55e82d6b3188ed4ff6ae38bbbf9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa3751ce988b384d6978356eeef67f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e3459f76f57633cf9b07524985432357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8264e478854b93022b25ac547ea5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bc6343cde7c258a27d6a05835ddc3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898f20ada4539eaef36c6c5cce2d30c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b337e20154153159f282f3d21d7f388361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f983944bc9d2702534c864828354425362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1390ca641e7774547ebc6c0c6565d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648af667c643308c9b6e5d4ef71bab2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82fcfcc39ed0b55d559c6d3457685b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967f59f30c267506eb3e4a391eabf54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148969145e861fc83490059484dffbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b94e70ef55df05e91f7b28544888d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57292f92926cba8849e3a53bd1890e12369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73b3b6baeb52448499efb970185dcf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634b4add9443790c529a079309fcbf0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95275b67b3499e72be1db69c6e0aa8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e45c765ecdd5342c3a6d82bebba62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78d928a154bf3f90037f37300c756d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b42dab07e2ce08a8e24bd7c13c8330375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227e509c04eaeef0b2f4a7c6a9367d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473d75321e19e13d62b451d7dd96ef4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a43c7ce12c278e5a32d3a0338cece378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150c6ceaaf218e02490dec176f8ff73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7b71411e5b9d0f871746d83786fa8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d527510c063a7032ad6e3d98fbe75d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b4424159f95c38423ec1fe9fcc1dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d4902326e5b0965a019cfb13937e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81889570619c57db5e3ff0f32e7c0ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c222301608f2bbc61cca415d77527385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ec9dd73fa8bf7b02ca46c6a6a5442386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4c22444f6c0e287d7f1aa26c5c5dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b509506343682748fdea8abc9c7c038388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b58a37de150e84edd3ec5b74e36ce1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf16ca3aa6b18495c1b44299364e05390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4e66455c469dd6af8461876d375fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcbbce6fa2e379e5ed5debfa8ad326392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec4ffa2fd30fd2c6694c3a1d07e038393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a002baf055f8f8b056c80f81b3d328394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d9c9dc84c6f6e8bf1f042af3997bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc299e8174c6438c93f6bb07d2a22607396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668947db5de353dd2e750985d86f6904397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab57929c985de7034a3bae71a760abf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c344c3bded786e597253a29a8086ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96198381868b286a89fc1b50edea0ff1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feac342069957c789cf4d254d2ab85a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b0ff19d1c913a30c8457446b204fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8cfc93c462a42bda128b326879d2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2088f46e036d5e38dacd9181d9560404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ff9ebd64aa4f38231fc0b9a51e56b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb60f68ed8cadb57daa170ba481f967406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2034dcc6389fb0add6567028e17898407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0032e55457ee8bc1abdf20b6cb8bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2f20309c0f19f2c79a9b8fb990374409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9d3a4356055261e153c43ea65c844410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061878523f2fc238cd4362938e682d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2554ddc2e45dab5976827a03d70596412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bce1d3a92485904d2e5e862d348e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131a857ffbb6f7e681d937e922bf924414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b925e7b1e84528f009c8460b3be89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa268e003e908a9a27eeec70e0c4dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfbb0e9a3095ff04c83e9aae674093417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43469641501060267c39e5a61a4d7e09418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e892e2e5051b8b42fa5fdd4d6456ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcb8103d3f8d65f151b69d072b80dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b4d517ed36cb22ad7e4dd6732caac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1f29f561bf0aa77cb897d21a77217422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfb792e9f962f58cbccc94508a45c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5607e100bc675fa1d04f3842c1e94e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b7894767b302afb1dc741ed5aac8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78f3b829e47647af0dcef2c779ada0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2b3ae95480d75bd3f6701705c56db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6ae144bfafa729babfefd7546cb17428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242eac2a26586c49f174985d97791768429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c839daeda2bee70b53fa51a610e2a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96e40b76037c081a4614f2fe7a7091431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd662155be38cace748c850b643cd8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb815dfbc54f2323b1fad7e66e0342f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50611880d444d9d86281a50a9aa3e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6c3aad3776b19a57a36df985d9dd2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89586c5524fca1f98dbdbb1bd45c53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf3bbdbd5c3731e28d5ab6892fdc5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43300166b24f41d980c53739de0ec57438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c9fd3d34790a67cc7ddb54ae60ffe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec6f3a9193e0089969a44422faa66b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1feb70a24f220974abc97c894879ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bb09736592dec2f64009ff369590b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d1904a274d717ab32874e932405a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb682c9da3cbbe2c25aed0c9cecc54444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d871ae709494dc584c8cfb31e488c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7013e0c9c7493abd77b91b6ed23c1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b202c4424ba66487fb4048f3ef265c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989f321bd49bd360b189266638b195a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcd5c585fe2a1ee46799319e07af65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39af7ddfda59070cec0fc9b266b416b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140e1a8ad8157cd0d91ce1c60d6ce12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f9cf3f7920a4e167f4e10b7da9710452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e1d6f2b0ad796acc80c07b32794ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdd789abbe975d88d7cf04b3a5456a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ca1aa3680775adb4a0a8047678e50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb663b4d371b55bd65f93160819d99456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badded2cb12aa63ba7c1622dcb7f8f15457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e70e1118ee9dd07be34d3021984225458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cbb984a3b4f841b1de32b6c3b8438459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded6e8760c88973a94638590c199239460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ad8e1d885d35cbc8d7a456ecb8032461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de8f40e4992dd271d7b20a861dc422462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a965f602e24e3b1166d3f7cc840586463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66df73a0bbfe98c371776604861da14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f0406a0bc0360fb1e91f53232863a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea7789d5ee1f782b0dd92dc06d3689466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e2430894b510ecd49e3f50d2bf493467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c957722e650086c03cdcc461b44ce3d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf58060c394a27e0af8f5174cdd8ebe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d074e859668be1bc233755d1f89eeee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53601211ab0b4b2c33b6a81a0b5b7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f23f1bfd4bdc61588a171fc06c6ffd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612f0e3bbbee20a719d54c373021586473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00980781b1f8e6346df8430f40fea15474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98e72262ed9dccf5f0b2d83f8afca6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb77388571c3b4a5d0d5b84ccb28f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1944e01bc18971375568da3014fab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d56b68289c59ac38289724454305c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e89b4c676edd01af21bbf8881c12e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c5b584fe62650ceb7f7ad213b6f1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a7bedbc92e221aa6af2f6b10294f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfae284cc83f6d9a63840c1905d8217482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c893159dcad74f6135e5eb63d0ddbb9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965a767060a0ecac4ee184d624c7176484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10472067e1ec4587b2b2b94b37bff6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0a631d8fc040ce4ca6f17478b95c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddad1addb37ab80c2d20c469a01da69487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac24c436346fe24fc72647a6c55c03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b3ab8b2a960f13fa6f7246c9220b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dc73feba34acc1a08c24df9c73118490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0a226014a616b581b45c8a2222aa2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cefccd87b957d7e1c3e221b0029614492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ef41661b1f55d68cea7ef4b37a6d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17e3522d787a032e12947e1a1a2e5d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862f01c9fa743724799162770090885495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f35807f17676b21368348f00329717496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5417f9949b2f70c6efe2bf9bf975ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed49f329aadd0cbf9b236bcb96d9c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b70b158cb63abc91a3ba3e7672afb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3293ef8f1254513dae54cdf5679f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c363817e53aae662e1de4eb801641b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a0fd71031a4e87e5641cb899ba5df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae52598faf2690b48217b46ac891ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ca5a3ad0650806bf6794874bd0cfe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c24c1d9e24c024d2edc19d245ed51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac8de879f1a0a5226e79aad26ea596506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a93664a90cb00526c4c41d16261cca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8377601bc36fb13a687923c1b2f330b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269d31807144b2212365c657bcf9027509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2ad8e676aed84a5d49244ccdbc893510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7849fe47699f61bbfe9532a571571511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457c63b648b1d7aa17723ab9803bee7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ef4f9f35841adaf1d782145f9d81e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad1574d0f6bfb782ed5e56958b63df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd88f2891fec71d129d9890d19d6801515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fcd120768946f055cb3dc9ea138fd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5477b2727468d2ca48f33b808efaf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570f5fe4aa5fae3b74f727192adc9c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320db917f5488df5b094d0dba624a8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0cd7b933ab67874226154456b9be2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa37ef0ad4b4f994a41b6b17bcfa21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7627c57e61e33dbab88bafe9f60a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66e12dd58ac5f35674a3108fe42296523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacad1d424547604a94efe76efc511f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf073b8e8bdbfd3e7b6b5af598976235525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363ac97b62529461a9c0576c2dfde79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581b244570c6b8c4df1d0c2a5379aa3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c303211b3d28fc3ab8bcb401eed2b91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca498735092d1fef8e28238e5cccdd7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d69561bc27b3f3895a704d566c49ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3eb99580b521f13ca28b88ef6cb23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065be3fc2a42be62024c15bab6ff161532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd0935411babb4ea627367e0cbd445533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e9e29de913b8197dd67258bac7862534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707747d6806fd35d4959f743600621e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ad6293b8a49b068ee11f8237a26f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f980131b0cdd54489f62a921dccca8b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e67b34578563da969db9ac805e9fa8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9f3c1aa86e0ca0bd6113116e7ec47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e15780e462421edb18e38f158d8cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f583a53c6f3829f6fdada46a14c277541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952163ac2903f6f77da754243874998e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fe1442ed2a55cc780e472d9c13ffc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac398218cd684ca83383f9891cdc9e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e012703429c6b5a7e748eddeb677acb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaadd110bed2583bad7915214607dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bee0c48d51102d5d05f7da1ac34952547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4f85282f421f2c15ec0efc2d4f167548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6212f5919acc8e136d6a2d8a0770aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a578354a24974e7d81886c104a6f11550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37246a910ce321e8a5194d505de08317551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e355ea048bfe78a8387dec7085013552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c28613b784966e10c6be4533e963b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e0944b556efb4425788a7ccede35d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05b69d87f2f3034dd1d6ecdd572c9c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650f771500616e751182ecdf70ac498556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca2c646d721469cdf96cd63ae3abcf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd12d322a5529d33363d27c3caac3d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368c09a5efe65344bcfb40ad893d100559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eceb0bbd75101e7f7eeb2c13b666a0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59598129bc7dc0b119fe7b4fc475e01561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae921ecea250e05a97006f481b5b5546562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71dbba4aef9e6fe9dbdef76a42b51d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6afed25547d5813cd2c8504334bd78564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33030ecdc35ac7c32f4d86acb2bf58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988864255322dcf6a013d20b0283f4b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde5636869b6eb89ec53b8df32400b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465263ec28bbd8d4efa53f696e110a80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdf3d9df62ceffe236e59719d48caf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddc77c0bfd56ad0ecfd7fb88f72034570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea4ce9177c2f60873b6a5b9e7f56f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003329dfd0ae4887aac7623977101652572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b185315ac076916d94b90a4e6a74c7e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4080e71b6819ffdf82e142b030cd8a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e1e69360b3a56496a65f9490a79f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc0a35e97f9c5636774208e61e89b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992f00554cf690654923ac174a80c25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2de7b4e46d00cf02200da0ece8c99578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a3dbd330678adbb6cd305e0212898579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d47ef1223a342f7887a42e8319834580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e04f0960ff5032ee02fc3bdf7bb878581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d12c83c486739d698f5196a63f678f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d270b790322c54505987187ed247e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266fa3bb1aa620c2770585542eada67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1321b1a1a544e5c56092b040f751827585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6e8ae92dec6c576544ae4cd3cd8d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222675449860ad84fdeb1b17598463a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf0015cfd31a8287ec865f9094e8be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c7ab6053f8efc9a4aad0428d9262a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a38522eb0af6df5f3a017d3726cda0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d516b2cc5a3b8d70659ff2181ed1cc0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3d8f4a7f5a9d694383e513079ff69592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095aaaaa2280b71780682f376e4a7bf8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba373fcb931ee418cd1ad64cdc10f933594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495657fa3e3b6983510fab1dea80e89595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d96dc1fd2a56ebb62ccbc30f98a942596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1045fdc11b1f23bf544f302f5b7ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c76cfe023e3acce7f31689af4a422598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8b55a80d6452acccff4336587c977599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18581b9ca83dfddec0a2e643f3918a06600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3aed30025152787528c9cfb386b847601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c874eb271487d8262df9fdb144a19602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f30a0a808c67e37e6598e642ae49a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976af268ab4a7d12b8465e014e4b4f77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a724b33afca4934fe1f7c96a067d2b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6312238796269aa512df3605ae12b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29230fc320dc86a4cc6e2c59cde4136a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890e9b66345a43b046521fb402a001c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbbf0ce2b92dd50078c717b970b33d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc3d7fd8c897131d148221bce4cb8f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2555a9651555d9fc471c0ddd82cfb5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932abe7db80fb41a6fc64d091cd26c7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a713454336221fdbfd0d6e0d129d38613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6037c5b364763ecb7c5cbf8994b944614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0191354ace70c90d1a1f4b10e5591fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3c034333c20df8c4b237db2102760616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2c6ae8c05f109e2f35c099eb8c5d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56a5d803eb7f90a77a1cde7c2ff373618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2800d9ca3968d7d5ec42b756019d1a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188f9f662cae454d6d85f0a786edaa0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcde24dd871d8491cb44f2121dc9e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271a5959e2e42199553da15660403d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf83990548eb02bd8016e33d7073f39623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ba31b656109bed7507784ad85eb13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9047bc08f935b18ba766be9eaa55d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545785f67293760d589b8407c87a5f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305d077d6d3f35463628b3450528d6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b8df235e26a46cf01181d8c870ab2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ef6805dab2d3ce024d970b6b04a32629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960789fea29feae81b1b857310092b47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d9503da6fec8d1ce7f1a2d8754348631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99634f65ead59432d3fc32d9b055e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b8dbf0e770d2dcffb402872776cd3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6ba22b868926f2618f201d46b08cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668dfa99f8328701e91554192650776635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407306ec61ef281aa6e37e14a71413d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb52fdd69d21f5c03e9afd970c59efa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9bb82bc687eb57761d1d4478d8467638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41708f3564191f6b2cbaa4c9d60b0476639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e282891445a1ca7521725a6c700c7ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a17f3d102dddbd89e7b593c25702e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af5bb5f2565d0c5b19cf5d9038fb38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1fc2661da110a84640fdc08da9d6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230cdc9c683804442a3ce01e473d037644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01b14ee47efb41ad5f0a6de1357332645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131852906de85b05dc3db675785180ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6cb41fd7bcb02837ceb85bcd5edfe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1fc80b7e679f810809677b75a33a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38075354c93fa691b7bb76b2c1a9caa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5da8c2b328226b6de77c3785790584650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db5d2753f27e5f12c14bfb148d39e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c6809b52e5da1a5bd377ff92f633e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9252d574fdf104a8cdf7f284d6fbd9f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53a9466a7cb46ec447aceef4135bff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1027f987ff104d90d85728e04e10a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a783043d51cf187a92f3fcd56eeb4ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dac0e8845dee97496c39b6087b93e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b01d091a39ac09f4ecf1c70d6517ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39378b2ad76931b174793140ae485043659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fce55883a62bfbc1c0111019b9632d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f964947cd13518d140499d735473c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f8597d076c2e4e9bdb6cc671c7ddc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0d6554bd239826191ee0e02b6da1b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf864b238dab9f66accd8dd9757989c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863d4f93a481c5baf81824d6995ba36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618ec8e6b4243e715c8809e9531b76a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08995c8a066e8f151ca371f76f1e869667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beb56b80b623f171d8520109493bd6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6abbe5b8c19c3991da9d5258fa957669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af9baffc2e7862d0690a71bdece2ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae02a57a04685ba5fbfce24136e85e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5b58801e306eea41afdfd3eccf3b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0b079e5b7740dd1f5f1316e8ed260673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543301f84cbeaea393e430fde5ff33d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d82a243ba6ecd01b5e4a55a00c62af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b8c9e01e3df01e009c05259859d25676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1760e4db172957f79c493dcce96145677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebc2fad1b5c3550b711e8ce7c13465678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c70ac4dd639e8199f7670271c37af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e69a653bfeaeaf0028ec04c90da4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301bcdebab528c0330ac3e534ea8d50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f36d3895374df78223469ccbb50865682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e9ef92b74efea73d800ce04e107cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c03daf7d91e4145e2952f356f8f7d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859242f1d8ef81af88384cef4999505685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf75256d22613e2b999e440776a68df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d214b3a363c26f964a03f5fc8bf3bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57efe1ef35005d8e8847b3fdc7e7f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953267508f91a54c568c818c2113185689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905816a348ac939507ca03311d7d66f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf24cae3b5bcff1dd0799ecaf0803e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c6ced5f48d431441f5e743361a0a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229e84a02c2e1c23709a264b61da34d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffb6d9e2c9da30d592edb14e213d8d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d252753ccfac9309b9f66a506699f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519dde89527d937a199eeac819d267f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4960f66749f3d0cdfad622a75e5e74697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9413d9ef7767879964b25a8cb4ed24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44083b0973fad201223a1853b8c73ce4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4f9d088252dbeae21b00c1c30de46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e82cdbd18ae574ab5515c60a63eb07701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09637f8eed318614a0e9655a406b9e3a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b34b404cc78498c295f8f76f8e831703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f3f5ec6f81765010bc67079d77b9c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edd02804acbcdaa5975823ad7f42c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2357958c41a15872fc45b2b6183c22706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc23730eb74707a224c4dd3dbd3ee66707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2290a8b797ce674bba88182ccf036708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03de5f6df2769bcb5c5de4c13a83d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6a79fed3cf31108e8c7ca3d252d6e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a5e2fc49804f16352e1e553d62925711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5838a39650746ab4929a25a72cd91712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac949c1489312179c72a562b271d210713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0300ea0e371c09fcfe85150e42b43e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711c61d59505b0d7d883e3ab19f4cce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad183869687ecca77eaa46d9546113a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148302aa2f95299ae96642a6acb5744a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a02b16f83165291b624a5a01a04da0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2681485adf2dd7792eafedfd89c65719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a47a3fc9780043279cbc1e2909ff50720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ba5746836b33da6137b27d4ccd55c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb7fadfe07381dcbc459aba0b1c2da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cd8de190d1a74eb01be70a1f8a1e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c89c536347d915d765ff7661c39da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bd2224c2e7cd0cbe8a257d6bfb21b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dccb2e4b07398c102a2e61797db6b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043e5f52d2f975c07f372a9811f0d2a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6f729131123cbc4be8e21d4d49c07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6565dd4e868141338d4edb26be1b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23feed29d1dfc825699136d248a51f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bdba23a6232dc4455872abf9da495731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb926b81032a3fa274e71b6276ef9f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c8bb6f1566f40f7125a2e89004090733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42ff33e4cff2c47756fc98eff6eb0b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e9e868569cc9679ac9772b7acb6d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5ba8668b392da51743f1cba5c55a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b23842e8821441e455d2cea91f1f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0923cf3957fcc182fcb2c1a9edd955738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62ddc5b206c440c72b0b1aeef75d93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fa6e2bb2fbdf43e3b09551e1ce3f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3442146d5697628496ca13bf212bd9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61a25a035559d1882fdbeccae0a0ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5667d316c2e157b477260894c1a2e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caf243be0a21d1e045d4440d33805a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d23e7008a2a67fa670fd1755d652d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b5026171156fe4a40a11afa5f5955746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c609809235109cc5cac18f77de1b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2197608f5a540f964d3d4c815133fe7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76672917828f53cd9e5bf9213a2bab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae8ab6b04db4be6d1d32f9bdac24e9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8762e0d7e8c2e506d3a9c251d665e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8a71354052f73841bd34af5a8f813752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f1184c93852da25f05d5d10c51bfa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a5a8949866ec12e48f7e820534336754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfb82ac0aa4438750cd4c552f3c392755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a5c4200bb83cee1ef3e4fdd11dba3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ca6f8b3c4fb7818be219bc96dc1f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb310a79f6141b451d961f43555e4e2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc76969b76303ffb8d00fdf6f21a490759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11c8136afbc7bf9a64e535cf05fb13760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b69427b307680a02d3a0c955997aba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e8586041b58029980181ff3e442ba762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fca83bb03506cbdcae9fa1398a0206763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f46086f1a123db8382a63401a02072764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ec410c8acb894cb12e3e90ed5c91e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f929cf9a0f5852dbe224d138b6a36766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f79fdf512fc3b1661978ce182547c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fb37064bf23204de7d64327821116768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335fd79984fb0af54fbd26e15c475f4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f0ecc1f00cb3815732c4e13d33b3d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82efb37c705f7df5a57a3089d8bda95771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a1cf1c4490d1b9bc9b87ce1dff32d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382761a71899aaa8dfd5a04c0098e57a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f197a12e297d464cbb8fa0c4439e16774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf7468fd6000e6966237bd1aca1bdc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98264180bab7a122218751c7942d3bdd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760740471aad4efec7874f7cf1b7608777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574eb95fe82abd8d89b9f6e1c1494237778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a78880a27955ba33d954243d2cc02779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a17be8b83d8f5c57514c7e0a4d5ca9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac705d4518c5364fcc606e6d74c8e01f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333cca1b3d1c4f85fd4d1e472eaf6fd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114378caa4fff4249d7c1e587eed4d9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5eb165964764057241460c59b435d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58727661d55d9eedd4f821cacc694f85785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56847739f9dd011b3c009849463768e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3728bbe4011a178c61120fab988b65787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6aa463fb566d90e09f2848d56bf30788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2840e12c09e9bd6860ad8f9efc6879b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb497a3dbd9306eeb37896707770a8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4b24d08b6eda02bc0bcf092ffd898791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d023606d830862a2737bbf40cab2cd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1742703c1f0d3f445661ed38cb5d4e5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb60be8bc3625ea9255e6733bef1000794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e49626f01985aa1909b383fdc8f32795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4c1a9d755eb4c5c034d3d45b39feb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf320c849675433d42d45598c19617797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5538d344073e5e76dcff61f2b6083798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223512e6e721bcf8ee445c6e1ee5bfa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5952900c46a4d081241ce55c27c3240800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9a3af91e841f7d50b27838e603a50801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc554ea58564eb851a28791ec29cea802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c4e523b6fb2432cf50df939519d17803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf63ecd3fd172abafd9fa1be32d007f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2de0c6668099feafc7300f4a8b1888805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77852ae32bd04bee29f1d51d1a371b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e61335e7bd7745029595f0f744091c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb53ad0f244de62b7a8d24a817baddf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce01ec180ac20dfec875761580713e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ddb07ebde88305885692f2332149c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a5c696c3c9c0b8c74badd93431496811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d134ecaba64409bf1132e75aea4fb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f898211f33dfb742e6ef317810d5e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091ef23c679f6ffe9e062d1c0b23674814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eac732461c5c32eccfac18e4123479815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6feea990ec0bfe256d4c9444fa65fc5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4087c163ffd5588d4ed0cffb7b1cc11817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a740dd1456ed3bcdae2716c7c080d1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8aaa5c330c4582f7bbf3cef505430819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7503e8d1a9ffd44b9cf22370f5586de820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ee5d0a7cf4aca2b5d42bcab720bcc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff417042dfbbdf69f918fefc5f2fdbe9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc0b31ade98924b10f93605715f5ca823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4a7ae645d4ca9786c08cbc9e1fd21824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c0b9ada98e6f693b8d3e36108a301825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01eaac31e3547d4476cce8b4becf42826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f667af24c59224bc7372df8f90dd73827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4efbed1a4c5fc8a47a80c8b92c079828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2b53da9177565606287726ff01433829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd4b9764ecca039b924a5fb43659f6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c4bb7d6bc6a55960148a2549929f2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3f33678e6d8f1a3f7696c576a5cd2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a246e7012116a01d77bb94a4a3c012d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99c4467e829babd879921b793478ea834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2e713bf2a7e0546f8d0fc0b640aec835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803139fbb22f9e5279d8194892f9dd6f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7250f862ca971eaf0242f8d767be64c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab858f859fc4fe32b868d407bb710d1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9ef6de2e1baa067b0143560ca10c8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef39e93fb9f1955bdafd8fb404fbe4f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c14c0515964838a9e76cd13731904841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f82b2e199329a0f339f4944772d5c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddadfff176a9664ecbaa2071e2018e3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb359e68ef2c829ad55d20bdabe225d3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1abb4eb3e3645f87d9116cb375854845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54148fb538fe0edb1cb94f9dbb245600846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472616a846af1f99872b8dda15158536847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a503312668429f0d9bba84187a8a9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12371328cbd5cd19cf8f64af1dd1a1f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fed4d7f9deecb6fd31a216e53e68de850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8f0a2fd120be19549ede7210058cf851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d0bd3ac0b0ea4e57ddee0f67d9e85852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97305b94b680c191b66aa98af77ea23853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6625dbb259cc0e0c2eeb2a4da3d1ae854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229fa97b967c4f2c82c0d1d59bd12c6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63e6ad96a83c800fa8f7b494166eee856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d81ffb0f3e8fabbe57714bb1d16f1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a5e01184b6b5546ec8e6b90b130ff858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d35e73663a810a2da726e3dd90426859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b08c4bf13de563ce82af26c993c2d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f85285e9db6ef210e03fba11346966861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813013f3487def4eb1253a6bb8e66e0f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bbf6fc19126a4a6e6e909971de425863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff871bee56e441b0713e3b5a431716ec864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e7a3f4a9f6e3378a0a5946eed87a9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf784e070f97c8c279016c5373d44b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbb8c959f159afe714861da3a21c91867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f259964c5ee961dad11d79a60fdc17e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5b261fa8ae8f5786de9eb3488e527869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e7d3945a907d6f2146c3820f8d158870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ecb6143d66137d77944fc1a788656871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6145e025fce0811965ae63f3913101b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc34cf2c50433dc7de9a4b8bf4a94e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f8ac8546a68a24c09dfde6ed57833874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9697c408beae9711dcf603d393a146d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bd003ae22428871d3d4f930fdea5d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ee1c523db8d70f065b52b7ca206cc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665226854c6aa571b322cf136469f2d6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644da79a49db1d32dad574350a62ffcb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36642d4f6f7889d25c9f0b35a45e4d2c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46442433eca4308cac24db4fe2512ba9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855918548bc7626501522e1727c95b39882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b863d2a6995cfb708a0568f78c71b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64652727481f29ccb3d4541d6635c3aa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769a68c490d80a16634cc41ade85b70885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42ad5467d05b007d839168fcf45c9e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5b51950738f0f8307c23c00daff11887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4816359bd44dfb2e50390737fa1bd85888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759e976bd252f188d10846abd76e185889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb284afa93c65f7ec0392b99ea41c40890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55224be9d49a037118930b6d95b510891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff38906c15ae1ce7fecb00ba87f123f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dbb2f660e0617a993938992bf7507893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca10345cc6ff243a6797816d5fa27c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902297dc0d65d187e64132e5f5109b28895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4eced44d6626fcc683b387df0703d3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4186a3e4aa938fc8fc03f782156543897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8723a399cdb1064c29e23a2268686a4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a780f727dfe8cc71cd2fcd432386bcd899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081baf38aba5df0189bf536cc18d2a9e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74686e52f5d5a0ed7f60a03690da31dc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6516322354b35ff809e26758f65e4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a4a5203bb0d0aacd0c3df56f38481903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98d471766c1e9d1f4cab67076044cc904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e541e7240a812c49fafa7c737e750905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2a8b6f8d7ddce6ef9d61f69cec541906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d88cd9c6d1e9241988bbfb8c2c292907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003af2685a004801a6a0ae444ead16b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4492c3e76f6cd7a00829f61fda584be909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99811a8d31faaf443b84461bc0c01c7d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec9c0ecf10be32c0ef755955be9be9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbab392952b3ff5c8ffe53b402ad41912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ea79c703b5ee2f15ea933ca41a072913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dfd7d457923caef9a439f69ef2c14914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4607ad4b4ddc55d130fff1e5eaeaa91915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10764c1f975a7be7645428200bcbb59916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63483b72b46c937f50fcebe052253363917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c04228f05df47b64e97ad1b6ba8bd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8f80e1b676f0e7e2b7e4a82e9af21919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63468b5b3ca49163cc8968539b3735c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc48f52ae5fa39c6ef64b021ea1c816921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7a7c4e6e3395a8a9194112cb5112d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9f51e2629c0f9b0c2c45e34871667923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dc7dd02297292ed5c6dc4455cb138924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ecbaf8a47b6f767d0fd16831952f0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e5dc8b78a60396355e5e070ed3acd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05a0a7a18e5204ca0b14ff30c714d3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5b1ee8fbaa06baa556299d4bdf000928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e94a2beef8482bb4094917fd026da2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a67992484d2185d71d5c74e84c8dc930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e4ac593b871a624de3db7cd0acdf5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612c39654da98397f67ebd442abd6a8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920aef0d23fb31821119eb1eff54883a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db4335c786c425b249d95ffbb5bd91934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b8cba49aca3a9c64a2798fd9a3109935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a30ec8bb4f55980dfbccc17518bfa3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aebd16a850c41dfe42683ceeccbd05937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a0c8054ba931d7491b87601bd246f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b087386607afb6e08d8743d0c67b5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845d05808492f1125c0007bf5ec8910940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccaf0bb77dcd4da871e0e970b2b0fbb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e78e583186be13bb9d1c748ce43a2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72364f2d8ac0b3f5451ef41c2e41319e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a824cf45c1b6765a330dba9b472e86944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba06b7422cf596692c5973f4d9432da945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ca044f96c25302f5381ffefd2295c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e9264dfe8bfc4557f8983174f7545947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c222d9ad708151c6f938514a4a2ec948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bdf2a5971011a44de71812a08ad7b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379aa4ce8dfef567c0ea273657d8f352950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26034aa79e0bcd6ae65d3e52a7e2da9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398c12556f628a4ac7ab03146fcca60952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d515e40c26135e33bce41ed7cfd73953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff52f602ae924e5d30b9ca626a61375954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94035024b6ddecc71841381f8a39223955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9c16dfc218dbd6cbd42e5d101262d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3aebc2dd5c928e5e81ad373edfc60957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613a11de185cc1542f3193087b87191958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361753cb946e8902c900782dd0d4bca7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ed421067236fa3c6c2a37515decc7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e0980c65a5c30bfc42e2b1b0377c1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d35910ca9c7855367f7a53867c733962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096fb1dd84c12e17c04659647042b5f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790de504f92c4de0b7edd841e51e0f7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9f972795272abddfadce6153df99f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e88b9b95133ec7fab08b46ba52ee73966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aebe4c9c7eee0e68336b5d5ade88f9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160adfcbdcb49bdd39eeb24e0dee7186968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660607a94a2ef749c393f84c8c6d1e2e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9ccd8afe94b759501674ef8ae704d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd68bb2e3b7cfda5aa4e202b36d3fa1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7eb7c1b414b3a9bbacc8ce6931c1a0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781e62cb63445690acbfdd95aacf2ea973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026cf009f6d653fec842a24a30ea3cc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ac7bdf8d24956314ece73a9478090975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32140cf2074e1976c6890d353a0ff629976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1e92ec25a6ee520c259b1f1e2959a977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916531c2219b69630d7c2ba6512118b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a09a8a7e2552928043c8d06c94a992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaffa1ce4b6e5913b0e4f5772e06123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7daee54c79850e08997ddce171aeb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4d10b639561d53f059799dd31bbf05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230441d9006e0f04fd1afc8ce33e0746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f64213059f330a088fa9b71677f11c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976c756deb213b89e515ed2e51dc5ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c264672ccfdc13c745f8660fd246a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bf31dcd65177bc008f7596c442ca910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe9375cab6138b71647fbb04e7244511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd263f8e99e7852aa9c4dc8f4847be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397563ad730c6ef29ea87106d33b35f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1ac3788a8401403e4628b66e942ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d8cad772fff4b48befff8f5feb0cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7796ddb59fd281a5fb1d9580a48d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3296d52f369ebcf259c9395c77c0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae910e0d68e4f3f9ccf62ec7b7a976818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bda5e20cabb3467765f22443a401ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8272bac4648e448a2aeec80c5fb73020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a207633ea04075c5f1a732bde61b40821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b774f9580a8037ecc10c945fa7f04d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549a39e7887cf02e3f8728b459dba3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502aa000ef30db4258b44afda97913824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb808df1cc32a644a51642ec722b8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a5c60f80e59a822b6a72443bbb7ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e69414584bb39575e35a1e5981d15427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61a0bc00a030c30ed298239518bd6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff52d9419ac28e9a2d86466f3ed21c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c6163b6a51ea472d87b11f22d139f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c29f42d782c5789e3e6f81f8c2fd531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464d2e93fcb8ae0d56e3f667472c7ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d132858427886270ec0da5979d41fd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eae0f62255d97453b29ff90df5c8b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142eacc9964d98df1764111bdbccde535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83617b6009742be2a22ef8fa186a72336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b39496cccb2f7ed379d098910c05d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94508c77f7d8b8d7b8f02d7d75c70db038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ef5b4f191c9128f895e1118e4a10d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e32e7403708a29554351829b6095e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ae2e71d781d0265b98562dee75c4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76ff094e67d6a030cd01669c6bcf0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db28405dffbcbd8a96fba42b7ba18a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8283ceeb3c08dac59fbe7783a15ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b4dd9eb87335291e6a78b07cb540145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c4983d971d2dd6339b4327cdab84c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512508739f1782841a6fc1f5d8c7eae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58280b7790de315325b154a08044656648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedfe159e7736873a81e78f885519ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acea9115e1d3287838679ef9fef09c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154774684587acfc09a9359ccf7549651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65329ecdc46392b8af7b50f28598ae5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f16fbe48b853e5d05e0e2fe8163a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62b1b775106ef84840000ba5c984a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042faebd9e465922f092cf80f8edb9d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2887ba48f9c958e945f773fa617312356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c71c5c959581520e5e5cec4e7cee057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34876820551f133de3cfa95c8d910c1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321ac13171be4cd4e4d7561c7a2b45459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8eeca44bbf7cd0471b04dfb78c9f7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac0e62c8d88a935b286b63d4ea8f2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260aa1433893da93768e34e8311fd00d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f5610ad20489b653e5813809e44eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dabfc1e61c837d6ea5e9fe2c6d53664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d91472d0377ab696df01629b5145665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9d25eb5c594fc338d7d8ae35b3be466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b306e1f93a5764b5cf8c4946d273ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f42ea534af3f837b8f02a8f53ffd1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d8eebc1b76dd01fcdcf447421688f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d5e21a15152a48ac34f1da236c11570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505bf3f761a770573390384bd685bd371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69c10a91a1116df6beeaee35cb8b0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28858507bf5ea767eb5d61f6ec04263573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310edba65e1d8586ecf4d67fcc29ea7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe1f07822c4e7c0cfbcf76771a119875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7742472d7a97f78e3eabd26afdab7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2624755deff57e3fc5ebd1e4b509df977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bd1cdc9ca6c324f9a842978bf26de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06a64912fea2228286c15a0e901c1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255175743dbf9e0d149e02ab8b210be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89a527e7ae57a736a6b62654c55daa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172917ef7d47c17a0b718a57444abf8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a45b66a01d13bd5cee7f43d0b27ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607154bab6ec6231c8cb05ded62c56d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bf14e1436b843687f3f68df4b297a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7fb1d2c2c50cf73e1b4e32fe18c8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff82975780c916d75ec8f3a536257787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc671f17b167c0605783d806d9effff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbf057f30170f220f0aa61b8e1677189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f17b1c242e4161660b21a53cc3d4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22107a06a0cd35fc3feae2e163c7db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe810e4625a1d624fb3dad1b08739ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad4034995e4b5a761ed977d4c7ac8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afad55bd6d2ab6a4a9bcc8ebd76a5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ca816f7ccf264982ec3ee0d283d3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9062302cbca89fb885e309bd3bf2c4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd21acfe39cfeabdf4b6e01f3b733897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ad5746c13fc2ba3d6be1527f8efdb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b38a40284cbfdd2f3e3bdb70c7fd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de984fa4bb37561760b590d8d3abda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036527a1f6305b04043d0402d85cd8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0cf4e05d1ac89080ed71164ccfccb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653daefa6e647362de7f55fbd32dfd9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf5380900dde9c6faf647aae51f644104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89973561d783b876c3cba138ff4098f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeca4b08eb4183da9a9017183a2a57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c6897749d97dfbebaf6e20dfbacea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7139b0c302980bff8bbc18b6bfe44b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cbf19c3c7dcebc2866fedda6756f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f451cddf7e719a93684c8f037ccb756110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5895bbe93d29ed08de0d642106540111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e04f709fc13bcbe8a04279b1316107112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cf8dfb5f0fb4b4e8ffd38b348710f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e1c127ec6dd3a30b318ab81cc9b8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb16d6aa271f290d50129b78070fa2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5835fa9118674fe281e323acbac20f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dd0cfca4bee89f05d59edd104a4c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e3ba9605451b8116f30028a8fff3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116471801e771a46209e4c74c4d3aa4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be1fb7092e89c0f24a291550233a50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8930678ec713dd23e6213637256cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215739fa34550ec03322a5b8eac9414122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb7bd9694763c7580554b953b4caea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b8d6538955967dd1494033f2eb792124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189e2361cc41de0987c0d45d6c27772125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d3ae611aa319f79594f0df60c6e83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a0fa99a1ed9d648f055845d705e2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24125c48e0cc254d88348c6fd8e9c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a2f1c69e3cbcf339b29436ae5f535129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f61fd97ddbacfe250703b2e4385f0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbe67316ecbc8b49dd8f0c2a46a0c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ff873d907c5e3984cfe71e1242bdc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e952e40dc3b40a4bd6be1c8bd396d07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca192ed0f678d850b1eb255f321a21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc0a47fbc75848566a884c6c4ae19f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22b5cf48223f3de7d7c8a95701a17e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3fb0fd9cfade31ff93fa273e21dd2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437e065ea4a222a21981d4cd0a07d2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7827835038696e9ef49dcf2073d68f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7863eab13432110531f91d3db4704f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab367770d0816bb07013b80a60f7950b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcecef6cd0acc9433f6ee4c7835742142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120529c7b65a32baac62fb546205133143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4be66f156fa319e3fe53bbb099403144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732426aecd643e8030c8da50c405132145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51901a87a580b8aa0d2c554d699a75f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81e99a05a3ac77a57a7ba857a0a3c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ecbb8b973b501f94b03a575ec0761148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286652e304122f8462940e47ca438f9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee8840487217d0b0de282aedfcf36c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5de63d3f34eea20168eb8ce4b723ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28de9218fe005255774ccd188428bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191c1726d57378792ebb32d3a6ba744153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf415f49bcf5b1171ffe0b30b6f55a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd73500491a16ff647b5356c1d4bffa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d0d7f4e1d6c3c37c46ce0042b259e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fd0cf2079aadc639d8b67f75421d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2044fda8385cc81535dfc32820efc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9c96129ae54eea5d0dc14381f653f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327d40bbf5525fc7e0a6ce245608f3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f8802b7b0ae5718bdace28c0d05c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c7fe38001fe21d8f79797ed36ca47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1537bcf187ac559ad3991122e0ea72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549417f16bec04a844b26c202ab691c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342cd4fd4ce6905b894547cc5bb7d37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b5feb07b62385914f79d8ea8407b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061fa9b6f099e157e384318b645702e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2c6a7cdd3623e9a577f926a0192cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5582519f231fbea340840dedf7bb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca19d88a3505ac652f8aee5b40cd036170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf62903ffcca3fee0ee4ddb5134f611171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72171829e6baeb7e7a2593d41edfc10d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa7bd53ff634b52bb94cd285119d4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ae2710b05d1e6af9b8d657b648bc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe741c67abb64a54425bc3654a2830175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a53b2317076808988e612d943b1b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcec67e43255bd003ba921d366cd26c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2736072ea9119276bf05ca1b6ce2c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b2e192f9c3a0d06801db796f67d30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df515cc4905dd3876d9f01981e2031180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1878ec658e14575307bc495e4f6c6a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be267ca47def17fec0fc6f5f1ee6dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d774f38254ebf7b4645d57752f813b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c9e660c4c36e527f7ee4d9900f936184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa420332fa2df36e822ae5cf29ba568185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f8367602757948c8b118bb0fc4992186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb6053edea1d5b05ce131ec7b5eb8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431135c8213f30d97135a6e24c54203188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2188c96dfebbc7d56923ec1c640a9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b74e948459f7c537d7b3138479a6d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045500789e5453a9282ff26fba047504191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82de0e783cea7cf32222c609f2df015192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d9769d0697793ba9e2c0e9b279e1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc72d09dfbabf50f51a2e095b433729194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961882ff7afb323eb9e8810519c2b1ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211d705bbcd2905418e3c1c2b7e9c6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f986f131dd1061602664c46258b8ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92ada2cb172665f51047ab1a3f2c4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cc0b11853e8fbc78d553a09b890e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257534bad5d8412fdfae4001cbbe472200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090acffc233055ae1f4fd8054b39803201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6bb35ac3098387f9db46f2c4391ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb456c7dcf7fbec941a308257f4a4e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a321c607b9ff58331b1266f09d22d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3028d8a736fe4a54aad606ff5063d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f320eb9b5acb7d4647db89ddeabaae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096e77dc0ea412d2d1ed34abb691822207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcd4524c01c3872b904dbe48a89ff3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140777ad7703f9a47706d2958c7013c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328335b2af3ed5388c471564e56fb2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbdb170cc5754e5acc6a22e304bf32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2f354ca9ed728c8d5948e98c5af7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204635c8adabced17987258a7cf0cae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27068c0a4ad234235fa1fc20eb23ebe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a9579fae7bedc54259e3651802ba7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b624367d906875bf0c997ae6cea281216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c409038fb31b90588b2544c21aae620217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ecdaad9e459f7a47c32b75cf7d57e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d3f97f2453d174f5cce771456e507219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ac63734f2c267ed9410fd2223eb15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056db1ca32db1db85b0a2667691ef9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce069c9c207333b3c28d389ae7054c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dcda1b7cdf6031e51ad641a4db965223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbd53100b2bbc79dfbd872ae59e41d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a51eb149abb6dce5dc2a74257b9a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaffb2b3b1b717ffea3b3e7793781ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9136a540d04d2fc507d2a577b70fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa1eb00fcd69dc784a5b05b6fa0d79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d3db4651dce73157a8e6c2d8c6fd9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58f9619c9852db6f13ee2ddc03be90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96448a4157cd33bec67a81f1051316c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90de38f7322dfb25cfb06e1d980ac3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b3ff07e81ab6e0b789ef48ab33d7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706e9b8111b0d38aa029f22fdb8f6ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d16bc6a58ff6f9f2099599e8cac77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30807a2ea43a33ac0bca111c886ef5a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e196feed6a12a0fcd1b8947ec77cad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88fe7f44163128d9b4aa29fc6ccfeb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2f061652c2b08ad5ba7f007bf26a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b838a15e047f06be065c49ff3d9b6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085f2765178689b5100a7c45bc15929241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04063fa32e04c57e98273d770594b5d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00a562092506ffb6dad49ceb1eca51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a987b99f041a030e39f681e7be70c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e376d4ee7c7244f0b3130a6279d64f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e0f121a7d368c0c1775d484167958246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5608d40ba06cd24744c5e198557172247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213932b19ece372f73d13d258fcc7e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed9b6120ca98d75be04cfa63f741b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b1823616f7221ea9b496264c170be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e1041d160225e03251b62f35d85a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1ccc202fcb1b873b3bc39377111c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8da6faa576dfa530daf67ba1f2ddab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846854b028aafc9e7259132f2d48463254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c7032f494a9db012d3c6bdce562a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4bd66b653b7d4e8fc7408045bf6c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3652f6dc32b5bb5fd0ed8ede566181257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026dd3d4ea0a5b995070cdaccf28d87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce2d387d42b2214c658bb49b885bcb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b5108cc8421aea111eb16decc5513260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b00ed32fc94f4b0a9057178450a58261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb12afddbc964b8f90098685d2178d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b024bf8b3229d3dac65554456557fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956304486b8d02e616407ae230fe8e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8a9a313129815548194ee08733fe1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836707630fed40c3bf53cb45f784e73266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7274a1ac42519b70285b609ec54ef4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2cf41c6ba9182c6764ad722214849268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f614246e2665162bc81e064ccd38c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4c86dae18fbf47f3a9d57901a65c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcbed8b4e70941271df4f9de869677271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37568bb142a74df243a82e7bd08d8dda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fae5d80694ba2c4e679a2b9d1b50a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd54ae82a3423607e3a63ecfaeb8d28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246791f369372395b46e926fe30da58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6212214e136640182f7487d8545723d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070dacabe4ef0ad0627eed5bb392772277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd9efc61203dbe3f02a378651efae5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a05c6129429d45990d9759381f833279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741f5c2b2ac47d3264bb05f6ea589af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b98e947d679a6872e123376227def281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b51ba6da0055f7c321268055aa43e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129db52573c5d13ca404c644225d0df8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3926c3ffaf0186e63c02875280cb6cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee219268470eecea5625d2f2412836285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbe6e350b2483b2c70a2f96f769f4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a489dc3789596d601a8be2f5868d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e426899852224c7f68116993ab451288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e364ccfa903ab040d547d5eb81a119b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9165b2e7be53193bee6d2535d3320290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c6f905b27c8ceb6e9a856ca61c77d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643a5f4a5a6ad5e21807c39d2f85a7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce63214b8838b1639b8e4dd5d147d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c7b1022d756afb1c4021c72aa5d29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e147aa803de3475f1e50597a9702030295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ac31bda59d324ca3b9ca646773ea0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f113950fd01624721dc967693510862297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449a0c4f1921177d4e3965918df8f39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782be25754bfc0f5d9b3be54fe9a4f97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaeeb71b8a4e93c26b0805ba805ea0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f1d1006e803368aa60c7d97dc2615301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b23ed68b7502c321de494b4f9ec69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4c1e1fbb1b0586fc39a3bf658556d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235857ceea5a84c0358aa82af0dfede6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c397a9f5ecbe9b8fa963b82470406c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfb25e750fa4cd342c0fae1fc28af9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbc80daebde150fa6e71d5ebc41c5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659eeb652e84800605380651502e802308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59304ab290246b1962e42581ea219899309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b85c7c70b9eece7f93156abf44b67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0054e84574b145eabc20b99e751697311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6e2b739ec1433969ad6cd90f5882b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f95b33650d9ff091fdcf87b5349e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869b0476b79272343b0169b1ce170a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054ed5f75a1ba9de93be5bad776eed9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503d3d7acee6f122064be7198533cca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba62e0469ddbe30e4c4c441dbd9ab5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe2733f4afb71d1fc60945c37126f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cedcc46083a707006976f2d50235b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf94f7b8a397b8cdd5ab63caa89213a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc460cf0bbf98bffd6d369190c392d86321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507d42dd93e20088c00ba38197b177d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a001035702dbaa1f63a4977fed3f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20a531cc8c9ff69b7006772c3d80d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90f761c80b6871b5eab9469f350bb3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f52705d47dda2e07b02bfbdc88f41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e3a278ebac2212425913515de30a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a8a1871d1c116d457eb1287d08701328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4e7edf148df5e5bad736adcac50b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de64654a288da07c86fad269da6fcb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e503343d2357303185ec8728228662331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe9aa7fc371c083581e19fef65890f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43027d31360ee29f65736d6b35c0c116333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f531eacfc1cbd9d38f141f0248cf3e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa83cd11c91bf41319915819c9e246335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d43958a6f686149ab1a01367e2b8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76fe7cc5fec465f5d8698f3a416cbb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff4f3ac97706653c9924a689863c05338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e09bbe1a51db4ea7446465d983d615339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58e415012f76b14d448056f635b40f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3bd5520de2db3363d986c2ecfcf5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246ede9b8a1db804dd7ef62be04ca24342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca648d4b402fd49b54dbd19c66a29b96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0ddda8b852a6c0edd20f0d224a489344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c53b9c2182458331e69b2ba1ad7f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e72eb170e5581270b3ce1e535209d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59cac28916e2c922a3621525dcc235347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d305cd1aa8eb50c934de25599856320348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6b638e197bec9a14019b01675b71b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34b9c498e37884508bdd87b93cb3c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3333bbfae8b463fd9e68d87b885e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906ab8d8feaa8b056786c350fb30ca3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb3e1d60a197c893d4f280c7937f2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492b6ab264e3603997cb951d66ff87d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b67b2855e1511319405c48841e9fc5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbfdee5fe2a48ae1f7927a598e4b1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b2993341417e75239ee241781966e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c393060f54c6e56d481f2da952c7a09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5139e141a705cab1ad0be5560c8cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64307d2dcbdd8163e24478236114cd46360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e15113859a3d0553847a5fb83229d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adab17310e31844827214d82f6146e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc974684845fad001984ad1aecb60f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8744460e2095ff2db0f54c701c4197364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39e735b27852bbae5c14a1912b204b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755e8a8095503ed0b313a9c848d866f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bec87e0193b33de494dbc0066efd59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c3c320b55be1d9411c69490bc1d07368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b63793470186edede27b59f6a9703369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f7a8803b6a1447f39cec25f89914f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd2037d895a975eae453088c7bbf74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2acb9da707bf5439649f8c24ed4d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313db4c7bd076ea94e214ad92c0a3a76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89620e8e572c8a644e4b20dc2a0e1fbd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07057bc2fe0e7619c3bc2810d8d0271375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eac1ea07c1f0a36f105bb6c6b7502376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07a7919745f56a0ab4fed6861b0570377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a352f1b18483e75da0dcbe2632d446378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399431cefcccb1bcede393ce3d584e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbed9dc981dade978ee3f6ec1156b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e47f94abac7cea3e341842b0acdc1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6213b294c8d354ea4912b754c8803c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0872fe4a68ee4c621f3093ec565ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa6d55cad7e9ffe02a57ebc1739cb1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f38d0ddc03421df97219ca0c24093b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b53dedc1a85c6988ad24a528314178386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d5638e08396f9378ceacdeb8daef9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2303f9b7e497b399e6b7274035432388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc917502c4c585e58206e962e9d6995a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a093d32c6a1e1c9d2777078a7f3f38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242c3e19020c63670c485e72e2cc296391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf45b8b9249b1ce2659d5ae2415d08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801959a975e4ff6a62f6406b3814792393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e33602e38e1a246f9cf06204ee4a29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f42a85a52c8742b786ec0704eb651395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ea8ba15fd9bf97ec84c30667d2a7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8866f95dafd7f1577d4f20b31411ca7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab2dd3cf087060542418c6aaffc4df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52809f6f31ff6c756db48c98d75230399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f3b3ab4f9c5f93e0c788ec4d535c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81375098820ac1021942a169f087fc6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c9ca4ebad5007247a0a6e14cc8dd3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd7050b9c7a15867dacc6797d9d3f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccd9252967d8781031b49149810d7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4b9248e705ad1b68db87278e5da52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc30e2903397a096687421b0252737406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3b39dcb264d6bd6b5d34791394751407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899c6e40e7f46d76f47a22befb27c4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aae035059a8b43dc5f0aa799086c25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37708b08354cb10f62bdb01d7ab14ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6dac22484119d8adf2f10825cec9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef391760192d238aa269946087eda412412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3802280df6bbfb099de6ab45f73a9c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0d03d39736cfc5642ec8a0aff535e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c829c9949fb01b70af19a02e21c8f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae6ed3da761a904897a5a30787b354416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836815b88bbde871ec86e08924f85c0d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20731400bc775ffecf083c3c1aae3d86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d318d32f683544af6a81a59e4ef845c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7bb3ce65ea88aa9e25b0717343086420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751f68b2daf62bbccbc65418ebaef99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5d7fb0accb7fa620c89edc98fb821422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e86fe57c2dc0a74340c848263856c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee9ad19830be930b0f48da3ca1f61d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fcfb98b44f85b402f3ea59133a6c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056eecf184b1f23c1b80b7bdf739de4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584e6bc3a7492c05f85bfa30d6e0ff2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b446b02999a9cd754c0d41da7e6d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602c3ecd839a629329a215cc915122e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0b59c62dd5f4545675c1e5037b227430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b540faf4cb1ffde658c5cc95a644bff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5afaca949e19bca72da5601d65d51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890189890b8f42be4b78c15e7f06a99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb600ad498f64277c5b2c769fb14a97d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d20b5e50723c09da72bff165d8490435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bc04edb67390da8e1401f525fe7fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1365b2ac7bf7a7204dca7fb4e57a07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c76f3f84cc655f77fbb12e61b9d50438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67905bfd65a70f78e4e1628dd8a18e3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91a7b16aa3e00e420fd2492d2f71d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe36d6eea64c6045d6149de7dafc381441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70439f7cc43c31a880d9741b4c539cc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e67d1fdd642b96a8bdb433ad89d14443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5be10a28ea3e8eb6f373868c4033e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ea95508a9f004a059962a126220a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afab8d03b542a11272a01e52949bff7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1c0ae0ad6fc317a625f4176e65e6a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb5d38c8678f7af2b37cf486094cd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cddc2f6b1936ad6cd14a7c6cba27d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4d0ed50d543c0df756fad90d58cd8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abc9845b1cf9e9a9c5ad166b9ea424451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8612a2fbd66e6498ded231bbadd0be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a69d1b14b9c4e030a4c39811e1a56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d9a7a119536e25f5d90ab2bd88e62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dab412d75a37c614283a9ea195f35a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94eed67241cb6b9e4ff5cd3b2c1c80c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767c466656ae9c8b82d41227436e4c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd5882a7634f87b1fc3d246e741cb0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1315571116a462bec917895bf1c7c6e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189f1bcc0a91f74fcd8b65f4c08045b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fa0a5684472ab181d5f26f294eedb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc79a0ec5a0b56bc5a98238fb4e7bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfd6c100889857818621d1dd349f09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c8527c9674519dab3f538fbcea869464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2118e27841484cb88285e928a5d71d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1c0d74692621fac95243a5b8ccab6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be526596d66b9d3e89fc464a8e85a430467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1519cb73ab76cf192314acca9162e99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5fd80c8ceb6fe93c48566a2c837f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3fb4534ce96578249f859140a9452470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc042006a6d760f62d0f47c6db9650d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c924fee2a16ad29bbe6982b7e2160472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14765a9e95520351718af7c7a2679cf5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684cb8e05cc95c9fd8c7f9af77db61b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85723a2067fd94d592831e16d8efec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dd0f437ae8285452b26c718f95adf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87797774e136cb908fb38f197aaea1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac50a67295b53cc552828f15cb751a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc41632e32e06a22edca190ecc34a75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0a62c6c89f999fa211d82be09813c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15257a99ce3da393ccfe917e946557481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d3cea560af154d56aecd96e16c1dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f49263472b08e5c12ec3ac40975c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d844d79c18723c134b2d1e8bc7d35484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07233ff1828c6163e7b92a2c9d945272485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b7ecb65d52b3a2826e96c5e309cc2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb041796f687af35e384a7f59245857487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7711a04814449795eb681891058108488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b640aefc5b6e424049364c7e3c66b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0f596d350f5de16bb931e6ab55635490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca480ae5245e96629407a6ecf1a82b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de93bf5a7c1f46f64a8419f387c208492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd6f4c7c9c8848bf555d0fb09e40e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504175e9ce35432d99aa94d92055692494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a55d9d44efce6a727c09fdc6b8fcc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257042ec65c93f8ada26513f522218b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f53b5c816540f9c3531cf12ad6eec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6030e1f48d1b493d247f31c4a4669b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbc5bea1118013793a77348e2b5255499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6ef8b6bcef57df5cf23b64e13dcdb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfabbf0a794d59e38eb66446740586501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b0428b0eafca40a7f13e362a33a0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dc0e403f9aad48a3d87966037408d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d3a68651b1511008f1c2ebb7f1429504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff147f655b5bd25db44f82553c3042c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42634968816bc89b30de399f7fac97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df4163d9630c0b73a2092946a8b69d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8293fd2b13f46db3019289bd62684508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801512472c23378c2853297acdb1b19509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a35c11deea4d0e9c20a3c2b643b6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d43c51aee08ba86565173bb08cadf1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b1e39fe7953cc534ecc5cece1ec13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c6e71e0a76f12655ebaf62abac331513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bec649ddf10f39789fbc152ee04f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62021bf96d3e0122cb7e4519dfdd8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47309e2b1b4a1b3bc97a935987a185516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff385ca877d916faf82f10764560b87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19588bceb1e5a6b3af66ee0e5005c61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd0090b6411d6de37fe4f3d8c017ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0944b9e245decb7d93c5f5316b06f48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc058a8acf0bc860fa6f4c065596c57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae9cf2756040003cc2e88cee828125522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38178116af3a77bebd9dd6b09bb528ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9304724f3d14d198f3c20980dd76ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303b81c422f788364fa6bf0fc8457ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f34ff2ed65369afb4ea119c4aa764526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ded865a1ccf56b13491f879bb78fe1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17938d18721dd559d961cf7971da0f59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e030c1041134425c52d7f9a56451fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb122fcfbb1cc5b465538dd14ccb5334530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218a519e31439b7ee42a46b3c8c9688531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341254cc6bd75f1be3e4c37d6b213e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1bc21974bca26d95d30da7b1866ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e623edf5544acaa3b2fcc1734a53736534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0b2a215aea8d9c7d2477389304806535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f760cd3a10919284a1fb92b01c8a53536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12ca300772378794966e72d417f24c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f64badd91ffe587375126f5e8bc9e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c3961c83bc661ac71717b95c81d1d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa13e5612b7780600e6903e73ce736a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09c39b3cb7339ab19bfbe0039ea649541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09c5197c2c949dee77c1b419097943542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c04ac8cff9abb0745d07050cfe01d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cef597d81936085bb3fb5d0cdc29b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf51513f78aee384aa9729a90c5ce2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea38d17a12f52cba1ece7a7aae6949546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7e751751ad617ac11dc3267aae977547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4629c6d4c06ea23dd2c336835d3e63548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ecb06bdc2469fb239756dbc7ad2c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f33c96a40f75b528ad21d108c41630550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c9789901aea4aa2c1f8752f48ba44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b62caac9394797027702afb806d1b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b8bd3caf0c350b564344d87a134cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672f5865f037ea004cf58c65d0f9f6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fb0cfb7de10c8dc89ae03f0934af6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48178d3444a90ea4ac218634b345423556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe357ff13e044eb2f5db8dbd4464524557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e792b359c21fb2abb94090af88aed9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74658cb8b010a1e187229d7447f18d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca2bb8795223e86708ca5450cbcd1e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48a7ea5854d39aa2cd871da1fa48a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca43d8b4d785f7a86790cd7484ca65562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf77412e23189442fc9c992496bca8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18856e85262e4dc7d5b3f3458f631bc5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b2915208f788a019206cc7c9e2653565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42054794090a19ad1274a60e94885e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a942c9e68f106cdc0f53addb94ffe3d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb71f690f13471c56a71f2c1d2306ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706d6f9b6541cd05fc929ca23f1880a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0f8022812e2427d1668c3a059860a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01d25d8bbc511208deab8ea9d6ad5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b037b5b61bf97aab55466894ba6889572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc595065176d5362abb15174c2d5c4fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b8eea7503038233cc9108d2635a3f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30849676eb316f53d42ebb9070264f60575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d0a0ebe2afced96d60b2198403837576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0633ba8713a18abd2135294f27a5f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e1e0fa01d327018f89f6721cbb541578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff2196b3087fa8533f3fccf0be8eea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f71cc600592432553d19f5f4abf341580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc45cb428a0f1d10144a06069a31b5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b761483b56d4e1132c3325be53504df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63925ae208153e350a0cd2326a5916583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a727f03f77052ddbdf105b0a72ae8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f76d9cdd7884b8f4a2662761c5bee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878d2e6095110086b5e88a223cc7af8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536929737c4688d02aa2ade2e01e2f1d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fca7fc68e602c74089825b616cfceb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e835b3d26a9c1537b8b955738b25ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d14d9067304a8710a41d264527d4c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e43c6439ce620757d057d9d4dd264591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f04b76b5c47bad3ed2208a959411d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51530f7c94ea3a6783962be3e30eb484593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6004d0f5614838c651bef0a00d2e884594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f097b10144860ad28dee330e15c2f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccb17d05b97af2a20f5f26fa5094fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa65d5a28500c6952366ebc752587d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10207baf7bb8a7e71d6728e2b4985bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5023090a41a13583dc914969082de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375860f195a641e14173961ad44a4f57600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3bdb294cda069861409eaac53b5c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913da6b74b28dce9c7df69c162136ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9774bae2fa2e6ead34c1a6a00cfa8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af798d51af55644ce1a46e9481bb4f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc311ff9e053bd64d0c8606c3095d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7abc6ab80b182c974a98ce7ccd5fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46280160b81400bb872219c2c2b771e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46c151e1ec849d11419a9f3ec43ba1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5ab9c57022d102ff6c574e5799f08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bdb096aa103198c8a88adb6b4a901610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339484b6fa67948c4e8aafeb4bcaa93a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966689335517af8dde72fa2b569bff7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77e5bab657a9dbbc8bcd5b0e01043a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de2d7af55645514cd2654d84b4ec4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27457481b73922d5ffdf5466e44478d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909e227cd4b849bba02c8726a354f93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04352e943dfef13cae18b6f63bc34a5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d23c526db82a534781b522afab003b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe1aa8612e30bfd02408d74a3e5c84619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f01903b56b3db38e2c04da1d2bb923620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb602d19ffca523b46e93e6af81d81f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f3b6072faf6a2ec51560475a3072d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912d7e693ce104e3a2d486d368d0f10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31f85bc360315425dc3d7f1fd11351624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f83bbb7c564719b0bc9c026d0aa96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780c1542495aa01640372e976956966626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9d13535c4a8f4cb3562814f3567be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dadc252aea3f0d9949566544a4f461628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767dd9d3e0e142bd890e7d05952936f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47571a06fcad1eece6675a071568bbe3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db5e2e8e59ae6e4590f321ccb96702631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319eb5ef4fd5b9b10a014d3f1504f68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3a88cee60cb1ad328da3b68833aed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77def1b9ef21384a27fe3e3f9d1a72f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a726c2a6830ff9640d470a5bb1626bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902d0c6bec70e4426dbffeeee669def636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f03e5c7550cb453d57a34a7bb2b861637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695711ba032dc25932e41f043310f353638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e82c683afd8509e6badf48e8a852ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff726e40f2bb76a81bcaa6bad9a35abf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5c008a4da3991234faabd249c60dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780936a822d474b7554212f331f2b256642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60141af18029dea7e9fc5e15180a7a7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdd0a27e1b6bb9d8642c768e2695fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb50ca24aada4a644aac4be20767df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165de7ee9efad4c48074a5dd6346c2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7850c7176e79014877a4a90a51b9e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e76843a7d26c0e77a40b6b29fe3a17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdb40378cc9f3417c52d03d2e0c1a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3d891adf5b9de87f0088fc4288d56650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071c9f79f6d5684e51445e9edf74ffb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0077ff88b0664ed32e7086af496756652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c29159e45976c63d9cb1353689d6c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e324c949945af8113250090b89b72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2eab1adcbe64212ee8128dc3ebc0c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc0d6cf4e8b660e71279db83349cc8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70765da0ea8728423fffea0f990cdaf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91abf6bf91b04f43202b8f3fc3c05a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a857ccd18a9898b5fc01c5365160b90659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b122ebbf00aa9637994c47c7f01572c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ac3f24f69cf141d690ca6707652c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b137735459738e50e86ac58ea9270662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55365ef4f9dc88fb75adcab45aab6198663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5588241ea5329c7b9b9525433d83e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3762384abacc7c65924a02e68014a89665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0226d2422ad5ebdbcb2108ebf89d5c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78d6f0d6b67d560e1769daf552f3e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a4eefacc94ec6c5182df3a21aaa2f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c1fe1722fedfa85a1a82eafcc0708669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17e1517f0ed9dd2084d0e0d02c95d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bfbf1aff0fd9412d0ac6c79848fef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2b8e48aa01e079aa6a54fb1c9a7e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beeb73d03b2da95f43adb308b3a3e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a24e5e5e67ae3a3d5412f854bc14a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa234b59bd93de38ba767a847afdee41675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5cbfbdc9eabb02fd0a512ace1f165676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219049531cc2dc84d02eb148e2ccaad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed8d0445f84c4a5e12e4e8981f8b7d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a4b6586ff3b8dc5d3c960c94400e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9a090fabd65436f7529e5b67ed848680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f90ca8a5dae99cfc08f9309bc8fee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034d5225c9466c091e13d501b072742682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a4056888cdfb4a23fa93ee416fe13683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d3e75e8e2a029d0884c53e9625cb4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7930227af567c7de3ee8afa30e79f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77de582ae266ce06c42b91a16e70291686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9cc5e900182b3106f59166af9b4d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d870c042f729570dfe8a2b6d70f11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8760adeca2e3cf8c169e06b683bcc3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d5f1a6fa3e4c81a8ac0d5ca550456690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d7a293560b5a3e006834942c16edd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa002709ea17a665041d76378bf6d923692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a63ebcddbf2efba225e011feab5a25693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1eda45a3320863789104b21d1cd1f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1f894db7b4e57f5ddd44a0df38fed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7957404363d759a384d1b1df2f4a1b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cacb4844043a1918fde531c2c2552697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ca5cb1fdfb56e8ff92caa7209b866698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200786e41da878017082d8e56938262699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c644f93bbb8269ca4c3c13f24f33c9b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d0503b01f1d5c5604a7faf27c7e8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c3bbb55599d68c89aba71bd1d0e2f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fdd1c42dd0b666221f95b8ca0c09f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f277fb8600220b8e8a0a5bff2bb2681704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8281e3aa96ecf5e6f9f788bd709b89705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9510012165dde68aceeb82441ae98706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa99dc42dae2f9e56375975f39abab9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71879531050c2ec03ef2f98409d92583708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f3fe2b6ca4acf6d782482686aa780709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe22f151278879435c1b1fb2925160710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e257ec546d92dad8382a8b8579b4f0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace67974ce833b84ae5596d74b3d65eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e272c1db14175954fdcce796883135713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43b1c27ebd716c0af263aeedecb865714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7549a316b2f7f34d085a64be1ba673715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261e3ddff9eaa06c7aa8611243d7c83716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775032d1d718fdb4021dadc23724701717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762c12cc9bac41ef229aeb93720111b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09802dcd6e665f76c3dd9b7d45482ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061336f8985f42c0c6bf04eec4e9c0f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107621b841652840dbebb41be58e7fda721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac124738bc19c1eb7dd3ead5e4de7195722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d850a996e1a60da624e7bf52f900e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdd3cca07fdaa0463e78e8fe13b30b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b5401486b697ec9a660ee440ac124725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287d18682b17025ad2f8ae596b0c765726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760f1f50e463d2eae198b4907718553727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c679fa2c17159e9b3fa3ae9fa22f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd45c718d5931e51992901ed796091d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dd525c1760a9d5bbff86556f2de2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773eb2d42aea5c65b2a48c9842488c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3eba6cc8a67befc7c19ca532ab8830732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336a30c5638f42e673a43dc92b3aaff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff5e219b5a1f68c2e513ebad2277a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852f12996a10ec64c36ea09870714b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836b0616e04187d7dc1f3cb8dd7f949736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a937d8ec3dfb71d97115663216ae5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c5d312248fa9a4c75621392e6fcba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438697b396ba1df1765d1ed407cd1a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4f631a8f9626eb9848ed83ea9f59f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58185a0e0bf04c472306d579ce5a57741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec07973687989f3de22a770d91fe0cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9207dcc06187f86568fb3b49f2f3ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b97a48221e794b6a0c15be136dc72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68495f7a2a934bea4db5027e791781ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a755cc4029fad141f1c2a3f3a50473a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac138f642dc6c43333bb0e20023fa6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cf0689222d554145fe4d69f1da17b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb756e804fabe17097065f2d5536d7b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc089a8c651769bc8844167c8e60fd9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc78033fd023eebd71bbaf4d6948129751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b0e8fa3a936f1cc1255bebb28f3b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ef606a9402797fa41b65378465ca9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8212235dd888303aa736b375c0a69754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b25884d68aa4b02ff8dfc92173c05755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03026d7aaaebb3ef58809f1adec622fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cf9a8b0c9de6f402ba47c8be084f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224a0a9a0a65c71419b0dd154d09156758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593f8f384ee4cd273b093139f51e0b4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6ebd21528525f69ceca77b260300b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5caf0be4e1bfa3d285742c1f8743f9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1772cb75612b62c169ea042996167762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df3e9221b7726a1727371f252c5b12763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa51e558f7b4fff9caeae0c0ff02e56764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ca9c23863d887f9b8a6f2be76322d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395500f86eff55b878507dfc6e9ceee766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467db7afecfef59eecc21e42636f3d2f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2f1745bb750a2f97b2deb1562aa08768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9ba273a7594b93aba1a6f05dddce0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db5058516d89a187e135f0cb27e5a8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e240cf626d48e59d279e858355afa8a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78040794793c101e1bb6820a9931bc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91878f0466cb8793f6461311d2e794f1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7a7d780fd43049fe6d2de708d654b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a235cff00393bda85ce00f4c36a4c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d56cb48087e0b8e750dd823e86d47776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f9e4a7bd7240c73e2e3da7a66fb7e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518110da23566cbd2bacd8a44ce9c41778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1a0aeb18efe88ea8c3a19c1addbd7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b84e29e59f74f94c76e1c7e3bf78f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff69b0dd7e32580868276a1a5c88d06781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa83ec37cd0507b4aa8937bcab9633782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d9fb43c1d4bb0009c7db91e725c5a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbd298cf8b4f7344ba9aaf9c5b074a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b1b8b9df2fc48765aa31a44f65e1f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dafe102e179598017dbba631d44a2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9c612e0161aaeb1906b787a638a5a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c98585cd8d871ed6cea6864b7ad5a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278a051970e443dfc1b2a50086943ed789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb241b3b8683214b21ddd21c6552294790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a2bf779a50c5ff8282b3380b49a55791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eab55edab028d77d6a9bc067c98c37792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a3e93183919c4923d83d3ec92d11e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc912fc9fadc55ea00b88edb9f59ce794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2abea3018216a968b75708a9b1079795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1390ff56fc5625a34aa0ed18e2d8cd4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5c2f03d0c277d531cdadb60a305ef797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38f794ab5848be122cab2b1a55832d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ffe7deab342955acfa716c6817b3a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3584eaa1ee3024d4ae093f2e640a0d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547424583e4573cb7ce0cd2770ddb1f0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275bc0dba509a080a0752cf593d8cf4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccf8b6e21ea7a0a6c996544d3e63d5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f16f89e24b02bef750a0e8669d6375804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2956f69fdc718016d4e5ad080b1e1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444e0d032e36892138908172bc10d28806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6017fb49cedece1975ac702330b08807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae538633385b579a3246bc0717e30f85808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39663558b64c249d16a534ee5fce13809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8305fa6e48cd5312c1f4dc5db127e5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901c24cb750bc0503157d1c64dbaf26811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71044034aa4ed6a350caf17993bbc0bd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36980384b831139be6c861c3745621813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf7a48af0f96085c66c9228690badd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b42d61a131b47c08f7dcc1c024e5aa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdabf14455dc782fe69cebe58d743a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960b5dc045a189aed0fb6e74f32741b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2365e6b01e90b66b97001eef2f6ea818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeea1d148b74267295bbc2173af0d44819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ba42830f5e0a1c3b3136c5570a13e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1eaa975dc0572ff17a790aa722b78a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f8fa14fa31e75c55ba4fe0c668ca5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529710506a232ad86eec2f1d7498dcb5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae672d31a3481834d00e82670bdeaa99824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7fcb66cdd83ab83e190493cb61528825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdff16ee55ec38c2dbc34001bd07e7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829cab70fa58efd6a448bdeeab733eb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733d5b9962fda7c303d2340688304b4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931471271e72e84775653aebe6b814c7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fca80883f0c76ea668885762328c05830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab726cc110bfcadd09aa9aa49b7b753a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc208b1e26ad3b63fe364cf68dd5e04832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6165ceac3087bdfd3c829a0351980d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d453eed286a85361b8b5b052e39dc8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3812cea117218fb316db22fc51a929835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19508ad07e00eb608d3f97fe5706e2d0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e49997ee7ef03fdadfc851959649e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e8c2e8143ad26c58b6697c38f9506838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158cb422de422efc261bf7665a2b5b6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a86ed8f29dd51cfe1cbddd60c95860840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b156950b55e5cf3e58b679e4a37db3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44784abd73326f6970428026500f3fb1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053483f3753159b18a4fe093cf9a1565843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099323d43f9f3975816fd27bd89e541844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21cf6e4b23dc7ec195e211e1f91674845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19355554e9f68656a517bf46ced9025b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b2dd539c29260253d5b66d645996d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f49b9cb7bd3886b3eff2362ed3867848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9caf9cd0e80ddbc0694dae2b736bda849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e622166ae49d80ff484d0354b4706c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad7d58adde94179be93fdbebf476c2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaf2926b1cba23d916492b8a60f542852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96fe5c8898c89825d8cf8293071870853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3380b003eed7eadb9722c53d274ac9a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b765596959a4089eb48ef3edc28ffc855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace53e8676963f00776e8642c30114bc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8251a9c889c0618fcaec4966ff8e32857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05ebf40a75dcde5b7b51a0014e1d82858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cac81094180feece4912a65284c0e4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9724b8ddef2020919fb150d6d15c45860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec00b084f5c99cdfc6abc3ac0ba835a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce5c713411b638d47c9ab49c4399e6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50c4f8d7ed27cd2833b90233dbf669863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bc0c9f8bda57adeeb1e5d17e76f7c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f147179de840359ec7857b80f187da5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11a5907c55ab4475a5e819be50ef44866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c850ff4725bf76896f652506fad72867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347d239c8380c2207e7827fc85755a6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9571c9b68ab0c61e44c5cc3e8e49b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cc44d006c008bcae4a5eece3acbe8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a5b5a5c197c5f0d8b6fc80bdd30db871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3b2192e62d3accfed5e88ca497c09872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a4a365a9ade68d553c8348b9084cd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae35fc20e99d4b2ae71082212ee01e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edd1cc61c6fb279cc194d3ced2472b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f1f46201180e6823b1262127eb4e9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f5e13cbe9c026aec67e9a761bb40d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a805bc8369efaa82af59fbf676b5d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97a8c3b839c0196697a166ded2c28b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd12c7e7fce984f6a3a1498a1904fb9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13be6d4a933a4f19e794b32ac34d3d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708d43f57ab45115a0315a2e8bce2d9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1c7a9974f61184739cf9b44f25cc4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df48f6a0d7948e5f6b5816d2dadc77f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7032fcfca713a9cf0adc38698db3e1a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2235c3ae41a630b28f966946b5224886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c9db09bcb3fcbb973701c09332697887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21014d260ecbd6214713da7caa02db78888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9206e362fec354295866779bb1a81a2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd303ac7cf91d1b593a648f599d59cc890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a211b0045bf17e09030ddf7252b2d3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756621f1f06eba4e1e45180189511aad892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d925fbad12d0d1d13bd1e97fd69a4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c530f63ccd5d21d8532683e8741eef0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a198432ad8e54d5df763674c7dc4186895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd98fb4b5f9354a1f7fba1fc62abc9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff9114ba15f4bae2a5e3d540e33995897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc735f950840d342d1f238c5e53fd4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc16dfa6bcb94f308274af8ae96a50f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57d0df3ec10c767facb429da63a2df900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdc2f1b3183510d80dfbf3b465a336901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90974e329f7aadbb0a1ea0689d900ca2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fef14a7da60f583b88462e981a972903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf769dd4d0d55975a00ec136a65facd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea625dcc312da7354886ea18d92586d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1b08f630750176c03b8c920ce6b6c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e8b323abee6447aa90757ed4744bc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2434097dbc98a2bc2b565fdd4bce7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad58d838f628f6c22902c9705f9728909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4d6571fa91a59b7a36b43460d5c1b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a2c7fed34ff1b9001bb27a01f18bc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6994f9e6ef0563dbb1762e6b29a6c9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf288c347a5b0f260843881b5c358f1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a61500169030e54f32e29efe7a92ca914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b77eac6e4d00dd6b11c6be5c6e7e01915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6b71d68bc74fee85063cbde7a6329916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6d02f478eb771e1dd58cb0cc79034917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d9ee174f63df348b6a1f6bb272eaf918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd29803dafaa53cb1c87ccefed3ac7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac7471ac75974006af3195b905c697920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262affc53f0de9939b1ec3fd4a1f502921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb3e664cbc9784c17a83593d7c4809922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e890b9b3d671d9e0bd8ad964dbe00f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdfc2402852898e4d9a8b0f067be85924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec6b40b5591d3deb87d3411685c6a6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d8561844e731e7d166afa1396b5ec926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ddf0036fb3bcd98c40b8c7caa216c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97363c9f01bdae1cfd514d2866e249d9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d559ff96352f2018a019792bcdecd9e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c9565beb1392c7f868aa5568cd9b3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f677bf82a0b879cc76bca701c5bfe91931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68c13e3658aad39b17a315b741d96d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bc12106708c1d633435facf75a99e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5bd370bd726a8ae14659e15976bb2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723f025a1901586f33534ad0fd129cc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c62abbd5b5c3c14765136a30bfb701936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd114069486b9cf4d9bebb9e3385e9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92e7e4968968f223990314d0aae271938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5664e626f1eb7dadbb5497b486ad94939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2eb9801952e0ba89b353dfe11ca2a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985123f86a859cff536f89815430d857941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b855dc58c40007f3f0872f70d989907942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef8787a9296b241e04cf7c7d3b75b3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f97dfe149d5315961887c2b96f9db944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb3f0e527b499451a3c4c4744d3389945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7fa06039aa8a3e02ee32222ca088e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a8a692cabb40a1eec30e3137c2549947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ace0db9fb483dfc2f1dd129957d9cb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad9486c9cf9b36012a08e48ec10176949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528eca4e30a70d2465b3be3f5669e8d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f33a4baf2e91474be2123c2e1866af951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073172c568239a8a6fb6ce9505be9f5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018064d3955c06bce45544914a5fc54c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6f90cb3243c4f550c5b56864acf92954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8026544881eb26f412be2d7f3532a6b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066941d5f5282cd26385444d4d8ba756956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be817e42e21fd031f1752c4539acd5c7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f8845e4e4196b0191c80aa43eba14958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6629413866d015cae9c6bf824b56d8b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd37650b20690f3aa49771102eb912960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db268ec3f699e378ab97516fcff18e6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca5c784de76468eae54646dba6b977962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e21ab5defec5ca6ef36c4d801700e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fefbbf3f4ffea08a5008586599860964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de760baf220e1f342817da1f36b58305965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06e0826c485bd2ac0aaaf91f02f313966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e8900c1ce84895108e05ad96f929f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195336007212be093a72c4885fa98932968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b03803b1a58b8e55914d23c438cfa969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905e59f495e55d0fe00f520f311721a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6a6b1476c38b38ecca2fcfbeca3c5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd5a898b6baaba9dad6a9b2f5631b3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be134bd17f27d94201cff49aac179e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0befc667adec3932aa02ec9d7fd3e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffedff681262ac716b36eee4074485975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfbdc35bafc2328b1f86c5ef819ece976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cbe7774b7339e1a3d70ee8868dd51977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>