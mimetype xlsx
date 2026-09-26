--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101c2d3f62b5a4a60b7bad87bdbf9491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050c84ecc353a29f9682fb5a2346bff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64888b00646258056f833c3336a5283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e73c753692fe7775686c053062f8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e813c6242a9c3e7ebe02c1fa7bcfb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad804adb79c0a504fdaaf7a510d94d566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13853df8d9434d949bfba8e7a0cce0877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97608af47c83c341d59b5b637e366f018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162ed03c6d6dd220ab29da6a816f2859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0404f9dba19f2c22a40fc9c756c809d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479e574ab33bb5656b177a835a4002b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed15f80e461bec15f5bf686a8279ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216d890425940ed0d84548dbdd4434013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92661035fe2f696fe1d254ef92b35bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563699585f05dc2a5da53fd3435a9f0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4b14eb04f4914b73088061d31f84e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b859cd2223985e844cf7c2ee8472cb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dade017037d0c331624cf8dc41fe1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe7425949dde5496736f305759e66919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525b17de50418757649e2fd32e16f7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7ada0ffb7e481b13261aa69e7ff5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4597ff6a5351801579b0324a4690df422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdc5296989b7a36f807f76e1a1eff023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2f346b568155b127fb492f0f1693d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee0c20200afdbffeecdb647547e86225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea2c76ab52331ec7701258ef905db426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90e08d35f70d11a05cb3bfaab5cf8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c927f78a130997920a431a5a56ccc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ad0a824042ff355624bc67e16147a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e5a510c878c51cf9c68e0e93e3ccd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189373b2c2ef9fbba3521b15b384cfe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c008a51e1cff977d2e581f80a3c0b2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b812cc2d014f3a837d60eab49144b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d888a3c3ecc3a134cca80e6e2ed9a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46b269af1c902a0050171ef0120b0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643945e1decd85d3a32916c85a85d3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbc4cd6feabb8ee2b00778892d617237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e4f6d06b457a7c72773df8cfb58a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4a45854b7789841ddfa33d5dc600f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69014314a80d3e624affba80c4291b8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f04ceca68151ea01791a02b39b1ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f53b46e17da2a5eb6608a533c5e3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd7b1c6e1eada73405cf00ef4c3f9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caa4d31130ba0c55cb2b5ecb1f395744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb1a61fb78a4770436bed3fb2de6af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799b803983cb8f90af7689d6233fd9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52db56e94cd6bd63fd8693d435f35747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff20590e09a9f09f6a2511740c40c1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239757313e54729de9a9111072bf78749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7357b0877b6482f6089c32092d387650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26deee570c0f8d2061c312c5be63b07551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63d03ab1e4642debe1f105518fc60352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1f34f9fba3f097c62499a59d2a2b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7466b99364260ac26beb6f60713825854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ded4080721370f871e8c8dd2bfc6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66724dcd1bd328251c96eec4aab72e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8fce71a17df756954d26a50cf309c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e76c94569cd13528ee18b7cefdc41c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8945270f8aa9a423f3b07040ce1ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74f4eb2542b48e0d737f19ed02e62f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a41205d95c024785d7afac511d3c5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbfba242135d03507d5fc73297953e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977517df76ff6c66b8a940cc4c5eb5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572073ff7d7e6c80e813ab0ff213357c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1759424273ae7b092dffeb7f5436cda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0719b28d282398f17986deba38f41a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390448ad6a29a3b08ec67bf2131e712767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57148e890aadbc4358bff35f967cea9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7a586461a5a75057f50f91fb8e8c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cdb219cc046dd2fb472a11abb33c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ec52d35ac3ca664956793c1cbaefe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d3a6bddcd1f90c23b4f9a991e5ec472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456fd724e76103a8954b1405940f02873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f942b5dead282c79ef14217854f926474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9ffef0cb8c3fc6572cf1a757e61ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108485ec947c4aa4bc61dae56afb63a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a98d0231cff382f5b60b6ddcc6176477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0575ac2216f2e0f145efebe31a60e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b690e301f71ce30e8268dc4bd2cc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e52b5dae66b44770b2de24163bc4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8092baca1eece2721cf2ec0787a4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcaf0fb1da895f1eddf1ad87722b1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e13334fe8eb90a3c76bd78a7fc825183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1362eed6ee2dc90c5c811648e6e579a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff006917462a7e7f4d487a533024905785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488835ab1247cef84919ae0a2dd63f6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf5d533d322536dc89004bf37d8f7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468c8c17080bbe72efb337b11c2c82188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1701728cf8cd2d437b4fdef0ab03b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9ae664942d6bf687c756af077fc0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef678beae8c57e680ebbf63b72cf5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce045adce3a9c72e6b45a9bfa8ba012492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176005780b0388706e34dd39fb78eed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff01d4b39cfe7ee2feb50190fddb4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347753e34b27640e843f9b23b46480195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348aebf82aea45fdb71dc2daee577b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c5d17d567016f6c443ad568137f5197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25450245d78597c9ca6f8af00f6be6cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e767d2ad7f442f41a961d05ea164adb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bed6d0724635cfcb9ddc8357e5fd8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7dae299566bc3bcad66b70c6c0c4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d153f3d3d209271f982f5763e339fe4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3687e2ee0796cdbbeb72a63eb5b33c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5253b26074c6bc8a871f5c01b6ef9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e3f993a99285794548d1e5e56a410105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ebdcca5b7bc97e9ad87b59f856380106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d6505a7ebd33d4507aa610d79b1d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514709eeb5296af103c1c52bd6c97f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7296b96804bcf844f30b13be1776e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823027d04155349da6949ea9b64df770110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3360bdffff13330aa7390fa5bbe79a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b496a889ed119256a3997a01fb65aac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814384a46873c1199907031e420eb153113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfc59b702c67eb48c35a60ba04fbb0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec18b249b2929032349855f2a30d0ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c9f1d221348972fb986ef7af26cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450d073ccafe5039967a5e86c9b800b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995191702027da1f9fed6916050a364e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ef37d04e1ec916985a62a35fa40d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619b8356529c88ee995a0fe91cfb9c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b0958f024144491de3fdcd316355e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb7e41ae7b24390f902eb7ba748313122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107fc8b1a78bd29cac78a36c49978e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65de473b965264ddf42ff93c0b2065124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db20aa38ec765cac366bdf175b1ecf4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70896f4b4cf27ec03c5d81eb1db2c87b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ac440529075201a8fcf190f3c0850127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6d06c41c06c7b81c63a04b6c4cfc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8358be95b702928ed2bddb17baf2503129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cb4614ad2d3813edd66ad20fedf7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862c57f8990da052d8071c72e501f5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78339649eb6657465759c2e7af6c8b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085f2699953c34873d7402e16df4255133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb2687d92e01a95cdf7fe5fce89256134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a38de5393bbfb5a3e87606f2b3a883135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc033ba743919f0823b1de2891ab8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b55ef1d0c9ff0c6d957fdae33f2f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb5cae2b8e17063fad373162dde319138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33369e61ba3dd934a810b313d15a68a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439414f2fef14c1c372d67cd01ece93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae0905c3d31b462575fbc860abec65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e51f0ee72c9c858c91497dfbfc475142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b256a721d4d9f814e0e6b49a79cfa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39900dd5349b11381c31e079754c6dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e4379ce928c0ef4778833e220bcc1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928ffc63b2d884298609f2321843c29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fda846001f8054bd14db0b0598665147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81711124236c60c35a488f07d832e42c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac53e9a0d64c406cc0347283ba3f15a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2906f30fbfc5f2b7613832fe3d9e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39242e934c79493ef2b4917e69d6bf2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d419c99624ce02e8c241f18832c9f95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2e1036b902a170c4df6d8465a7d39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd8b1292446ce56ad644f39b812cba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547b97806947970d0004c80e215c2ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394ef2859d5e4264d66627144d42e17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6699c299fc9e22b44a937c5acc3971157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0c68b6c3e84f2f41ae9b97f70b1a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763a3cf95700452bf4da6cb079d1c7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e280c7d4544ad2bef04af7ae46affc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ebff45c1b0b94bb860e71320baae1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d5b365576362a841c32d5f4169b7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad6310db304a895dd514013ac71c1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd7b880a3dc120d32a721753c9c667164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dc2cd37c3008eec985be98f531ca0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e35d6b5305cd7c023e89315dd06611166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f481f17c4e7cc576e026bbf5b9dd9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b99dc6f57f956e157ecba4d3f2cd3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d05e1751c920923c3ec01025c1274169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6ecb0cc3a330c1f0a5e1501e69782170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba943c54115c983eb3088a07b533e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cf923d0d341117aa5f9caa9dd4990172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6cf1bed938ad960c3a5b984cd4b8b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8f8c7df040acc362a32f3f4955eae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a078368cfb8d01d02f7471cb2c59831175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1d91888b18e8c8c9b5348bce1050b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84af73d5810a3096e9e0164725fb5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76aa76a00df41f30f7cdf873c6c464178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbdaf5a49bbc628bb76c2a63ffcc45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d3da3541abfff323ce376c790f7fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acb2b1b832023429d9668d378a4840181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecf7d79dd6cd65dc2f8c61679991f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf09d631fcac5f92c6443a7e78e5f71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd680050e2624f4754a26e0b49f1fd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ebebd8f833675cfeb7b472f034542185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04328197f3bfa652a082bb1cff85fe7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25e78a89bcb1e82e980d94188eaf14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd3f25bac0f9ccccfb0eea4c18853e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701d143400a674cd16045d8d4048cb3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99252833444f88b6b8d689618c0724190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3ea699d6e7da622c83b7d0fe94f0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25af0d4ce88ddf15a6241685c61cbb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b5786bc8a39bac64ea2cf33fd60f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5d6139f700c207a65d6538bbf7818194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44935dd56de2e328313e7589218f924b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d8bc04f736770dd9a6bc36817aaa9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878dd3a32e524a32fc94599238c31ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b9e38039afbd43b9df06bbbd54ed8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f5bf63bb6f573832796a45062a71e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf80189b18a5031c1ccd0c4b062d7c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc805a810e791d61d237c13907cea1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42571e897e2a2eebea93691e3c01e3bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdb16d293cf248f95a5eb56dd630c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61e89626705c52739cf1e144e6900c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8cc7ea3ee7837499e75c88547b070205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78994ec5d52dfb1a30f5126e5d2318f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b20d194730d3fa06978b3463244d65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e5f911343a7c98a7e67deef129c65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddbb15eec6cdb67ab06cf4bd847a2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372adc45f8400953eb322b9f47b37d7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb19da2db3b85f223846f20a440049211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091655f58ebe1506ad12e124755aea6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f831f40bf6d64edf47362ad07a69cd9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656070135cf637ba1f32646ba03e4a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b403b749c1c80fe223370a877e4d65215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676916f38d4c396113dfd879711754c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15be0a503bb1cad29370d39dd631d55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf1985a2edc6c257a6f5f3e3fcfeae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b349557b92a2caa439668f0fef4ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7d62950cd2f1e10d2a3c9eaa243ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88a126d69e661bfcdb612243254681221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a43ee670401b41ef03866e002be9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e42bc844016b1784fb61e7ed0312d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcf2269ae603277e24dfad2042b70e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fc59b5a7bdfe840ae30966bd00012225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d77c6acd7e2621b7200a884ff2e9bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac517688d9ca89a649c89a88bf867f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d584e5052d8e178c93b6e7c6676fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c01fde5f6c9c36fddefc9be4cd7c42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a53d4057814abe2be0d623053f6ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e8de0fef97b6ba3def15c6a86a3fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b0f762b297e147476f8de4c568d21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd068f9e37ff1124ae1c61ab0d2c4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad639f041487fb068f111fda8eb4d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b84e7b2028c77e2ce650effee4a01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1639a5645549e571a084c427492ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407cd15919e05be941c1efa7350c3cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44672c202474303e61a47bb17a42a068238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e73a3d53a7163cda3f615b35fc438239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fcb64d73287c8605d9b43f44541ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177dd56a0e9fc0f731896a83af3b93c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5989865c676ee2c4a036209cd12ad8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad44c0ff42a7bffd8246e06b37b3c37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4ccaf2519a3caff6e471a00f74fd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dd97ed543b368680c2b7af2aa45e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40446835cbc8a2e7fbceddc881fd465246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af5feee396ec943979ee5e4df92cd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b448d2506afd451327d831a0ed1acad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199adc2c1afd051f5deb4c1e7f5bcae4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c624efb677a5bd5d26e9ecacca8846250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbbec0a5c59680b9080d34a679d048251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff62fbb3aa68872677f4a3f33a4a855252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0d1cbee3f06b5f934106b4fb0dd34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34621e150842660ec1b38590bae339dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70c4a3c00ec181fe38ab86e0a7bf05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb27ae4ff5ec6dd0a3f7f1c2eca41f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33d78cf41985c9e043ab8b7f56e5bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa40a0c219e58682dc092c4c45e9e5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c98aa9f78ddec9dfcbc5b4c8c290a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bc248050ea4077454c58342040e94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614afd42608b9cdb48b591d68895382261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ca3700bd7d5f967700f9b5f6500a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdae3cbf285cbf5f9f6b6d04971784263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a201421d2f2c3ad0b8ee23b9ed48836264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705846f957635b7a75c8b0a06ecf2b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610687cfeccd872f904455a7d0519085266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fddc7adc4cc5dcdd368bcbe922bab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef2259ad41c47736cc1f772c28a1bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80af5534a20c39ab9ef95f313713e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f775c64660113e76177aebcbb7846270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd720ac381639186bd148a841e7e8d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a7f48601f49ca79302b3cdc196319272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff24b433197cae696e789aa993e738273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818975d74a2584e39ba957085986a53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74632952a4e07ab9411b4b7278472909275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cf8c2053fd56689a9aee89081a2bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a7399212c44465e6955b1adbc5b54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163cb6c2109cf147218ee056382b420278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b651ca67cef07800ffc0d954b33d17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202b5b5f68acd1653a58e560d942766280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9dc2716dff221725f228d800f4d37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6998be26c0d08614c844f2e95b4d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4575a9ca22c430caa989e9696c4c4b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22abf21b5ce0fec7587e37c38de12b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e27f9792435ac68947d95731a31ced285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917398fa56d00c180f3e399dc10f9fa0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebc90b1169b0bea773f49f5b4956ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17a8db9ef1b9145d39456a1242f3d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b14cf05beded9a5173931189a6531289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d9830458eb2318ac1571734379fdc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475a577a616defd26a34bdd08e0bdd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca97b8b09adff33c1dd8e0872c048df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092098c1e9b75c8c3a11004aef3be869293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58f0056d4bab8dd43d280821731f31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b31d6990eb5746bb7e9c34a063f8cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663970c2c976b3ce252fa1fc8652fd72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b646e2266019fe56c49074d533030297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724016ef1e4956a88ca942ce9a3f90c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0d08e774d27022699082e020c746a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0246704f0c84686f5a77302d3cf044300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452eb77f7752a5c0ff89f058ea7676a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bd4db1a3cc2ad4eb0049ea583f346302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43a6efd14c1a14c74356ed8f2a50d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd53bf99849c809e5770e3b544e9105304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4a71412a8cd7bb65d645c0b52fffd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603548a9e9d7385dd53c7175a87ce935306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a21e2846a79b53b3588aecdd2413a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0831d62b52d360ba8be43508b688ba7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ec85d4167ebecffa4f41aa22d3333309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68611d0f2be2a6fd10c1f4f459fd5959310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f6e1a2c1da2e408151b836f4f1024311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a41a1b40faee823675d528b0572a3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd0d1d7bf08a86196f63b60c9e5e60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03369064e07935fa66fc0b31fc7a7c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ee4434d053754519f38ec39ee2621315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecb9b724e1adf8313c458b03ecb480316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81720a1513992fc685f42bad1b5f14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db63115705df1d2806cbc50a3ca157318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bef6e8578c49f9a2b0eebe6a4b8413319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e4f13dea95f213d9d58839955f0b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02935c626b876eefa5b8b336f84971321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58ae06f16efb8d3b5d6b684fe5c7af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5353201f9a30683d98ba713e3eaf8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5673c31c9b969542374e66db2b2e3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd863bf2ca51b713bbc695d4f3d2094325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efaffa59d9d9d1fa72472277ead6c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a98db640aa4036af16f2232b3e2e9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752eccd4a0adf64d72042ddc1d43361328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061a4bec2c32b827c6afda5ec1e6272329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d624c5612d0d7c08e62be89b57a2643330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298adbf7be0cf4cd81c2ecc16882ec31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c44d922982bd23db477c86d8e661ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dbe80fa8421e3987a6e01fdbe142c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb7281ad6e6aeb9836f81e533160e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a5cdd88249bbefca82ae33f41a663335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371824924c8ac68f4e931c9bf670e39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7675cd54eddf23f9e029792a1c3548337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3c240400a715b93f798a8662b634a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c8c9842439a4763f7b0a0eb774ccf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb7493cc5b4620fdcedbc8ad7f0d06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5180ddc3c2fb67e8153eb6a9353921c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c29b1df61c9d5b5b48fb62b1c4259342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ac4623b1005c47810c63151a8ee25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0b4deab27d7ede4502c64f1504f0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b922eddbcd9386a7248fe276b0ed45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cc833ace6b94e214b12e3e3fdc924346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59e7fcee44cc2655872accf745160d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c75a194ae492982f902b733ea9ce5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736988df44318b3225e1783aba6323f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de0d6688d5da465002f9d8a4f0e17f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0b0502c29a974f1070a21eba6529a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493af9ce22d35ddfe30581ce62cff538352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f58e4e4e69d72d38db550f6f22553353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcce98ba241001631e976e7f72319e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d18b870c992c4c60124b7e514f06d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653361e884d553a46694b87c8213fe3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906e255439a7b66c6ee677bd2d6323e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e29924bc59eb50c0243c42a570bbd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75710796b698b7e94f86512657831429359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71bba4c09375d5032179012420d5d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553e36142991747a6701eabca9cf6b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912134d0eff73c86b64aefb214f78118362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e30b161a0674853814827e142ddd7c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac6d40056a7c6f272c848e004acbbf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b846e15c6ea93938ca44606fb8ced365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79a132eda6a5db0628365742ea94c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca62a1f1548ce33d97c6d11584e9b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ad201b863498c6dfdc0cb14158bff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54217e20d0fd61b9e4fbe61bf6dd878f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbb6cd97ef009d3b2c77d544cdddc2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff5e0d9102b6e07d70d44c65e5dfe6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe71831ee2bca4decbd6bdb45f4d22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ea9d8245e2a827d5c529111042188373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034a1927004ae72f46aeef513d61d9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21219f16cbf77708df0205401a0e51bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376800427febdd39373dd879a93ec633376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39942e94314cee589f28736e9d1b1be6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66cbed6266039adeca3055412c132d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea3c3e99827484c0b73d887973da9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031e5f3e247cdc2ceac5b5a127bd9ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8b35df0cb18a3e6575ab8e6416019381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446c65f41fac0abd35eb3365cce223c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36829ec05002ac4e276bb42c27443ca9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6778026496554f3aafca4b843cce9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1771a0e24970618cb3e7c1619402af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307bde41b2f2610cdfa6f93c793bfd3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc11863b4606d95a67604e7aaca5df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a977e8c5d4e40b4024c95b93a42421388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db443f94ef0bbe1bb6e5f065a224459389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f1950b7dc1f73753eee44f4767c7d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97465748af9d4afd9257efb9808a94b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b59c193b463b354526ec65f433fe6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d8d25733f79a2d542b2888de9b090393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e468a2adb3d8ce8d7c5a6b0d9d14f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8b6921f172f67d02befc3973ec45b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2c59fc82374d479aeb48f6af52b22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79f14445e5d3b8ba2c247c79cbf246397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f7a6c92a6083619151936b314277d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945bae32615ef61a7b430aba91fe7ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8440408d6ff32c3b803cb3794a5eafe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32198d6f3e86cc40706805b4022c358a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a699a224be460e709189dac44b64b4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82684fbbca55fade230a9ea986d30e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af286e1993f36763b0100c4e54198e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c608303ae3a0fc9a3f0c3435ed9d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ef615efca2669bca20560c31ac0f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3041afff2630e01f258ec54629ce8de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7d9b17b0c5685ddf4f463dde176be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8790040f51b0cce408249fdc59177a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6242aa71d663d80b96114f00aabe5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866959d08916f86f4a6eaacfbd56e04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d76603d07fc9f03331d557cc536a55412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827809248463f6915cf323185c82f7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37994141ecfb9669da6e9ec1f88574bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347268362939ab3e08e57bceac20fe4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c3e6d3a99b6939b843ea41f234ccb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea685f46117983a7606bef0c75fbea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fcbee42917e5e4688f88b4f9406c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c21c561a05b54daed7133ff3ddb6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c82e8f51dd4e792e6c3478410537c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4535c6812823f64217e48f70a803306421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554fcd57f696eae89f130d62bab984f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e4e8e66f3a7db4fbdace3690a96ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa78e31275197bfe082aa0c21c9b0ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7696467390a8af8e254c9fd06fae944425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b39b773facc06e63c03bfa840cdec6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdace68a6977bec616e3b3145b0feec7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616d676e411e7b4145a0b2ee65a9d5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d9481fe85966e7a55ff7736c61b8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433acca21b1f6d2d2a64f56be781880b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a414595f6ac49ecce3c3a08ee577592431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21b223cfda483684f1f53625bb66b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27d95bf34c2611105c626dafcf89e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede8d3f4ed79c6e19b9c10e71d2d9c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f8e571bac41547fde487dda0d2490435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440dc7685cc97410fd589aad362ae4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552471a2259830910c9ec2181e01273e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca35da0d66506f6e0181f470e42e23a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0f515f3b1ce4d588d7c9fe19d1269439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57824bd1217acb8f04bbbab281014974440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc45e86985fbf8d319ad38ea31b028441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58568d5b35411c4c843b0df9e1bfbf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77f1a430665f30f4f7a51580b060ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a6a795c89f69b2df00f44adc5e061444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8cc07fc1e681615c7daaf80dd1919445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcb33373c926388511ee4bda7c6f95446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc979ec3fb09ecd6e1c2eb0755ffb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c31104e4c1bb40a0dfede3cccfd062448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f155556ad2ff94dad99294ce05895449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a75a362c34e150b51fe739807a74e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a548a1604449161fe33a389882eaf00451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba86b772ed5146c1d172fa1e40e15f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c0ffe8dc4778d3358d06dad82bc4f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b641cdcc2b0488e02b5da29b7bb23e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37406dec326a7ef5e8adb3e464f177455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12558bf750ef7061eb2e3aafce96572456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88960461c024400e9ea5f00952540fe1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d70c70c3b1e1b89575e4553cb46b95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf139b9bc5465fde77a41eb1713e091a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61af56ba42483b73376e0f5228afa0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3576c6534ab800064aacb20fd19d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bd659ca60a59327af75ad944daa7c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a743d1de51728a1b16a86d8756538e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df2bebe9560e4439792f2f7a5bdd72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce43125254f6771deedbfd9b3d958d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cc9c13a1e015a6d29db5db577fc3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac38de0fbfcaa17a2e2f7ec0c4b736467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f33f19b4b33927b9c78640353fa39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cc3ee887d5ce995c05f0325a37f79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42c3d03ded53c44df59612a5b53c6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0539294b6c5f831b6e4f415056d2ae4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7877aabbcf20f7fd9b02a606d7852472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d450e3aaa492d2a539b542af0899ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28449e699634e4e11de54f75110c88c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeafa2fc68f3ad7d6646f811596d462475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590c6b1e4449779b9e770e8f902069e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819027503f48cd125ab7d6374bed8f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1ebbcbf7c674f6fa571a259de7723478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c04da56e3f04df1ae50a93addc211479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40715adf0145eb141c811a8e8f637305480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfc20a4a8eaaf1836059a58cffcb99481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b343c78be9013a28ebef64ab5d956482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aef3681b27b57323ef55f6e629d91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554103d27003d3ac5373bcbebb9d9622484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5791731cc84b3f654df1d8a8313cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ae72b4bdd0a1161ca432720e7cdce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57ccdc2ed71e67bed23b452c4c0910487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512b432d08b843a2539f21b097e9e1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18392e702dd695ae1be19f5c9078c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34578fd59df96a7a444032df853401490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0d94733394e47958fbeac0d722b6f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45929dbb3c72cbe6fc658c648ec3f460492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52078a65cda9f9b8e7a2cfdbdb344a69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155b5d27139e5469904e132b460af4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4a767797935f85b32a11caf9b413a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ce75299daca5ad337595f65815531496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa169c4530fc75c079d0259bd8943d1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127efdf8aa5dcdfd332672f218b499aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41dd0daf158297a04747367c2fe419499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af4189013b6e092a1a739732534a61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca88bdb37a1ff5e9f3e63cf7103a5ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a41f7cb69f62b02b6801c3e970fed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd51acfa4c95bafd40860eaa6c5504503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c82e39d1cc927b8fd766faee19feb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abe88326cbeca1c100fa88f6188b68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d570de3923eb1ab1706808e23e15ae1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2881512a16ac725a7dba17e4f6bb2b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc30d6cacefa9af8fe204eb2a72eace508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4a81addfd4379be089cdb54ab995b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e043c21d3dfb75df56608465bb210c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95556e9b6edbd9d689eee7de952a4aba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d824907e8acb2c642e4c812aa17080512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d99bfd3103f22707a5ef0982f73a76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd252e352936f2e230635ab9d825039514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605f39037dac31e90485653b5389a7f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4944d182ccb0280b307573b5556d3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3a566c4d066a136eddf11d0eadd99517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36647e8103d6f537f9de8fc2f31bf845518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dac43fe110a32bb9bb32850c97beb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1d5674af1a95edf3af159aaca0faa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3f5b45d44cd9eb2ee46cfbf58aabb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570a148b8d935c5ae41b1d4c761fd72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956c7166496e2ed3fe96816313621cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaacc88be76632f54d4dd2358d17485524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05f018229ae64218201bb880af30fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c72009dcc29cfe3805de92c6129430526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9aa7bfb6877736bacac43e44436d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66347b7de7959ce843b6ab1c06988d8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c3d2c57c295d82492b5e58e5277c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25a4a6c4e129e1f5edcd888ae4ef71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c97beeb336b3362ffaf2c13e9911cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e595c95c7767ce29adee81d31766538532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5949ad74c1a2d252ae71943e90933533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075e4ef20bb3d2b956c4e1982e60c84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf69e562657f2594c85869c4377591535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a06756c0df85840138a80e7c96f63a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24a83351c7e4ed0b270b39c6128eb2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88a76765ab27164fa3e1efdbe47868538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87e58d890c4b8e77d33c2699a70c1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7609d3bbdfce0b3a4aa56fca828d56540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1300e90c3a0b649f0975fe2ce48f9c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d2025ca1f0940a32afd2fe7382e08542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35061a3faca2ca8ba24d4645ea799ee6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d7b6fb3710e960b5234b439020859544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4429a4aaa39dbe77b30ada20fa52dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883c28289d2f24e67d8c2f2ba74c066546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f165e8b18986128b33a5f0ac47c189547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6645efc3c6aaba7784ae53e5665ff7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6a80aea3725d267cfe58600ddffba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5833062899b6c1342e6079a0c3a2b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87ae92d4cfa907e6b34c31901a79cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b085ec455a1cb7042d2e6463f6f952552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9f315951e053db50b048ea5c9d5df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878743876d0698e28d2268ebfe7a82fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0322cc1b6f9201a3c910b389a0598d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a96aa6ae6a615e49e50f379d711d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07183929ea0536bde286ff03071a06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ead7b8ce3efedcf2368b52612fc8d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9a5e40595ba7804a76187f8d76beb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720483250150e324fbb913d2dda22ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e215380515446295ae04d79d5806af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda78b479d708305cecab0fee0974fdb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64c73d31370c243505ec1bb6013af7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e67e5dea08ad1035573458f03d0e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d5d8cb8386754d71da9b79ecec87d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4074b1c0f098b29740e46d037f10687566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c1e7baec393d3c4c222154c21c08b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5beff2dfb7081a1e35d741e2bb174568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5823f249591e30c15d80a1e2f9416569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373ceab54e20a8d01f13d7cedfec50e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28121b6504e7e24d134eb19c5555c3b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933ee1fc9d221a66c70b4adb8e53d39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfbfcb4b87a6aa3d8559a6ab217da9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92354c86ee04b7ccec6bdc0ab29663574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79763484011520e168e52d8cc3c4c854575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cb051959c9cd80df0d630c8210aa5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881af0436d4bcc852f45a32af915a3c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb6a0ef893aa7f7607a5310280a630578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf91c1ff156c5e08e185d033113bcb1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a83a610ed2bc994b83e67ee8e786ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d0d7aabe38a22a2d66166be6ce994581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef097f9c57bc3521a7dca4586842d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f9eacc2109aeb7378b92689ac2fa7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5c22b03473e6bc2b22f512e285286584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c046031e996e60689df91a8b20abb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2f5de1d0023b6150d2641d10f5267586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47745de8774fb88a83a15105d3ff5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ec8671251bc77934fb630009126f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7413c03f03c37dce611387c65268e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc907d6772b480bf2e2053d5007172590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476ba2ce26ad0873a0ef21d4fcb7e5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888d88c6db2b09115fd922b97d2ccc9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcd7a3ad7a6bc07f347f16428743de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a23d73059e799a49ee1095235a9b1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80903407f2861b73257b7720f0394d2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd64d004df7323605a169877f1c239596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd239428cf0ca1ce816102ff178b00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fee4ab92cf8c86e6ee7b4e22b3f5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d9a79fe32cc526c63ac6e3800b088599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f44f4439b0d9713b7f27da8e7ae5b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c602cfd41c0fa4b810cbe8ac73f96601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb4a89b0dbf13151943d5eb3d269ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda91f100410ef48a5e07c65f2f8503603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d8c1cd546329fc7d151466c2daf16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c02d240ef9067527c4bc1afe3ab37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87276ae1724e6488ef2e58f740314c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc7cbea337f971c060a005acda4842607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4936f2757df90ab94748c5923408d39608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0b955a30e5ba3846d4a8d30e75be1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4843f7d464ff554ec25413290e51c1d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee386ff1c5bb0c4aec48b562eb9e8fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23c4225651f492965be4ed72a71349612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def72eb1103e71cd15f847ebb8ea4fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf43bc1c5a6fbab9ff2a1bcc98c4d72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d274c79df4353dd9e60cbeadfa86e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c64aacb825ca8740c783e1138c05a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee608b52eaa9872c9f832cf742f2ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb9209d7c33d01a22f3db680a8ce84618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d91ea814f8b44a841bfb1745bb5da7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669c1271382e6eb8cf8fc37285be590620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e88a9a9c248afc26737c0390c1ec3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648b12f7f79051c126b39eae2f5b977622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a8ea9845d97f23238e41ea60f8a0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57880c33d4ee0f8accaa95971f900fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342d2a3edad3529626486e9a4e41813625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e90c95ae777bf7faeb07cc5bfbb54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cbf01972574db1260a67d9a7826f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a88c4b4ca74f4914e6adf9bc1aee0a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dabc67bf2077d56bb0dbe77e93e75629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005187cf52395bd292fbef25eb2d4ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53287beb0345934cd0e2f93939ac3cdd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fc6fd8f9f2aa41c906bb9e8964fcf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878db9dd5aca2af5407c53ca9bbf268633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17adcf6d24400490559e5cabd8df1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96e7b090208305422ff5fe19207e62635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e841f36c49a590317f073d80d31116c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcf283fe27ffb7228c2f94e71475e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ccd82b4a29fe50f3a4f7d2fa969fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548757051c67ba1fd955d3375ce950c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20662df26484ca41b0dfa70d19dec632640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ca3800f7a21ad11d8fad96fecca3b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223918f1ba2c8e6aace82470db5c91f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3707d4a7e861ba517c3df7013f37e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422b3c95f5a0d861801e560eaf9f355644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc317dce0397c4f1b3583a78e9d4446f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e4e72b78546e6dd2ac4f72fd4e010646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266596ae37f7b749f2ee352da556f49f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdfa39f7f91815c28490f2152d39cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f27f05286947f306b56b4550ee8fe4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300519ae02a3322d787d260f8b4ac48e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc57ceabe6129ac3ce0940bd2af8fd8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271d4b80d830b064dc1648bde75c77d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e27424234b3b0857f249c15ebbe7b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e1c2f4051313d5efd270b048671a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa891debea44e9fb74ad816c2efbe0e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261ae3f9214427221af9d5f453a4d3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020980a335127322e2a400ee5e09f2c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77cd6a472ee78d760cc3ecc350ed8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775e5df0bb91ae81557d865828139cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d9e278dc98ce842cbcc97855fdd29660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1638b7c8a16f8c04848ab8025269992661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0a5d9759369fac2afb4a35df052ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e58f9ef3d0cfb7f999345e20a7461663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb0bfbcf2d90c188971d6af2a8e096664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb49646ecf90dc4db1bb7cd5b122a58665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201954eb59598504ba87e066e48e2c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636175966f9039f05fe5688fc3da1238667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cacca2726479369e6dace22bac0d6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d74cde9255d9cc3bd8be94de7cdb4a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fcb59bff953267a24ef77fda48ba2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6de28193c6b9f67d03e2bf03c5009671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225492455693b2641ec9d867d7da04eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b64458800b5eb20f713512673745be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137dc5f55122a3143c93664e4b46971674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0cc3611b1fdea99b96ee865cce362675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35528a8ab106c5d2535363e19b1aafda676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1d6d70d4b0826c3dad5d81293d535677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d5b09744d574585f9cc2772bef9b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aafa31dc0763fc4cd1393bce0e1b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd77825b74701e42979346b136b76d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc462621dd6e5cd9bc26f95cc6b576c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d1d4b922d5b8fb5d2b0996a9f77b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5086e01120298ee6ecc4c2b302ff19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdefc37c79e9d0afcb6f1c32749190684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ec90b0cf5679bc28582103f862c73685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4271e6fe6e9e6ddfb4a1da33ba182686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fcab68c473592534ba91aa48bd78b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e1a12064241fb3a61fdca87cebb7e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03e66ba5bb8d3501527861cb87feaf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf604a07edf5b11a116a391e817ec24690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942507a87860c6977695b4e4f25c5be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a76d6f45bf0aa93b4a808a5871253d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ea54f5591f36dbfb7ea44316c626f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3765a11c37df79472460be10ffdcb6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983850e4434da792d0ce4cae2bafdc2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8fb64a84bdd871aa93643f461db44696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a6ccc43328380806e8cfe98403dd0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8318a2a60e7025b049f44e48bb661698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe119a4d44138471333c54f7a3cbe7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a9554fa9a9510f598569480e2ccb8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007f2017d7e79bcfeac35cb5413d4c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147432323fe0f9fbd844cfc1f24edf9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6444ed11ecbc2d89b57668a935624703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d550d88f379dc2900053601703444b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9aa3a15e5a585b9c9e3d7d1361854705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cc88a77dcc3d98a268d56f78c0de7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001e6699c861a0dd732e698c316e63b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfe52e421dc150695b2d8b554a806b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feb90480ef097c2fd756614b807802709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c78dcbf8159fb03a4ef52b2ff65af5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd3d27fcb6ce4090dc078fdd295738711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7d78eaa1370768ccb5e0b8b2de601712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01350d33e6775a9caf603dfb47946792713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b81d30d6441c1dbc0a27bb8c3d612714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f2656ee190630bdc03b7a9bfe2e0f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929fe623ff127c9b7fb22d3a861c56f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc801a1343b58bcf4750105cfaaf7b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232a67a48bcd73f5abd1feaeeb8f95c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feba34a2f9fb97e35ac7af2068fe9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8903b2b3c439d7df658c43092016d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba466c28cfe6bcbeb4a78a3df8375130721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730488d9063d44721cc4ed2d7b31bce9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed300f92fde737c2ea0f18fdbde7a016723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb94692e4f89cb17b0d89b9d29a1e8d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58495fdcd9eb1669bc30b094dd7ced32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e066801183e77b62b6f56b5991f221a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b7c78f1adb1808e4f997b17c99bd7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c77d01e161b269e02bb60a105a833b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfba06542becdc8c73eaca440539a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0453f4b34f2f36531d7895e03789de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90960dd71a57807702ffd6bce3793e59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b97e549e52af66474c00c8241ae6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb5beb25b7bb68c550a6a5d80a44e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b0daf5a91f07504e2176720e60902734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527631ef2598801176a88b0a21736bbf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b2da36525375af91cc275ffbcb90b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa10bd15f5b7c6d213912198d7f800737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb32a51427a88fd93c79df1bfea693738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182a29464fb16292cbb79e0a68353c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4c4331b7a512df318e2eb78dae3db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06267d8c0790f54b1590c7c67b56c47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda653ce6ecd869f7dd43bb3a125b19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc86e8b7466804307d74cc697ff67b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d67c20bec3326b08d728598c63f93744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b4fe5365dd16f54ab5eb3b8c7fb52745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93c9255739d1e63e2f3fd21fda277d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1af86ed8682237a4b78a4049636d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17390b676d000242007ab8f0436fab53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f40fe95525f4649f4968a0eabb00c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40e187d78f38e02ffc079b76c2663d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a254995017a3247b0a2c785ad4f51751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68afed63ae54c557e0e30403e7a177a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cba7e4093e67d9edfa1d915c7b76c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f57f9552eaf301034de1129cf5c6f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdc880fd3ee88e4d3af60343c9df62755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a989849367f6922a7f7984d1f7a627756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91f9487f5da6f8905bb511e71b0a3d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0e157bc6cf8eb86e6b03a4afb4d83758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bccec3fe73e94bfedca444763bec76759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0b77d1a3dabd1fe38d1508d479401760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0118302b8e6aca8104c6d7482dcd1a9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1129f2aa2d615934309987514e86a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581be93395658fface453844b280e95e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f56d9ce2f0580ce7a206b88e0a45c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23abc2e149b378dca0fe3c1a6ebbc31765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482871acb11cfc2ae431aa35f5c86f3f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4483f0cfcf98d1c79705d9dc28bad767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74060e13281494983422af8aba1253f5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e82550f8fc45d947e3b149bac7a25769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd766d4c1dd88dead8c8a51c7167279770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed9911f964352cc49067e16b26d747771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c056a6587163c418f3a5ae8deaaeb5b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0f26d734ce1df4fdb30aa4e9e8a6c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a03d37c1613b18a712f7ebd5d2b61774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a4d2eed3c7b763d501fd68c7fcbcc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af5702e4d610111e05bf9ebe57d629776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552cfe7d946ec78df9bdc28306b5696777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e8bc7dc94b65edeb8d3c6f99a0a7f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3388c53bad19e006c1d7f1bbfc0d7f2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730798371bb85e27a71a3762ec24737780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ce65d68224ec22b249e81ed192b08781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9212fbe3ec9d2299fc35f55fe8862782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3af6dea512221f7ae277db7cdb612783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff62163c17fedabba3846ac3eb69bf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f70b06b240b3b85500effae2b5e143785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1318de281d4e6c3fcd459bc78d955786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a04b8e946b9ca3a1d1f7aebd3b3ada787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0fb116fe731c307ec57181658fba7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c1e4272910520b8bf7a2645e9caca789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469febbfc594bf2deb19e75f545adfc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad49e3a6b6e4babd24164cbd42b85a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df29b296ac2c080859dbc393686d56792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea46f2fcd0c4b09442e7ce8de0ad30793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d65911bf681a56418153f819f86b7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23327e67f89f8f0b6448553c1a2666e4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6eb1fa24e86702bfcc5acb6a93832796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc0511d4de98c574699f8e36a17b44797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264783b5189f69bc8d5e28437eebbec798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfe9c4ae660fc39025fd694caee6cd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26a59a41031e341a39d4503d79a6d2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27f558b43ab4523744d92843ce7828801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bd0e5765614feb6eda665b800e861802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de973d06eb513d10f187af2b2c23da803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f40f9594b5a54a433b2c9fd29c955d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d847885e7476a0505b9f001d8ab2d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c002cd4a3122ffb196495d4af6c78806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e7541aaa333d78f92b482eb1638d7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997b0f0af86523b277a05f16cdde1ec808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82000070b540435f0ed76858b313e24e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba76a77ba0bc0113263be526d87b01810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f6259eca3dd02455222da625abd26811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26e50fdb2455d0cb53bb4dc621fcf7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a0c4f16f09319a05f9728eb2b19fc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2144256cf8974ed4da9f283025e3c08814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4c6e30b383b084acd80db68d604ac815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01c95884a364e2d10c617bb4b9c377816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2070eb7bcc7796c1a833aa821cc3e41817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f078bd815636ec83c7e92b192a0b8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fb378115ead94330d5781a7e7e89a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974e510fad93b5abb1d5c77a96f1259820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb38910c3394898fad42a077e2530e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6658a51e8746c2905d2ad2b7b69bf90822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0f950dab7673fbb0a6950bf3491c7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeb4dbddd6d77826f17926e2dfecaa824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d446b4ecc86fcfb252bf664e989a8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c79cf7c315e907a72fa7ccd404eca826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dc59417f3ccdc77ce054195a26d05827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db415e6d66679b2b57847df5b52fc8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8a39f48e9ca61937b9fabaf93ab04829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e3730912972f9e19cdfb9e330e017830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273f45da8e5aeaaaf1dff849b7f5133831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24964e62997d3f6f41766c69bf417414832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9d31072757f889315ae5f33f08b35833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc52e8860ddfb63879360183cbfc9a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8759358b74738ff754c16306be69d38835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322e6b5cadbb83164c6f691c0d78eec836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d8111d4112f1ad4f35633f768aec9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e6d15bf5dbf2311f804bd66657b19838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34684a17477f71548729745192e1ef0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abaf28a4c597796141d3e74b1762df840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1550940ffe995f1ed0e75d343829a16841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db22a97e42fed1d7948d153dd140cc8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941555f51129cf4cb1cd1919143b483a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efc9f722ffb04457f61bda4d1d71c7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f59f0f3e5d93d9fb07c45eed6b0d9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f38254ea5a52e95182e780ac02faf846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9dd26bc02933bdd4e9c08d1a078eb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c965d4394505935ca64f86c25d9b4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f0954c39a0d42edd0d010de2bca9c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c386a8939316e26c5af19aeb57458df850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a13c73f21417f6db26c2b25d3daae851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74351eca24bc00ced9cab636c4934d79852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748981480b5dd31109e6d97cdc969ae853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62868fedb1f1d801753ccb2733e59e4d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68e1df4eba8fa61c56289a4f677c3d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcb7c78d023ebd1ee74f9fd72b2048856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a3e945b574337322673e2f35f48ea857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ceafecbf09e895c0b31a3af2e67d4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799017d3998295a3e46cdc9fc8fb2ed859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a026defbe4c1f7ae72e861d8a0cafe860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8be9b2d1caa4ddbbd753c2847b660861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1fc5c72e802a351ab7151c7039917862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa8a8639545b5811d580635a87b4c7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b790f3ac524bb6203aaaa5985dce1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51f22d5763d4357a4134286d6bbd2c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc28d0e544536d758e4f8a58834a6f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cb5f904c3ef459140521abd38b727867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67a53b7c25c54479af4d57fe46a2aa868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94df7d037b25592592f1f7db6760475869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d479901fb9b29b34d082929a83a552870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2805e7cda1e64053d85fe81180f6b5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6721dd21c2b7087774f55dc0d9dfc0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c9aa35f6371e55112f52ea58287e3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690e07c4c50e1d3d912f0631aad1f62874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e43f9d83abe910c6e547657aca74b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92d659c0a13f1fef7aaf7861191b6d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756a3db9d0955ec54d5d5f7b6dd748f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f5dc7750971c9a8e4241713a1cf2d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346af7bc1585af4245d056398c49eb91879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8597a31f3df30525ccdd36501ddf4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bfa80126e75d27502e3215c493e8d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da70ca7f5bb5240c172c4aac004f08882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854d2817ab342d70944447e59cc7727883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e3964abaa7ea26cc0f11ba479df72884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc172521e38c79be93c71cff3d2295885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce090b09eb59eac642572cb59510bc1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaea45cd58459ed167df05b976399a8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484560c69de503105278b6c52ce13f4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13735434d552dae75f40bbbe59a171889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4133177d61713c34cbdde5b2b53b70890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468ee2bcd42b0cbdb439523b00cb029891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a5d28d9e0a7300ce706ed6b4e2821892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5b1a81dd11428722ccb33310c05e8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b70223181e27fd1d154104c560ebbb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb3ba0c2671eff9d536c425b81d53c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6489c63d283d7a82498662deb25379a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641cbb52be5e0a0b0370dcd48c81ec2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb7cc9a0962cadeaf6644c96a26648898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115a07e6e7138c4b967e6c78e73a5b6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42536b95e10a5dcef49cf84a67f50c58900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0585be235324b02a481c27e89e31769901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c880d11c11f327fc426a281c93e87c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70501bd54b007a084907f9badf943f02903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334007063743c50397da3fb003468dd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c024b102e86128843e962322773ba4d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90647cf43bdca225375b6a632fa7ce906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a72efc9dc42c56129191b245f74833907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1e98362d9f33fbffa57074bdfc18c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7667c261ed41a65b256342314be6da909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244e7833bc3de54dbd5bee0ca0dacfb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c54cd3e7c9bfa8a8908098cbcc5988911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc0958d4be3038d8fa9657253cd6ca912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514bb31f8d31e651600ee3878d2046f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db360152fa806e5da5624589159ad84914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfa10ee9fca037ea24392133a349b2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a475a8080d47b3b8ba0d049e833a4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4aa6ead5eb518392b2e27d0433c54917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95a1201e98d2236b9ff17a0fed086e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d35f7ec01f7ea146f924d6e539bed919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71f9c6ffa2f52cdb1f8ef26c7f728e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af27a79cbcdd9e797dd0292651c1378921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f230996f77696d3a2e4d8960b60ace922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb0fd13afab643986b07217e48471d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c905fc414f70a4888d5853579e9d1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d2f90f9929032202cbcf9445e2e15925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded90820ec63436873989c1ed2c7454926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9888e2cf98924833e161989ee6115927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6831089e197d4f01164f4180a5e0e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1f0165a21597001a82e17f86b1d22929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff797999800e398b27c005477d6c50930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b52fe0c1f30f8b05a7b36e7bffc5a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c23b33a090d4536c3f2acfc8dcb697932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dff22908d09cb2f6b7fd6b4cd944dc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcaa906204f77a4e4e9911b3b78942c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900d11fb9492c8a8f8d480ef438c60f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e1a0acdb186c070bd9e08845347dd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb26a814f32a60a6f846956bce1170937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e61f52a6cde15e0380bb84092f721938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9092b2584887409008a43659e35dd0d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173f29df21d14f424937ec52100b894940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cdf89eea5c7a17d97e3a1adfc9d37941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e88f27bea1d0ee2a78e00faaee944f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db2c9c6a7238938392ab931c1cca17943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeba64a87fae0bdd7600b99581ea8f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114188b22e789fb47490928daf99eed1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5b3a0ff9edc918cc789c3c3b5a81e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ce6573f239e3f61274aa8367965c8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a15aaa10d40a3764e9f6b9c2a232a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfd7331ca14e052fddd0ee3afdd59b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8a5e7326c6df9380e540f3816ff5f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d345f609e6fe6ff73fbe8a08b5cf0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536e88190bf5fcc59b04ce4c3faef54952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9b82fae9e2e172ddceaa601e4402e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1a2af6253f5cd98231a38e6f5a8b0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a988220581e8baaba066414dd05c6f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2d14766d506837827f63e3b6e2d99956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6b1b13bd4f410b3f98ace514638f4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9312df86405077ad15932cfc2f4f96958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c55adae4510f3837ef5036c72737b4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb326be316950f9f787941ffdd27d2b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe7387c504ced6f613fad98983bfba961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3ae9df917174bbab6a5e96b2eab2f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc0ad1dc6fa10c690322a4f13b6461963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd5ba5f786aedb0aed16fafeaaacda964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d43c8eb2c88f4b2705bff6c191ee5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e7d11e5ff63c85be4e4c40ac5cda4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42660bc974deddf5ec73c49ce3d530ea967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56851cc160b7f1475da4f4feebb71c23968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0591d0c78a0897163bc4a620a8c6d56969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aed432916598342ca1d12008783c27970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c912c43a666ff0d6bf5e71341014220971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb099f27c7530003eaa3688513d90772972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304baa0b2ca0050c841dc526c9a6e23973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391f16a7c65355beb2c084dfc31a442974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc73695b75cbaf855e26bf2028a36ac975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39b7627d7950ec8b82ac63f7043f40976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86ac66d8a5462216f80e3e4c7321cb977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e934cd6a2946feb21e90fdebdca0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b11721d2c27a9bcdd0413cf3747422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e9df323e8469662443bf1afd939963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb83eada0daec810d9a98ba69c23764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077100119419a0ae329a1f40c43f4f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e01b61818c5f49457276d0ac7e3d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfd1c8ba5b1e1af5fbf0f3b67b705c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5be4fa47cba34689720e2b2007e3c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab55c806186e398e99d35a4252ae3869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1f0695f5a547dbb8192957df7eab010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2a5c8b7df2dfedfd6d8addb9d0c9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857f02371500ee877bedf2484c7ff2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fb53fb8b41ee149621de15d6233f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a8ad1a609b0daf13e0246d42a053214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac0393764518b18c54933df65f5b8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba70fb266386a5b0fc54ff225f300c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59748d18639856a3ba8bd4481b1800b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99c2149b447b2d23f9e273de1e949d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea8ca9309d1367b778a892b5a0a3a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a0d50fd5c4f18b9396df3ba454f4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e037fc7ecc63f49e4f3d3184eb7544521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd0a42c0bfa164933b3453cfe1a82922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047b5fd93f0dd073b9fe90c37b50c3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e5ef6147c205396509d1fb817a94524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60295a5beb94e9777092bfa95badcacf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d84f7f3b3b155dfddbc6da8101d3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abf40499a1ed334c806b10c837bb6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905478aae47a8d1ec782bbfa68ea89e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012bc6667ee815ca9230d969efb670329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb999f3a5ef8ed8a5a640d1363f38d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3cc587ebfc7433a28561547f6a04831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9218eafb4355113c42c8b5842481ef932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2915401abccc4334b04803c93c41c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef62052fe80387c11ec43936356f1bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba452c0d6bf9426c84acf3b3462ee4c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369143a75721ea81d43dfc2b1471f0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9850f39359b77f96f4bd2c3b67ba44a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3d728ea331d6444e59f089f49700338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858eef1a8a5063562fb8a8ae405ec21539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886cb6e980b703ba7e0a47a3abc556040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec90018e83d1d6ea52b2b6de11e49441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea414e03615e98f4deaf068b6bab09342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f278dc35871ca9e35caa3555c31a46443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef42f572ce6ea097e8f0685f4a365d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0245726108e0bd6adc264cccbf8d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186ac841860e698f3e851b452381aaa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59209ae001855f93526a9fc8e50d7f6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cccd25569e61e8196a4fed6c630e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731cee820bafd9e086428c1a5640e4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf4cb068c8e46c95c55e563f165a8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04db80f315471ddeb1ba7d414c552b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a16cf087feb03f86230bbb6432f4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491b6a53e8802993a2f9230e7d8162d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbb284359900f49eb2961ebbfa1f7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8348aae6d509ed2716075b1cf84b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bb9f9bab5d367a225af0208e7c54b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c1b7f1aa555e158b99c61c53a53a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36686e998c8f6a5062db694d1507e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d41039c7602bf7584323d1f4318e3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e083212872e78a44b3bf2d305f32460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14c87493532e68ce9db499f959669961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e70a88d7423c804646b51b30b1b31362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ab1b27a89864629199a7cd544827463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa07e34a2a235d85be1cf631e1a4a5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a5ffa0eb8b9ae3bffb1dab3ae9e0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50391b1be3166d4b0e7d07796ef43eb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dc9de686eaef85251ab86f94702a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbc8a042a13587bab825864e0cf19468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cbe75ac9a49320ff832960596a00169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030deef1c870f76b748c41303c284c4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff40ff210eda531575b49e1bac24bd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbd33ffa085d0e631a2e730f51afa572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12b3ee86ac02b4be5c2186074c79e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87e7d7bf0e0077f6c8b33a83a6ecc074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8412fdaedd2dd66aca1109a15e1ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a08cb9dacca58fec372d3205d59a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c237af1441c9620acbbee39102f4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e23f9665325be2dc4331655e5ce7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7958792d81b929cd703fb22e9bbe179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390bf4c16c4b7501112cc4ef5aa0b4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52d60d997112428fa63fb33b4ab18581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02515cff5c35317bda34b9528c921882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f14cb48650ce2b3585a577fb0d18eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c172a241fe52b4e14e2ab65849ae484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dd97c3eff1e0f4d4c94fd97e65ff485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134797a9408a25c5b32da41740ca44eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5098b68f8f350435bd34ba3a8a4d0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bbffd0fc4648df3dfa4c86a61334088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1e94e33554a8856b32c1f6458051389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42465292921e46e8c55f251b1f0a4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccac27a10f60ab68850df38f4e0cd3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e081c195d3a4e30c9be516a1529e55e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fdb15c7e03e3c3937a5a73cc4e28d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7272b9d67e23f493ff036195b3d072b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835097b764ad17e5273bbc6f9cda9e0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a42d18a00405a9a82d902c1d0797396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b0df6eb82830f90a5b3abd48d558a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70713a2bf8413c630a31067602f55e4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4571c1ba1cb2998483d4a09207c3a4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ea28633d0535ad76e19b0a7a7e910100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e2178b2faba27ffbe512e70abed39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c422a31cf765bf8246e8b2066c87f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa51560636d222d2c8279830534746103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de822be1c94622a8b62a2a1fa386e51c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d57c6c9278c7058adaff16fa239b02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ded55c2e4f12f6783f01719001be0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d84ba8244bd59b7228bb52e31d909107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef633619197b8fe906ef6e72f8edf27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae366c75320d5b6c60fc91909f749dc3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533eb20ba4a6e95c17ac8f6530a1da3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02737812a0d9bdb5f41f361b5a0e0ebf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb76820938840d8dcee2195242a0c48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37592516ef20757bdbe781acdc806c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97b3fa46e6dbf3774e8b65f13711de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44eb814733e70768fefbddfe0243c46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827a1bba2413c6d81f198f53eefa0f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41248d67b347d6760745b76e6159ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6483c9046835f4fe51da5e237830ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f9058a6f4561dd5179310ed56b934119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ecb1f29a197243974f7062df37ed5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdbc3295adf569b18bf4c0a7fe6485121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c06571facad33f89219345b02b1a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b71927669d441f700d2d711ec7ec32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063787e004aecbf4d0c6e9697fb1a06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc591eb1d7e63b4e8df11da1141154bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf77e35941d62fc363de991763eac7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea671757ae3ffba2471685459cf6b5ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54ee0a86137d66e8e2af0b6ea7203d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37a6fd7973ef0af66ae64f2d4185cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2faf191be9f93fc7a81eceed0cbee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4f9c290876a1066c1d91b14762a72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925277756a4609b3763f2e74eaeec23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba335feec2fa3f566bfb5aff872872133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef651b48c28c36d4a45deaee6594afdf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4d4c0faa8786552253449fc90b366135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba8c38345d69c7d660c9f0fa559a99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69691ce62b44b7eacfb491062334273137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142960597451ea0edb9d3570d9b0191138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53443458d6bed1dc9eefa059ae24ebc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad0867f007569a42428c188852c756140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7944b6fdaddf0e7957da5ab7d02681141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3878dc216d46fc948b927560c1b171142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92418d0befae38508fb061f39071dd83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5574e9c84c674e03cb74c87c0b7e39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992e357e93e748bb6e12504be52c9bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28d5d190125b85fda09acc442f5029146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c654ba0fc53ce64586eafc9be4e285147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620966478e2d90516bd986ef11bf2d68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08f8bc2c67a6113a2e607c021d575d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22415553abba4ea6d1b2a152fa4f4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba88bc6870691ad5c0fa2380ba7eb4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfada6b9a4506e5114ad1bdbe2fb71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae566fa3d6ecb85debfeb8186a8ac1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f63d8ec67de7a0dd2b61ef62f7e46e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e81deb9362b2f1d6c801650f3e5b78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1edbfb2ec647b27cc4b2f2a1c17816156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39465305f809808525d185bd7edc98e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ece2bbaf9df5074e699181bc2c0e8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40085adf773aee45e4cf3499eb0d9cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f18292cd933236d95a61c71d04169160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017520917098f92da285efbfe7156d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98a534e4988788140e54f17dbfc935162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0966198d32f03605f8ea2ef839ace2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462574fd87db51066a59da098b5d44bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa30b14669a9a6842edffb925bdf3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41309682fe2932e37c7e0058adce0c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087ffffa2edf3c69ff6c6d7072cd570167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c2f438c2e298ae59b1fa210941534168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75821a2bff52f697a94f970f40a091169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4bd4b8d65da781488370aa06916d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9687b24d684e061c464b33eb9af644d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab491554c7077c752982d2b7c12fb9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501157df56d0c8b231d92f850c500527173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35158cf8b51022596c788afa0a6d3230174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e952c1b75618c1e5c429941a84678175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41326ef8e126ca047245b22192090b0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca58c56d8766d575dee7af03c4813b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62614d8e5b21876a1e517457bcb91d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b45dc76fefbfad84819899157ba57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27d990a85dc9618581ef1e31582efc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55c4a5d19c9af3048977d5b94f44b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49d33f5095bf0964c97fb93c90e801182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1fa1fc4cd3b5aba7a5545a172e7e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675d6fb4203bffcd17624a2d2ccb114184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee946b01cff9b973876b0f4365e21e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761c444fb7e7382a9adfb2e9a19cfe2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25104c8ea06936f51e8bacb5f93a9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfd1171fee83fc85c556e562af6955188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49f5ec8e8880ccf1dbb7e0a8750a46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab2c768b5829f43fc6d97284e580d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb841b27156c60e0a9d1acbbecfb8e60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ae14bab0a4b45251c39f9b00fb3df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059558a9e296cd6513ecd90149dae7e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a31747745e90d9972d13682e0fa28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890a523d65841ad4ab550266ed7de6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b1c431bb8b5a8f83f80bf1f4a09f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca6bf1d433e4d0abf7be445a207623197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992b8bd2f2f5c788675b26b90877600198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211fa69fb646b5a6eaaa2ba0c92f253199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e60ff6dd5a3adbb92b778fa810b9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b791556dcba6e6dd5a91c962f7a1397201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfec672bfd07c483e96404c2df8089202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec9259d6232fa552a43d0ff1b81d4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e13b84bad284d0ce07d29f9a25846204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7299ff718a7357f7e44ec2fd8b7c73e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb04be1e35c0d414c8c9c2032d11c15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd45e7ed1f12f8e74c6eba56433592e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1cddf4c074243a12491cfa0628ac3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7659f694ffb7ffeb0eddbbbcc512f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7f650cd6a87d7292d193d74cda4ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1ddf52f40f71e6adc7225ce2275d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fed3a4e1824438b30a147b437a3799212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a58aae9e673e0e402c6caf39a84f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5b538bda356195ec2b9f7099a96f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c1ea318b29d1c302300dc02b2ed03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c9086c87f6bcb767877b263019c7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5d89e3578f7265ceb26b54dd904a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec65c3f9f3b9cbc4b466b9c67036182218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd296acb1d9b57d1bbfbc5ea67730e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413693cda8f63c3e3b5e3e9e19b1ec65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b7d3f8e1ac1c01c43854924573c13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e925500349b43ba2dba1f2358c136b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec01cd8c103767996e04fbb530f5ac5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d115dfc46f1b17000c3a8eaf61e87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d238c40f0fe0fccffd4bf78f2497ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f26c97ba934368ac1ea0b395c717c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370479e5c530336331a4f9640324e51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2fb5e6d36374832e73c421aadf382228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb92b692fc6855994999f4d5a6784b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c996d59a16052c585bb04ab5c48c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe0dbf99379fab605176a61d8a0b25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d679ec1e068134a847d97659581883232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1ac3012129d642541a2903ccb874e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b6cde92f5629fac1fd18cb8f122ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0e74efd242273390e3ee35fbbc8ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de60af2fc3f25c9d1e7467ca804611236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462dff5f42a8f1c3547d42337d1f673237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76c92ebbd87e23dcd618864e636c8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c341b6251643972a59212a9980f8ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f33758f50a582c898d58dcf14a088240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622bc781dbabeffc6d6900b2efc4c3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86df06e5a2ae0e783dcb24e489cbc1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c27691b3889bffbc9fa6589eaf82da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2288d9d09bef55684c4c7d5c672e46b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32da1ae54d40230b1937e4b681d6d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a475347d2d96556ffb846a7b8fc59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0d154748f790dc8cc7937efc81891247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9455de230e4f0ea9695dbe22da8c60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f60296f362c0ffa62992462f584a1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260e70b65ebd7330134714e2e2ae821250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e995bb55cb8bdc3d8d3a6f3c6dd3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2b32f1b92aca8ec151f603335b78b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b12bce4833cc8cc7d8dce231acd599253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3825f63b01befeb3b5bddda52d5fd0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae935535e98c58e97f97afc8a7c09d1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f836dcc3a16fe479c11aa59c884e7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3e5048819935491ee2b16831c7ce4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa307b98acf8e742d3fba8801039a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537e1f98b467f7f7b3949431a4ffe5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833971fc82e4cfa8b86e206a153ed9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d046c0c637ad2e95028352c2065ddd5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e7d04ab13765a3d820b2ca8f7b736262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c77710f0c648c5b31c54082bd75190263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a912315a45026691e0857b32cd33f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a6edb5d6b6e1c97a3e58042caf089265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54466ccf195d9637ea47ef7be4903adb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a35398ee0c5ee16d3f2137882499a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520996a6ad6f45234376b5ac544115d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13505ce270e595c8a831d0beb23df584269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907f51a4f2d595d1fb75bfd2bad40c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d62afa88193fdc0d2c0d8558e8048271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612dc3ea143b181948e6dc5511431f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461ad1722fe7a83d2b3ee7430c1ac7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dacc13a73a66fdd923c554cf69a0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bf84326594570865e8a0717de7880275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c0c8913a94ecd06f7351c42099404276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268d5948d3a982f8f357406d1f6a95b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f5d7cd6c0c0b04380b38de7280020278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d438ab4ba8960fb6ff974abddc494d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ef1736592003337ff755172a298c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc6c42ba898f45a1cedad0c06f0b06281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3961c6ca7e48ecf14961c3eba23f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518e2b91b820dcc9217cdd2d0260c4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182aa56da84ab642485706ff927cd62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49255fd6876983586bc899bcf61e72be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365ff6a73e8e0c46a4d9741d0ee8fcb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523c83374fe43b38d086b5ee2f9c2dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71335b9f23ad0b27f8d11339fa1a67ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da77b3c45549f31b486fd3ae5efe15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cb143a57d36bd432e28506787b131290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9af54784be7973d6a697f3148a4e26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c60b73992d187d4a530afc56c78632292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea4a42678c84b901f5aa306ccd73b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d32b3de21325acfbe643fa5b403bed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919551196f61df6fe4285f8bcb15a24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6eec98aff38840ba3d3f0bdaf50a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8df35fd60511f47d009357543bc76297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fa7f93f48ce00256613bb2bd30005298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d3434a70fb215764da062d2a5d982299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77b1b71aee6e9ea68722764d60e89b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d14744ed3a93966752014cd563a9bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbc42c2cc767fe88d4615826d8e9d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5d411bc839854fb8b68a350bec3d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462cb5127f228ae809643b2d6f2ab93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd027cee370a19e042a6df221ac248305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358330189dddeea8c3985d6e65457fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51354cd511c6a265733578671a4dbc7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e82ef2c5beb7001dc902596d9cd4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cca09625a8d243e33587659c5edcd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303f8601d5c32641fd807717e38daf3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780c93934d2d39f45539354ecded843311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b06c46066735f8c91bf4582a071ac3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0641ebbdca4e2a7032103f47e9107313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cd028bbb327fc1cd403123734a123314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f61d058dfef864122727aa176e2b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bb93ca34655a8187306fe3afd9923316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d524f9b80a85eeb1c4488d9f4034b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3cb52e3cfa9ebdca2344ccc4c174e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43cc109276feca9dbfcf417ed6adcd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ab9f0a6aca305a8ae5aa070372399320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abf3020436783f5b9d7591db694533321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9789f6227709f8c4d31723dd2d3478e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2757c23a0cfb8379df8165bd6629680323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc33fb571ad64d91d1433830f5cd7f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2570f5533711d9709fa416a69d996b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e1f21f92989ad8756c73f41f6f6e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585bc51ff29c189e291b602bec7f163327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1569134cb89a555edb66d85cab8765328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ac77cd654bcb9764dd64a8683ed02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89424a83278faa1a6e38e334b81b5c14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8891a9149d0c6ee7faf5b9275c3bc6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92611cabe5b317121a6450e9b918d0a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c081a9e5b906f05f34f737490a23c12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd24f9fb3b94f1af3d93c573ab17cf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba6315e9c126521fe237d6ee65a997335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8ea4ac007332979cdc904af273831336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ea938d8168ee169a0c42f154e0235337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003a514b8077586369bc6c467907346338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e437665f4c010dbc4a1519a8e8a31339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1e578f20e8f110549bfa0c30b3f86340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a750a0676ae143a8a92041c8a8d7d3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3030a23e0aa1ec601d2938eb0763f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a3cb6c0c6a3d35301a2849bcf6f42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e235b42b408d4f110110c304ff154344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a9834ea15b941d67655566449a380345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239678adf734c919a93a4f840fd554b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08ff30b1942b6aa83ca46440eaea3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412537be56e0c1f2d91400dab506b34348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfe84a90825067d210b86053e1239b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bed8203ca4acd56b857bd8c92fad64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65517fc3fea3542c037f1b9915ba367351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe65a94a3f364cdf0ae6ad619f3200352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6abdbdbed54eae09c606561f2cb0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5be440809de8003681b68e0e1c810a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef37dbf49f20413215a2d28f575cea6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6318e323018c26866ae918a98d3e752356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfc09a51d33acbb591e533fa255e03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3ca298ebc8f68d1d8df3db16a3dff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217450cb34b47d995a203ec4868e206e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b3cd71b4752e9ebf54e5f0c524bac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d6d819ee5fc460e1e7ee9de0d6c30361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f38a48c17e7b44e28e23d67f32b41a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0fcb00890e5311422bfacae004640363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7db9c9cb126b43048bb90a91fd5da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e67c2998c543bbe1efcc8732f4d0e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c714b40fe8454047fe561047520ea8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37837334ffa3fca927f1b47480a082c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09e78411aef058907517186de173d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1624e6598334c25856ed5d15a9bd5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7364a3e675d63c3adcdfd1163a98fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607780ca374f5c682eece376eb840842371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d5083838537b2aa6df90f6b3b2f85372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9e5006c5bd6456222ebb37ecd6ebb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e01101dbec8fffa6c748980a56538374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbfc563d514a33440230b5624f6b4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65e6582f83031711e3c00747ea2ce7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13e6455882ad9e0b6209347c943e68377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6b01e9edc65706ea4147e49243e44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc719c8307beecaf27ebf4db6c6f69b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7233f99f25c68b0228e0cf73ff1f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9b26c28982e09769450b7d5f101fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dfc3fda5ee369405d4869d6cee27d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634539eb754a53336a8d21de08c5504a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db071c616e005b3d836ea819ce46aec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff26c1a1dd58f798335fbd589765c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145ba6346d3d21b948bc2a44b9be261386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d47ab167eb8f78db3856c65ee3d09387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24559be03570c608abea49500f9c3ae2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddafc0d7be5af32f4c7bc7cdbd7f37389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115436104d78114fe1c537928ccf5146390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff924d2cf1b30972a6dc6cee44c9e78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757800277b289f152a3f85fdc1f5a324392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8115ce8fc49f2600fdbaf28db63ea9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fce939e89fdc6aa36113904184dbc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92003f12f7bd212c2e703627183d8cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a241f7dfca3ac88ddca789fed65df34396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0651bbd4f1b4a04b875c1c96b15739397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b289165b81956492bc652e6a08f04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b24559efe1c6ae63f84ee69db0504d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce385e7a704f5601922a7500bcda14b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff7491f36df7af21ca6cec2f38a905401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaadcf08f97172c69ebc9e68e3f507402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792102e00b8acd0bb31935fa2c939793403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf375aa6461c477a35fe2182d71ced404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c10bd9b79a25fc7c6fb1a9df25bb2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427253edc250b5e03b89ea1f1de96dba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827b31ee1c8ff15fa14c2ebdf33c691407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c59d9a2c89fe5611665d72e29c335408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8c16d7ee3e09059bb27a3aff3a498409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f20da923849e103cca0ca547613d6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce0f05fafca66a64a8b5eb38380df9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa7bf00c914e3a8c5ec8abd78fbf13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd5cec179d8cd88ced3f44c90f4192413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b34dd9e41f04752be11dd1a5f5f1cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f54a60493aecd41f7cc55c4fd2c9ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d55787540c86c4105288ddc10ce43d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb345a1190f3eae900e012a22380ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d33e382e24c0e4fe71ae0c014b292f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3e0556328de0a77311b35f1f5b245419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41a45637527cd9c4df838af46d7aed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18045d86bdfc9b26a932aef6dd40ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd38a6fea90e38b275bd80fc97fb608422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b3725383ad3f725a33576b1bf3b52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb7f0ef0f0ac3e9cb5d35c25ccd4ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3d3826c5459bc1325df5825010ed5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be5cbfb0f4c771d932988e91ac7eb4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0f9b3e67743bf3e732242ac15b333427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565e2e06dc706fa0efb6c09a8acafa8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eae92d409b39df69d5bdbba735fffa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834a0c01816f9c595d8a7a90ce98023430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39525717cc1d9f09110575bfede671431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8e303d30c6441226641bdccc6103a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f65e8b257f059a7648c7d22dd80d95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320368d95ed46e984f901ea7c640bd82434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7388a078bc2e28201f23d89959322a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ce444a4c1fa9e18a657826a9eddd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ad689712a7cb2b6f727b743ee0f86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50540ece4b5106b2c9027d256dc2b994438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34400abe80fbbe0d8da7fea15708bbf3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81702ddc48f94111367083430895cccd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85627e8f22fffb11abd9f78baf6d43fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb2abec7d2329985b019339450684f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9762b159f66727dc8300670b65cc32c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbe2dc7aabb1ee00436031277632b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a2660d0a06e7eb423b259752287b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca641dc9d2f6fc84f8aeb6330bd8fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aecc8e026d3dd58c80fcea40778718447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae50c836c6957267d7c36b961efcb90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c6b3ced21c9906feeac17b1ddd5b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504b5ceb8fee83c7f6490fc4e4f0568450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844787b5392e24cc61a64bf48b3150a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f417c97be8a677f48c75a8ce803cbb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24d93f0ccc00fdb0df9fc074b43792453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3ace3831ce7f97169a0968eb66947454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8832bd7ae3625d0b1bf075af4dbbc9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc673001d0282d0075fd63be0a37f5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fed1a3840de681076a6eb75699892457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a94959ccb3646cb6ace9885a61dd5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d563532071102cbd1c16e8883a75a45459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2daaf9b522fa4711e3942d4cb406f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ab5d67715dc745eb59c5cff0cc0b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23320e4d5a85edbcaa4f2672dcbec4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aa63c0b112839bb18deb30b393c65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07ac1e41bd9af0962ca1996f3e13f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7fda2013fd76bc849f36c59d38b5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869887b5b845ec1a664bc725ff821f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93744dea773af10026747a75743cf2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2f4065a4ece0f7384c602079c71b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820c6b3a16499c08d22c6952a8753ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078b7cb0dc9c6257855963da1432e24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5986806006940288859a75bfa5f7f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd54a77cf0e5d1ed88274fb5a93cf15472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b381a088e5b4fc2f03886056b34eb3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c14ccd7c9f6c23c53ce75972e3e9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501aa3eba5a275e1057a54d5689b958475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df35be55f55d3a9b856aabfd2dcebd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225063f89fa72dc21a7259312c4cdec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73758b935bd3f775fc3239a2b6e39c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50086bed39fdab2a16330107758a58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893006047f12cf1d94ca18e56bcd60f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68717f1218e8346e3ed9601d1d0011a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39b9d94d2629d9505fd7d0bbab7125482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bcdbdc61c103241c67a2ed757ffd9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f9c1cdd4d0ac410716f984bc07e64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97274c14b48d626c8e6688ee83cd710485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332788957e498caff29c5fa425c78b1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9f72164b3cf84ffabe4c8b49e72bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b0fdadc7c4917b626f073fd4baa3f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2f23576a04f6c0625dc932fe9a131489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95d1476828d955b3f3d7290ae69d3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1520a75d27dda8d14842ce24b9e91cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022e04f19bc625cd574c1125b4c2cbe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbb86d821d6c489d2fc455dc1cf11f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52c4f89d29fd3fde7c310d2ee6e9f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e7c7d5dc8c7378d35b3562a9143af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812c0d25c6d4994040d970c0b70e173496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108723e049024aa0d9ee1e9ad6ca770a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093731a5232733f548b3a36490ceeb28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134552e2bd22eeb7190cd86d117fe14499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fa35144d3cc714299a423a94f1081500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9c9adeff663b0ab2669248185993c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99754fc24dd942101ed6f31b9f276953502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf562fd105a2229ec8cac69528fd7da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25168f89c1e6a02293829d2ba483bab8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37410ba2b6adb474672ef0c8234450a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c44b0401bce635de8c6e01e9840af1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634c6f809f10d203b895e8e4c160b8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313f698570b323729477221ac710a48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14141c3f82057163041bfbdf392936ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac563ea3764a032998d8d47300e3bf3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71880c7efc5474971596f5734d7fb4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a17c100264bcd7df10c3fce812154e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7e472cd50b2f19e4e09f1da582dc7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25642a3a687cf391bf8c36eefc6a08e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84015b6258dc9faee54d7b6b6863d1ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b262df59c231da110773be2de6c8324516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9254ace9d80bcea178b471d992d036517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0f9a74eee7da70ef959d27f73cbcd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599d308ee90b78c74df45729bc58c63519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e1b42ec6a5929cd4f1af88d34c931520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843063074d3cd2f9c28d2b244d4d11d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4df671871c62611e86438382b264d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6e428df7afb8deaeb5725024945e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c080a793c5debe01bae5828bf85fc6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d2d9e801dc6d51597262562509438525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d787312aa674dcd5f21b27193b36a50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d722b92c5c2f8edac793c2c48d88e0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ea279bbb94d9d2d6f2f931c26e474528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e71708140110ff6312e619911ba7d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40614a71710faf2ea0384bb40bfb54a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450497c6aeabdece2c1054c1a318abf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b197e76e9a3fb1f19f34d1468f34b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985f586c691e64c3277ffca517e5f0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e34ebae56769d2caadf29304b2ee53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae375540eab53d8e547f2dcf9f6fc4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759d3b3bc960b1860c40eb09278ac6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2283000062153032ea2ec31344cf27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120cfdd3cb08d580723ab8526facf28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd1490f33fa90a4b255d19be709e3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172267bb2abd2db7e3b2d941dd93fb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d78e6e67a311abfff3c9871d4291c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ae8c1d6e9ad21781caf06fb9cac1c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cf732369b6fe213c5611fa2c60525543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b551b9f83a3aa640c7a6d8051622ddb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a01d6d6c2d262cb35342698ec39c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc092a2f4d36f5488d73c926e844d37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f391e5b9d926a20c337584726d80308547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321e2fababb5600961a833504f0d4a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add55a8987ab140b340cdd8b34b3963b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8cb9df4bf26ef9e2bf46c6b749fbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabda0553ed47876360255e174eba6b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315de6bbac97947e6ea80b0259c30c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0963a70b097c1fb66c956986e38547553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d88ee9cb02c4e69ce90af3a8af5b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829f22528530fbbfa7b15da078779cd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2951de157b0def9416bf6891aeefd7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6a178d0db36df6f6af0b41f567409557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54321d7cc75ad682a04896a5c592badf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418d5d00e60c92b74d7f5a3fc163d14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bac08af1ed2694dd5443e79a9ce60c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ac8393f8b7a453018308e09c9036d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b44572b3a7658a0615bd378bde55e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efafbbe27154edac7ccebfd3fb6ffe5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31646ecd0b7563a237b5df03cf85a47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c221cb3640db773269692f2a66827565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ae4b8f3bb58e97f43aeb0fc166146566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fd52ab76465af7e918a816e9f59de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcef3bf964eddb741a5c77577294b52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242de62f19123fe582fb5e2b5d83b4e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a806b5f4112662223eef127a1f1f334570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3e76d98379a4b5f4aecc127745aa0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2698b1ceb816609e2fcc64c33b25e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab57b35fb04a8eadccbd8590cf322b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24b0803c5c7135d11e691f89fd48d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0eaf113a56e9c848aaf7836fdf179575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c526f9a2be2b3aa6e864cf66d614d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f923e58b0a25b69514bb7321abbc331577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda80d666d1559f1783d41a78c195f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cade383b84377e14e49f3d7d1577af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1fb47ead18e1bdd6f4c2c11ad918f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21ef1592bac1194a55cb0e9ae14fcf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439d193f4a0632a85298bf708a5940b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5367de8673106df4784630e503adf1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202975563ee2e706d15641c904b74527584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cff0ea9ac4ac3405c0ce35d21308b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988548ac00c6d9e5f2d473231920a5d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673997f4c85a51f7d1880964b009c12587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b60a1f48213669a9ba137634bae99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79310bb6546f91a95e2bd3c8475a7fcf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746457f0d512097eb3574285fcea4ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f703d4a26812994c74d344321986054591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11df888182097b8b51557cf57ca94f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e67cd6be59850efc8a39f1904fbe27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c9a24273bde5472b8fde8e54f044e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e6064eddaaa35138d0eaf6954b717595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a0f5f31fa1ff6c8b55856ccdb0190596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecc8541ce1d6b9f686bae9c3801211597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fd52991582e30f9e120d965872d1b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867808e3ab73032474e173a2cc9928a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e087aa9ca678b3a841b2bb69d33111600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b27959954c61f53c72f094bd8e0e74601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf421796debc28d1509d64a06f5044602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4b8b0a1ecf319c6535ba3835c32e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6af9d034f426fb19c258e4d49d38d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ded355e6543b0ab7ddc278bd7f4a27605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0db411af76fbb054b4edb6003713c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779055ee0f489bc1b89a6b3d8538d341607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263b2c4c2f5f8abfbeabed7aa9e0e7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74dae07df25bee435ea6e14a69ce8e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67858ae290d33d963198a0449b6919610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cda8b492c15982d71f6509a67cdc94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0e3f6bb02b1d3b4a91196ad8898b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bdcffe89e8bf28df6c51a32a68db6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5723ba8f7955534fc56b7ae7a44eb4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd712c90877d55ccc53531d76901cb46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c886544e7f8b40ae354e91cf84f08c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785030d2ec154708aefb4b2e5ddd5d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32014deaaecf91034b59dfc688c02993618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb060358cf4160e29522f13251248b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0369c4d0f50cff2a836c1931beb777620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429f8b74fb92a1b70bae356c4c102b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585910f75cc7d40daa801a569dd97ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32b81c7f628adcad45a21ea5358f1b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770ad52e86fc5eca3d05c408f4100b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b76274669b5b95ab013876d90212ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fa741ad152370f3a72cc5c9845404626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bbebc0e44d7767ef74b85559bbff4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b418c8287ce005d023832cd92938147628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96295782e9d95a94fa1986a86e65c34629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793af08c3de8b11b2304251d9babdcd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e927c6020d9ab96f9fab894e088ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fa5fba56efc7cf280522501c399ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd4a462fb637fae8005459f4cb6f25633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed788b0ad159b0df9ba56aa9f3f301ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a047fc8aa830019fa592fad5ef8fba6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1accd431fce7b09db6f0c24ef3e02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdfafd44fb49b7082245965b285666637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dea73d9ff8c8ce1fc42260fee09605638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb817154499fcb4e24d37b722ee90c22639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e452c5af96e9bc1d47e79d90c64913c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f5328f6f6916b59dde3255a310cdd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da4c7ad13d47a537c83d81bda8e5c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1960e5b5a176ecce820e9609e7a91643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fb0d461641b156398fe9802cc877a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5de5763520f3c6969e6406dc7c927645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403843aed9bab88ea5abfb65ff1ab3c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a201166ddd8bc23864e1a4cd49ec0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8088682c28124b65760bb6ba8f1875648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1fb69dde9a99a83b3fe1ec860b68d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c98b988814403695adeae781a173a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef5ce550265ddacbb47461ae214e10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd59e6ab1b39f749c4f4467e2062749652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1df2256bf082d7fdc0cef1610ba857653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2ecb3dc5ebfe8ed401c38c4ff1db9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e099736b4ff29563a9dd28f7cf28db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d52768ab7b0c93e561d8e8643f2db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407a35039f37a66c77c0da4d0e06ce6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10d70ec802c223345bab5bf5cf1060658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ad983416e6d86d3bc7bc37a1069dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e87f3330d6db1e12a768cc84790a41660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e54d3bf9aac8f44792352b97334df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13b275eeadc6b8720112eb2ce9b1c6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aeb648b7e26751413fc11c006ccf3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433e446be1c4c4480ebf03b1f188ed4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060dc0c21946a3bbcabce0cb369b53e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd975a3070687ae002425267dc0fd29666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6c79f2f1404ba7cfbc540fe7e99d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb66b51cfc7f2130cc6586695380db3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57f8573d56458a11bae1e065c70d29669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30d304c592dd0e8b75fc2a09e8c53c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d44b2130e2bcb819b2dbcb33ca9e3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305c5dc603aa1b3e3d772df069bafa0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1070fa9226d92783632a7c0514d4b7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dc8f1bfbad09041bb10cc96f19878674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22181c13a380d7d4a6d83385b8314799675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48de8f8273e85465f720fbc525912fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6a36cc53dad585e9f6a43fa9a99de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09004cdc02c4c1a5d533e067f8ae4c41678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedc79eee5b5320401c89b508301e6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354aab60d6a526d305d32920175e7e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159e088bb477490bec7177976ab0049681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35443ad206827e01bb1328861b9cafe1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5c966a3d5c7e94120349164d770ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a14517b32ff9c737db3f6ed01af50684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe9308bd9b9afc341a912e9dcb0148685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f139a0c7ec25bb7afa0fd7eec34fbe4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e32696e86806bd31173501319929da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c916b10fd000c626f14875aa04f90688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d1d943ee19f0123a18ff732ef276d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da5f5663ab4138e4093308d87c445c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869f44d90582853e8f5450d6c90ad26691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f85c0682119fc6fda755eae867afde692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09288125fe5af0634a09a68d0d0e8dfc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf114b688bc75aad7b960c6470088b99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401f04ea0d7442affc1c8cc71435660695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafc19b83c3bd4ea453afa3a6e92d6a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a1c3018090347150d4b8528ce2a13697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800103b57a6ad799c032fd1e8eec5ec1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc22458556a4e191254eb3f6da9a0ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c27022dd9bb9fd30e515b3cf17f5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752970ff89feb9ff6c38e0834a198a4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf638de9f4ea26242214e2ca9654696702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37e3797040f2e36e9e052aa2839316703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8eed894e530744db3ef903372af25c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446a9cf6ed25a3d6652ae8cbd843d9b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736964d0df8035f390f43e3ca671700706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766ae2e00613c45187019ba313dc11a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38462e3c9792508c86250824a41fb107708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c655f50728c790b69dc0404ee5b29d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95f8b490a916e0e8d4f657b63208a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49997890a1f696d37b8108f234acce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31acfd0e9d9aedc5e3eec294997dac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945427d34ad1bd22c6348660f119234c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefb4e634fcaf11cfdc0d382bab805b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7677399bedd6e3a25606ef0b0a70d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35548323a93d152574cf1c4c25ebbc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bbe9ebbf05c780b14b56d00d88230717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb175aa2226839de97ca4da05d19dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022de93a2a8db618b199c5d5ef8b80c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0777747a1c8ba399b185acf909ed44c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c200be55e6113ac750f2b09893edb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c6e461188b96d2fd3941d81535e64722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d402a9c20938a1a4d8dc6e341823dae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87447e71a87e4bb1deaa92f15e63ea3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026bb6a3e3d0354ed261b3e06abd3ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f52cacfb90cbd754f2a159381b853726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108757e7920ab51ab360b61f3c01d1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27548f5afd9a27fd476b68c91b2af724728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c0766e6a0532cffdfb6f3cd2e775a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ff0611156569dab224c9c41162776730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9563bdb027d43eced90405dc6ca5a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe4bde1b6a1e4b95fdfe373ce12823732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55c2d57446d6976c98adf7b9262141733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a309f02e785979f823564b16919146a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038e43fdb6d2f5788373a39401606c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af29011f4de62de08cf0142b7ff34c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1523aaa5ec170706ef30ec2df03627737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85801fa0bc31d2e425a2f12e0f18c9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698445b0531f7209bf43bbeb94ffbc99739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7fcc667c313f721ce287b5b84e5b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d1ac898b28e84aab7185e3aa56682741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c656fd3ff40df8a3b1d108c5f8884d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f13464a61895075d0285e46533a045743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27a74c59a6dd227325f55ea091a49a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da1b5632739f41cf67f30cd36d8cef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a2ed7c97585e62ff686826644ce34746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc997234b1d0a539bbfddcc9815b09be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d846511a1bb68db2418405d709957ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c965b111245fa30e469024873459a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e502ce2a69dac8be237e9bc3052c43f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e10777fb35187258dde0badc8c61e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044ed2d9d41e414da5ef1daa8a750c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97aafa6c72a1bc4c083096cb251b4a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c305f2a4abca9fb9909b60f176daabd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b1f56f9eea66b042733dd92c6000c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dd99be2834431ef20a3cc8afb339d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269232ad1fde9c4fad60e8ba4b3b330757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342e4a02ebc4bc04aa68aa6e5ba5806758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f275d0b1fd258ed5693dfba6ce200759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190533f24e22483ccb90f8bbbb9b1fd4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695543a694857ad1540500ad1eb1de9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd961f55c96d282380f46d0149b22e55762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ad2ff20a259ee7ece1a0a9d293f60763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c8ce7f5758221e2eac5ad9160fce1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1e14fb92ffe58c588b8e0b61ce31d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672856903bb9d47af509f6d40c240d25766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fd342b4bef9e8a6b7592ae990a1ff767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aacb30be2e8283de3241f5b7a8a1a1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253b40582a3896f5c749217378310f5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b7f91cb3ebd7a67f8e2f4fb4333af770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6357a4b867f4114c71e157e050bff771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd50dfec1a14c7f5114695d402b7c7b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c329dad69ace8563d36b8f1f9ea086773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfd929d2860fda13fc657e34a2a029774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37c75ee95201d31fb87af0670c018d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ac3167b6991f9e5efda244962711d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516de8c1091fcbded2b9972b8207c60777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd52690ce7e70cdb1ba0bf0866a35dc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40404ed0150ed78f5a5c6d6fc3f6279c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf1e906ee3d44a0fa5fec1a84d7938780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab57310a5c652db90dfe3e84b97350781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2a8ae53354f141cf9386039313b48782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef0863cfc443d3fff24246d8116f33783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb8bdc05998c21c39ab4c7dc55c253784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9ab9dac3fa86ff116a91b116d2fce785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaaa1fc27eed955209255ef341e8fd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929abce54b283e2a3a6a1bfe0ae4fc5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7825412a39be82a18a44cde4942c2df788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a05bf432e460cdf89e79c906c11f81789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c700d318909a944975072aec04f3b7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a6f5d68065f5650218542a503172c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a91e81c4e901a612653922cbe9217792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576910531fd3df68ceb9b8565d3d49b2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d22e5ff41e6897da9b5f8d7a43091794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505eb3ea3d671dfdb1805e875feecbb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193317e2e472eae984bbb7d07db6f01796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fe21f54eb55cfd8e0ab080545b715797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8eab4f4157987b8a30d5b3509acf4f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463439d3580d6ac4e43b1caeeb0d7ac799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50c3371be1dc2702af3c06ccf742a7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b46359ac49a437946cdf86a361741801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291a10fe253b7e56536c71442bd0414802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303705cc8fae4298076efc807d10bbaf803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb901ebfc983845f27629628ef2d2ad804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d83818c4632d7e81c9a5b28ccb6da805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796d6cac6eaeb1564782134b118141c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ffea08cf4aa1662f9cc020fe94d74807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77fef592befa2b0f404db02831fda2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b98e770cf02ad5ae07c0a1c1f00418809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6767f6cd264b2b6c8b0a2e2d3e54b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5734e8baef5ce7059e07eafd0cda80811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d284adced7cefe839d9edc01476d1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8653b716185f910e5866abc0e224d40813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d361480bec53b4e4c64035c479b8d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fa684816593309a9916e865dbdba3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a66d6956adc6cad86e0d8b44d6a50816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eacea324d8baaf738a9a96292ddd2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b843e19655e32433876e557fbe0623818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021df78e95f5945c40b523358f886e4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597b6f1e1c075dff91571c03397d9f5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18b2f277cfa0bfe38402c524eb5de5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b54e8758108cb1ee7d382bae1a0744822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9767d69eb095f3394359be0e158022823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e5cc90bdcc89127898d2083aacbde824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6541180c44bb26cf6ee903f2cc780825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953f8ea4b73290b35738edc5b4990b1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac88717f6558c3c5236b4cbf822bb9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd782430ed60efd8821d6d77ff463fde828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891f4ad629708e5dfe345f5f5c6f49c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9615d4a87118aae03ea87972fa2f3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7a0094c9deffbefc91db971e06b99831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96639bc6370ba1a71478f69875e54f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9d3ff19a1a08ce171e3af4ded1299833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978e1c552f07fad2ea206416135e9d7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1df4cc4aae441411a9efe08569cf8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b8dc6ec37120b5b3d7ac05b6d825e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35506b3260051fffb467419d9bae94b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020ffac37874b0b674fa0f720f88dbb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c653e03bc1ed112efc8617be7e654839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5124cedac155e1a7fe473a421db304840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0121b441ac7d76e583539a4983996f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0f55c35f48bb89a5440cbc0feb425842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33966c9fe23e379581d5bf81c8527ad8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09522ab00e8c1bf58fb3aef17598cc1d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05be8f362281ce6e3d91ae29603af0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab947278a08090e712822a3726fde049846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fce5bff74ab49f69474a1d285ccf2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ba0b8b65d66b3694e083e054e92b6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42329377569b368fdb8e310078c895d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f29407d930772e54a474ac9ff2f144850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6838201ae0e95f9534766c1a3cd44e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a124cf070775227f85bb6e77e96cb2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb5cf6f94d4622473b762145559c87853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d10e180f2f37cb340e2dedc96fc03854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf30a7799c5c4cb4c6a9c47cc951095855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019d87cd1f51345e47dd133298b2bd7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949671998d8d2c562bba5b00062873f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f2eb8bb064e61ff5e299258f4d295858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bd16bef41980967db3fe53c1b6e7e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530389c2bc563561a78be41e7524b57860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503535b0da671e6c1ff5b56ae061bfd6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b30fa479df0bd698a95e08c96022b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814bc06fbfa52128801963bc4581ddc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454b9cb8f012f77a12a19b487dfa301864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565729f676409255a9cb03edb5a701f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aafcd5c9d4a45d82ca914fd3ea8fb0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4c7771eee481cf4ce826aa342291d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bac612419911b542615c4887eace1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882981c840e92f590f1b48b33fcfc5c9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b794fb22077be1455ce0802d31469870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c9a7f81c26fe9e6fdc23744a803c3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652757e1b69b1ef8b9e7a3371115dd8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfb23be19e5bc718b49674a61eef5b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dda8da0a16880bd567556bf6201f45874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0bfffb73eeb5a846ff826ee05ffba875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695bb231039185b807a72778a341cb5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf09f8264ef00727535ffa0c1627e78877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81265e5a9f4be533faa77eb733779435878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dbe78634d974a9e8b50e4960a9ed1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cde56828fc46792ab3ca899c5fa479880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f161a4ed2394df2d745cad12eb80d52881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4161f5129219f9a07f8446827dfef882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4496b6b90028047e085a54669d94385883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2083165fa894ad2789409f98581c24884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0153e4f1c1e735c42787f4a50196a2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88096ba18745adae93dcd2891eb875d7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccc2fceffb8d2fd67d02636db11235887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca42c9005b09ad522ba62a97e7751a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e5e87e5068ca51625af4642e7ea8e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa924b83d0ebc09886b02fe3e21cc07890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245d2803dd0604c5ef31d23c134be4c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d718fd1f13fffb92c26b28163f45a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f708f5c8c103bc311081bee76ac37893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c090cf95065653d4c203ebb84a0ae894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b3f74fd1dbb3b77088fa336c4547b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89073cd979cfa0501e4377dab8f8824a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a6fb4c9b898fd8ed064283c1d3569897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507881f351bdcd270d5eea405b25ce5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e380eac1e43ebf4306b8c89cc7076899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a098d48abae50f41da7210ea8f0011900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31745af60c135cb582b73b0c5f61da901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f5ad4c56a002973ef7b8f092ac0a9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ce99af62340cd1e38ada9596c7a4e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b17c9be4c097a83d913fd42b9c7d3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785e0130afbcb0ee26fb869ad26c0c4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd941392e97d264adbc3735d6042555906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e18a85d966a37bc551ea485a2e929907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c452b7b2c9e85bd3a84e6d666b1b02908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b929d39353971a8d46c85f4aef19850909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940f2e3f3e7bc30d2c5a6e481dd72cf910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a212906f79e6ab1677ce8e86b2bb279911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb227f6d0876261e828673f9460d5ef912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f6d14e3ce6bc1fed9f476ddd71d95913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe45e42de114158adf7d8a60731234914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ccbda827291d5facf1d1e6338fded915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfebfc58426a9175daba9ed4511665f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc588286a5c83103ac2ff9c1b406a6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de085ec4648659628839b51ee90ef5e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26609f3a055513e1cbc6d709e309f10919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f0c1245246019c773d3454a42b05a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb307cc2f8a09e141b44abe0217953921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332791e29ada02a06f4237ed5aca5d6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd5b991381d348fa6ec3aed394df4a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e768d5a3e0326a11a2a660e4b627062924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26662437bb630df4bf5332b2c9510b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8296934088849b80e2c732a17ba2d89926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9d98dbf2c8fc156a5368884652e55927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b251321754e3794dfc76fb74255a6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c90793df78b43111f755d801b9912929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd785a21795bc1eddfde54e7caf8c9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff171f6e618098b991355cab70d64c1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29112ac771a140b0887a33daba350fa2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a63215b9c44fc01569d35e6031de97933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801521a59400890f35be9ef425c32939934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3012b84254f2253271f8c6f193757c5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054254a77ca934b7a7296952c8a0e9fb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce7aefbe0cccf6cca0689c7e22d172937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c998926e7694a30762ad7c05e96fd938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889376d02b13c1eacf89c47c7c30343939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cacd3cc9b889d184b2cc88cd366ac940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48665563079cf4fe1af5feee7925600941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a84897b1501a7e38f23b831aa9df5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e08ea24c3959a54cead1ad539fa62943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b1088dadcb40fbc344bb5a5c26cfb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1227b00df5aa4c3085da1240b29f863945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf4f25d6092949cf4af0858af0f97b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8edce7fb2145732a37a6396c606c5f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafefba35bbd34fbea7c36747fdb38fa948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a527e5322fb4d507f09284175433aa7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1101e466076dfbd424659982e6b2d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03df03ff7634f1006979448c6ca2af951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97832ed0dafe275a68b5cda06ead75952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f2adc1187d4616cbfef8b8dae28b5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dc825875e47c21b7bd8c2488ade0a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37383ca48259c45a7bb4aa6cceef2ff955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593b33026599e2e5d4dd19c8a26c16c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f508349438640ccbe4730de2af972957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f54a666bc2724ec4caf9776bdf7b93958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15fb219b4c4870ba472d275acc96d8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee6684b7e681ddb6c6073537ac9eb2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ecdcde2830c5ad2203ddcf440ab51961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d867ff8f08f67f94c45b55eca96bc01962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03ce25b3b7f834c9bb88afe1d2d068963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d1a11e09d714ba4143102c10864be964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be423519a4e1474fed337d9b6ecd46df965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e672217891fc92f89ba0f0fc0a7a52966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acced6ee63c1a7083de457f3489c12967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecad90151ca5d67b306f0e01b1f464b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba601e9541899d3d027a35d0966f3e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cf0bfbbb5e3b81cead34c45bc6878970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c69eb8a721aa997c1e33371bec746c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfcc312b59f87dd4b431447d2a3c9b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69eca44911dc2d06e0a46fa9eaf55da973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19272e75ce6af31c709751e7235169dc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c17bfc4ca13e220e5a9a1b5e27f6fa975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32baee909034168f2fc55a5195c774d3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920d1652846065ac5a056dbeaa2cf9f977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>