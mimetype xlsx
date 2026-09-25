--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cee222e77198518f24c4993a2bc96a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecab31d584e3b6d9b8e236fd8815882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66967b6de2b954b209aba97cf4da5093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc71a63abd6228339042777264511974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d6a8d2b4208ac2a8641f3ee8cf4475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db63cec7ef588c799a1c20b1de167e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e530ac713b15fe4540331606ab9fa47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551b05eb235e5958e37ff92d8c717668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d6e931af9f57147f200d86006a1af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2033e3af07c8a7a5fe3afab82b2beb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f8e518b825f3f84202027bb7bab0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4a99ab4091bdd4dabb2b268a5640d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96f83e956051d2c083cd921d7b490213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862320eae66b8fc7b35dc8c877614ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53151fff4f3ca755bed5f2850c1afd9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463fb24dc15c825eb914ed85d1b161716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c810a7976621baf3125397a9cc98217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea0fc6c584b08a2718c1c8e4fb3bc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ea3990043ed5bd4216ff44b52055219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73601051eb786cdbb45c28118d5fc220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da39ef6922b3bca50f3f6945becd00b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3434b1af3032b1508bc3e018cb04022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b927f45544ae6d212e9c90ce5cac523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e8cbfaefa708c8b3f1771b7ba40a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fddd65d4d502dedd1f0b540df82c1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea3bcaee0ee6e27067bf5245c2c97d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64b25486b67f63f22e7b8c6965c3e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d4ef8bc9b039216a3425edc3edbb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc10dfdd96e4ed8e014c3c6a233c9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642544236357bcc6b757bdd764b054e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab01a0b926c0c7c73a3e54ee117765831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e7989a4fcc27889cda0d965529ccc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75a2666b8baa46914437eedf8134df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e860fbc0affde4a79ec21c550136834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1cc4bb135d8da7f6371004edbb71135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ec6271877b5641dc4d16440a3d63636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8cd4a213fa2e6481b86e5e7ce7a0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff4c3fab17271fece5f17152b53fec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba2fa9ac533d13bf7f990626bbcf3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b67687882bd5ebc708f93bbdfa02140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c573b3d9e1b41516f9f11025ab42541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff2e5c762521b2b4d3a451b0da304542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca95a16ba3c83438a307aeecca03bdd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a63e11545b9ad13fab99fd3d7315444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf0fd9554be2e781084d2697bd3f2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943356e11cd8f7afeadd8c2f0174f7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb42a31d72e39b92f7dd9ab179c721a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25911d60d41e55d4be806b7c8835c5bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b952df0b610c618a67c455f216f64e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecccbeb297385b726d388a5ecf438e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99e440a6bd5e3d5d31d39ee005f14451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bceeafae657ad12c251cb004b453cd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9610166ca0106120d38bf0a47fdff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f7351689b9656a139111cc420dad954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e822ae436234f497f81b9e39c70b11355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59486a50a93fd3c0f4bc5190f9f01d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57ab5b3c17e245a088f8659c00925857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c64278de1e9ac0aad711437793467658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e393598c67141cab48985331e0af63459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ed1f40298ce4d3b80ce825ff4729b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a94a3615c7cf6b467594e343e2f9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff8d4e0c8a39387ea93743a2896dce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d6a287694c5cc612b4773ecaabb7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc83d5963222f8f3bc4611e71a883664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46d3af37ee3e46a38f91344ea8c55565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b622c02e6697f1dce50faea26ae7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142699438287c20a99ec9b3084b4a5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07f4c2bfe48a394b00ce62fa521de968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d93bf49cd06009bbb4cb34ff4a77df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca6d629dde9a21ced88b94c9cc703270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fbf03c6cc17577956bef62c0ac55471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12b33c5331033147c430d9fadf152972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611d47a53161064d0674d95ed03f30f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92061af2513f3cc0e0bf291fbf9298674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09979d2641cc71f5cec6623fdbfd7b7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af144db543857c64742f8c81b994e3a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ef9536fec8ab124ce34067de1d0f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ef5a1e00658fd71c86f77059bf5ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0946411b007d8c96f32ea09de29f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810f30a7414644e4bc1c3dd5cbe1eeb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f48888c8b77eaa6abba4023df833f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cc8051442cf4ddfe711303b35b67982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ba57ea3df405ddda86d6eb4bd254d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe84ef5873399ba07b9656349d239c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7566cfd2a1915a0c81477a911714a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdcc0b3c7a264cee7d5588b72ed12786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b702f46b52b8023605459b7645af69487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201123c93a46872e118e683dadc9489f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1032eaba927b7ba1cb75c963a58837d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675af15f9c9e22825bf91b8d21a258a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c78e42baacbe05d29433f589e205e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdce10d18273409e10eb4560016f50a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54a82cb977f86dfa750235f6030d0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ee8cd3df92dd29ddf90e171cb15d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2399c23f13adccd5a8b554f0b5d0fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf3dde294899bb4fd9c3b2d0d40f5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2653ed73b7874f3b4000df4d04fa6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdfc6cc9737de8553f44e6533fe91d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3d73ff57848c823eb7979ef26fe1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53811251361f323af50e321244898c0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09da2b098d3ce807aea08fe7917b4f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3093432c312066038769d68082d35a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2765e142af46ea48b687d2268a5312d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b81287f2bb2847184efd210591a516104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faa848b24d7b0747faaa231ea48c9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225dec8be6e845de608cdcfb0a3965c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937a9c2212c7d1ba7c4b235eb39f382107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd662c664d719909651a27c2660911108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bd32dbc0e1ea0b4a01039bb7b7345109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca340cdd62c36534a15cf68d3f056b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3995387376c1069bed99359dac34a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07124d7e879e01128abb38d4b25fbef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42c7ae2b6d3e6a7e128433196d839a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b16bac68b0f5786b1b6ee4a1eeebea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107635dc64268da0ad4b347206bf27d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0984156cd685ce1038ce037129a5b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6496166f743655d27432264d77e62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e3a4f527f2624f37916d9c2595258118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f6c2ac97584187d6e48090de9eba7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4556d5778c7bc8ef8b6d9c432e295d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014f0787bec63f2f07b31135316b29d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e7fd1fe5ce3d3f33b421800dd40de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c285d9620724dbf51f2d9b95aba3fbe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c3db1d15e77dc8eddbc36efee6cc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abb838f0d39d98df882bb5ec8da90a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651953d73d2258859e4a360638b994d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67995ca79382743fbdd612385e0f55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5d28978848a432a3b87932f8fdf7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5e74ecb813cd8a66cee32f346a4f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60847f0928270e6437849da9519068130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be15e1929e3bb6dd58f2f63c92b9f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1454e9a48097c9d763cda22db969c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5754bb5cd56734709db9832ef2f5082133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562695f1152154d46c3a77e5331b06d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557ddf2bff30bfcdef420952066c19a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb30370db3132b29c5c9e76611224ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8818b2178ecc5a6e2821cf4b8ada12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2193fe6058783a0c0038205f5b10d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931ff47cb083269874b8f629fafffb7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948f97e07bf6ddef0edc35aa236c6c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b4202f96a463bf0d66bab28b3db25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe59949c8c63ab6db0930bb5fa8d03a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4c2548cd93777e0d77c6bc37eb768143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27049144a7260fd60421d7f66f91dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06f404b881b7c0bff5da7cca414d8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286adcce446c6f4bbe0a601c062ab8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2442e05d6c47ed3af08a8e16892431147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d56cde3c9909c8d96e05643fc5d1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51be1373f1c74808dc0f4437fb9e85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe1c082eb42df74b5c0d1c5ace9a99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf954e6e23009f26d0bc71da758bb9d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671176337de59ad01fa0c426c3ff77e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbef66737abe1c1d0eddc18a859c37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9f687c34517fee19afc1d54bac18c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a332c03a76b9c7ecda8c29f7e539c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65614e421cf59ddf1ffc812397cbfb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25aab3b9af67f824cf946ac32f5c78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb03e9fd7b850b35c750e31da3688f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eccf7d438b471a5261ab398d8e2f5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cc36e2beeb1f39278574220d9598b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38f43b2cf0469c3e8e06f7accdf94a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cb7bd88c2dd890da5590547a85420162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53bf24f637a5723a00766fe8d38b84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03469de0b9118c6e69bdd92c26373fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9515aa4a689cd931a92bc559851895165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db67003a96be7ba023cb940cb7d73d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9b0003c1787e26a0198732e6d40e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c8383c1edb92977eef94f634a0503168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e9990f064cb58fd8e3f257bdcb038169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08be8f4e9814b55216797482b0e463170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb353af568a1a5d3ca483015ac3b09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada5f854aef528f6f52d42349ac3415172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f626db224aa23cd0a0f09f7dcdd5beb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6abe1040d14c616d140c597c93bd4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf0eaf6a2c7f926402ea8db8f842a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc682b9d802edfe229859842441caf4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b97868f60183c253a54d58fa4258f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de15e279c398320576f6701494d4ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90704ab37e8cfeb0da4330fdb3cd98b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f20d88b9ae060f987217c11e0cd258180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b325acc01761f88a0521ea6ae9ad9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff67593fc9e47e715b1365a107105ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37866cd3bb2c4477a3f34a4e504ce33f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8229ae152f4b527a28111487d1bca91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725a8fdba8f880e18c0a7a8bebe0868185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be11c4b5033728f17fa7ccba0056e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddca64e503c454a39fcaf77b3a20a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dc6bc0fe84d16f0299354b2bd4e3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86164a1245084824ccdef7e1cda613dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c16a26c5e6ed4c7f560c135001b8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c037bf142591613b5c7658e7071beb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dfea1ee52ebfa4f58c5f10f5b4187192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132f9851d0ac1f6913a4968b5edc10f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30d5694c93d0393d7a7aaf85a54be4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0619f2b696393a9f76e207fe0a497a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f94084f8855d0dc12268683b7ce32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e2d73ee16e53b063073fb98e24b2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8274738dc081b6af6fdfc397465b46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5822ae8ce12ffefe63ce6847dc909199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b880169d129882559f431e414d8f9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd11338a949e749b48b4b587f99741201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84543abe633bdd9ca0455dae82943a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f60eccdff644546dce6b1c18a91cb3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a990a199fc8bbe856db1927ae92bb0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d801cf4dbab367ccccde875ad96051e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43c1c7552ea96786367a02e956be04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a7aaedbfd220fe4e9c36afa288d07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214b931eb588ff826b91723c43ea3c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9a26da137a4da683627e7ba8eb35c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1111e705de38a532f6b5ba9ece109210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895dfc6e5f4e9a50ce7e8122473f39f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e871ad117dbe9803887f713bb85e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbf4f9c0cd46a9d6109e2d7ad16dc0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dfa9f094d533eb919911c6e42c501214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef3bfff6819a4b9d7929e2d7f3bee9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889d993c283ad7582ef9a2e81cf1cd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142f7eba9ea87c6a055f745a431a333217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330de60eeb389e294ac4db0b81b5614e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fced22cbfef1022805a7ff92de95395219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1288d7679a5b2cb1eadbd4ebec323d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c7544721c954b76b8672fade42663221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81c19c4aa929c89a85f803da61be35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bfcbf916c437c446e1e1b9f49c772223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5ebff0de006c6ed95a4e506f74d09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbe09c4917d80a7c0ffcf7901e8b56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd34581f7176e6ca2014383b1d3ab7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c35eeb0bad4c2f391b2247d7bd1924227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a338ec56021a28a95f225fa5e7c67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97843b2052ddad71e59116ede05462f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6359e86e93f84b1bace843208476f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4ffe3c7d3e5fd2b5a5e840d017034231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfea9b2a1826070ea9083e990f03f91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3768c6950851d99ca9df3dde27cd997233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c07c023443637885f5ec5666e81b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec61d0a35d530a3ad2e5d1c8393d65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6492c0a6f88418312a77e3131654d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59af0726928b0d1852508054d113f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb8f1075317f729789b62ab5a91932238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6a7cd14959646c537f96a99b50892239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667b5e72a83c7a48d6145e3eba02356240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7c04145309705fd9ca2d636ef3410241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880e9b70d43f4dac0251870d883d2ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66109347032207f87e9bd7a6b92834a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af4fb58a619d2dd12e315328baae3b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ab1b6390e9938fcc9e5d17167388e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bac89e32d996e85cb27892239ca3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fded413eb0db4344a068ff790461bfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75435ad3205e0294a92759787dd23ee3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61918f940d3bf4b4b66e674ab9a5e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea39d652a6f1e69d02e377fa600e01d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89cfc542a598e576b0afe5332d6bb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc75fcce67136166367e78b3f67351d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae387fc4114f155b060061ef60be5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665f0e1ea5bfdb759e85e98ddca710c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cd3d25486da9964f83fdfe04f4b84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f9b94174386afa47436ae775255a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19019977e6222d7615785bcbf7c0e826257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b66509bc6634f7c6bb0ed88a090f9d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bebbcdc01d56a9a8e95b431c9e32f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d582104cd0dce29d6f52a9e21a7fc56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9da53187b87417643579907a8eca59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff8a90dbd35e423477481fdde8801e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef953fd9a5f36a6d24f215dbcd71e4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57406a3bab91074e2015a57a5b9014264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee282e40b9f414cfe41d3f22207accf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7767acf661ef258e0b05c78e4c4fba5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e2247fa317598d9c81dcf4f3de6d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc3ed58643cb5f73368855828f263b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bc71452a59681182ccb5b845f25ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbe8c55f33c9f6c1235951a6b7c0f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2441b6c376b25cc4557224e4baba3d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bece3488e711ceb048466fb0e33671272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bfbd776cb37720f62a5c87f469c2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302517fa790d646fab2530c53fb36218274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044e8458cb8c177d60c09399f3368e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b56b47771a0a2de45458f3aca9ab9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7a725d7b845786034b41ea05a9205277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db689bb66c864ac785b4e8b2a40e98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f1ab52514d105d370b008b4231122279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c41c84024b320e5702130f4dce05b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4e03953c564f4bfdbb3fd514f9271281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ff1f30044b351ab10232c03271952282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6e13bed04fbc43ce1aa399cfd374e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc059db3c5d02361d9f5c09bf006a8f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49a82b5e80372105e670c634c2454c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589291cef6b46553895a419a1721f22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdfbbb54257ff3f83e98e76e940ab0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412336ebe82df26478d75688dc71a0f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67505b3be2117609e7ca7adb08f6aa84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50d2de5cef5912d85a3ccb780761c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb036db510165b05787ab1948e20be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be63e5d17917bf335312e35012861e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa1fe0461f6de65636dbdb28202bce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e43733d163d71972740173faf6e64294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d696b6cd3c090caaf7f2901491e01c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c280247ad91bebc5967f954e2565d08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734a8be72b3371829ef3181ee3e5107297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b794b9694d14a11a003b161906b99e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61644e89e73e29a5ad6fcaeecc2811299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e594a05ed4a0cff5bd2e8c69db51778300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c800a613b5fad5719ec076187573f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e10be5b058f4d9e87e151230ffbfe0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8714bb1ca6acf5038958270a16727f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e0d1244aac55be58400adf1396ba8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26c7b95d94a509888621e957663fe3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b14b2ceff0498c1d66f863a9cf6d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18dc32c2fa02568feb2cc3f0fb59c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be3a47c675c2f1fb42b5fd91421bd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b14a9feff64643bafc228934f7fb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff549abec758ccfbe8807738e16730e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171bd319fc7a298beb51c6d76c4cd87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00002dbdc4e581010b520f4d543182c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9988ab96915271ad5daffff49c1e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaccfbcfb4d474506a48975fee92df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114070c6eb949d114bc1769188709a5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b524c94ea6f405187a8199769cca4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524026d9b5d780468bc26bbccc72d2e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759600037951c2a688d66981e0d0e0f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff01a8e9f2002dcb015dcdd2b5451e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baceb2c2a0b0874f7c2dee7d8feb99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a567479384b9f456f577056ff0576321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37f18f5a50c2b60d9f3a8e13e0812a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca23e1a1cfe3e3283c2bb4a1595d658323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fce762db54ad8763b1f74c902b28c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6ff0f4969eb2be6a39fa324436b68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef077836e9e19c6f4da6e9f65c093d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6524c2a75197723b7ddcfad153c25c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7ffb65b3f10a3afcbabf61316b544328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbb626505d09548e5403b2cceb23bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061605f122074be60d4cb4770da82559330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b026dc5dfaae3ef6d00d731488c4a18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8b74d75106d03cc17fa7b0a7caf4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ec2e6e999f5b2f5ddffac6a38ad27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726e218b50613c934abc1f0aa8f7a21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8df276b3616cdba213fed33bb4c0b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43765d4360bbdaf1f3cf3137e40b29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149e1b6ce1a0fef0c9968f663de04ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec15212156863b1270b2ac15d6d69c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093c249d9b73e365cef1b1829ecc79c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167d2de13e1df0967b7c3b8a2443da4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88375d3c33ff454732385b38f64f2a3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa477bdf82e8ddae408f98843aefc4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61818fe9438d3b08bd5bbf523ba49a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812002c9f705b115a45d006ca5fd5290344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50e09092af937b0e10c15aee0f2f39345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bd8c123b6ba30af3f492affb34636346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9c81b9aa4d60147cf0178d0d7890a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45069a4caeb230f0e5594d76262cc83f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5b35465784cccee5b1d459ba76bcf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c6d544e1b78ad6ea1d1b898ce3caf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd9cd0316aa274d54b53a223ba4695351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95514738e0a431af25c9df7bb20eef7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ab6a976b8f29ac8539c68e572eada353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7d58bbf26609e4ea4d3c2cc4ff542354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac88e07c4ed59ac9b50721dbad6364355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390ffda72af3bcaa88b3e81032e13f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaef9b5818f0f2a5aad1515014bed6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d931e7f982f0507ce69ecb1f40859de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1cd8b54f59b13b4eb1203ef61eca6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e2c728d1aa5884e4a6d84b7260f34360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a993301f2466a6e38fc86da18023c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7688700a49bec6ec2767d933ced1cb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86660c89f15df99ebabc5b39ffda9efd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbe1e68990a37d2497ae153f8d0acb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73a82520c4e4271761b49e88848221365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6440ec9cf9c88dd6f18149ca754c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa753f56d0c9ec6c1648a66a17b62082367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cec53c8eca51b170b45dd03f9c245368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76f43a2c1663c450bb9ec3e44e4ee4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5310514c33e9f07db6d3e68e18d733370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bfca5d53555414e1e7bf93945420c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf8b1410c5149c10764e859cdecb84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870c3f8a98a3c111abbe1d35b08e9b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1089eee7e2dfcbda56269f89b80276374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e705ec1cd1b4ec17130b6766394fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebfcbfce9d52543a3aae12bf33bef2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8a2fb5d609e2cd08dcb533aeb4d98377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d5f98df5dd4e9b64cbc19f479d211378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fd735250971d667017bd8febc6746379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b033761f07b7cbbbb1d068c440476380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9da3182ecc21df2de3546f0268f9ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e18f6be394eaaf9ac23011b751245382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca6046e8935bf0a7a6ce6d6a11790e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415ffcf5e493d407f13d183ed84dd5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92e3988773dc848423f1b53ab5ce13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b05ab9241b19d3ffcfe78a9b03023386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca6bea88acc9f34d6f12e60bc70fd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dd8bb7de5c79731a26d4711f024dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2a4a791997fc133e6f25e6becdb03389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2f997b2a16961651b823218a441d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc677fa5e59d1cb7cddb66af9e4254391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68825ed199fd7ea4561296eae9143b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2b71415936352861630df9f24d999393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5958ac9f9fb27ff429aff3a2e35fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787d1675f1259b5b2331c06e9496e45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0878137ac3422e4b2fa3fd9f6674d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d59c075417afd6a3717220223628eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bd2658de617df40961b38959a239b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5c0d9532242e683a7c2dd0307d9ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30363e4f9c187356ed9ba27b66a24e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec2f7b563a7bf4dc7cfaa7563e1a25401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c12cefc18ccb8d34eb619a798eb53d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52357170943d08f86750957463fdd0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43887c0aac953dee345b3aa52366ba1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586aca30ba37331781602aa653a975b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38e724ea53b37c07291c2b02a4c9f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51923a7124269023a5383052a14d2a1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37552c9e685d57bac1b05017a2b553f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c05e742b75897e7ff3d52c65bead4d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca61e2358c2e2eb3f9ef62b240669fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620905c11b8c933764c66c69cd13f381411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cc52f6eec8f1abf6bd124e5f4dda8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69fbf82442793b80b3ac95692f6871413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4e794c795481b9b8ff83fc40bb178414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c59cbf86f499faa5d1ec1badcfa4c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb628b11bb784c8d1c007858058aa7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a457da5b62faeda61e32f506904ec70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285af7f742fe38c5855507cc255d0d61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c62dd7318ef5cfd54ae29ec51c764e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e0e6a6dd92a815f32591e56a31bf4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f39d23122624736073f97136ee93e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543322c9f1be8874a1e7657e0268784422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b759fa64d2611a829b8f0ae8f21c75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be05a7f8652d8bdf0517f793c20bb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701df69070a6861456f787b9b6da741425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7d83cfabab6858c9313c1a48fc0e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499ae1d437dba8caa29d94f447838e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ab2f216d7a11b85a0dc13e2147030428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e4abc1c10c336cc0b5f417250eccd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7ded291faef447e8d4685a6dca335430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35541257c324af3fe5f2a635980ec923431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed46aac9fec3a196276edc72d0f6c63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af511c040f1b75b549a9d1b30800fcbf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be98281647a838b790744d708a1581434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34034730009e8da9ff659b24f28376fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fecca4e9f47919ac79195787fc463436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76d3d7fd726381de1adf442bfedd2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d657862fbd826c85d7b48b24b302f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e9c712ce53feb0e747f2199347cbf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3280e272e897b735bb6801a66f037f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a8aef90ba052833f5e0df65b1a5b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f08cafb78c04693cf6a708df27e1a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead710a1063332247fdba2f1dadb4003443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918a92e62dc5fd1dc7c89e971d1e26f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0513c93b42acc1b54b6e1d4c9b00d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b625d5fe70bc7a31af9b349e1c0c24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92678e6cf4d9a24076a6484f1ca1f076447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67809fbfeaac5d5d715ae1942c382dc1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5303b52f3f0d7b5e63cfc0a9f1eb1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cfca4c27d1314ab74a661439f7fd9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c3e64d63973aebf1c2bba6941562e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de84d2ed5707af59f4ca8da6f2c8ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c17411bf0520657d7810cfcc60f96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b741bc306f1f1fe8ca012ecb20bf0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff378ef4806685227f14c5f98aad4b43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9ae84838089c82ccacc02cb2aac78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483864292187123f954735f50a0d771d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45739454ce412d99d62b8c00e9351c76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4e6f40201a4809e80b6d343c72eaa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64fdb0e1e8956aaa00c59eb593be79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8375dcaee0aeda214d289abb95fe57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6130a2749ef7f71ce0ca08c8e896b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12425ce9cb63221181816badf2642ce4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a850a4d3fb9cfae8f11e935248eaee3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace963cddedb2c932c2020ae2cfcbdab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e3f38a9304e29e49f9d2268a83f17466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983d5fe4bd02adc0dc6b116b54b477b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e64f9dac94c5daaedcee9efea55ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedba48aff88fdac4057552e7c69fe58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451daa05d565859de913c5d3c6477525470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92766be768896f02585a0f43130a133b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0912f820c8ee090eabed94cc340b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588197c6cdeebb02cd37d09b1eed42b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf594bedf598c853649e13abae5249a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca702625b422ecbca97b2732a71a8a0d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cc932b45d0792e7c8806e44c6b07d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990e819fbd95888845f9da447bc5702477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e1f6d2f3d1e622ddc2c5e1f21f5bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dc776508d5be2180ccadebfa69f52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aafa0f8209dc99630aec04f60875c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cd32ef2db0d08a885cc6e4f0066d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88734e45b8a3330e028d56f9fc4cf68f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d6b44a28b6b74b6a2f33df6456696483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6f841846cb67904dfb98491a027bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043dfd02844b5bacbf5941976327fca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7762fc89ebbe2966734f26b4cc6e14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545de99d3748fca39dd4c7e057180cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26f30e644d3d19b9730611e56aaac6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b95f1a0e0c2e05bacb83d5022b58a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b192086410b5b6edaf4d7284b7fab0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925390758f723cd55c1e499031317518491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f4c3e5ee4e9491614fea31b1af5a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018b229ca3af68b1006b839fa0824ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d9b126c934cedce5fcb83e205df86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0689be32673804b8449d71d5b33141495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8812cf78344e4e94dc0845795b6281496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731456b8d2e69cb7d4ec077e3f9acbe1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406bdd2b2582c0c0e7744b4285200c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f969b4a1e0fdc0fec2f857d65bacf3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4558c87e452b4f2c821f1f6d4f2122e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58ef109faa1e63a1313dc48457b35e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f440a0990ff1eb948e7eaf54809fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a7301c68adc9036f0094464fcecb0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ea80d6c6ae535de3cf6b20285e5a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25be28340c398bd003f1a06bda5e07f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f373f7e1ec472939f5ef986b360dd47506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d47f070f1a48654f9415c1fe6d6a9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff429672f9fa90187653d5c493e6762508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5a10826b4ea0037758672b56a2938509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283709bc9dfca96d562279a048f0cd17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8aab472d34e30f3003ef0eeebf624511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75688fb9c66358476b4717ec23a9fb55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d65d7409a0f17f3803939196c9fd5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17a10b5cb0a71adfc2ba332d8c5d33514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69826aa4e05dd92a474884b10f88f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27896f0c1358d3f4623b9ce9f7478f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f27fb45e1e407708ea1835d449631d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9fa6acc953bdc3216e1011ec2572f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc132eb178e19aae20a6e87c13efa9c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518322ab3727ddb72e25a5647d1f60c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5c0bfe64efa71b225252c44cedbd6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2468cb92b25dfd32003d880e7741b6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cb3fbb01c9ac06d2e5c9fbeed5c50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727132db12b280569d3b958742fb6f59524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca39ab9627ce75431f45d4944ba1a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e6a9ce5d0c282556b1186aab8e57c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baa58f1cb2cfd6a4f6fb566d04ad23527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d293f661ff9d98e3b90d40367996e42528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1fdcd3c3a9331fc6e58a4554404f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b33bcb0a1ec2d1349d0c142fd23cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d5691e1c06d183c96c37d68358b8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a689c285587c664db42642a9dc34e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccd3c48076535c57e9cd1a458a4a5a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a8dcbae184dab74d961f22ad8eb3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359d5c3fffa994be59b6b2457b4cdf7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493ac1861058f05220e54611b3a2017536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e259dbc2f4f72083200e9b5fde9e89537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef77a8cde931fb7b8ea3517b704dd6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba207e6d9b382c204cfa14479e4f245539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec95d6666c42ad124610d2ec377649b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909c48431cf8864d9de38a21ce5a8b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580160009573b2808110efe3338339ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b670972b4d4043d34fe11f45a8c6e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17635a246c3dd6ab5c254b2b467a2a92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f860a5d7aa6613fcdda29c87f33386545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf1da6315972bad2493c4bdb73ebde546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f848e6030b07d14fdfcd6910a75cc3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7840b37c6f7e4e1e0b35b8ac302a83b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59319412e686c87d63dbb25fc928fb34549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b7b50b4e4ca5a601cdba403f75e21550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baee263e27c501ae824c15a614a10e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e9fa8f5456c258ada20ddb5588079552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f42750e5c93d78a6c1b1d39f6c1f2f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cb453a4e96314aa0fc1de7d1ab274554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b3f150410e7f920a9565230f5effb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d67997f5458427f18bac4e8087e30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96472eb98af6096f8f9a332bbe261e92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55249c872b701e315cb3f8925ba6027f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c516d3ec66361fda1c0ff036f25d97559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d5d3278715d98ca78f83038dd7ec6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568a9e63044266cf9ada3a124b0d802561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256eeade57867b56ed4d354a730686c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbaac8e6798e7459c9e6012a5d8efb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64964f70b95a99336dee536158217994564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34676c516e66491183346a8f196d48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620a89071298456cd5dcd96b468e826566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196acd090afa29ae3b43b86e1be27d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a322d35071dd64eaa8b5d05142bf94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6b20d40a4d6e7c327932b1e0bac31569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf232f8dddc1d295b453a6f803de2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcd4f9ab20260faff29591e28f3907571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc21f3e902bb1990cf512bac9f953bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759b297954e62a629c1f033949fee54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48d4775fb57c588f922c8c78219f29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354383a89e8e4d2eb70e6ffc3b92d65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e52bfe1130ae42b59aa2d6436226b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c509e3b478d609f9799766a1d998607577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85cd9418e56e6a0c46d9983542d2f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473571acc3f12312b9a1d22275eb818579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe081b75115a5c3643b32102b1a7626580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afc47280e494213b36c0b741dce74a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6658d5d6d577e88f60b0c00af145e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8f7e723e6226e7e7a5dc71cd8cd29583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acdaf2d83446b1da40e213f251eea4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2c41319f15ea829a3d922facede0b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca629d4e52ac97926db97a9fc560570586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a2ff3e446c4ec3866ae9812ac6875587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbae15480aea040aaf28226236e983b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58963d7ac893ea6d02869c13037b528589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02c3a9671c649dd72627090c5ea2ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0f639129135ee87d9ac3932ee965f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb31a3033d82d8e0b2cebd992bd73c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2fe488e65f7edcf35983abf529f58593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3729bec16b1cad1af961e73e6d91261594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef832ca5cfe0f2a60ecafbe6e886c10595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1bc3d1a4b4d14e104db3ef7b01610596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971f5761938b9fbbb88f1252bc4edcc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b1c7cca22c8013ab9aa4f6a8bd97e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82cee3a1c3646eb01af55ec0458ca9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3bc0b56b9b6fad11ae7e420e9c9a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f35e3d5821e6ec69c800b84d02ca44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c9a1ce7e3122a2a4789beebaff620602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb74b64ab004cf1b7585f9ff1037ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a750e4f1dd0d5cf9173a35fdd3b76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafb0b4963e3f56aa0236248b225975605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0072c08a6a263d09bab6da726bb87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e384a295bdb3a536db688a6ed19024607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae5f1e735f20aa6fab5bdbfe0b4949608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372a9e037aa2f18312b15d4fd5b2cd3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0d68ffe83ca75d6db25755cb57f74610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d90112a82421bda39beef4290536a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f537105ff68aa5aef461983635700b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f3d411868cae9668c71deaa3d1fa6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebc230382e42de7548503d7920dac2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6e5a721d76b5859cce4fd0f8c17c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12707c88c2e87b2e80538bbcd4171146616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31382fb939ac2bb5ae07474d2de461617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923b28206bb81a89b55a0f201836b47618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebaaaf96c98b79ea341a588891c207619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86badafbd7c1406e4f6209631e836d52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0c8f1909c11cf69fccbd566f58b46621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803fc49dd04a25b4db0c2fe59d8de69622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea773424d11368747669371552adbfd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af360c994f2da6561f66d61a18128e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e810be6e76c42225fcdfdda19e058625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347b7f2941c936767ba0e2f63bcd0ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ddd31393f5244bfcffa1951fbecec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b963624db11d06826079fecf4b7e21628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b66a9b173ae88bb09042525c3cc7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9af581ca499960a6b26f4efb1a6b20630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7635bf9007de01dd962d11d40fcd37d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f5dc0fa2c68ac4f3421a77662c263632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacbb556e105d4630d0160d5f3e4b9e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05613891c295d33ab695465c8c6e0d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc14e5c8febdde0c73fd4cbe16b6f74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efb9dc154d92a8aef35d8f1b891213636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c26e663086cdad17f7d48bd4a7dd6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472bcc65131078809a00e5429f9e0f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949acc5754b499e7273972285627cf6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7310e8c597c40d524a0222c9b4063640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6c5c7e09ff050638e82fcf362e63f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e19ce06430872324da0d079d05784642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a1876e8f58595e6c5a2f2b89f444c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70387a2e9f243548209b54d0e3ed6a9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19607024af7119fe7399edf5359554bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cb050ba026733797eb948e35daa74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2c47a886f8917cab9bd60f7a3c817647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa123add4343028900637969889aaa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9f45c23ade5078669557a0cb14433649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bb95f5c24cbe7011f778c6ebda862650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984e3b2e3d01eeddd73077ab842682f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee15f1a09f9fe83021f7014303e612652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb44958261063f6e7dbcbbcff11c73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46593314df28d92471edd3f93a395637654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1fdb394c44e521ebda83bd1df4f72655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a961ab802e4f49918ae1e586483380656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a310f7027477bc98aaafe8e24f121657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49c2ff57efc684c859342a276af48d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9eaea70063b142d3971be907453df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527062a9e0bd000245af86e769632f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4408bae51121ba017888105dbdaf4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf946d211f68fafc1356a55304672f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ee156a39d720662838f728f63c076663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b26db50033014d024298992d57cf50664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e2ab5eebbf870811c295dfcb4b822665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8da90a406ada0f221371660b21a3c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308e2fee62c72a039133064580ff066667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4528124293cb7d8b3be7aae81b0310668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c44244208baf5ac63cff1ef49974d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5551798b0f82bda51da9b55a91b8a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66cc50fdf3aef4ff7d8114cec9e980671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdbd548638fc4a27b387f576660e27672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21056d72a580a78e9e854ff486c797d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f9ba98648d88d46dba3e8e925db1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78a9030a341f932e57c09e9a7e2d25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a1066a9e4cad1559ecb2b350a897f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9142e45a4cbbb0fa4c803efe855e60677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9030c4e691a6bbee1a7f1aca2c90f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3c04ea728853ca96ddf85d4440052679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6046f99b848e6cbb84465e45f6d6a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe9faac841ba6d8d9eed9fd5d1a1d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf517e4d6654101497586e5d59131a53682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7459e64f65f4b01e53de5281fc2c30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eb3d9c06414cda6912a243a9eb96f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574667e6aaf254ce800f2b11ccc3f857685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4b581145d0ad30872511bfa756984686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c324af93e77e854e96c440a4614cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758a494aa333dc4f22b9da3dec2ff1d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fc1d69efb59ec3da84db9c9ae1014689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815073c7e8e58178a821888ad5b4351690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2eeccbf449192fe7467756956f9b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173d19c57d94e3bcae60bd7f3d87a57692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfd743a90dd2e30958ebda61c81bdf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157a4a369be312310988f62d92cba34694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6714dabd7666c9544c57326e105352695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f16c3b6998a80d8f5b38caa2ba173696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93255250d69c88d3e531ac0aef3bd5f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef18236027100c84423ee44c770b1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87490903ba019e37f8e5e9a36e025c97699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b484cdcdec721cb24019a0300f0ad5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e25fb9c9603e9dac90a6d266a1f77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38187e650c29034ee2311a28081a322d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b770c5db88e96ff7325444c0c265bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dff24dd207bffe799ad6dd3e7e84a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548226e916f4e926c7d4fb79cbbe7b25705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf404f041a94704ae9a248e679fb3b98706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84397179255da675c4888b8a1bad8bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8cbcc4eac278c0b9c5d025d49a56c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a14a96ef2baf7f7b86ab3bc686c353709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328be1dbf91557e213b1f5f93bf5fadb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aa14c1fea6eccc6fdb1edef01359b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f756e2e40fc3642b27699aeb60567712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab69ca830ce43c2fa64a8224a6f76c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bde5a7be77b076a380eac0ac4a670e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018eb3862aadd5c6f8432dbe42041a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32008ab58b94b4f0b456ee6910329d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa30af7d83aa97c87af338909480c82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17c0338b6198cc348fa5c31120a579718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e7f039158220091038a91dbac7412719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b671d786aac88c646abb1fff1986f2c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad557f20557173f934c9d7230cf02d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9960706cdce9037d0fb9992b42f3b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eec059ad587f5f5d20a1547dea411723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556412a7568bd102978edacd904899b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c0bea9c0f801a56b7af68a0e96b75725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef813d49d4d3e24bd0922830da427b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c0b1e66209517bbc1ff741f376e0f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040c2c35dc2c811c9951ebd3f33bee2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672a38453ad95b28631c275791e4391729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bafe64a64fbaaaa19e7cff2ce08e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f630521033a193b81154d3d7480d3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710efc22d346aebb284dd4e5ac3761b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65456a5b2e3cba62fe3cd06f9f1f801733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e05bb6dafe491fcef630acc9fc65d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb005e5c82a29628c3d3b8f1f37ac972735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66533e6d26867ee5df1ccd7e4df1165c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8075f94482b64b4abcb7c2a219304737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde14a0ff2b41c752c9e453e9284cba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189aeb462638c91ee6f893fa8c14ea4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae26de3792d98a4553acbbca5ad70b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e6f27c61509aea299c1eb040169e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffb1717eb74daa98e1a1f475080e2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa85e59cb1c6fc5c9ca1cfdae2ebb15743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6eedaa2aa88f6b1b4edbf9b61a4d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1c48f84f4a6c0d7314fd764ef6e1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c36714ea001cb2fe233f530a66d48746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045952f14135eb221b803c04e5ebe57747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b8142b3a127356b03e93b78491a14748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7e00a571b3964be8281c0446cdd38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67267c5844da5a16e8669e1f174a1d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17518471b6376188dbd1379e7e12451c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2885fe62667b2cac23ba8f09d30087752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d8eef8089d7160cebe27e5cb4ec2d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b097f3616784b4090ef58c958f66ba1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14313f2a4ba1dd66502509a3c7ab3994755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7301feff502e01cd1c180fcedc223756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0603fadc6f4547c0e40a2c8f29085757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dd936f818b4375f266d61b6c9e47d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4d919ba10fb059ef1999ab07f70fa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698cde02c063e33ba30fb7da48353ba760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441d007cb849d129337cfeeded6673a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f8ed6701e991bc2500a404902e95e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dba4dae41eb4183669c57853a321a1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557f93d74070650c74aa1e1faafc813764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ea58f0cce26fe22346cdd37fbf60e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7b66ac513ca9c8a1cdab1bfe00a70766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b7b9f21575109848b43d43f1d6157767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c2d696b7d7df372211276adeeb35b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6589a4a607c55e5e58c4b5838d61f9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d051c2480dff61e0f67fe2a9dbc69ac770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4342044b3f9c1f846656da67931eb39771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9b93d06366bf551df6d5cd2ae4597772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d73fb5899b5537a608f33bbcf4bf06773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1980eaf07bbbe225791b0d58b3d1466774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1392c0b3fed585dc409ea82d70b5da0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c97a578982760f749b5bd16d03b27776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648114bb98a77eeb86a2471356fe63db777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763b4d1526f152da723ca998530cba1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c01b3c2e083540388adf2d8c84903779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7884f881eebfe7d00b0856d9ff8dd65780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b174344e093eed2aa17b1a17bb9bb5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ebe351b8cacc41f52333359bafb48782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b10f00faf803e852815c1e73f0db2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82768992632677946ebe28caaa227e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a7cd8b022efcd41dca62d1db091d1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d00be237dbaec5aa782ec2d82f3097786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d288bb6e077b7480e0d3c8221a2873787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff536fed72fb99ba569d20d485243acc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba61bcf75f833c55acb7e52a944d477789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3794af6180a6738f233168ae77f6a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb92b34daa531112ec3b81c3095b71791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fa24fff0acad58690e7bad16c1003792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ec8dd94f3779c3ff2a212bbd401f5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492d6257a981facf1689882af920a51794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f852855e4ae7c4ea07f9be143de5dc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53236cb006dd4b83ce6abb1ef75cf0ee796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c90a183ca28099089a3aa3b05970a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e322fc177276a374645505a81b6de798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80f9d2f97cc48235e247fb6db5312d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce16e7e743a8a4e7b9a0c3cf94c9cc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2c20808a7a825bf58ad499569110e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e8febe864974e432933aa638619fd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae715b968e98c785135e8749a3adb5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895c1e607ff52230b2ee19a33b78c0a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40961cf9e360211c54a7a16b9e092e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2b13a83b83ff274204e4ddf1b5867806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b1732a6776f12a93b65232d965c17807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9138a06333affe5a88f5325e1dbd4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f15c96d619de884307268aff415c4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a38fd1a8e1960e98dfe705ea5d484810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73146f76eeb76d838f524e00b6dd657e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080236c0183651bff5d39c4dc83814d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680ccf8efb9d71f59fd78a30a4d8390813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684a4b88dd7f70e9fea06a1b38e40e1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b324480bcd2c78449913c13c756be5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3505e70f7e9f351cda0d750c2e8ef816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab9794666de0d31f7bd07bc7f40bc7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac05bd6e6986e6275d0f27ff2037f51818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b60db2809c5eb509dd7584b18b8eb8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e52c13da27cc62223916630e381cec820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077fbcef24b8c0d0af0544c1eeefe92821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68e9bf7ab09280ef9ec28518219f1a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393d27784a63a61c37cf1357c61f6d7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f8a24ac510078ecf175f47ca5da24824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f1008c82a4fa53ee26a55d5389cb2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d654938306efe0281dbf1ef3005c363826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d260eaae5026c7d1eb19b3bc3e76b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038a26419238251527c763bfa8ba7ab828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfc4cb96b8258e2479722e4ab34baf829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b892d5bea33687e3bcff3506dbb9c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ed220d4c1332672cb347365de1b42831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e82ff5371618c5537b5fe34cdc5da4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97339c1f76adc233b49961d1556d82d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2c77b9a09f670bcefe83aa8e9f6ba834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e236b6017102e8055e6c2ea7ca3b5ea835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed40864673aa362f3f01691e273688836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b8ff586a824d2421a782d3b242c6a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3cbdab920a1cf8cc8a3f3d87af9bb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62651b37d7828b25eee5e39a48f68494839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde6db5173b939821f7e23c3c7e5e9e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a4f1744fb3aae2d1f1db666ea3b64841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243fffb37278cb0d05a96b2a1c27c44842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f528c1118043d97cd785b5e9d654b94843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1432e417f03fadc5cb5b77c545914c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35976c883ca7ed52613e5e4733e49b0e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0214260ede97d9e3dde5106659e124b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f81ff72d46bba63962b41f7e1bc0c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12e12d3241f190c031562a2dcdfcb1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bf5efd5c1e3ad8fb37d3dbc70c3a8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00868f5092c434e682515f50f9e35ea850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3347249e10000d9ac561dbad6325e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd206eb2deee37e2b4e7f7fe13b2f08852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e003f01c9fbb29eb9af6a58cb90b5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356035a8a7b84946ff27051968e2925854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac7a7a6c5c730b17edfc07d463f68c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1400b9a462ce06278f763112534db856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6564175280941c1dff96317ff811d7a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c81bcd604b5d77f2d4a3903afca92858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0869154fa22f476f83e135c0107467859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd654d746e4649e3b812a7b9a71ccd860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb976cfcdf66d8e9da880fe056d821861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518015a4ab102ccfcfb4540f784485a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f6044cdd63a5e671e04434aaa15a3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6bf5171e777f96b23ebe25053108d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947a2bb4d6f33ee9eb6bb7cc7c22be2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0267efc837486f3cdfe2ddaea6b38866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfb4306cdc2b16ff5b7df6f3b670f6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cff01435afa7aa571e442ad5e270cf868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcc968bf621671bdba869bbac0878b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57d810ff9cdd50364f9187073e3ab8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb661f41bbc375ad71dd9213ad89bb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8baeeabf13b9dbc3c282e97bce9de6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b5e2e3b968e354fc591a1a2d595a3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fa5bc3cf7b856e62253e7d34eda22874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c95d385136952263f8c68ce25ae8db875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223b1f93fc6e49e3903a54ce6b6ef3b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b0e1d87413f583cc86a2ce6d165aa877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f50b232cf76d3507a41af2a6c2a7e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec21f603bc416f5c5c1960dd247b2b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ff6f0f96ccc3739a9141683a7690c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703153e9c84a33d8e8ecc0291d048284881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e041a40f4958f2125822b69e56eca5d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d00b8496b49335683c030a522fe15a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e61d4d0bbc48e77176eecb1ddbf47884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328148eab8bb8fe2659b6c9119d6acd2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b416ce1c6b5997a7a464fbe1896c2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060d063c22d1ef7b6b6256067ee47c5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ba041cc27bb8b6cd4b6d81d5bf769888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10911bc402a0870501240eb73370389d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc053e4d8b8f5d6fcf59e04fd7ee97d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ddefe968dd5dbc937bff789e5cb8f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56d6a136ce0e612669532215552428892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028ef2a12239eccca1b1cdd46edee2b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697125c613e1bc0877862ccb7ae6f72894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce43bc7281e022b250744d6b7676a1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9898d7a4fc128dc9588300b047d04b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40023b31793e61c29ab84b6a8a81c94a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25539544253f98334e66a355323af75898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c51b33f7b0bb46dddd403752174b69899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67a95017d9ac4a7321c2ff42c7ef12900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d4459f104622f510ac0788374b087901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5a1d7fbd8ae04cf68453d47b8efad902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46c6931726076ec820a8d9515e0d1c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a917e8474c705c5bc92a80b37333e30904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3754163356befa5723b9a5f029821905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf7deffe23a6c9a249cbcb9621619e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84a80589b10d80a1282af5590a9834907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c05a5228fcdd973ffa76d2987a244908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc779e6cccaf4f99687afdefb398e0b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8cf4c043d8d40607f2e495f066923910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22601df5cdccbe11f9cc97bd8d1a62911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6bdb65885b1239393251be4d3a518912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c177efc487e724c8ea7a93834d535e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acc9f338bfed43fe71646d81fae73e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5433a8ddd5013b078a22bbd5db4c07915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f368ce3a1f6491b75036baab514f3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f94fb595f97071c15f3f4b4d09d5c2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45bd3c2f52d10daa23dcb752b467c7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ef998dadec538ff6cbb033f2693d9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6c4aea721ff41f6304699f1fd35ab920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d284bed3e5e272be9bf5f339bb2e1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea41109dcbed10b6977bdfc2505411d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f643e5bbc1a5ca49ab34ee64eada62a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57ffe9cd8fad643a73463d67bad42c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673960562ceb025c53efeb7499fd70c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762e7516627d8344fafcb932e8e9149926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18488c41055e9d50c1a2755a00e4f2e9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0903c6559ec2d165a9d7243903aee59928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0632d6c509c76ce48c440875f863f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbf290311fa7e0452f985e5294749f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f28393999db00e3d6a76be7b56844931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8704e9397ba9feaac7aceb9aadc894f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822418a43daf777aaa551a2f03ab3d30933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c95f1fa77b1b0a34dac8e8ba09bd2c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c326b2f2c87474c0605436d9aa0b375935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741b2a42de5ed4ae4ce879e33ebd638936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbc04d7c195b3c957674ac6a561917937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a2c114898155019cf27bef6ebdcaf938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6ebf804487f4dccc9bb31eee0455a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3b59ab1ea35719af8eb00f1d82ab6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9aed3450c52aa033a11392d7de651941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cdd161b167da3df3a60c039f29129942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c6ef969423f5395a317e791a13396943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb80d9de16f19f06eaace7ae366a35944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a354391c396ae52e7b92ceaab1be12945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf41e8ed767d594dbe1d69e5e343786946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d83a22ac93d4aae0a0851414b023e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3acaa163ad85879ed05a439384ac96948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829de717e201bb5629db86882e36401e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5939f6917ebc8404ad6d7ba19ef35950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a141ce939305fe056521f648b8197b6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c8dd0c5d364b2aff22314689eac39952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d017ac91a6da3f44fc9ff48440a74953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f79d1c0c89a47284b4a6b1ae0fe736954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cc65cdf71699663bb7675c9d05380955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76694bcb060857f7ffcf6ed958baf1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95108c26c9ba8ffb7608d30da0d48c93957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fc5c780ceebeacef4f73843cfde75958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a41f1e40cc42d37240db37c2bbe15959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ad58f255c3d7c4e43c92284993bac960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7b90fc68a262709f81c9175a850fd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0fcf4221de45459bcc1826350c33a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09563a41cab5e020826a7907ffcbdf2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dcd744533dbc861f499f925a79a23964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97116471ba14ccb30a9ad14a8304d3d5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2eee5d04c93f441d830770fb216492966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf8db34227ff37c711cdadb8ebc887967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db19e45670de1db45875d4d3d3ce5fe968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b6e4e6cb9b05425779654c0f78a32969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638712e4a837ad7876c66f5d3d08382970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890ca1b708df88350477f0cc95db422971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ca6f09a85286309d6c7432b48e564972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141190093f7779315ccb5a74a45b22d5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b592b7fb43d9a8b7510de50aae305974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fbcff18b5eecd1b898326de82cdc2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e86267df51d94dbbc829f70018ef1c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2e9c98bc524fe6df190b93e52fdd0977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b366ecc029bf05ae7169cd15fd7a4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eba9c494bf780d0e766ee0ad0372262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe71c3ba6457c0beea020569a0f22cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1f3f2671eabd44c3f7f332d4d84734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97f299740660606037ee3aa10f86f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12047c4e34f5ec8197dec5f5e08680e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19a81502f86358c1e3938ef8a731c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14005afc112e61d21c0b0036a1adc5658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11ecb4903e71bee569cc8889a884729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4a4e03446d3dee2bf5e79c7450ab510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7c4b7edbfdf2ba18b384591cb2ef411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a726bd3c1188df472738b03f1f8ce2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e759dea2e5e018e0acd5ab5ace7d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c3363a0c26b7ada43956f74544f8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9863a59480b33f9b88af79c9ab92f4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacb504c663c4354ee54d153e11697a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7770966d1e4e4deaf4a6cf385799af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24858317b90e888a77d1a88c0811ea518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a575ce0402f3be2102b43a07532da9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933e3851f69ae65b7d9649047b0567b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cb4213927719b46943835febad8de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6891819a07028ba4a9ff50883d725ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb7ac6f70cd1ad299447947a7a619023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18452927c298c055d485d226f4886f8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3b269d98200ac23b02243b0ca8c6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6b639a74390a9f91dd7b2ad2f670726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227220e80997a22dac313eea2cd740b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8601ca22fe96d29f7886de00af91e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888031570abdf893081cba90d554303729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab490a32372abe000ca419696188c75f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5de49942cb144501478226721d0a9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2441cd24d9c7a559c3ccbafd0c9ad4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5bee821de4cf474990ab00fe0796833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c373633cbf871115affdf37d995ffb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fe818c9b4345a93e231a80828f46335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b10d6fda7f0018928f38124c291e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35213d3ec6042e02978996ec6b9e2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccfad381b29e61f23ff504c90e6c9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0704f9a8af7a87876139212288aee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58319752335d42743686ad24155dd8c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af37add2699b9b8048a87755d34c8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d53455b3f3d063c541247b33a113442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0be1b4f8037024b612348017c878843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288ad16793395e1772d14ca7f968db344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8d81179f8ba02f67babfdbfd39b1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0ca2b1a06695b0e099794958185e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277aa44db8b31d6cc11c1b4adf2452847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed02cd6701256f1687b93d1b9ba39e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea3ba72722922f3be09cfc64d3893d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d670144a073bc77330ed23a4ca8a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4e80992d50fea9fe52aa17f6fbd9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f8fd07c2e2b4ea1db85ceaf8e2ac452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcdcf327a4f8ff0e9075a0207fe90953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b775213cb30d1612910d7ef371faf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d5fc577f98016bfab69bdc866785a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f04fa9efe732dd8dae1a1e244d194956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd2e44e5dec042122991caef0c604b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fcd5a2901df2ea2730420ad8d40c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a00c5f2c9bfdca191d2a3790efdee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399907a3d01f4c968a7134a73d4037cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00d4800f0c1e9ac0a69282ae8a810261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9364c30098abac6f10c102ef549ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bf91d26254b500a6ad6e0b0edce5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c651789504a4f5112d72b467e3bcd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf924cb407054a4267e9904992932a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d499e888ec75074005f80ec5c06c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1004162f7196e590df4df9bba292267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d6a848ff1e762a03e5dffbec94dd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4804382aac00de25d4465864acf1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722d58048077d6e8b7a8f868e03f7d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b21976e6f00f24180932407ee0af871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad018ea58e724caa02ae5907879e24e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd65e4717bc9b1f84c2d00eca50f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eac4dba557add4bb52c283ac2f2cdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53b1bb2d1fb887701be9a72029330375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf727efa8b6f7e2d02d91ee1dc1c9b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6359ed5f44fb4698711deda16a36e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123adec94d78dcf0786df6c8f840bb5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04149d4f3ceaf163d0cccb66c0cfdd4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc212ed06ae5e98616c03ab17c65b6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5962540dde1720054bbba8c2f7cc08281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35c4fe862f87571c85f813284b832782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e0afe943d629c90b8cb2178d1ea9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7e836d3e017cb1fb738ac0aea5fca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab14a66bf6554f889580ef8aea4a44185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0a62fb34ff0f0bb56fdcb5a6e15b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd4844a5d9a1d97d328640513f972087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4294a86ed7e13fd0043f47b6a187288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fa9812410cf1f339e7cfdc740da4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621b51fdac085beff3bffe4ab00df8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a50fa108bfbf1356c83d63afd95db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647879207707aa6b61713c3cc693443592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2d5751f38b71663422d2ffa83242993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c543ba2b9fad3f0ccf412187e562d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680ccfb728d80766711327844a483ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e5d1695dac9dabeb4e28650244d1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be2457f38b9bb07b3318f42960cd9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b2320d23d97026035112734ed39d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b19fbc3d246eb423978d151d03af199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f63c64a5b31a5ced801b01d1ed61d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48beec27ba9f5cd03b0066d805635d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cbec92fb3600fc4802e9de47b6c32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4ee91086033684d270e83f3e94de1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a7af3dda777d98dc4e2c01cba2b36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6dee36980a5608a76461334c5f73d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5b2ad7fbdfe4860bda54476c02894106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7710a68fadb5d5b8307062195cbd2fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6de7686344ed9360e850f1a2ee1d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d6aa079feadc4613c0e77d419740e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a797001199b706080e522f5c3f9821110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3ae14856b8385bd542a874a847a2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98d52bdaefaa70653dc9b258c55ce1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90531b801164514122096d61be03ac5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f42d55354d5deee7bcf4b1caa3598c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cc680731aa1bb04f8c3059503a073115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b4fb8f574946f647538f82719c841116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d85576f0cc1a201346debb7715cea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c6929881230cb19b16d838a589cc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d200e8491de1373aafbc033d95d933119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c783908e7f6df303c26226af859a72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325695b106c0adccec4d17d3c72e13e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af45ef547bd70b7f2467329e7e22f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0dd0379eb0c87a680b3a046c96e26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e359898e4ba33b8afb0083db2e6502d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986e7368dccd1f189d37b61eb677ff7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922a0a1a8f740cb0a62efb621fe6f6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609991e635943d9fa5cd03efeb72d66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8e2bce0ce47b25a0c965ab6929a4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b27e3928acd717ec57977db1a4e77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0185e98330f29db09d1e0ede51fce01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23e69c90b182ef847d7bf4fc61688d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc680848dfcac4ad4d5fdc41a77c6b55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c87bfc16e76c71480ef83b37f9237133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7f66b221148cc353916c1802435a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740f6f4096410fb46b7bcad6f1f87d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206def35dd1c311b39163f901752177136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb639e7b9a13e993b6c7b950cf2927137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc0fa78e1206314470e89f4b53a423138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3ce2b7fc4b820f4460558b1dd85e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d5531e0297947ddea7b8ebe357ab2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c60737456ae021a211fc329be0b5ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120ada632fe346e27c6d108dff46199142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e526d894edda5e91bd05ec1cc771299143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6da645d5c96bdb0851389942a302ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71785161de3be7cf80a97e0c115db9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a962ee4d3e4ccf5cc41f1217e7f16fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d6663a64d82a74f26000892e15601147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e75b601fca23726d03ac4c3e497f2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0694241d2c3469a631d8a40d1777311149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24151dbb1e65855fe595067fd38b23ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907f6f8e487e1b3b976c73a8d1cb5e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c330fb295bd86114b72c6299eb42f67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8d8aa1bcb6a994c5066b57fd2b318153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cfc21ae398569485a7dff46f0c870154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f21922194769306bada0ceb8761211155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff879edd051823aa5f2dbeb296e4cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e049db7653b3e6c4f9998ceb573a89d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795cd35a8dcb1edbad19160b668fe55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83940ad77241e46a4ca88d4bf4a1c073159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46207df9adf39c07e75601197233c28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d93332e583e21bfab2447f7b018bec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b11b2d1bb1654962f313174d77ab73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9cce83234df1e22ccfcadbbc380c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6aa0075cec78cc839bf3f6dd98d26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cc69011938368ffed349f5397354c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1259f9d539c44d65044f26be469d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e4ed8c9033bcd20aa3d4e14f216a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230af8438ae9f000b8f01773dfc9f537168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b5d09a5ee3f558883bcee61f20c34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b306b3345fee88901ed627fcab138170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82eae4abf0e647cc9e78bddd0f8a65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84792e23f9995db408994cd7f88dbad4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6348b26d10a6db0e8d5605a4065c3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a26342607ec2bbd0847fe0182a3c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc3bd34769ea2797fc8394c5ac5967175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc81986d48f7aacab9069f4ee21a70c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa42e06bcb6e7d64d5480fe3c6c334177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a1c0a7843428c2f1aba736df9e58d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecf6927cfe92c004a1bf7f098ad0b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d1ba7abdb40e6b01da19f294ca4f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65311e76c3b6f634c9799f5ad729be1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd7a58963f3b51842122fdf6f2a85b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294159bd63cec7364c873aa7bb9a9b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca844067e004912e2acbf01b1e1efca0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332c582686a773fc851103a52511170185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387bdadf09e4263083525ca558b631e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eb6e3d95579bb3ac59e3a421fa989187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa20d15c0efaf7d534fe4b78f6dc90188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d9fc44b445f62928f3fcf4abec19b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cfd8555468078ff457ae7108b2aca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341421a82dce8e0ed885c63ccf9ce3a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfe4e86aea8838a3bd5728417c65c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada691d73d8354885e1d6dfacf87644193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f16081822878f0a7d7823a3d4b1e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8cf38c1b362e6840d3cd5f97ed565195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864919d3b78359054a7e122f94fd6e2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61503df518f6af5fd92f2952dca70745197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc20932a20bfb084046923e1575b22a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcc73a997f4c8b602f43bedc37f8f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db34270e09b9117b2285d0414ea75d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f04514bd425682cef52055c8c1a76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a616b451d340d749128bd530d6fa9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c604b95616bab79906d0248896fb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc85ad05d71ad75717d8d9ecdd89eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcdb1386df085175a21502314165a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974832a3e98fc13edec355b64d68c13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c7c00e3e0621d879ad536a2cbfba2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac5fd285890897e31f52779f973d72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bfc1d9ec193f0fb1f2f9bab620dba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2d06a71e155405603c7d44da0c763210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da690014cc4e13255ccb19ef811557c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97b5696c72d3b80316a8bedba70c64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e70477a746511845faa05cf500ae00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2d1c241741716496650f551a0b60e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3ed43dc4f1f396599985b264aca8b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5481d9829519a9f217ca4d205368269216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b14f603ce7d3b3578118c382f344ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce2f211c7d7d2985a000c3932d7b61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4d1cb37842430c16e2d720b29dea8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e98c033adbed269051849bf0569d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94015f7c6a874d80c30bcf2d7d0ffc4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a087fe6a4a25c6101211fe05a297a37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce3fd832787715df202360aa6d85a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5326c5137ab7e2469575f30c82c66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2994fbc45f1141e6f0d37ed701e5320225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aef77654bd4191dbe915dd33751b3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cb8b508b86d335630d8bd9dbcf0ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24f8783a078dec7d2b3dda93d74bf6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385a70b79f3db4cbf475d3b5fb69c83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cac701c77db0a6325c2c68d2ceb8c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b07442a7114303b939387cc3daf36e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3925652c54bb5943345ad43f3e93f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b72e1c3c3daa3dacf714339d90c8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64251620b2b85e15fbca9fce8f9d190234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d553d4b0032855def1bfa5fe9d9ded235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b37642b350fa1081cb82476f172d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521d2c6e1ec7f07c5941325abc89f08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29b1fb2d9c0cb3a1949fa2ccf6886f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577bec6b76ca3c4ec1b67117a5cdc41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746bf3d153091d7691740df614093aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac984b9fdef0d9fb67df3d26d6c0a0c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9657236ac7ad5ff3b9fad0528fe2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4acea6b11c7ebcec7f613d5d1e018243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3aaf52de19601cd9a93c8e835765fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f318b66f34de5561b61ff83c5f8aa52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88c006873c5780f2635dc1a8223c67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba79d85db5da78cdba02bd1efdb154247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86594dcbc9de759f70e212a97c44e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbeedc86f719a36cc8c390da297e32a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6576f8bd3c38130c7e325e2e3e2d54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef1b3dbf4440b2fe7a00f0080e4aea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e633f3a540c7c86f919622bb32c67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96827cbc13db522dceefba57eb3665db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdada0400ff7de03138b8886842425a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61e70cf32e3ce722ca03d8d6beca47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1559aea6c142668a3d8da9f2dd75e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3626d29896e55958297d15dd233d6e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360ee07d2faf33300009109d30f3de7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4ec88e7e6277d40e15fe16a50b67f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4ad81ef17fccff455a4555eaa2821260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486b681d1c5171a72d7bb0aeabe8065261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9502a18f15f42df6f62f66e34a4962262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f631d32280fe3f345872b0f89f25a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095214add3843f0415973313127247e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3622c424ccf2f117c92b140267c22c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a70faaf0619ad9f9eab4588da3956266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fa52f71993b9bc0c0e93a980e0dce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663980ae2ecda6328b8a72f27ad4867268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0c41489c0b02f7df7e965a5b0ae8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae31874c481fd5cc509872d329d663270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f5324d92583af31b80c6914b55c2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f67a6c2a11fd69cca8ddc7117f9611272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fa1a4dd6a62d08fc02122d822e52e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c3e7c0bf075c62cdbb705bdd3f99b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2600762814f82fa36f580ef9140304275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece6ff59dfd5364a5907d631cc3b99c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234c54c19c7120c494d5dd4553172d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f82f2ce1f06d46da7b18c1735b768278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105bf96b3b3aa4c0a1b2423c7bf0b7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a49f91d388b6e5b9352ef73967f804280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4a04e7dbc3ae9433514e7de059868281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed88ed29b723ddf69c8c9756629cc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdb35944309e5756b5076b9866d499283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3eb918588d6f9f479fc5667a15cb43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e3f322fa63210127e7cc8d5811dda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430de57035c1c88a0c108898a015693286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94862eeb10702be7fefcce2fec254cdb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88b3efb09c4920a01b7effff9c4306288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b625d28aa15498d227211c8de5177af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e878da675f0714a9bde36b44ae16d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343310ba33bd3b0a7077b12d84f993e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8d74d10d09eabc3d1f76d1179b650292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6515712c88b10efcd5202d22354575293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817835840efa31f81b2e0b002b9b103b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e096bdb6f5a7f221d5a89d8cc9363295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc55c6c0bc1974ce431f916d8aca04f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877f3f81c4bf0f007ea557f584efa88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbc0c71843dc747b6af5477151ef0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b4e919bb31cef79a30c6807fc1625299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a71390c5e1d62e6e6b7cc9aa2f14f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ba9ebdefc69075459767153e63bc5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194b8d7bf5f1a9342e1e6df6d9447b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a87fde9ea7ebb28097a4a321d4149303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604e836aec7241a60bb0074abdb3fcd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd610ed45a254ba4b0d53f18529989a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d6deaf1f8455da456ec08b539cd05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b54316859b25a0700bd0012195940307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877d75066da0427d161182f6d0b4312308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0872aeb79dfe16b6a6e49a63aaa0d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0204d0d47b4e9a46d80d38d56afbe3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2783527e239ff7465b534addfbc57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a9c98e0e5e6435ee4c8a890b4b71a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb8f3c4ecabad5c38f1af172e92e8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cb144f0117e0acfab954393ff40cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acdd918cc25a5d2e6902d92d384186315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af965d46a71d0f1146d7369f4584f35c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf93ccfd665b308dc96fa2d18f14aec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be235fd831fa2bc951fab1a1b53cac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008f08591c408f5d2c5c41f56bcf908319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08c15a53bf5f4091a380b216d59158320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d89dd11943c704a1453538d0f1211321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c16dfc5561ace9c80366d0c54d8b11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09da91cb0995fbb95be73dd7549eea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a5cb6cd529ad3898feafc6a4627d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fa90b7fcc39fe1b791d74a5873b9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc762358689818deb2044629ab6a63ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003982a608b777571e186d2e0ddd8cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534a8e65f70a278bed3a4912a825883328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c823cd1cbb7d24f15bd894ae3a0bd2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e867ae7812d5edd7b01429e6cea5b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f05f1b6e931bab4073a58b20ca1bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702a1b9bf9cc0371adc8ff12b5c3699332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ead1eb83056451f10aa18d23ee65ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20fe12cb700b976bab1a0f76ee6d2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2c7207bf5c321ea5bc5a9a71dc604335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c624349a6db1e1ecfa4b46d96c72d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f240c19011c893122056dd1162080337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fefb0a64a7fac2bc0626adf72f7059338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa54264a833af1e9bc5c25ec428e7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70659dc66b6d3913d3bb9f99f365d587340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664424c516e6c74fdfae0b3e9ba1900341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11345c578d28ffc66fec2815396422bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e5740910f8cec567b06c12ce53535343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f153c4072246f3c877e8a06b04185344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4688081b317f64b35a09648541bcd0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dcf693b0d6f1639431e1edea3fb52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635586f98267f526bec7cf720c64f6c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84dc681dc5caf7d9a54ef425a9ad15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2d46cf1991338baa6ea33d485f5f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ff754b32928d54cc10a3d74560dd3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96647dca96a9d472356b37e5052246f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888c1ad2f93df9288b6100d14daf5ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2e6e168b5fe5769fb480d80b561ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddd822c01eb70ee47ae2b14ff9e64c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88c3f8ee043b019902fdbd18f92fb9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4741ebaca04e18f8211d8c3dc348c29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a3272b89f7f9540414e7838bd44ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a1f07ab55eaf31034ea438293320a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d858bf70e16fae2b00f583ef7c1231359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31fc02a889ff6c4c85c99f06c81918360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543ba5dbd9dc581c8567d4410753d59361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b523782e4508be8993d80a24a4199362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a271cf1b83a301c2e27cf72bfcf3c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04160ed8580abf0f13d270d55dd25d68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0598c7bdc7855c14c16e5c4d2fa76d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be06a7e6526af3e20d0201118b7c3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6887037903554e7cb824a18d31a7c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e558310788550762daf431b7d86b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03d0ba4d34210b4d02d5ac1b0dc969369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24531d848fadf903cd2d9d800c661e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d49aada75105902e83c7348274b14f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f50bc963e037b5e16681b47050cfc9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392164797df6e0aeb6d23a42f692fe9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94993fda3c50fc07413e1b74da7718f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f45103bef1d6ab45e58dea3c9853e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfccd57239545fb3e284ac9ed34d43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670ee4b387527a80460a36c369797f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30c5c819f25be38bb2398ef5290564378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cc568cf118837f23a31501d6ed9d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405843ef775668f1562056f202351ff1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48364c836721d11f89a4c611f6d06556381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46fbc362240b45974afcf5e04d1ac3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a60e71867d9b2bd5103552ea86f40e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12505bebcf8743a3c9435039e137f34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b6651266ba0085d166ebb5ff34038385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934cdfb14e79e6d44a4c7aa1fb58da2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462c70e2d1f55387b8e604db15697ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94306402eed9104e68bbdcb7444386f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07464c52d7faf493f6d1a3eb8c55de7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144a54e5c48234db97a9a1ea168274d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2bd8428cb3c3deb9f0dbce3afb971391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb588c0e92f2cef49ccd8cf5cdfbc3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0eb8f79742ff565045d7373da2413e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bf6abbc9f3ad3f899e326bb16619e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36743e467faad8e929fcb12417edd5b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1f51574594270e17c639c169788e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d71a0429ed0de54bede08d3b060f2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c109b3e0db67311d6c26e7e5671fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a0bdbb6e1aaebd0655677e38933ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bc98b743b1219b5ab9a4abcaded90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d425aae5e3abb2691547fe955132ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764848c316b1919b5263a9196f35a42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072eb9f3eb97615b15e13e5ad2e86e99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606e294421d366dc50fb5fc40fbdb41404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e00889c539c3188a2666345ce9f34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75ffc7cbd7695bc43736bea403bcd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d348eefa46e248266711a2c616283407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231606d80153ebefa59e98d35a107c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763d710c525ca50daac7d635ac945b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e7da900ae5810a2f5ffb7ab4d3b84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cca960951f471146e6c04c14f580cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27a551da7e7dd0157ac2e74db31ac6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eac80420c9f48f58c3a62ff6dc44b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ef1997e6e17e370cb1e2d0333b642414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf56a36ad65627ca00f985be12f7ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264d1ee80806fcb285938e1895c1f1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023510c25e2aa337be9f7a82cb61bcd9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3680567d5954b5dc41246ddfcf2143f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c13ff6c1d77162eb9c6c02c7c8c31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463279a738e0f853bf82ddd0c0f0797420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe0cfd488e9f263b349fd6928a261e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df610b8fb556c7716e6b426900da1f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c2cfc7a0b51d7ff6c793d47ef41bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483eb33f214c321d9b0ca5718fa8904424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b2827725e48df248a03fb7a11cacc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40336e96190494060d23f67d0749a1ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6581ad68cf2bb8b6e93ec116f11de6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b658954ca26fc789d14fb77b6d4fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e573beb5add4a676df8c03163cf36429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664d631f937abdae437c3f8ecd0b383430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5808a5cacd60ca7161307745ae4e3f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad1e32ef7535e383fdc4b9e98c56d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bf5cbde6ec16c2b7749ad88b39aae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e24bc804cae38eb8497823e81ca99434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad55574122f4bb444219e09622ecee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03906853b66109e556a349776811717d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06388c5a6b9ae05d91d5a6419e1a39437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20659e497c63fd33391a3deb5c728f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975dd4f4482c2da97b786e470674841439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff5eb0ef1ff72ec1cd8e219fef0a36440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb88a36ece842bdd7ad203e3c97da7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695853da9b3a9b656b28a43db432c4f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f3f46b9b59855669faf5608d8b224443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3e12eb8bc7be168ef3a9813859e02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad38a87b0139e4a7d2504421dd3110b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef139283bb1451d99b97cf9dbb861f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f10114de48e653dae6a4de8a5ef8e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a878b504741f23edd2016fff30ebd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350976ff7f66ccfcdca010f110cfacb3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365e7ea1b9bd7f11e512d4f82c49da7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd642faf9b0824fa64d1d065422742d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cb0595bde9469dada89d961062338452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79c7ad7c06f3dfc4e00c3d65b337e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cba7873bcccc8851e29853b6474391454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d42fcd8bfc5fb189c01fb31971190455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dab084a515d05d9ca712e47e112aa1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a4c8342b29fd7e2cf533eaf95a0a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78df877cf6bfdaef3ce34711a70cf7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ba2b30c836d9844c3bcd5a071f54d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac29b7932d0146ed02e5415d6d73d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2209a11ae0a01fc2ed465ec5064568e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbe2d78e47c77b860a285278fae05f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb24a5b7e2f236054af05998bee7c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e980c33390e848a2dd2eec60b8c825464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93414c5d54d6c8fe11012f1527109f4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0211de6d521d69cd989f320c6faf155466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13b11466bb8971b65f94fcbf1b4133467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806eb4e842bfacdb15a13577ccd3baf1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8831891b5dc948e3022d4d253b1e37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcefded7fa91c57fe62e7cc1404a73d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be79746851e5832c5609adab1a7f042471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa6b8211e6fd4c9a46e35f441e81a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b727e687f9d6d778c2a43dfdc9e7433473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbefe5eada9ebab1af18a2284cf46d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb49397363d908252c28e0cc4def46475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a888d3b2f8c82d4d7fc139cae9c054476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b19aa7a71b6b18ce9abb809c1468d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169400b42457464e862fc9d0c4b00eb5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d467a5e1dd31aa6a2b59501d08117a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de92adf6f1855a1c1b7c12a3d7f35a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e07f77da32dd17476fda79a7e36dbd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aab76f0ca7ce56730c513688083ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4be5c1b9c0f216c7d9deba8acb7985483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582eb5a5279aed75385e0173f637c53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83d9bcf549cec8c0eb6f489ce00eb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943c2ef6403d9d006d67cd9eec77a7e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74216a6d572fff7e331688bb7a4d2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f0df836f69cab44eb10fe882fb177488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3686ef93e1e79407ff75f51ecf48d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5ff971088f59f22c55db9cb248265490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8408053770d09685ab34caf2b322a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6fa377607f143d5836b2582a22f3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647938d4359848e50a2b3ddf74544d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc3d81b62b8287b880a802d775a827494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b562112eeccf81166d188b6d14aeb1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164433e35cdc03704d021bc7517ba1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94054f8e826d14de41d8da81e2253c83497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06a00a8d79ee9b88dd28b239f960f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad110c581ffb27885d13411e5a7cfa8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f68f230d71df6d51d944b862ba79f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66376600c42dc8e2687185829d250253501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda9e5e43bb9a5046435a196d4952a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa702656d6bc1eca6e4f08194c3f28a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c80d82a4af7fa0998b5167cea0342504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f0d2dbf0e3427fe03480265304848505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767517f2057d76cfc357d51b0f45f54e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f74d35b0e505290f47e9424399244507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f79b4aead62d004f71d0746c4c0a52508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310596542e25b12adbb8edb88f5c24ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc33d60ea5831e017e28d08dc88034510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7029c646924d4938d1466d35eb276511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5897663877a0a0bf3ce5650b325e56f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9657c66522eb5fa6ed46a3f36f4a2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cb3586ccc9f524a9f37a172d901c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5efc677422775c89063587e8ebe6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63631f4e4c649bd577f52d24fe856e5c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0244536de60160228d7a58d6d874ac9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715c538ae94029f1e075715fdb2bcbc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2e293f3de00b7b2f46e4ce5c88a36519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999489b9269de9f0c35908ddbab64688520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0bda93fed6e275ba3447adff55a31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c3c062948f467d1d41b8e20a8aec6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591000e701f9b2c47b117ee9276beef9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e87250bab5d78bc4e8ba17779df50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b72ed91b3f204e291ab1ac212d609e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b187d49c75d04d9d669e28480e9ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10de0c4f5431e481a9d7b77b64fcef8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc423ca2d153bcfb48ed591831bb3a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd5bf1299a264fd68eeb8aa218e319529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd595aa2549b425ebfdb977b9de7bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad07ae46d46bb66d1bb9b8ea38a5ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97b410171836f10ac2332138d083cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be3bfd318101aba1e9699b7b97f96d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c650cee628562d9828256e8d293a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401c8040f9c021566d4d2c279133ff7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc528e928fab58be98f47f090d0cb56f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a7cc742ae11569537b64de370af7e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414afbb3709ef772dfc5ced75f781c9d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029edb13925c26112bdcdb1528da63fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59863947701c9292bca335dd0a582b6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde2d54972c291902e18927ae807607541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06490aeaa8af49f622305e783de377b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b85f00136d3d2b22840001f5a148ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1db97455ce794eb32fb62beac9269544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d256c72bd5814299eabb8e68abf4369545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5c3d14a6b7a85ad49457f38738d23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5fda21a188d3403b448e937a7e041547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926928c49aebb513316d5584aac833ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9c27dc3db9d3a88b55cb287b42e0c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d39f571ccd534eca98e6fad903298550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3b52685b335a42de0fa9e7b49563b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e552ea54ae789f39be361b4550515552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d447d89a78e8c2532ec4802279f0996553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5411ac063a9ec9fa8cbb329f25743d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1f1a150f8f4f0eefd328185de49c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22574a8fdedebb404a2e8c9620668e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899ae4664ecfaf2df991898aadcc85e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b50fe8b7d3a2773d9d248be6166001558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391f45b8cdeb94010a22b8f4c0ff54a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067936f3ea5e58e2ca12e3fce51d8f7f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0295ccf9c4ceac1ea36fbdb404d19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65397e1283b5839dbd24443eb8427bc8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bda1b9828ee71f084b9d38fa2df06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26e68ddac242fffe89d764273ac3b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bc28c68ac6093411f6b6deca5470f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ad149ab865a511bdd7c3d50eec94d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec50a98addee40869caae8955dc1004567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975e08666f3e210f07d4f206fcaf101568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2751ff5dd57fc3d0385e616337adf2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638369a768797f1b60d7ebb551ffd240570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623a7342ca417d30cc7bcbcb0a0b33e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35649727538602e4546574fd5e44be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1798c2831d459cdde37f613a4601f63573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f1960b9db84c0232745768462e0b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b967759e829d6f879d53dc8718493e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1add402c35b57c61eb29c7dc0566a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37649d6751eaacd266a47556fcf0d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e56297ac30f4145c74a46c2e36228578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac5dcf4ab808bc6a652fa80e551c8c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b45d64b22cdeb3a424855e3c64b4a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05059fc5561a320fe8f6da741178271581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ec145ff688bc321ff42a3eba17c4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a405fe3f0d0a888448da1af46f5ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419bb1666a9bed8cf34f4c01d09c6bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855564b64572ddd3535a2b9e7bfe37d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc39656db42d9bbbf5dd855590a4ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b6cf47f8df7725d9ca3ecf7f340c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c122b8d114fdd29c186a5a4b84dceb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4428e1098ad66d421ba5cb3fb51105589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb66778f646c5d9dd05ea4cf82d212590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2b6cbceed4b478c4235d8ea1661b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632cf975b063d0d8158eb9d29e56840592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9b3bc505dc632e0e09e72ecd80cd4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15a8d3274ce00acd68f4acb1b30f81594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4c01b7e6c3d7bfc0734f878788af0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b28245287ef002588912ccfc7ea240596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069c12608b9c69526478856d7de4e91597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8962e9828a6639033092639706208e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c8de622c0427f804f63789970c4f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f473e647d9db450fe872f3ce5352f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de54185d23ed3cd7fe94b0f02f95cd5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8601475491dfb768222e6315e31f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01d899a4204abe5b66a377e45acd6d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac823962db0e5c090888b06bd7f63a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fc2398e2c4f9b2e08c006074de43f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86badbe70f46f5d50632fb5371fe2b59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7965bdcda9445a6cd3ad70cad53ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0284fab2d35787cd03f4c50919975608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d752b519c538e0ad406180d89e45498609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10087a0efaff73cecea8f2e655d1446610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76990d2ebaa718ef5c66090656d9b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc126d0388db0f79348ca255c26ee8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde39f93707140da1aae86273f515b28613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02d27f321677c829612b856be7d5e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d913ea838cc5004c2e2bf1200d67987615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb95f9df59a427a91f6bcbe1e0c132616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99efb56efd911b4808d3f1ed8d6861617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aab9c6dadabde616ea6980f926660618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30b34bdf07e7813fd64501a09c3a3a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe50b330628e9ccc0efba4ba3a38efb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f12d4be1b4d80c59b43611113af736621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17a03c4f1e72edff5fd14488daf784622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552409d058ccf90d5683fa8cf597af90623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efc4b5097e927f0733d3bb5104bc01624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1501ce28bc0f34bd8334e3e64d2e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860d210407ce49d5e41450236672275626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948e9daa973a144d13b295cb5845177627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f16321d799bc82dd359e783aad3e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ced22794cc19326945fdbf297f40c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd36b2320f0afdd1792b79bc5d367b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787c7f4b7abb8cda096a84d1466f3d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cf6afcd782f472b0b459445637a24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b676fb70fd6a8d0fb7239edc874bfa4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a5207ded6f3a994d7bf7e2653038c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a13e88131b0149d3760096e824a45a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448aad4939e8a2935a598a06c6eb110a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d411a0362905b0cd303057352bfc4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1d13364f42864be3a2d458f943e32638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28bac71bb32d0fd3c075bf949bf4d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3301bf595a61a1ace29c36d3e16bd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2de43a5f5200b49de600aef6de72d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957b22611e56af10ba69aae62bba6ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680dbcc32444bdabe94131ce3803ae2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463e8f4368d10dd069ccffbc078fa82644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d211fce1cb893c27a7d4809cd69f20645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119a19ef0c43b3687648d3af8553fab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70814fabad637cdf8c48f142f8f0f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273652aef1ed2df6ef0c741aec72af88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f158012d7d108669fef1ebcf1413d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089746937deaad263343be6e5e524395650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa682562253ab699e844ff10da1ad7ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0730391483ef536dd6afdc59e6c51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a087137589039c2fddc5b93714c17653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b528103bce705285961199ddd571c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab73909d03fd238f320760f95ad4f0c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cccdce808a5b84b81d6fc21c595169656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813b8ca911f06b5bfb4fbb5820c008f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10dfa25dd91ed8b8d7da9fa6abb450658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39f1b251e07f902764e1c256250fb4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349f3a1c83454c0b2638fe8f331b8d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c780abdc160076b62c8f905c8fd1a1b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baa027035f239057116c308533adcd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055956422f0ee8fbef43576e63520c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f43299774de60abf0c1198ebbfbaed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e05cf3bea97bfa90573f77946e273665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5d84e1dcf19a291d6547e083c06d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c38dd8f4d1a1632c92b583c3f3ac7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ae55b57540578afc1baf34e19da51668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe29decb256e3bd4b0a0f64b7f2f121669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0044750d2ed3b09517417bcb5b9ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c40120699da32b908c6acf7c63e299671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c5f7a25dd9d62ccb5d6aa22ef5019672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32608f2d018974cd058405f699b1c197673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d32d30be82a74fef58bf8589b5662674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bddd3c41b07c5c6342bdd9551e4eab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5384b4dc549a0ebb1f6de4c06640d46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd39be62430638158447f5ac1bd7f26677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50955824f2c9ba9c9636cba4c2cab32a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd4d0fc74c74f12734f0c575be9900679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b3a478e28353c204fdf32b6ee5fce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbb6567fb7a2b2f19b9e72b9e1bef3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db689603ee2d34fe8ad1deebd3d2d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f42f0edaaf519ac55a269d08c32ab2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab6079a044fecde6b91c852bd98109684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9b754eac790c4414bc74f9d9bf0c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e13a668e0bfa3da07c566290ffb69d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847bd5ca52cad31e2be3d7344ce7bd4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8d33cb2190a4a18d313ba42a981a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e34e9a1c865619ad30eb9ef126d4ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abc2e13a01979535492f1ebc706fa2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851eb02600fe79b781e8d7cd24d6940a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa43f8991445e5a8811a775a8eca79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e4b08955ca749c1b8855d6ba76a0d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf376653062e309d47d58677f614a586694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd6376101fe9449d740a271fef34e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a23c52b19e0d4204935b4258a722d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf732a1fd8bcc0a8a16f56931279c14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0bb496def84c531cb1a652c6e20c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd402b986b17f9317f2f1da3847b63f3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bc95d451944cb141ae9a761a6af5b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104475f9d90a920f43565b3d6ff205d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aaea010cd4f2c5c2bc9795fb2fa4c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a5df9ed0fe8f2c83f69f136b87395703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987589543c53c7d3922682811dfb432704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850991b303810841a3df0f41a3c41d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885274addee34fac96959648d2345f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae39399797b668b5d6aa4b134cd0fa6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9d0eb476ff009d588bc72f4259c5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b158dda4ed4462693f22b1bf58bcd95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145b384fd4393dce51174cdd8950ff4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4122d81898ef7f97e4f8cf0db8638711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265bd8ee996e2a30e85d0371ca41707712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bb3519f1713056c8035aaee9982c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a27462f198ecc6e041a1529938509a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7305eda6872aa1d1ed72db4307761715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2fa2e88d1ddbe8668939d6ccfadad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3caa8f6aa61ec2abfc654d0dc4ea97717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8efefd507205bf62f60f542ac4d52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d0eb253e59ec197947f8e07e683b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407c84a46bf422bd782bc00a5721d1c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85023b1ce23344109fd6c6111819fe1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cec8b72c966e93943c2607271d3733722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0b67da64344a370cdb2cb74184fe4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06527d589524f93b4e8fdeea0ee148f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8910b7db158021d7bdd71eac30f3c6d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5018322e4370f8abd58c6e28f77d3f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc0f20a6d931816132a377d909abcf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490e0aace114e7a2da7e0f9f29da1b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83824d4728bc04320ca117ffd370660729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac64ceafdafb0c0948fdb24440c109730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bc1de5063de676d50cb4d5deb311a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04ea2aa302f10fc347bee8e31aeaaf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff6784bcf52a623b8435c168c2f0a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8055af5f585ae92832ddbbfc3b0150e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662726933187c47e1a3475307195754c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c38150b636cd6c78f772a513ae3ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12873c05c8b7e8710fe6ca8a6319adf4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353ccb25481643b676c7b6db51e1931738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110889561b55c11b2f6f85e87ad39317739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505494bd05d7cc23e4db19e4aee74e47740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0118c29cc38ae507472bb71c7c40ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c43e741b85111c34e78bdae99a7a0e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069c4ff1efaa512813f9c50dcbb6b8e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ad74aabc3e26bbbd0d48d1fc8e643744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9d736403dd788e38e7018e781ad26745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79eee2486a6be40fa0576d301c3c3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af946fdb2bb153cdcf1d356b0f0fda42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd08950e86623f4bbb9c7d073c29543748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f4ee0a74a5789d358dc46b09b1d9d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4476b7dc39314e6d262764dd1a89fff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529082b4e1214bc251b0a8d31666098751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4ec9d0b2f55abb76d359b01677792752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9a1dd8aefec4a7620baef22813c36753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795078c211703b6170fd92cde9932f0b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd132df6d814b98226e68d9cdadeedf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358ba8af5188d9b8efe78ab659dfa70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23efd971246280d09e924b0b8048e99757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f0f8feb6f0692b1c9402e9917a418758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb3e7cdffa12063d8aa42e87a005a0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b525b1f857f80ad998621940bee38760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf90b11c54493258542dbf96b2d4f6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9abd01b4e26536c3c23800deeaea7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397b581b4ca44a81522de74e8cbbe13763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c6299b3ac7c23fc96d0b74c0da10d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac569d63f6e50af939142ee23e791f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35981ad1c3f481393ea8e6ce99037e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07054b81a0592ec1400732f62b283553767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd92fb2c22f69a0ced4b036f77332d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc088f535f46113f30fed47d12334e7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd13a44df7783d7fe6c3daf6261c8e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f93f46b193de4e35cecab7c7843dcb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67275d2a7db7be803099c6f8c8abb40e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f0003ab069fbfa36cfd3994a24592773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650abce157b7c324b07837fdd49cd53774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3641da17928ba8627b8a405cceb85775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a3a26749992c10b97a4e143bf527c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2127b64c25025f5f0eafaa47d145e2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61105c0fae890037d57b487b3aad69c1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151112dd93e989a894c48ba6b7a8aee779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19114c1602e24a554affd98f8ca7d62780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f0ef37b8b5f27e1a128c9d6205360781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607875cc167d884f52947855e72938c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33c37ad97860f7173a205321785e2f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150720b090f178af8da19ff66b00efa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dc1f953e7bf30694dd51eaaefd0fe785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc966550eff3a456c00367181a1c968786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5462e44dc9c7fa7e5be63122df3c2c0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9a0cbb99df3df664b1fb7168c650b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3b55752a88d8fd24b365e62ea5ffa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d73370a9907aeb51610c0a2e27141b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a2dc6388d655ab6581ca4d2d104c4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbc559f7b0901b0171100983df0034792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ad646507d83f74955b21f8651d713793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4eb57d9edfcc3b055782aa61b567e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30225e1142efe6f98fb9f34420123e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79800ad6934a830ad05c40add803c52796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6be511b20565b12aeed59ce2337e4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78628ef0241c7eda05dbfee20d21bbc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e75134bf374edabc985abe47d4db43799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1f51a2f1b57c0890ca362992a260d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c292144864a11a669a6a2c8723453b7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769ad73a38c3d41de543d261cc51e84802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14432ae2b36e5f439da8a544c1b4fa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f822a625063d8bb48cba490253ca99d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5520fc88189fa3fa9d7f51302c70dd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235489dcdc07e9576968f05059bd09cf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9072c043db7bea1154b31b5e48d9fbc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcc89f1f238768a5d0fe7deb9204d4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3238e44104abc0c2e652789dfcdad809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1ff73405686924fc305b253a4ab6c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66dbc3ccaa36bbb2a7b22c5e775fe0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5692809891a6c353fda9dab836f536812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda94e15d18d70a859ae94a1b5fc44a7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03049149af9ecbd3ca62defc1c185f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb8365ce423187db795534ff512b73815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336504885197231644a1800fc8bef4d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da427d0ced582b7925fe6fcfd08dcb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb4525e007b4324932d8e514489723818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4792b7dbd882603ef141b7cf05fd8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4915974c8b74eedf294fe0201bf2124820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bded2665ff05e272e0182f3ffea97821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c55d5258d10ed959dd4a37069f189822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c4a918d0b844e19fe9f14bf39fe2c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f8766479097d2c14e74c1ce9fab82824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c195df409b20b73ec9bbff25d9b99825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f459ee81c777b73f4115caa0a75302f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d7869c1c898af0bf7c233752e5332827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e166e422266a1728f3ca036fd451f44828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1ac3a10eb03c9c691e83d4fce5305829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c90b5ae60c8fd734fdc6b781929909830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191facfe38fc64df12c5b48d815794a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc3d9e413273b4046f2b8f709f4ac4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64535c6bf18966e6b36a27ce6725d557833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66dca866d7bd617071351cadb35e93834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca291541585c415d1bc9be4d579ea4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4234d0b14453a22427910b66e20fb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c6cbca6b2ce26b714d3ff2e5d140b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df23a1f4c886002395a036afd11d94838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec43bf6b24dd71afb22d6cf4e6d6ba839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5430f4d1db7eebd4d4df35fea0168840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ab56cfb40652229025c89efc32125841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a67983a71adc56965f0d0f23c4f45a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe442a25034595254c3b80f68f446f8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ee7f34d8c928af5bbeea5f9c6372b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbba89540bc1b24fb7e8bbb7f5a6a63845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9f27eacd7d4b632fcf33ae94817e3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecbc5890b76a8b3af1a91e3070425c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf3790416f799df425ee26d6804704848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c777dbb4da98bb1f70355f561b613c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b979ca57037b95c461e53cb71a06c3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a8886c7892fcdf6f192c3e64b882b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8e69bf8d0a47fb5004e7df52f42e0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346cf96ac013ad7666f80eb9b2593fb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdf7767db876e7fda251b759fd262b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714ef0a949cf3e730a085d034a368ab855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cc30af423b09a74d5d63f5de152e2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f25a2152ec1453a300e9f3422fe9f6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023250d25ad8576184b0b72cdbbeb2e3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00683a0039e83979871d14bcb8600bb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0f22e5514a65d64e37c040b01e250860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b707213fe2305e8eaedee728c1c74c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b975b6488b85fdc99b96104381f8ad862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4e5535220ade9d7c3bcfddfede805863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ba18d34c2b60eef89c2efd5ed1a98864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891af85b6b70046926a7ae7fe3675f3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b54147d6929988f9ecb48e6d737ff866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816069ae1f1d29a95e6230e62ccd925867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d8cac332366c35ff9c6b9dd48f3e6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c44ae71c30db088be1a0bd9610589869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06472a54b5384065ad31f0e858cd00b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2377ea2d465ab502f2f653ad73960fc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a29b2a67952c7b7ffc27a58ab5144872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2373a6aa63d8a75d5def0f0ad3f24b1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60304d01e795b238900e9301e386b710874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a1484d3ecfeb2bacb7aa84d7bafc0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fb4c1ddd08c6ac1498e2bd2e1e252876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab519d65b7bbc35f5381d38987fa87f0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608bf9c2507a8bc2ee0e5af04fe2791878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c739a635ce98ddb8042764ae72f6d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecd5b51159c490b5ae65e86b1cacea880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35164216b0da22bd9fd4e29a5d554c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dbc600c745cd5a25b0aeb9953ba5a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518ede04124ad25b9d88928a5280f9d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa137679d1be8673cc02fd6b01e061884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c23b024f2cc1c29de6b6aea45005c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f483750dc0654e4cc34136832fbfe34886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414586bf7d3b7582472334ead0889f62887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602349d72e005b9f433ef7a58a9ffd6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f8f1729f2170e5871c2b85ea956f2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f2e871a682860b0df30160472e981890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98910e3da44446e2c3b690761a83e56891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f712aae7f3bda70ed6e938ef42c374892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cace22e648e9b364bcfb3cf29d53b04893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09655bdd8c9c32966d53bf256db9321894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80561c11be5e318d6605776780beb983895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562667098429e3d79786705f416a5c8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a372064e9742fb159f59820117e34897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5de02d91ae7b4893abf7957e4fcf38898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97373201e7e68fce603e35c09d9f4a1a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbd48915ac1477148fe7e18766cb81900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad082ea9bb87d254a7196e172681a51901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ba1bb18ef6085a694ef35e570a8b2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120f82c4d78a75eff51a3b11fde44ef903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf9accc8cd5d34c9d05059ab493c29904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54f0e004998f97b51b953c2d1d1881905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858ef376df9f0fa5ef02ea420299136906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfb51849efe322dc271aefd0e40f38907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97044146be0b94091184010ab63e6ab0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48f9acce5570f84e8219fa36622a09909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf103be8d4dffadb91465bab3f59da8d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767329182a361fe3f1977ee4d21fa03911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ff1d53159ed2e97422dda19aa2a3b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26145a18cecfeecd9e1a3f4fb38681fc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa4cb143eb3deebf219f5ddc9a2ce0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031752ff89df830c596b4eb4e58ef5b8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0d7e1fb7af7b00e4c07a2f9c012c1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44671a8aa0ee5d5db5c4cc2311df6b59917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f958aaeae73a760d40596f5232af159918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cdbca8263f0f877e88d5137836b8a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84d6493018400c11244bff2db332d1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc0a38d0501bd990ba0da75acfabda921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084adc898ff7b7267099487874948134922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57352c7244e2b23a02f890cc630c522a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c1cbfa6c65e5ba1dc230bde559fd9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05041b21c9e76d53229f3d63bb39fa76925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fb10215d1b9cc7ba6d564e345c587926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbb27c7f945a18d3c39965871c4844927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d4fcdbab6707a06235943a82b5865928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298c60ee75a4d6244f6be6d77ac6c16929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01936a6ee05c24337cce1588716594f4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113880199b06855b0acd4328aebe3577931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49255a28b572cd50dddf4f56739a9c1a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3105de5a14749320db7264b1f8795933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e16c65beb7bfdcb5609b162549cbe934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6ec93be3434b8f2b82392514b39dd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd45990e50db046e2c9755b8031895a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5824d66a01503eca6feff2da2a1b5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92426e6a538f063d7b86cdc1da2d02a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b984651f3fb4e4a57aae2be74e151939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc397000d0986233786c98a0e5623c8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ede150ed476ea79b8e1b483243bad1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4447baacccec1884183615d56d6c506942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28940b105373b8788cd6c86a4dcb8b58943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ac40b88a4500e7bc07315c0889e35944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f054fb263674e03144f7afdfb2a7b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d369a101d0966698879135bdb6d372b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033324b674fb5a7d51bc37ebfc6517a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5de385b6a64ef2241b44eb62952492948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccb1dc5ae69ba10dc1321b1e3ce29a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad61d1f5d64083df48db0fbbb5942a5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17d5b61c587cb265659e867cd0dd89951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5753208861387ed7cbc20826c58f39952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54000a685f34c13a5e9894a18e4f7b8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0843a766ada686eb3906f2fedd811954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942835738e44886bdc79a80f2d3b9aa955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e21d3d6c91bfe782a8821f794b2925956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11be6d07f59942a8f63f4b82b5331df957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32573a03fd9238b530934a815f861d74958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6db6c9bffdab7e608c09d6e754758959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5625c10726072961638fea8814663960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f489332a9504e4858dc95261082d9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784983162ef953213431a834de7c3e12962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6039831b154c9cab1f352e8b92685963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e076a47ace2eb6df42c1f407ab16c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31a46bf984163ab5ca3d9bc11a810e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f724d1bceb519f458d355539409ad966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea085e1ea3aacd8854af36e908d4da967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79c57b5e3254cd1ab4f6fa548d80ec968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175620315b38a5babc6cccff6257e6f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddd1b3ffaf5955ca1508fcd43362d9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d0506d9c39dec8cec808727da04ab971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311d98497dfc6b9a92947240f21d6b6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c557968376b983981cd93773534805973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81467ca8168c3cbf2babae1d38386bcd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee82fa4c99b4115107d16227bccb3f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2f0c9c23a26ccdc2e0713cbcd933b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10c298fe8f4e3fa2cc8a490e8913ef977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>