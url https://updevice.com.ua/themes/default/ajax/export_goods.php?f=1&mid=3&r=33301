--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00742f8e7384761c3e3e5a7e7385371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fc4ca6c1cefef95b392f89095634f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db7f8f3fc3e4a3bb4e2644d284e66e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bb1086cc8a3a5399e05ac12d96b6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdab6b1a58ca60ba8e0ea1af0dae2ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eb6ccdc84cb86ecc71e7c0a9746d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461859108ab145aa0391902ad211efd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55c607b829fc3141e3c52fde8f236a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce59ebc4289e61f62422d738251a6c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010682c28372e43d2e1b564655a7ff4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b4f1bd81fea56565a314d72298d9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db83a46032cdb4cc1d16d60c6d1ef8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da5184f395fbcdb93ca174949b3a4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236087072f63ff8cde06874c6f63cf9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50702df22f7993d74107e9bafb4396bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158a5e2dc67c72d14579f4f1717567516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031924ee64251f95baf16e78b0d45a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438d0ac18d16b9a1847ad23c2bef79318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f4c6e9475d89430bc15f23617774919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292cba2c496147a130bdff3c0525eb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a0005d7781dcbddca62f6e71d362221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0816fc033f2f7d63fffecc5293d08022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c23e88d60198e68b5b6374c4b8745923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e1bf9747aaef468830f331cd0623924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e61bc40d3bdcf806b759a4ce175e3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f036296a373155472b36562910ffbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0b3e4bcb23dd505d2c68fbb2a481527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7113b5e76d2437fd981a3bbccd783728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8ac97c7d4afdc95684501d1a3321329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64ae52990e05bf38a7517e6a90897730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155763bca693d31b1184977a642b429931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61914c1a6bc1bffc5a0453897bdf1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc107d0591c19d0f31c60da40d4dc0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ae49b857ef38ebbaf2b936b25884434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a18670ab939db8c058668191d62f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b243c8e97a647a55cda21b43caba136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bba0a4c465acbc83d5eeaaf2c24c5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48062d875e596a619e3f4867123c98c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5642fb13303b2e1d7b5f5e87152e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6309122a843bc481247c7b314d987440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ece938c08c0e9e6ea1ea4705f666c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18f21b88150ca40d0cf74bfd91b69f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bd8cff136ea6fc6eff3f2409de1dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe88e8eee1ea9e045de9dc4698675044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea0905faa32585b75602f86bfe6ba645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16d782d14c3d642d111b6f67af70ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb4e81466ecc0fa2b63a868586b02b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a9816ccdf1b292c8f2483f07fc94548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064e86b8568a7d3200b61dcb499639f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec59d504949490eb0d1d0f499baf9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92ccf06fcf2b49c50b28d8b22859cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91681c2077ffd66252cb06ab155465a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6f53438eb836468b31b3a826feb3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351204ac57bd2bedfc32251a345748054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dfd6b39d927e9e70dfe4c89b809bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad592afcafa9ac6e5ef6f00c157ce3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184199609a5edd0f8b69898125fc157857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875f5e7076cdff52b26c368ba4ef18158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a12befd7e74874f462b448479442359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a47c82e30e6bb13067f89103c3a82f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb97d920075869b646b0c16c10920a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02721f2498b398613e35126b77267b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736b3abeaa7a09c849fa8b2d30cbe1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb90f0e2d1c1a6ecf48beea4bef885764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a37b776643fa26d771a44bf8a4a3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb34a070714da495e051671b44b64c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fec5f14ad7a6786865aec4184acf6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9e358c5efb6717e95664bad6dbba668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3a39c81b7b900a88d23b402a428d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e3b8a5be2eb34e92ae72d48764aae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09322896f72c6cbe040f638873e61971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4878e17994b16c37f000cffd553dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8013caed055c33dc552cad079771673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb12eb1f913d68331d725b7e95a70a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9434574a165be861e92ee284d5e332475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8a44071abe1d6256ff5b27df4736676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53b079b38a75bd9d02613ad8f18ccc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af48f8e71dafb2f273e9d77e0ae67b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58da95fa1ecc6d8c36409f0217d498679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232afb16b3a114f04f6fb95fdbedbd3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ae3790a16a609116e9db877f283f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ede36b5d5c130ae49572685f0465b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2675009f9b5524875b8d46e4f6ce89f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa46352af4921fa6bac719c8668ea8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb88ac82f15ebaebf47f5083dee59e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f84b4ff7647c3847e9166fe90272386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed583d56a08d0e2eec599fcfdeb1bac387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e401b04295a1295561e70a27aec378488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfca133a3e79cd35d4c75d3f53f31e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81940c077ac374e6a74da7e38245eec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6586b151465f5429ccab6a94359853391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dffa8c8b3c93a4c68f01c94ab2d0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea8ce9f34149b8e732248f12cd2c3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658998040a5cf422288fe728d334cb4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e216047df91229910b87295a735bd9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d01d1f48f33f87acfab796041fc4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0849c221cbc58e18c5cbf973375c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979d738ca8383da3bccb16a1786380a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed36192d5cb20f9233df4272abdeb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af74cae65d2af224ce6cf5f1f73be6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ed40a6f30686ae577680191468275101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf93b42989cc4c185618e523e0b454102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e673f4f76fcb60153a44eb92748ab5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719d47d6992ef013def31ca2ee0c4ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fb814c38c0f91e5db85b4fb514cd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e7c0ac4c2fde9e8249b169b01e64d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a21f67a86ad01a2493b6bd615518f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11874ecde98098e3555becdc7f6cd738108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9394d2444f4dd1897534ca8328213109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174a8f09038f3404e29ae3b14094646110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51b6404e7556b88246876668246f78111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2076f0eec68e1a086889b094e61274112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf504a65bd5afa26e35f92da20989ba3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192df4c0f6c56b216589d40bb65f29f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d6b6078288b0c28d7bc5b218f22d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c922740d0dc672290380bea8bed7804116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b416542f472ee6a84f5508b3a21509117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682501e5ebfb0b0b39ff1036bf69019118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccde413f477aae5da7c0d22a18c7ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79423214c3901aefd509f44c0c579c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860abc59cc391c6ce0dc289fcd836fcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729406ef086aff8751a3b2db65d2800122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a0208f076908779e46ddb9aab2019123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4141259b24ca3c6dd89d78212d65188124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b817f6fe327d286ec9c56b48835611125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45941dca841c34d3ccd15d48f8b6ae9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef7bcb353ff741efb36fbbafc88b4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace53f3959a880c756ee687d991c527128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb124f09e6dbbbd2370bab895ba23c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec8b243f8f54128797fe62d61cb454130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d9f34ffdd7a070251da8a1139cac1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9404caa3f8b476ab0db994d547a9df9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1a9bf32655716be581dc12738aa77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe1a91e0c7cca8ea2e94f7bff67af7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00906d4d43ade7948d01bcddfee105b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95f446cf629922a54dd2583075f9d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a840aa36f7f57e7c8f2c4de6f9a65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84e77599b06d8143edcb8116ab2c93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f256baa93b25b2e331eeb0f64d10c5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf3c8aa867ad9607b22e8f07738892140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389102b5cbddc137925e4f5843b27a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bac5470852a6f533f34f89ebaeb4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf9166a75131accb123c1dd375d057143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48af0001c32f4dc32c505bea6643646144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3c9ed15095d285efc58917ba633e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498abe8e45092e1b500fbf69ffff6f08146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb63f753c8b03b2584557718ca52307147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c577b3f2006aaf8ab81adcbc0f22a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd08a9cbb19c32af9b1a056e54b3205149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffb00c2992f14010bd8bd28aa4db3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ae713ef9091a8a6ff6029b143ebac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45c0668d3e77dfacbe10913399e491152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44172e109c8cc48d0cb63fc1a0cb2293153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bc3609b5eccae598b02019fdd9090154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aab58093968a418e43aa703edca003155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9360b5c3b9919d62d4abfccc918a1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5ac64339e46c409c839da1d72c8c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c661b8cdd4869cf075ad9763e2ea5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde65df420b4dc84276dff01f6cfae5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e74d8d2dc129b672a14d4bffd42f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7fed715f6dbca436c655cb9320f9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1216ef2af7f4837f4b3b01f3e0240162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da906d456eba1f8b5cc08fc8e948958163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9eef9b2f66e82d450373edab8b378d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b055827402cc2d8e08f5f729a0981165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f241ddec1bf0ccbb1681b3ec0f08c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30754f7aa6fc4ee93a4e00a2fe993c8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba40af9f78e978f5113bec8c4f6d320168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cb423961f087053fb185e0b117135169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458a1ebeab0a977109341942323ef81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d069742c1997d0509067c8ff40af7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25898c4cdbe9bb1136dc5185cae302b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34dff2ea2aa55d63d4f0553b3d0e89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737818cd4c99569d4d2588c5aeac5c21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a3d463e601fbf8a47a91e92f70437175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826638c13519c09ed3da845003fc7af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77a89c0cc3241bc93d47cd3ca5cfe2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580b85a68b9cae16aeaa671ee436d0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fa1a4f4400c7ab8db6e1bf7e2b1d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882827c4f83f1f0f88cc1a3c05bff7ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631b9fa850402ac448a2073de4e551f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd297ca7f78e6f6a16ed37e70791c224182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20feaeeb413e354770962c733066372183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634d94840c4b7ae724fc7bc3c67067d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bd1bd25506ffa60c7ad0b55bf432a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332986fc2ec7e58541faf2895c0c8769186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce10456e5c96304be4868fa81f6142187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3260115a3d71947dcbbb0fa2fcdf5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3b5ffc4c0c42283ad1da8414ff282189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a642e496ae5463ae7d9206ec2beb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d761ac0ec92ea3883b7bc30ca71a99c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220b5f2e24b664f7dd7c40c958e63de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0cbd92d53e2eb1b5236415031a4ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4dc985d6edd1388d5f4192f07bc63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db460e81964d10f7808f0630516b666195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b343ebf738b0905a3024b7164c2383c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980db686cb9d1b4c080294807348bfa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e015c883f2ade73580f7d2c10d42ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa367d3e53001789cde187d26b986a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c6607e75bd2680e62875e9d15c0d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc0c9274933e5783736604a1f57a4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b63437feb69d1d52553fd1b25d5d61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a862e121a7076f10366c257362b78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56e017d104bf4ae4feba2b4aa0e835204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549234fd5b86849777b865e94aad491205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131b25ebf19e65a1cb56919951f2da7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a728ecc8ce788c480e16f844c9a49c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee837e99d721340e4621aa9975189cdf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb39aca4f054f2634aac63668ac7206209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964df135deb8992d0e7066dff9cc0cb0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc64e2a7a9ffa1624e659445bda2b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa006955fb160029c280c0ef7a304df2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e52f11b7f5fe2bd1f5ea99ef0a0033213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c295f1554309a2f99537b2551c185214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2c551aeb6c10463afedfc02252800215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cfe32aefcb602a4e8d205ad6f872f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756195bf1bbcc28dbbb92188ab241094217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048764df63c30aff66f21355b6c6f394218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215ce72e9b3bf5322d0f71c1dd1e7b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccc0ea2cfdc9ca2c36749992447bf4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569ccc73bf22b68eb536f49fd9d9252221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fedc6c621631a8592bd8a8c09eb2f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2dee0eb8c892c6a4238730cd71d48223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3985cf2aa408d29403bffa9e73177b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22947b70d96ad9d8b285113f9a29b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b011f45acc1dde9c359670c69a794f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3310492e5b4895a6194bed96143cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d2390e80ff0196f028c7fb92e87b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db87a09784248ccebb8203b2c9b93ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4ce590571578d0a429ee14e73f4e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdeb6a860db0cc710e5466d318a14e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878a19a4ef0cdbe5dc48bfc87dfdd21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b926f29a0d895b8fac76ec22527cb3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1de88748e30fd6fbaca771cb5b92bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9de070be42c0e7eff70b871862138235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e67d75233a0a55a7a9fa842d7b04c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3098b283da39ca085686640a4f48c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0fc6f073f82e3834d95490e0ead35238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfcc022976d6ecf5f18b513caf8b0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87510a8fc665b2c748c20a22624c0ee2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fb368179af219cbc4ff8a9478722d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f28742a62b2567698f3b2cc08f7318242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662d791b5451dd0426a658840341431243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339f66eae863786a484da65664c8735244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c777efe94f5e7a395a5ad74f87f2bca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19fdd48496fc39bfda1d8d9f2035c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad489b1cb4c4e7f207770aca4501398247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec83a641b3f9256e699381b0f19ff30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cc6a327aea3d020d9da48bb6c5fd9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467958f072b9262f482555a95a913df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721245cdd911c1226bbdde9c32a5e5fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb958e930122f7475a091e8f8ab863f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c499d913c7e425b14afb77f9b211bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73793e1dee11b9a983a076c0eaf71061254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc6ba6f5be276f2a294cf1c2a4d3d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243fbeb1f56f52f2abbfd6aa1a1a6d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e854929e9d905f0fa286664cc0ea3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc487ab38637e2f96cc70df2dc7996ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c0c001f5a175e389d280163286399259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeb1c1898cc1746f102abb40a753f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85aed5d67eb16f6a0ac00e5ccd786e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6966b977cdc7abc285cb730daa1b01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e622922fae20bbe05efeb6e4a06931263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dfe644db8de37a9f7698769a47fb8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1685aa954912ed57fcc50c2e77fabcd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10873f2e4372f59abf6c9843f553214266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa17311d0feabeb88df27147a7eae24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d96e9d7f5418e3cedd8d431ec42b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924bf5110eb62bb56eb5e5b3f542008269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef7300ef28462ad242271c3d6cc10b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40217cf8279ba590aa7534bb488994f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73fc9a4cdc674c1c649079bf8ede31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f6f0dc4d2d13053ede7d4c341cef9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3971b63a092bf751128472ebf95e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f41a147c95cb7d2e5ce72e2534fd84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79da56087e962d1d6d4855591ba12c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7aeb3b8713d5d67a3587820b44f7b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeffc893921a7c4b719f4b82ee157b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c1cfadf2c92a95685406ac611aaa7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c38b9a7619d42062d0f330fbc1c89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f806310ac6793ff138013d61fe5477e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8f0ece8804b5f66c542837a85ab03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9201642db13b60af4a541875e6130b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b510367ea77be81d485fe44561d166284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ff69fc17f4ef6dbb23ab8ada08ff4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dbcd849ab90d8a64e7f448b7aa034286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a13ba7f261b9513940ceac709b378a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb93ae496365eaa8be498f35c8e04d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e010ad29e1370189e5e9acefaef13de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f3613465cc8db6d6ef05cfcc00cb5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159c02e4b2431a4eb1f66f66e915b52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352273c00e2607a4d89e69a297b5864292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28488393e6e20306c39500825bdecc82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8daa507f3afbddeaf0885136877a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208e9eafcba8b187fafc5a6b58b6aa5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf75b7a94e8d4e848e721ed5a4f669296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b237c11680cf5325a530da5052fdbf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fc9be4eb617bd780a2eea8e601c97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78afb31caa347c1960e43fb6bcdb5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0370444005aabcc3bf40a8820802b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72b4263bd4470ab8d5cd704ac25b8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629621a80127d2cdab8ff65bbf90f2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874ab785c9cc3be6ea7c9f687883c89303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a4a6e1e73226cbc61e5a35804048e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f7422392ced2aea9f6d2aceb5abc9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88876e686efc22368c34966b8b2b7d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219d801e94e6ebe6e83a6fa6a26066d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edab25589dc9f1eb7afa736ac30602e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323be7d4895f6496e71c9d672f1d7d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86fabacadd329a87c79e21e7f62ec2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26c46ed02cd64511de8ebe10610179311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a57e1f28d5788f47f39746e82dccd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0923419c346d19a9b2bce97ffddb4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc3d68eb3b46c844b808990adbbdca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001432907fd7467f4c08bef43d6f5e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e580baf284bd4d8e905a2600f64c18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b33cec44817f940a0aeafae007a17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743a7bdaf1af0e5101290de6eddb755318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f30f9a07fe2c5690b10d36f9752cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd27ad9ee9826293fbb2083322546d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574980e1fe214f24c0471d6650e7fb34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e09a492c62050702a9f17a500e6872322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1064bee4e8f8e2a88e4ff02e2dfdce3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb47825ca3511a41108d1854393076324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d549d6b2e761810daf7d8c8d6878e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0bbd3d3721a52f028a8cacc68840a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1538cfe85750870df7e8dbaf4f554e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a5145fafeeede013ec9d1e34491a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af10647e02960ea7878e0d2215a159329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6c45535cc0dbbdc993750a2bbaed7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01140fe367aa05353e16e816f0c8616331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2c72bcd12ee6b2970cd0f78559538332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733d5f1970cd1d0e075f53c8e92cbfc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f545b96f425f6f33a74c0164e80fd3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76c4e437a2d5cafdb2a3cb7751ae70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cd350feee1493d10fe519f15d5034336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b649042fcfb2f2375eb622d2713f84337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529bb0262b92a0276133f5e5370b190338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd90e6a1bd44f290779eb7750064958339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437b986a242290ac7dad088a1074d86340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b479630afff78f1868dab451dff7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cab5825dec2656b4e67cefb4dc81c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef2c1e30671ed3f193bd67628320f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dc7add0e26bd095bdbbdd492a651a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b26c5d9e9624863068acfa6ec7ebe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95fb0b74d6c9ac0491a976a3c71269346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3abf57508eb496f3835c34c96aa92347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0598b31e969fefb2bb215355505b49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001693714243e3f0b87124cae32c4af0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c30db230c03e01712c89b2717ef826350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4192f4fd2e9d951bc188d4140a85d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4ffa797acd9f5a64ca38254a8e5cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177afe55abc34e2ec83917e8c17a7d72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a961bd5f2b1fc40ca22930db00efc1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1cbc459aeb31a4a8ca8d28f76f26d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c116a6d3cdc84d8ea92f19fa45557c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69e40533077fd474a59a688deca386357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cc2f3dc89f74bd6bd0a3fb3eed700358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338656ee4b41a98d32b58edb01fde566359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35063b9c147f04a3fd2a29205e4ebd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973932f314713bebd212f988f025914361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09812e4e23cf79b451e03bb046486710362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3730afb714b034d7c31c851bda757d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba0e3026d02741941cae67de2e72da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755dee420511b6688afd4e68711bbc7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f24afb633124a6882e8dbd96249258366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae607b12871de07b8c43ac53df89ac45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73a54a93bdfb9f3af3fcd9eab9ac84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1afdf1c1e28a29fd951b7bf7405fbe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d37beb846030aaf9123884c214fb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920973e30df41a90ec36b41fad01f77e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83a1adf4b98007984a9ef1a268beab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cd351b3e1973809165855dd74542b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333850a07095dc0d6da6b6af9892be43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffb520c042044a75415721a642e798375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4049b9e119265198ad052aa4f6fe0ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b248eac5e3a57d382b3a0c9ca863e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a63fddcf771da1a7dfad493ff2f81a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f2779b5af407c4ab641f8d187104b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41e92b2960c05f46034bc7428a4b78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a006dcf217fa51472d68f1a2cf15ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3dc0168e2cfc5eb4c2e9f89a6bec0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af85d584adde552f6970bbb8552022383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27dfb885edc9192723fd4c06f73e41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6248dbbd52336d82b83d906afa855385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79532e9098ec5dde96452fc62315ca2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8b601cf01e0c348d98fabdde69538387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc47f7c9ef0e988a12eff3a97bda9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466dc0e7c73c86d3e80d174b28f052d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21e0c46a7db26e9492eb941b37b678390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc41fb6a2ca7f84620d83b61a4413da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef36321aed2012f13d1d4ae271c8e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccfc389ceccdc46830b5b416483020393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bb1729a53fdbfe2af13cbdd7bec18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66153d199dc5b3af837c142d9ba8f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb818a9fcfb867388464f5912a3a6cf7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193c2f53b5088686ca7d6a108dac714397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857f16c7bbb7a45495882b99d23a9c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282b0e668ce64e6db677f410e3fd9d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa21d98da4e0152af078f333b23742e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b2025b7f6cdf8d9a66ddd6e1e967e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ec4e4906144158dfd0eb494d69169402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa789305d2f2288c12e065091f67447403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c40bdbaee418371c3fefa1fd61961404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a865d8b9198fe0fa6281f4fd95d9343405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d111eb49ed3b27c06a2e36c0eda8354406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a59a1a82d0f19c8bc4a1e7d5af39d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e44d3dcca52dbb2b54385feb9176e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421afcd49971b355f6df3f9c0c6aff93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b39a00efca44a3f3c056946cc785d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4b328503ffb99321e33ff87ed99ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d31d6527c89634d37f0465fc615ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cab6e9c43995d53e6478067ce61611413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c77b49970f260a341e458bce962db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2a66b1ca74a3323e58fea7e37ee85415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b19fe16360e3de73ae87a9d6621e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d3f6148853950e00725f73fecc27a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7257027c5a6db10bee5cc532245d120418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef6b1f1ed73ac54d098f8df80d75be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4a72863b2583245bc764c0f97ba33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6a4ae5ff009fb7cdea5e5c79ead7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffefb7195c3ee935bf2f9f92b56072422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b179ec64aba23c091bcff8508e95f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314d7f21660ba508c36e016308fa1cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeefa9c587d7bff52a888c656e8938d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce627cca2cb0a0949313a0a125d354426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a70d639d5ed53ff7618c8e5606a53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d82394cf0979b36f971124866919b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6e88a7bc671e559bd6f9dececec1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537388bf2652e64ea34712dbe66c423430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee8e5aac097863657de5ed372302fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfb0c7aed3d10cc347daf6bceb7fbb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe8dab4571950ac5fc8411f2403a73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f792c63c91180a86d588a83002bb7f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a15a2ca1f4e92cc0ca47343f54a65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f27a8367fcfe6a0bd5a09473607f75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b56999355697cd9eddc448a05f21a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13055a2841a1402638e5c6fd45ba82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53de6dd6d9efdd8d234ba5088640f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9c464ea509a01bce50785ff5ca6a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf62da4f54c8dc52d5b40375d137677441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8eb84ac60420a6ff970d09d72c14ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649599ae5340de85758c2605f57428f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5ffcb56d319498ff88e96eab1a68d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a45c0e232a3d8b74c18960bc586068445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b934126cbfafbca88826cbd330e9ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60a667f6e3adfabf605f496a694d72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961002fd84255e7e219faf071381e660448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a16da1f23cee3db108f520b3d67e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ff3746268e8b712ed390681be633e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abdd9986f678236a3d78a3c922fbfd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f131bcd02b5d73d05ea6ec630528f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c848d29b0805d01839cec3532e3c5ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9f0b576abc4fd31e62bfc68569c66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991c29b76e4fe0c269f648188570577455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4811a018db4bc731604d17f9ee9b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a4e2da293e701bb97ac031fcede70457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0531af9050b74a33b9353de0dfc539458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ceb0685099b4087f19a89383f864e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c41c39c9d0fc53f0e79a355054527460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2c70312909e89ccf67ae6725a92cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f5186a6f6b85fd57a60c72991483d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda57653e74e54c38fc6a638f426d77463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cace8c35a1fc07ba1a36964c7c118b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484ae434d75e2c9c305762885a76488465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1aa441388afa838314e7b2eddcbfd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de32d4f8f61b76d404d038693da4f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc7f7b753c1200f722eb4e78e77178468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a4fe95f240fe33158e9bea3f7b94c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec454fd780db0eed261c28afcd7488e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85f55c624516e6527b0de38aab4ec4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1a959abe3bb8f4ee3b41e90eb3afc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb265947e94fa2132b5c9a641ee11c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a8dc2df52629e3a9d06bc0e31d5e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e263474cff25f4edda9048815cbfd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ab094023c3d0244415850b1337ecc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc4f0478d76214e9dcec4d2e02fed0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8d96e41b2bef50bc6c0e21f15b16d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0b410c6c708b7861890326653d548479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f1d301f613a7fe767f2b81aa103c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db20f0334d3306f084f6444423e5cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289998112ffd5491121d343d014fc4d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127ca6f0b0f9003e9dbc0503c60c85d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f00f625348ae197a11863f322a2e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf32cb50fac4af1a6e9687347386bde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22c88ff864a10976e2c5f63af84506486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b01cbbf8205cb2ae99bba296102988487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e0f24271556591242cb171e683b48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2caa90e6eceed2638065ec672897ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350813e04b23c15b5a019e3a033d53db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f331c709c6da9bedad2aa359647739491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa51d10faa12081e448b82a9808421492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c622b8d992895e367b3eb4eb8925461493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b58e7697d9e86e34ccc070475bbc9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d584ff0bf6c7fc69895c3e1ba83055495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbed1ae20f38cd381dfdc2f6532a3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ffdf4ad4096baa4760d2ddbbe2b6e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a4e59e0a4c73bcc1eb1673f708bf6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c78e1eec250110d7754b4b645e050499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4867a38d88a168c8562cdcc677cde5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752f5bdac43e2693a197f31e18d0009501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b694c0308c799a5fad9df5c6e8baae8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359b2baabec2bdb0ca275f34bf7f559503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d38872b43117ee49e1f46556e70b3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dfa1519dfe0576392d8ef3c4dc386505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda38a6b56907663e09781086528842506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661913a2569df8adeee016b71b3ed02d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e830318296cc45fb807fdabdf3745508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43092a947ffd4e7de36f8faf660fa18509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef4cf08e5cc2bbb071ff3e11995f99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83329b9b183160f6922e0555ad5adc5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73630efe167a1b02674e163b5983fc2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2e11d326cb5ec0b4b86eea75c020b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66ac584686a81228bd2eee2be4e652514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76504092604b5e9c26f05e51fba64c05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1500b0b60c3c309ad26a981df966b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf534f2c171c36bf3244632551cece517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3162182082175cc2c153a22864464518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d021fee6f7d8e788c63b78ae4883a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1dd1a598643288fea10880e32ffe3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d07e3d92f113c8805659084c6892b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ac7636e9ec92a852a795847e69e5a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda998a1eff76a61c76482897047481523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d713c7660b40402573a30c06bee438524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca126fcea3d220c8531e05a83988c9a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd24489fb366814d4f83d08acf623f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d6f7f4941105d9bc15e359c6ee111527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f94979110ed22d3cff623195890475528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1068e0e7289cfdec5287a9c4fc02fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd104f26e86f24e037e4ab37e4d03d5a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a23b6a41677f81ddbf4cff10057621531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727a254ff825bd01e5ea1604406201b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afac2b9908c52ad5bf500ae7454d334533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e892e9aaa22669e3280d6de2e3ef2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a738fb873304d8eeb4f9b8a5f88e5c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931900bc7d7e8207f31d16177bb8f3d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045801e9d2d73d2beacb72dbc5593139537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92b607f1a676f881066e38dcea45b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5ddcd052a58709c4dde7386371b99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dfd341fb7546d506a7bd133f3f61e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4097312f48b5bf67481be4fdffadc7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743280b4ae791abe5e1073f3b65845e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5514feb064e2eadad5b93e9acbc565c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c789a135f69768ec3162b2c721ede544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff027c32af463d3aeed8c1a0eeaa090b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845072ddd426abd77d22ce9a43d85474546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4017c9f3a24f991d5bd28e62e31c03c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35c21337e16d0bacbf02d572f8af08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53031fef8ce05ad1a17a38c1584d18c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a62611847b5f49c634d15eb7dd9a8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12411f90a307e92c8e314f9c9091dba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91997547721be8b03b8c7e42a78d0b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fcbc69857edd9d4b359973f2fda35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537c6ab64a8e5385201027ac280683c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa2b2512a418868179e7e41107a581555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0ab6f6eb6d0d29698ccd1f81d020a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2e7343221c16269e94a87de04d679557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd025684d59e0226f0cf050aa4b182558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f14dd6b13b98a2597bac550020c3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21928b2900672c446dc6612122236dcf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f0189dd00ca9a7342bcb6e8631fdf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77010aac9f3707a814e71f9e2269aa51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44f1dfbd7b3652e8b6d0b7f9fd64f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f93b1f2143ff61f116de35171b1bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c16ed85648be5b40e032e4cbc1bd62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5915142f6887e9d6d7859ae8ab79f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf2333371babeb5370814a7f4fec43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a2e6fca34bd1f85a02e87009e3088568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3143ff093bcd94ae094fc0b87af873569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8e63542e3eaa58316230b6ff40db9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e517b952da2fe8af348c8769dcb8c56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275bd9e5c038aeed9583d9987a88265572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb20bfbc461f3134898c0f4775dfc6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3784851212a22d7dbca1f5c32650a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71f1ff76e95ff0309ffea9d18ba130575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc391d62023b1013fbb52855e80f9642576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b7568a4109d5ff83c8f9faf100e5a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783277696b4dbb0b9e096cad2bac60b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d872d21ed1ade183183687155ca5b46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692acb0acc6ef83a0719b9834cb26790580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0b66cc2fc0824b46d1ec9ee7e85bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486dd9c2b9d0106d4601e53ac88c13d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0d147fef72ee987ec712eef04c027583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c72846e2b69495c7c604107db7685584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab105dd9c86ec7bf362b9eb33acbed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ecb73609210a26842e1fca3fb4984586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cfdc6f455a70f684df0f049e33edb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963823c6c9929c0fb8c4ed08e2f98c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a59fa28e63f9bab83f9eca1c9ca45e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548d233a0832ae5eb7416804d9982f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029ec34df51e1b81f2694cea2fd22ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3133ff905902d953b90e793034c62af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee092e42bb54b9eb32294dd97732ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359ce9553a7d06acd9486a996b62ff0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024c0a98705146932457ae896b9e165595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f7140a9fd17587958b5d2a7553534596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5771ebf373fc1f3dfc4c7f9c992f6a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531877fa3e5b8148b5da71d2816e873598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ccb8db5c9363fbbef2cf6e64f1869599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fbf46c8bd52d44f7b51bc64a3fc05600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3058136f2f6d577a5e1ce9d92a0f77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791daea8bc308d0096908b80c9719da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93db3dbe0176b9bc7c84797d1c6483603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c018a9e138db961e94cfcebd8a1d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dbc7b2ede4c3e639a2d41e76cec8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91369e3f92841e49bf9126b32e3de79606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccbcdade2f1f47278bd2ae8e24aac9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f4455564dc739494e66dfd1b31b17608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03cc035ecdd2e3e0c4b925091e8660609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4025c46e00a40ccb6890dfc2293906610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40472e7d77ad20984c7b0971713473611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d50c3d117cc7f0e3f83e0edaeb785612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2e44b44f5aea0e886e2e746b5177f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7f39bae3dd3dc65d172f6054136e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16181ef5f12130964578dfcd978c8d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b3c09064acbe8c6776883cc4095bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871aaa7f712a1fb4e6c41b040295ed7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af105cce8378009579621d4839dc8a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2875ff2557020eea558ceb07bb27b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cf30d85ac81da5904a34807521b77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3466c1d23279d5a4b13b00c17b308b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f09b667ebfb947f448b78b50b6dcd7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571e7a77edbf2fad83f77af5bb11445623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b42cfbeabc3a40d91efcd17e9b8c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dd67ae0cb8f36fcf00783923d3192625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f4b49f09df629cd8d1132fab7c289626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c9338e4390214f268dcad8a4859f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcace2fba8f2aa3c09e7582b5b0248628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaad2d1c27bc7d582e12a6b1ca6318c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e9b053d04f2a32836a89282b58cc2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ecf82b9ba20f888e8c54e422f4e76631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f832caef97ea4fafa5e2c11d2956e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec135c3cf09b64ea83d30348a8db344633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d7127d17c966b6c44e8ddc0d855a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329f5848bc04f49352ad108b7863bde635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd77b102b461621c93a5b41bc2977a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04c707babe8bba389ca2ca4606a710637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b700b01ed8be518ce9b8b43594b1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28108bbd12124e379dffca40548c21d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8757903ba3c6e4531d3953cdf50d4cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee53f544083e6b546a98bf642a682af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a8e2f598b3b64ba9a4bee3e1c1683642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba173bb4c4b45e20335450fc162fc91643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85649e48400408170c100ea212db75d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925744bbb4c0c6499bcdadb841e4a55645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977febfe0ff888f835aaf9d431af0d4f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eccd0cd17b15021879df64e8aa2539647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0838921dd9e69631eaafcd6e351dc13648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43b6ddd5ee55962eab451b81f7d99e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe2728e62aa0d8155041addaa09e65650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9f4942153e03df439136d93dfd2b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a592fed0b7fce194dfff1765ec404e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7ba95a716eca4af5dc13cc196f409653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f9a68d675498169eb06057a261bc1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be63167530f4fbc3ba45028254f7054655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3d414a7ff8a6fbb75a5370b66821c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891dd6f59f6dd9bbd75a662a09b0c33657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0edc8e646e9c261d4fb6d20eb329c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3247dec4b6d5cfb3baa512bdb9c8baa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f96719685076864c4f5ef901ee000f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f9c3e3c82dcbc9c8bfeb473017d22661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ddc97a9e6fc975c53fa55423f124f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd13cd261371ea5f97aff2b31a1fd5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f6ffc1bae9685c28224cb26dfd20e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40a47e8172714b92fac729ffad0f5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eba5a26e92daa91a6c1973247fc220666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaec442c391fe94f9447b6467bb1ab0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c90b072a275819211576537ef05b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651165296223d07449c526b1b6b34c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cb192fea2caca69b919f2d99ec8c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf2dae50ddd4fa3415adcf7b400762671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0ee0fd0353b519ed16cdbf9f81a77672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a92ad766b9d04889d23c33a8296a1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093fc6a88f2568cefe30031e890d36674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6030c766986f2aecebe5984415491675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1788ed77614842d1771c2d90f35e417676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf921da346ea9fc36435339e257f8a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3628126b2586b0b993bc5f61b90848678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c1b55142f9e5dadaf1d3492277016679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241671c4e652825ee1169c7b0e30dc78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a3a61ddeb2c0c85ba44e5c9cb91f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2ce0f3a8d17d1413f15b6881836dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e3f65f33b9a2676e456b903035d9f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c9477f72e66707755d4ab22ab1d54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bf0ec8d730b210a3712b0e984cca2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774f394d699a5428648d8f673004e27686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28fad2d7887419fae005f53c958e57687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ad346c6f942fc39487d0ba137a283688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5fe5bf8382bc91acd62cfa45f122e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87663a87b5f39da665578b5204f0df1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ae2bfdee90547a75b75166b2afc5e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7865170caf6303f05a364d6f92dc30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa272bec38036d4fb60173d791e86040693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55b366e6350db1208f9b90d0b7eb64694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed558e27c4bed5fbc0020df50e869c3e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e219f74134141ec1a1eef1794ce10c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3be80662be7ef878c81672ff533d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a620ae894104391df00fe94aacf0ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddffa24f0ace80ddfeea2b07efeab91699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba998a81d808eff07d79cb3588ca140700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10ecc8a75d1d796d22deb0ff856e8b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a87d79a0e766aa3dd9e8604aa6c01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a9048289c6e19a5c088d85e8e3cc6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36513198496504e2c6643532b48d8e9e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26e45c0202fec9d428da1ef4cc334f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600428d251941b02b293c39464dd4a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04726cd2626a76035f428f508e33f416707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056ff3411df54d81128b24f0250a0cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00267477f5441813b178bdeb9cb82f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca9406150fbaed17ab3825247de990710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec370b7d11bf2c533d6d8f8f1f038e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d40da2ac9e101644d9a18c28ff391712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c7706016e3b4626d0e18119aad23a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808afdfb319fb8cda469c1906e328572714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61799fa3053020520c20c30e50a86b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a87c9d2431423bfc7256894537f3ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fd8cbcfdc429cffd82daec4fd4d34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd498dd696867313f6e4a7afafc661718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d21eddd36f18ca5983fadedf4c7bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff2e4a0f155f818f4c98228f4c7ec5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75830bb9215d9bbea032ba34a519b932721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e16acd75b4884a22c4934c330d24b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f407f665523abde322358fbc0cd0979723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c5ecaf3bda497ca3ad1efa9d324fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d10c19fa9a4771eb9a2e957d2dded725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99955f97329b984ff6065d70d9f3cc6e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d1133e127f517e8c46d3e7152a437727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67ade363e24fa29a1fa2d3c4674f82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e2d28842773a447eb78c2e813500e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d79cae745c44058e33328b97372a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb766b1043741a632e5072a8a46bff8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51279a428fae53b33d7a60370f4051732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf6114151f7adb44656dbd9d630f83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1f673cd2e3ff8e9e504b91c7bafb5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40932786b2daa5322672660d990238a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee1d9925eee1342b82384570e03b5e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c881328ef5c748d867da0b9f4934c34737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515396375de8c394fb776153a34e457f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe9e32930f7e82be374d63b3ae1752739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27905f85c5b5e0f58dd36c858f0cb1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d641641232a15bf35a0f158486f77d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c107939258019b7ad1970de4d6b33ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87b950d4b8c8b097c43e7a8105b376743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628ac5529ad25251140b4079a73b91a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84bfd32258704608de7d01a6756e6c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2469288f4afdeafd994b3705226451746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa0b99a2374e89126d34d05e3568ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80d659362a8d7023a2169226ce9eca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd327ce7ac27504d8b93c914ac2820749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca93cda257f8bdc5cd7c71aa28198f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092acdb0cbb2d5953f495da409f0d71d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b21232754850529dcf85e1006dad3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baf0d15c5cf2fb7d1a8b54d15a55ed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6e2031a14fc519ce1f31ff09b2f6d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018143d86bddd7679df108631264f5b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34533482ecd05d95de798346cddeac89756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f557ad1b92455688156f607ebef89757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048057829b6ad103c25f69468627489758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47a6007c7bbcdd744cec207c87da42759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c919afb335ae8df4d34601ed61546760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b2d236845118a2ee99cd9eeddfa87761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beb727c5c889a92d406dca42e3387c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ff51f7262aad50c66afdfc7153db4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c70f37f0d4d897245c2c479a436cfa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb97f57d1a099078621501b675882db765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f229bc00932987176553124fd21cc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3eb80fd4fd4c55cfb3930b97f1329a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2c2fd3e2daff54351ecb630c3d7c8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ea8b97e043a780e53b03418871314769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c570b0a17357d43e840fc466f23cc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667d5aadd07de2240b66085905d5a89771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48140f6ff5cb0cb201d7719f347a71c1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e03b90ce348b34154a2478a780161773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07795122de14a4411d7c6756e17a7f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3c3991ddfca9a9647cd2edd071ece775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce272c61fa3ef82299eafce2b85a5930776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1e2ececd813a32405c133d5068714777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60a575112f8598ac346ffbed74a8d9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedfa537e477b44869c80b8ebe45b50779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ec205b80a66bc149d6b03689a49fd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f66d6d4fc0205a2c4ed33b3079a689781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bfb8ed52a23b778d1674151582b3d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdda956d3efd94714abcbc5409abd94783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bcc81054f8ae893e7ed1c4401c493784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949703abcc16c357e3b55190a0852da785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c97f40d91084f782f40abdc9d37116786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287368bd815173e1cd1ef77f5a164f5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84011091e13d96b0286321dc5a9194788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177c9081ac1d1450145b3a912fe1262789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f982c7345cb2128977d77386dda9f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2318b10f531d6b61f3f2c11f817c74791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab6f505c6736053a5dffe383eeaa52792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc2f6b42a12e2b78f53b581db6a529793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebce9c4a0b342bdd3f651f11ee6b805794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a6ad39953c0077e9a79465c9df7db795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d143e40836c3586e4530b08ca0dc2d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9574abe188f4e030de24d30e1a0acc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff5c2944e9c57c4926520ec678f8ab798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d54bd483d1d12c1043285d4fc93e66799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27380c910a8779df94f3f66db6bed3d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160914bb620fbad5374dd46eeced3f1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6414f23d23515b9d50776e359761807802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280802f0dfbd65644de98f5c9404be14803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb4901d74c472f4098a685cb8067c0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b91346b91198fd642cf18eb55c36c5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77941c85c872a04596b802a694626025806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38c642024880c56695c6789132ed26807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dfddb9bd4876f96627822e9809d20808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0bf90e5695d060c4c598f577d3a2e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4639f7c10cc94fee643bc60fe18d3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2a4c8049ab334aba26996b9e694a5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af90f5aa9436acbad71da08d5cf907812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36233871f49a7a2ff8da0676ba3f97dd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172895fef03138f7b4b5e806e8ebaff4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d872cec5ee821e191bc42a72b5e70b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8d5b3b6598895d4f3c8ff0ca041fc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7240a2af59cefbea81387426150241b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651ba17649715b5a224f5c64b837dbd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223d38c32bdb1f77a81fcfe1e276166819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99175e11402596b6fc4c431dc0d1bf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c36579f6429e73334fced5c2ce18bc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98426d70d7eca1086fd816d9b2cc987a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14d7541adb1df3f20c5fc74b77deab823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d7d910c124001d11b633ec86c4495824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf85d13cb326da511beb8f13e171400825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784eb08b899529a9ccdac9b140b8252826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9318a395edda7c8cf195d1c909cf5f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13539110ab10a60a100e4c7d06c96205828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0147ee1cb758bcba1736681da44fa829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83217d6c35dff3218f298357d732665f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c069b03173de4128139c3e2623c19831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00371c92c38b1855dc95fe2198c4c51832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4835c63e372d2c993afe736d318170833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f595404931fda09a225c1f98d1f0188834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81802f19ee05a617a3f869f10b6da0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54166f456aa7793cb67a332dd132c8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580be72c857c9fd45926900f3d84523837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648b2fb6e3031f873005fe1f1ef3fc9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10f588f73d43004de35ebd041ccbc8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3622a82c04336dd205864d07ea5ccc9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5ad4e5480fbcae80933890f5b93c4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540141c7319ecb9ed8d2d4f77531069842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638d816d795999b23425f80c49c5023843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bceb362c845e158c33ceeccdc536cf0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dded8fd49c41a53adfca2549aa3692845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703ce57943dde9c7476815ba81e2b1b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b0beeb6eebc0d4464bd31e76dd5ac847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de3cbb66d4a14f0c6672114433ad24848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573f1235b97a2dfd58d4c3836c66d58849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602036c8fc567274247e8a3c27e75598850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a1aaab7e6f6c67af534db48560fc6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e36e63f61c96ff97167ecb6292e34852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b75602b38dcf5ed6d166a39800c39853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931067ec3cca95c19c0f61e593fa35a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13942ee3438644e0a9a8568b5fe62e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2bf0466f53ce508f00835d7e29da7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164db2f9a77d958ba13afb1c6b4eec7f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827363669cac100cb70e1bfbbd9839b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79caa44552e8eeb7685b8ecf88975ce859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1955eb391708e701153283b13fa19860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c547abb182ea3886f93113747c53a9d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b885d387be98411a03f2ecd756b4ab8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5fa42ca4f6b62c301f051b3b6a167863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1615926d9d3cd2b3869ef5407ddab8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932954fdd9212c4cd62c3cb069a1e802865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60a19cb086609f95d1f70a148f2195866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a40dc6d35dcaed950e3ff88e649e46867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a12ae89f1fbb44530710673fe623ed868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43e34d072c580726f585278b210689869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e1a6729a0c22b107ca0cb48342de5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7872cfacf300a39af98460f5e8eecc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d83fcc8571e1d79c05349cd773b15f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd1907eadef5a5be7f8c11c1a33e87873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079293b4ea10ebf633e658dd14b2fa9d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfd1effd68d1a06ef7343f20aaffe8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d21cf1e86978366ff17548c5a21c7e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284c30acd3dada8808ba4bce1bb2d03877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372428ecfa3797409d94f68376ada41878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f917be42375fdc9ff6691189f2dc66a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f9dbbe5f5a566630d215b93527e3b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5eabf47354648daee13423b0728e05881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a7a49d15b201b2a8892626809169a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828587c51586fe9e828de272c4185137883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745ac8983517c579976acaf75f1ee86884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897407a01533cc2e683c42862303a14885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcebda9a70e7ab1d396aaa84585b0f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882c16e00aba7706a7e9d4a328089e3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaeba12dce20c842ff9c972c36ebd5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47249b554036af9569b24c286da47353889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2476ad956ed32197f0542a42857fa0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693374a199cf7edbcd18b7a70a610330891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878179b98c9da79f37355e4a389286e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f69dcdb9e015d1cfe3e5fe0e45483893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf884a553511c69159decb2f037f136894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e0463cd98d4fc68bae42ac2a26319895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78eeed62d0938ce6f84e89cc775a4ac896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ed294a6ca2307805e5b7dc80c220f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b49ed0fe54749ef7c896f945571e7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5dc1ec628e3b58075b07b8dfb11a5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c5789f8c650171be4c060b70a832d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad674702b651dc2372d3d4d648c4c0f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af5fbd2f54e0d1a8ed8ebec84b57b6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620a76df5eac002950e535b2900bca6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263d1240b1ffbc9cee0bce275d679d0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf4d894c1c53b5989881270f2ac207905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c45e9876d732586b0c9b14a5ca23eb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9957eed720cda8408ce5b6601cfef4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abff0d84ddfad5d502df3b5dad29fbf908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c09c3d79a7d5ad67c0b609ebcc5794909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fcac88da6163f593e7c4e7c8c1f9e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1909304e0a39bf6876e796098a94175911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b24257f8fd617d2b3e6eb433913cba912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089604f00beadd37729b2ee0a426d3d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dd77e5057b6f172e6ddf8540cf1cf914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b303b15021737409e0a6705afff4a1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825361abc038595752f86b0bbc737bbb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb52962ddbb8d8c23c9707e843b929c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46ac5c0f48251ed20cafdbedf4923d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c49a23b1371a1d3426486ebb46faf919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b7dccd733c50f2ddb2d7d037e71b4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8440a3c649c89ea318d034b8c27c62921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04a605f7517375bba88704d2035d3b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059aa33ea872850474a672bf9ea5d76923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8308b8808eb5e3672fa451898e61b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffa77e123323ab9c5475d08d7bca5e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69ab401e7de755743c1d8d9e2ac724926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ddeb00d2350d31dd749b04b228c9e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bd302352b60a8db9b50ee1eac2ea7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bb06889b27385957d43811f3b19cf929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88275b11d9248d51753930c2c2e5f7a1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb838ecedd7b8d23e6ba863793b10f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138df37a14bb8e420b052da1a8a6a36932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc00838ad49b601994c67db8bf0e6f2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be98a5163d5dbbe7da6f0458f2787b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6341b800470eae1c6b9ca6ee66e621935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05354f6105e2a6fe7ecbd885836337936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e44732d4a4dcc469692cd2b4ddfcc5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1732cf14bb0e322a2115d4cc2ec421938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5769fd2d72ac4a02d4b7bce66a031b6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8201974a8bc49f2164c279e56aaa0cf940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a702f77649b1651335430c020d0d427941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7694596907606f88a5be4a44cf638942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068caf1cd4bcb232368933bbdeac592e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404798d3ea0146f2db5a1c454fcf4c7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a59b836a9413ce439eb0dc596e032945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c38d7c553cb7284cebac849c1ae0b1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bb0dc7d09bd17f3b99725c6778ed5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a82854a08565b154dfa4d16fec5a8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c064c92895f7e465742ae92edfbae949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cae88ac9a2411dee8f2bf2382ec7a7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7a295a31d0ff917f86603a617328d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399106930cc79c742ab51bc7453352d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583f458c44a87b420234d6707a4eff6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320bb9c22f118d42d9c237073976a5e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb75279bd711fb6d249b4141bfc8909955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7078d3ea1d984b674253fc6e5f427956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f542f40275f8f884320e271e41ce869957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d796e1d31f594a61f3a309da5e380958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daebfefd83530ebf99ae595014d2b7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9cdc89722d3101bfa2892d322dc5f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37237e6b850200904e17e038e847e347961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03679e66812adf02558c4aff16763b08962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543041ffd3dc457156e7934db4b9f0f2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003ea4c932c3fb9ab7ca35c3d95eed4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fc20969043ee4f232c835391240b5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc51545f22eaa0ceeb9b11d73bfe308966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadb62efb0368fea7aa0fdfed7da5b0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde51317816351235bb41d9b26d08933968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d7d58af032d7484cac1b4aaa66b73969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527710427f9b6dc5bcbea6601a1526e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4927a3f6ac6ebc745b6e2622745430971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33d2c797822fade664694de80753eb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a306e2f15665999dd77167ce2ba5d2d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5f4c8a74f1ee973c2ed34e814aaa3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0d26481466384af68380f8d46f8e3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe9926416fe052066df56bd4a8930e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdcee8f0061765d7a9e70ca0dd7c83977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25f1b4fecb1f75c1bfe7d3dd86b1c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f2a3b1b4600c11bfa6bc46cc40e382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f0f42a5591ee117ca6be4fec0b9c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d998c19b05bffd2d426ced47ff4da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ef110806bff61a74c124c139c51635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86226a79b6cecc63e27a5d34106d5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b69f27f57ccd6f47da363f5bdb30f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ecd46fb2246b94aac20264e0e58ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844c71b1ab5128d24cc3dda6546ce289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46093aa3c4d6ec2b790e0d6156bfcdb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4f516d662eabe74d23721f072dfa511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98c4bd78ced31757ed29a62bf98dc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc22c50ec78ffc8de1042d59c8210cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b980149c0055583b7c2f5fccf030514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acf356a30fde27531b11961285abc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5f74ad27c901421808f2f9f597e4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad55d4945010b7bf2338f3089d14d0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd98d9cedc65bdd319ffd1c8f87c1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5496144db7de0762b636a516920fd9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1534b1c0a8bdd045f3443cd3a2334b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33b13d21c48b4f02cad3144e3519e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18331f9c7bffa90629f370ca72141c7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f236634580fd80a7f65ab73136672523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2c720e165d77fa97e5b76a056ba1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a043771d4f9d39022235e84be02eef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c2a0a74c2f5ae682c0bf06d3769aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b3fca6d7d7b5cb1d26862c40c825e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9345aaae09524c1f021c8f39ff5c9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ebe1311d4f6e84059401e737d69ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58833222fc2dc88ced19a13025cbb80730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e120504844557d470ead57a4d9a9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e823fc1c244a09fa80cb7f3cee92e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd630d433a07611d3bae782a6ce17b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaf120f88ef748148eef4b95d4ccd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bb0b380fdff620d97e00c30fda72c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6839b3fae281cd797bccb4ad6497736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1e652de963110a134a32008088e3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2932572a3a6b5478c9df2191977ba538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef0535ad0bf625f2ea06dae56fefff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae90da05f5da2d48467a2eadd14a9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed7cd344bdcd01ee9c6fc44b3d237241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6a14e40c72ee326f0fab68c2a5c9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd455dae438014f32823bdd145cabdc443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc9dace4c1911f0d1276be242615fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439162a13244d44696118dd399a6f2f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa1d0fdb256ad5f775f6681045074546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb71896c42fa8d866195037751d056647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfdf289926c3f406aae17b00ef6b5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5f466929636843f09401c6a8c3a4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba5495bd5cf48d051ef0e6a6581f5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776670a5976ff470f359d6e74f0f94e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d731e3515a5dc2d0d528954f4ffb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d2781362f14b0abf760bb29b2c4a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5af550377c3c15eee0d168b18860c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d2a3f41d2eb5f4a6d2d3cddaeb96155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4fc45c48c39910c4eb57c8305d33c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324f8281518010405d217292b1cd22257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf679e3526abc06956280543a4632458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43aa3132b8467369ef02c07ee1e0b4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aec856047cf220577d7fd6abdf504c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffdd1b83a48e5e6653b875fc978c2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4994f795a1f62896ba0a203afd5fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec33fd64b0d7d3fe6ba721a6e78946863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97aacb52e4fbb69fb43fc40e0675e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c415af69c7fa92c2071a61808eb5b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dce9e81abed74e932c4d938929988866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede2d3a87d952a0339ec73bbd7e2fb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439193d11db14f9d1a753948f222fd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd17363813b174661fa9c35d19b9a5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bfcb2ef6b3fc3acc9430489f75a8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc513833c97f45780ee1f9475a5baf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621028db19da6079f2e4dd3d902892772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2d7f23e9775478949bfa623bc510673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b62cd571360c2916b76eae93acbef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0faa2010bed9352cdb9509b808710d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba97b566730a068ccdc09d419b8d3e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fca104af7d4c80a0e040e0289433c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084e1f308b801856d1efa3775f48a5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca9da2187a432d2a46e80763ad72a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2200af41910f4fc29de38b48c0a41ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1b430760ea30642b0c562cf70526d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1087c0ddebd611385d2f74e0c51c9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513608719e39ca9c49a971dd1c8bbe183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746805ceac7fa32146b1eb7614013ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1878db5bf711341c3c74f911699b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98abe5bc92da4582f8fe236f510ce386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67e23ecfe910059157a2d8e998634487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acee4066e178b64dcbd8f3f29c52b5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9efadf47f777c41dbd4e948b735d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf022c1841bf9dcc218cf2f62f78256290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aada8d8ccbb94a6d0f68c8f2f0cd9ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d9b4191e3597ffe0c06312b849c1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2165621cc52a98e0abb856d93b3b1d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21cf760ecaec349b1fafca8e67ad0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d62326af27498a7f6b0a474a29268295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29854a990a2a20cb149aee3120363e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9645c592250411c8b9f1be266aea497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e750826e2419fded0aafea9dcd01aa698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3c79c6a302b7cfc04e48804f5e53a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2d74d7fbec64fb68a43c099f5506e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e5291bdac9ec5bcce14242b615989101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf01a7362e204331b432d8a7d09b7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648b39f0e72dfb1343c29a4a38ea279103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf05d8ba43d1266eeb700c31aa00fbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c596accb4f36dc5f98049cca2509bc9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c7e11e6754db5109fcfa192c2383b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478cde45ca564d57f90b7d9fa0e465d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce652df4737cd77fcd3d5cc6d625441108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76785fb86111dfa8545e23c76e0f032b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3926d930f2783c87be6f2c34a8a4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f22730815c76b5e5764a6ce09bf6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20cc20534defe78f1c70b52ae07596112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b4fa6ab7670b637b33e8b2a051a4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb019aeb7546219cfd058ed0546a46d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0861704114cf029cc35b6371801d660115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eb22f97cccfd6ac15f1f639971425116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e49891c58c02f4cb04dfef69eb89c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92b439c7e8d095f20fc5b904642e23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63c50a0dd9aa4d83ea20c617220ed4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e19b0a9e0e050591ac061953e46af3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526742c9f91136da014c83b577010adc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0430114a93d1815b70f4c2c96a9bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ef45e6f25c8b364bb6f97417bded2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f6ca5c4d1a7ab89b618b72efdef0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1ec64193391b40ef46e043d7b1dae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c2efa0b5a366d5a56a30edc4305cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2becec254f0730c15de0bc4c4c5d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051e6d654db8a8e131a074a7140ddce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f8c08d6a47760c6be5289e7b5eafd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e87233d8d3d2555f2e79349d056e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447b22caa4843e0af206979cafbb45a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75849fd63d816d91233fc7812e2dd7eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0384cfaef1bb33d6c3eff371f64053133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d787391ecb79938032d380f420abd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe90458f86e5dd6c92ce1d0df4a9b96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a4fa02350f74ff8a4a18be80ec6ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45836c7e3dd347b95683b4f247a2f47b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275965959b39c014b55c97cacb97f61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef285deb01dc11887b23b2d823f69aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23860403509f5f1f32f9c46aee0c4233140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f1b6c85d0ad04cc26536d3a9c82e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bda9ea8aa80a58c95762ca68268fbf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e2dc8a5b1c6b8c5612547f2be18f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b13c57098c3754c77c9d55e0965d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e59914b4793dc5c9b1452ceaa0c2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8c406918b00320c1faa7cfdc60acd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134b615d5247de74cb51c7711d12ab1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abb2aa8711cdc66bab8a84236ab3e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febfed0b6eff73bc08c4c7ed460ed2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d35f481d52369c316b4bc23d11391e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb7ec9817e0827fdc91f9ef9540cb3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de85bfae4951e3d299ca7351c6aaaca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5038427d11f77fb1f05e8b375f9dfef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc84440272d2dc1d5e855af401d83c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c237d11b34fa4d7a564702f237ac1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44106c4e594a7e4219662f81520722156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fccc5603e11522cde5c3e165b061ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac27cc356691ed0577f47c41e2bc5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662db8cc11be06e533308f68162931e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017b5c045406f495290d79da09a3920160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d927235a577cfa215599fcc828fe7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b0fba3128f0e2d7050d7389a05d7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc424bebea253acbaaabe49ac1d4a57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91d7784897d3ebcca949af583959d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fde53709978e603f0b8a79aed7348165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014c07140b486dac08cd3876ffaecd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd7f74924974558d0b66a279fdb716167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c381289234f4be150be79bebd205d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11e71fc5f672e5350ca790d206f964169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94d0b4338ea09659e232aa10f3136b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c894735a2b0bfb9d85e66c66819c706171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36584b86adffd3926f37fee2377826172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340419d962ef91fcd9a25eaf6f92ffd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ea1e206392b4b0011130e03275e83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811eeed8d8966fb7a94a6bce9757267175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c849f2c915f50b67d4c9814d233cdb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3c282e57d8f3acd9d5cec382b1842177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613378e8a6b99cc99c48ef8017e76c30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85787f2cd1ae247df2b2745cd434f520179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0b74face519725f41234abcf56662180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3345b571823b9147e83ce007ac0e49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a2da1ece94b58bb2205d79e6fa93d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1e0ac6b609af48aa6a6d8de27d038183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afc0567e6148253983e1f0db3bbf26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d629dee44549871ac301e2abb9ed2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1c0617d857de722201b3d527af91b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73f41858f70839fd541ae9dc13d42d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f497a3c5133125b93e5026ff9e32e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1c8da766f42cbbfd13e7bad1160a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b96f12a1084c671ee0174c25d7ded7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1531a67b17c3ee6312f71c66dae1ce4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48be0b561e50d54341a553e0c97502192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a401c4229c1729e9794ce41159a865f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa7529d08cef6a1f32810479163855194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b005efd030c5c7aac6499f209a1d4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ec0e15d96eb7c8ebb749d4f075326196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8ae98f6bef6b180f0f5f0724e7b4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59a2b04cd4c049af3e3add2bb8336d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb8d933e1dc317d4b9df56d408c867199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6979a6642c6bbd558327f20db46cc5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a08bcbcc23ecc8dc4f821d2094430201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241a3673fa868d9a21e9d1d9e05cb6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa0e2da4ed2cf25476a991d32cbc8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44f4ede7d2ce6b69d1ca5ec1573c80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d4ef520195e8404bf51fd50686cef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7642c5f8a8a4e3b0e1f828b0cb2aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbdbc2e5250ddb3e2f26a0357f4c7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cff2a77caa07e8a04c41e028f9bf6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417794ee6c69bd76397402877bb22f11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd03fa524b423742eb0633a1cb4ef77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9409d6ad5d18076346bf9391aef4f58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46fd66f83cd4fc91cc6f838a3707d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd83558a56f56bb2b0eaa16b7532652213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e829a5f0c2acee95c52a07b736a634d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae5dd17d133928864ec600d513fb32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147868bacf385cadac11cd232a13484f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a5c20adb5724878237371835f8b98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480b8cc2a6d07918006d5ce807af6fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69692c2b7b0044d12ef1696d61a34bd2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c51c0326a9c28946aa4c27dd10b115220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa978cda0834e08e33e959c833a4eb52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226d2d0857b8ddd300df1ea3d6ceecb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac808ebe5b675c15140083cd8ad1f4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac2b4d934ded72f8e002c43bd4a879224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e95f235e7bd430f0ec992d73af7fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5fe43cd24dacccbd605cc98ad42f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db84cb29458dd809c47818a93fa83cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6f70470ee696a5f6d5356362c3777228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78371c33f1b6a77dad73d5a2493f1e62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f6308d95a039cf4945681cbe5a394230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154c5f92e60fea31ef920f98a972e48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1949de575c2dca367d8bea13b85fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9449966d50f8226ea144b03203ada20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931a83faa5770faa425903d58462b0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b426ad01f1d845ef4fd5e88711debd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5795b50904132130791dcd62c6b1968236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bd5e45a1002772019a79ab946efdc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f659fdeb3a8424687e5ef5ccb372534238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b8027538cbb5f501e1033b84c7651239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcace89f26cfe98f1c2ab70634fff09a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3754e7cdcdbb06c38fa57de96aba81c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72a5808f7091c16cca9cec1e9f9b4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51f0907e192d4140db0d26d2e8520e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf166170c8c8673bf3780f290c08a00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53e0ee2e866e9eea53aaffe0766883245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ec8efe96d1fabfa60f94047213d4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e337cf025415ea57bb6ef3ed61028247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026f7d173f65761dff7cd4d9bcc865d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b364b98d59de9211866c49fb4d510249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430260882e7912a6c5f0c27b1e5ef71250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0df6b38850e65434d5a9e2c9ddcf7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487d83546b4dd5684cfc53d739215d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438495b4987d57a8abd883e09ba37d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e7df7976b6e83b5673aacd267389d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d1bf3d985ee7e7466d8252769bf75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0d23b171dddbf7786e7d6acf14139256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1cc2d121b89d79368093e0eb90ceb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694ff77f94b41ca25c3a518048c624e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648f6017f451cdc08ba6aa58d9e0e44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d11039cb5133c0d0fffc4c441b6a6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecece4c9e774d38637f84114400c115d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6f13a9f5078647dabb799449977e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fee547a7458284aa31f9a121319b57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1aa7a0cf4245766cc502f20d6164d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29bec8b67c161ea448d789b3f6cf53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffa55815d2300e982b0c3caa0a9248266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dbfe1ba80947e7217babc2456d170267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08464f33dd39a89ca3a03c77f5270c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc445df8ee9474a5f66a3254cc1bff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befce295a94cdc8fe65869ca1fd3ff87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845523bfce7bd5dc280b7d8bd5a8660271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a19d9bbf29177a63ebfff9c4b74f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db2654a442a3ae8a05d1f1654ce53c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bd31b47c45cf75d15ff5303543513274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154ef80f7c013476c5d5f6d7b5802de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968871a097a21c8642950e35bee50fb7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e03f78227995bbd748b9dd0fde17a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252ea7c48a7abeb7099877ea181460a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dba42de976b617c2b43831a5613f0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbbb54e58508e043ff5c650ac1c099280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcab83d005a1a6e87d33725773ecb92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdde5f4d1bf25322fac40a066c10e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255dae7b0a612248bc8d614bea15a3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dad9534bd166bcb2ae79ecd6191a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39788f055ba44e8ab0fe32feabf737c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea91d121f0e441bc49d1c45ff0bfb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918432f2585b0b8fcb37e14e6738dc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2486464281545b4e1755c5a12d17d05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0015ed3e8495fd3491e6dd880b4ec4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7b6b80480d31e93149608b4b886b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cb43aba4ef3eb40b1aa40ff6aa1fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ef9f4bebba0f46e86fceb69f1a101292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535657660f508dc86b4c1363029087f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e072c69c8781aca7e371a0ba6e817c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e334e5f90b4eab59b90811b3fa8c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365db78d97e700651c6a80e20683d38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b01a3a492049d75d3f80ef838f6b93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac28b4b9e4cf97d3dafd6337169d82298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7fb560123b42aa7fb174c71f43be7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb1cb8d0c24691edd4310ddf7b0c46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e75b6b098835c54de38d7e34717c91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0b6ebd60f4537cdf211142a9aa1d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66331e0b6043fe6fa3f85f65d1ea3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed96dc6392cd04e977b16593cc4b02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c737a609f82bcd212e69bdc03e90b56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018a88a42a4dfebfb054c33329260e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d964c6e664fd5877e1a6438bf6d92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2571718fe8c29a7500bae0ec92ca2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaee5721aa7aa75e94de099f1db599d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260025d96821099e47ab03d395e0b211310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8570246280f5653564d1241eb5a39311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2bfbf62a1d541421fb674c87fe364312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40adbf188b7189cc080c091a5118e99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e27adf93f8dc1d9149e871d52a6bed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffaeed701d0155ea0cdc5c9281471f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c35181bf7fff23306bfd5833e2f737316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bbd01716565d7fa7a9adc35fcc1b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e994cf554029c7aaa5f74b0acb0fd9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25b465c780c3df1d5386f58eef1105319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e990b1ae8b5795b78eae5ac8ba92143320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c383a8c426d00486fbf8bc7cebc19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89014c9af0344c4a9971049bacf9b60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf3cf2c47af49a0403a94f86b1d2f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f9deae0c0f5d34001946575e5236c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a989a69df39d1e28828f5a4fc2775d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888910c12bc2e267c7da1d059e264dab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b911d6dfce3866802378f3d5a32f59e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3d8cfeb2efd5c5ddc73abd5df5372328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61f7700525236dd8c7baadb5bcaaf7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78484270792d020d3a9e56824165a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75e003d7aecb6e42150657aa64176b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6272c6d904a68e49620fe24632d35332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9b5acedc6f8cc2caf01a29df33868333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bc378cd2769ba01541569d9e296fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e300284b97e3348944d1b88baf58d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413c028dc8d76f18f5f836fe2d300ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32eb4f8cd15d5bcd6f89844020f544337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aedac5ba3eb59f1bb705740ae43d12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae16593f6038e84927e509cd31304d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bc382aca43990ae4b700b37470d67340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87be67c2856984012dbd6b0f6f5b82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968a6fee286734a4fa6b0c694792969342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748836b2899f29e0a0c4618a5571d42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41104feedf1af84f0a47000f9d23c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa72efed7ffc6455976cf25297b2a12345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78577aa13509ed60b7c2feb3ee53542d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d204388cad5d926ef8a192ed07537347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60751cb974cad595005c491532b57d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961b5dcc540129885d952f9035ba488349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd03bbb19a054117af59bf2d83ff5fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6243dcf1cb0f0a78234f8f6e1cc9f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e478010bc26010edd3fd269fb15c9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef930de33bbf29209d7a36a003c101e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabbc35b706e06101cc308618edb4cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323404c5f5f5f1b54d49cd3e9a1339fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b38a0885df439b33aaeaefd31f9ca2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cb31e118fac963ae2de80782d62b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260fd44bba4804a450c3973d849a103358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ceae006e8e31dbe90c91afd49bcf7c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0db6fd064d44ff57ceb3f3efcb6c61360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045033259f2f6c0d8383e47d6a65359361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b10da06a12367e8e98fc407c9423eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a91ec4974911ccfe3a238fcfa6d522363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37833fb1f6d971b62dde3e617e7b6b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16036b4c5e00b9a28d4c9688a4e42b86365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2ba1e64ad46b502d8415e4ad6722a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7e6e58b8e9fa3d94dcf390f095427367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f13e80318c1193b8ed5cb0cdde9af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff07b98486c08fe3b6260b6ce5d874369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af6e72ed74031f6de4265be017694e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc0436c867931e4ed0773aef57d2a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a7ea28aceaac7a09841536707d7bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c770b7c2708503534e92d16d71ecf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f3a2068dca5bc10927d5df33d2c52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d64eb54b57aade464ef68c996cc49a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02609394167e48b6066ece986b1175a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae027604eb334e884f424d0d880173377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788a5e5023ead20142c1ed4cb93b8db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339f15e37be3be914463edfa75cddbb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc21e21dac61f1d96482bd655551323380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a46ee86d6588e26b6dc42d0484fef8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bf8ce36b1dc699fe26c850e25eb5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e94177e7693c33df9bcde3c3b63a7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bd44852b54a85bb9bbdb7783e9fd4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30feb6a264589ad2a963338493fcef75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c269e782097ecca81bcfa63ec5fd9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b519b19091f883a707802f49587d45387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9b710a9c8c9579901362fbfbc1269388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03dddc95bb78b469e808bd60ba9cbd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c50c88f4ee9b78f3d00605bff5dc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669654d4975a60b28ff046a5f6debe64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10f7e81f15c18b073601d84e5f30dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5829dd5491aa3a16fd90eb492e894fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deebe6542200a21b0da7dbc9a72f1bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5175eccfb84d7ae5db1fa0ad87790b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a681a3e8847b79dec02e1dd177975396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93502727b19157ac86b45910834deeb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda35aa599e3515e97822e06bdad4c6e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedb8331aaf8e21a4cae5e71dfbbf19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91586b971f878ed9341d49cb2628096f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9185d348ca5251eb3ed0e80d6e7dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891da52cf43c2fa0ebb3ebfd43c68c59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ceaf86d8540ce3a0bdf211c9625ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38920b4a53779fa7851cc130854455404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8c79e3c12b73385b8bb435c4611b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e07f910e59964c6618126c5fcad98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c4ee01f7278ae2aca6ec8bdc56b36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841d1df81213f8cff34d9cd865d8351408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882621742c11373917b5d9eb2992dd8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a1f67e43f36ea4f7cd9af317a0c50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b739631fe7528c71f1d8e79fdfc41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a13798aaf5d70924d63fc8b6fb761412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a41b11a4b84213c9720e540afdc89413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d87adcd630b297dbdf62778ae89465414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a827887024e419443633f1c73684a0d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596664dfe310477b36f3f54d0479a3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff68c93b74e589a913ea12ac13a987417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07524f144e09cdc2db87b497f3648fc2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089a5beb29352a331ef7a94b9ccff18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce6d1768200a8b76abcdd1a132267b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde538a60275a88872885ed717eeb88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1440108b82b7e6fe6f0bd026627e036422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983bf0d22730c6c2e11860b237d4586423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207779bc03165e68f84addefe5def19f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aba0333258079413c041c954cd0649425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa60740888267215d9bbf314f17dce0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f343b2660f34cecb8991ca05ab692427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fa4ff3123d04ea1da6dad3e38b0b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d674e6809b5cf83488f172caba1566429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd5fdc14f2db323eb300a6a49bb1a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12c2df9bd69d1cc0e6643664d017f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a537e1625a872997162f1302b97ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4125d846b5dea05f0a19d64565575e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af424c0a25e25162009b7353f1e38e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83344f1a476b0818166806badce247e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aceb34e446f876a274aadf2354b485e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0cc0f3470b71bd4b301a64689fc4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e9abc269eff3d6f08a05ad98e6734438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70157e4304e3d48e51e77f8a219105439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1d08aff359c2032d01b492e9e91d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75426361d0fa29ef269d4280b974ec97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22fa66b2f1dbed97a256ca537f58a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea401841866cff290ec2e840472264443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581e0f55dbde06c33dc27456d42cd3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35679dd9a51f864e3895e3597c1a4eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0956ddf1160779c8600a57903126d3f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07e2b9bb6b68baa9ad7af3a7f149a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477c1a28d02db99480410ffe11a09b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917bb9ddb7b3ffaac69145352cfef21449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84479e58f85df06a082c950f61abb312450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3133edac3facf52ccfcf13015a27437451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c8e199db43d780ea4980b80398162452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb4daa0e69fba89f150e7dcb0f9064453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c59eef06cbb4e1db9976d16a612ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5c635441296807fe138d29a4dcded455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c25cf85f956998e6d997310423f1bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc01aa9067184c1ecbd4b234512487b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a61c59a0679887332d144dd00d3ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e5709f736ee56fe5ede2665701d32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f54a811e3d83cd3cb374e9b2bd5cc8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546287b63561a9bfb174f0348ed4e6b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc0f583706e26fc4ee5a762d185c26462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f907e33bc09556078873de5e95beb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45487dc228fec3080174ca9df1412b89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138a47606bfeb58008941741799076c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8e8ae82ea99536ccac8aa457136d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971760aec1cee8c9b53bd1ec76e140fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c71aa88480d34d90ea5e0f6aad64c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6abc50a4aaec62c5374311702bcbea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb209f14bf6dc9c55de0aafb33960d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3f27b0395ddbd1186085763531f4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dea5ca44984c45817b80c5c65a978472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56276f08d85e44e0702765b487c37af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fd5c3260ad818a45d929f3d675f39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88f0a47603bcc8e92d2561c5221992475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7212fef36436dcfc84fe1ed316a3443476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cceb1fe976f8659d2c34cf0ff7e39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb30215f39b085a0316ca2fe3f0293478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ab2b1caf4bfe3b98e8e7d0d0180f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcaebd88a46efdcadfcde9e3e1025b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153f59104ea160055a0b5b6707ac429481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abf04729ed02ed203d2e5af38e015f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016d36b88a08fcf55e92b5db3b47451483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef25d0cbb006bbf09a5474676486f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4ee7518b7f63e1fa0ff00bc2e7cb2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbd1a68fe9fd92a0a864b1e78188aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c90c8459af5fbeda59948654f64a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4330b6265a680f8d1ab264bb40c28c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f060e96f9f7f94c2cba34af45c85bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b13210a34fdb87a6628059f06689fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624748467129fce505cbcce2e5c4147491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7c2b08163fdafcc91181ab6e093ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ea7c3122e1d3ced65d9a2bb614551493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a473c6578275a15b1a6144474c9fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06945b59c92070ed97942ec80fd62b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195afb3b39060cedd00e735395b2d5e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd6b17b0ccd04b1e498382dea88ab0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517640fc0d8be46b5e0e8be3730430b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76084ac0629b16d2cb42365a9576fafe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66cf2a23a4af428d4b2ea892446390500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbfb687127068fb3d9a197805eebcd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275d3e1b7061657221e173512b1dfb0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ad03b34262d7ae2b7cefd1a1c01a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d342996f044883887d176adebb62467504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b853a65482223335a2fae53761b4b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956b02c264ed256e7ee5f6069e1d639506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a47b667003aafac1901943c69808a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213b31da9b3803b60bf8a37543344cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc130580dad0ef17135bfe778be30f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f791340504b74169118dc4dd0eecc5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c67f84e2fc7117f55187942a89562511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a478cf4df1b7c13888bdc04e42462512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3be4f5aa3820ab29eec545c97a516513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965c084401374113be92a1e038ac6cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b761467b37abdd157222eeaae385840515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc4284bc967741baf8e9fbd17bbc09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2443c2e00c055bf6761c559620ec2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5968c0938cead57346213e3cb8a5e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9e6b1208d087ab1b524190ff20df1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9afefc030d48b3d042ba8c0b94d9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405ec037ebf0aa68edc41338bf66981521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837db6f8e363cb51c24c7d1224db09b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdffe715c624fec93a4f93494273a70523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e05cdee6e1253b6648921b3887d60c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c393ed67f05e2c69e61e8a8c20252eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5665fdc6f62034f9fbf1879e90673ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a535dc25f6a20cd2688bd00d6f16c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c620ea5df6c56bb654d61fad3ee8a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6122fe9e14f79b702870f291c994625529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd661bc014c555c7017e3f61984d791530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbbeb6020c2f844a5684bc35c3d3e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e72c27761d8208d110eb1aa9b87bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63e0a04a81dda5eda05e729da8c77e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd41e5dd329cc989374bff833c2c55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77ce2358811d44720bc82e9ac9eac1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8ac4b171744e24efb9dbe5d3e6faf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d855d5cfd232928bb9660a66ee924f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba7efaddd33ba8796870db19fe4fc2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0631e5beb8f940a61b1cbd0b3f9df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a706878c9f59b3c6e400db0d1216c40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f64bb4695ecbf444aed5d5dd8afe3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f24ae71c35736a35f9184d082d03b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2fba653b90cf8ff7d910382b9cd22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11558c6ccee5e157f4b35e41fde4f949544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b93fc6e8269daa386767c82f17e6fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49f24fc9510ca8d1970b9f3eb55615546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1018c3227eba3fc2aec82174e759f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1256c74bf9c4a5dc0a3f95379811d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbb02b9db6df06e55c1be58ec0b4ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc965383fde8f1447adcb320b09dc7bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b3e1800a44528c9f03a0f823265b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1aac5c62c5fb0f116a06b251f2578552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbfb3fa962a4bc0b194f656369000b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9ea25c9ec47a78c5007f24c489a5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adccbe4b73b9eabb0774e5c34f7180555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921ca2f8cfdc81f1521f0491b270f85556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27d0e3df3bfa14fe0c64be1de95f85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b582bc6d89bd1385bac5cd60ae1d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd72606694306aea6e01aff1a3b02b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3a24b729957a5dc2013a87b7600cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd2f9203e1679486690f9c63b8b828561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcfb9b7890ed53eea3dda65702f424562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abaf5bcb822348a00284bb49cb68d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c6da17232660013d42b6f56859570564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22a97320800a70e0dc6629b4960c74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939fe32136d2e4055f624fcb5056921566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16c09900d66f8f55f57d6dbf35e361567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e888bbad5d7df25d760a5706b0c74b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448d3a97275afd098a7fa2cad80c835569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e8db2ed7eca39dec19a112d5a3dbc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513721a17fd58a09e950b7e6802e64a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae01901a3b8f82f57aef68a98829f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00af03b8015ec6c6bbbb0d647294d88573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d76c4138986042a23c125a788c9ffe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d883ed6538554c079a86d304101552575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7aa8e6f69d410e55857c0f8d95fbe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c984929feaf8bdc10c81379b07df5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dd5a21fc4ac1dc29777837d418bbb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fade31e37df25c82a18ec833597af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757d9e68ec43a62912adf5c828b7114580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadbfa006eee85d50dc86d0a1bed03e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f3f9928c695c4d9c1a696baf46838582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015134c3601bd73a5b0314d6308b9aaf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19414ed0ad995c59f93fc66052c57eca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93073f96b53b1bea3f67e7d58948dee8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246c259437ae1afe5bef583ffcb2483586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e756cf2661bd981491d3ba98696fe5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d1f150401451377137334b382fa12588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f278fda8431bcaa148587e752c5fa1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f631243f3bd9c6fa7402ff3ed656f15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00789b05aa09c14ecee04c98993824591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c8b577c4b76a1b99ba924b08d5399592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb85c823e85af8eca411ed803f5ab7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04811a89dc2b9c5228e3e58bbf8fe56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b6ef50986968a4d1fefdaa92fbe3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddac65c66d01abf976ebf8d0bc05e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f023c8b1e9911da1455001b7c9d9ab0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa301e849a042f43d74b01f7906aea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b29da69db2586c937f2b29c26dffe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc32d34fdafe38c6fe549a153c8357600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089b865708ac2b2090e9dc3ba2a7186601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f372dc2c0943730e271ed0e6fce70eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7f38b51f43bbcb92c8576530bb5d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c50137bbfab6829ac3ff3ed38a4580604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1f43a03ce070b753c02719b9aef41605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81827cf6023ef5d8ded4a66bd9b0a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb3c1606afc058de4195ed5a6d05ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4a9ee50d0f45f39a45c90b0d48cc8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7daa7dcf057b9aea1195c836de5056609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cb07dfdc5af6044aefeb803c31864610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aac6e736719830d589385dd50b679a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e95d26b3e4e1952df37419d70311c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8402c18cbda5c92f53039420a5e319613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ff6e4b3ff48db07d01aacb5b156a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f870f3a84452cdec2bf967f322bbdc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edaaa44cce1c063661e282b15f0418616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe54f9a2beaf9052ee53f2d17432c2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557785fb891d186fbaa2639b7bb7e60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c33049d44294316d9069c6008addc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a994037b46e067407ba40fa4787df04620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f7e7af2764ee8e16227e379528c0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13c6dbb4e0568163091f2db0260af1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058e7859650455cc78c3cd7ee639f06623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c618e33426fd720cc8231c9e5afec4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bc3577e2ccd47d823c9ab21052cd5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15abca092d2d7cc143e0af3fa2d197626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e43ae78210317ed40c2f7cf5a30c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26a7550f48b527171c2f8d58973316628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313090e7f8fdf4cab1fa86e07d039e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6350a85ce18e44e77dd0806a6f0dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18328698eca30964ecf0533ad85741e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ffc62e0d846a0b814a4dccfcf1356632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa6071dc76ee618c21c227773244f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d428938b041fa6cf4a096f91dc18c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d394bb338931d0314911f2801ecc9d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f00eadb761e41b42a65865ffb6a277636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a49e010e78c50c337a7caba38f4c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119d7cb884a0e7ff33c2e7b22434bf5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576d1ecf6ef6ec1063fbfb506f3c8a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473ce7cb1a49408605258f5d702eea2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15352a0c9719ac279d07fff8a65eed96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4005a9e8a6c5a7afe32b916f9d740d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af64e6e415bf808a00d03423685568a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748216f9fadf0c84e205c88803be8c57644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1dd2328e7def040c32649671131da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1c11aee15186b07f82a44c7f5a5bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92925bbfa1fe205a6807b0a5774f579f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932f345863039738f0355f73e91a8d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e2bb24f9b910d66d1703aa8d2d42e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913540e8bfa999594c583cb38f1c79d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9491cbc1894c1567d950f460a710f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52272c4c294158b36411e95b6296df16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0100d79a2998d2b132a0a966ecffc3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1de20b83d66b4af903e6fe03fd4dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0551dc5b61c8669c04776c4d12d1da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d94db1d3611f2b68c38805910eb7b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15bbb97c6ef6ec8e751686d91992df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dcece1d6644a5b65e4cfd0f5b9f02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7b18264083fce4bdc95659d351660659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c59cb933e8de20bf6dffe3455263ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54b0b320b710ea7e767b0cb17e826d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d5a8a1ea1250805e5b026b1272949662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122a4d5840f4e023a431f2d213da249663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b893f9b3a94e09c691e4961973268e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca855c1fca27c98488a28dee0a89c7e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57aba3ddfab688e3828fb0dbc16483666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23af40e7fad57960e94637b1bdd2760667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d17c3e34692e2b2ebc8ccdb3ce317e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27811216345bdca5a3524d05b7fca744669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36978f1b562f58b7c545b0d08b8e5a9a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606624c206a69bd93aba1a6eb484b8df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ee9b0620c79b7f46ea40c4385702e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cd9ef6bf3acb60ea801e9e6274dc2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6855155add5420390903e881fc74524674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064f9791609b8254c2bff5dfd34b83b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25927829686d250162ffbea9ec289750676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae189364e5ef9f64d420ed4670510982677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62ebc110e2e48e1f4454e36b3ea82f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a8b38bf16c676f2201a8e5e26adeb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284ee47e004c929a20bf26d83a1efb2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f7936b8db09618d9cd40a51a57efa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7c188e4409df5da5a34b7cb094e44682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9dbe95a3c58f9ab8bd6b4d444b562683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69249266ccb4b10607ae256a7892cc0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3b24845f119784ca9e880e541e7e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d84c96ecb9e3e9718f3cdd7fdb3382686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bc986fe81dcbbc4c819010ce4ba41687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88529c226417522fd498aa2540fe07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fd037ab86a45a5d2b0dade0becf55689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d8311ab796082a385d0ef07b9b511690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7812df6af6e7c5cb87113dce15e4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188abdc3db00d692acfa97f11eb6b8b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b63869d55f749162e6b7618958eaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce3d0d5e882fa1e8f85ae864140d2d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d350d6b52540544c0f12654ed42c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d99a281fc1f49547406a105bcf79b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64400dc4cdc715776c9218da4734bae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bde4967397a8d859ed648fe947277698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50882d72563a6b6a74319405578afbf5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78869d9a5b9dc6af63f6ac71c2a3a482700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ae001cff05dc97766f7b8872cb826701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7945e54d45cfc957d9a183ab018f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa67d524824ddb3d809eda66ad5993703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78b27d5a60baa69da293130557f228704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db848f3d87b1ed1d9e1f61ac8197d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e782946f2e170789429d0589c1b02706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f61242fe6f46a6475d0ac6a150ac9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866db949e37c82398f77445d1de8486708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae01efe9dfeede6f801c73743691cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556303e74da3f2e1bd8767690d1eeb2f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9440bf91c2464cfc070733df9e8232711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90ec7da7ac11a5ee4f59b18cdd5827712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270b7d085dc3b0a87f0a617bfa15146713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7c550ae1e726a3f3e2ccce1b18519714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcc9c0dd374039737097d5aad2970a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc2fd77b65ed180e5017a89138bb23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133796b9cbf61ac02aefe1425bc538d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747553ed49c7f68c2c3264cada1e40d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794fbce079c3f27c85ddc736780c0c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0487bab65d5fd9dc95b81bd2222a5f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4af11b967365b1ed27c2bc467dee43721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca140d8bd5940c872c05e0d921aaf78e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7763e472d0a19f7ab756d2d48349cd8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a13f3f8eb1ec3bc88fb8b236d8d389724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2402223db04528bea5e8557140c69ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6384a92e15cfb5f7d16e3e76ae8bb2c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361157d96f2723a5f69541a10ef0a600727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5feb06625936a23f23edb0c35c0f655728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eece762600825e401dc9c34c3bb7cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f415897471e2177eec00f09776bab5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954c15d5e27f2978485a0cdd3560c0d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c76fe056a585d70f593ae068bde5b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0551ab042dd0502e8acef3a3cc2ebc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20e70d8afcedfa08e9932d6ba6e45c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20464555f3e1f1c391928c5c360b9806735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e1017f51ca95af123b909679b5bbe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da157f43adf7cf26f20c4cf2885b046a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e588f7c7d7756eadb160e43d16947c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e38b13efbe26fc37b7c2f4215afde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9529a8295c4e9fa1903630fa37cf7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869da37ad7375d128b89114c30ee68e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77280d46436333bac6b65c5c926917e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4e24950dd8bfaa60720f182ed0bd2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d358be447ba0d78f9f6613ff31dacd0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e3f05e41dfb70e574161494c14c3a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee9fefe8b29dab5b010ed81c086fb1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296330ba14ae2fa61c4e159aba0db58d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489936d0ba23f75f7602933c5963336a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600b3e4aa26a5611ed73b4243d088ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b9f4161bddf8f1492b997776c7665750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f519154c880264380965c832131dcc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc6872be3a915fd1e2533bab102f40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc4d99390e7a7702eda2dd0c255c8b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841be2225d9b9ced46e91878786fb79c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e80ac4a4859ecfca05dbd10d5bbce9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea908fa318f12ee0e8a0a7abfc8207756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab502c246b1ab8fb682178ccdc7cb68757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14484077a187f364c33e705b127507758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d4cbbd4b18bc1b6e8714fbd2c5403759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de72f6202b46a13a0961b81f1b4827760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b868496a468b046d903b3fb54948d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dd96ba74e037e99b0eda3aa72ade6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d477220c4c8a2ba46011f6315196144763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b21a06ae5408d197752298caccab8c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2ea01677a3968c5b7d41fec6c4ef2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528569da7449732928de6380db54c38766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0431ebee21a230e4b56ecbec8378800767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b9ecc904f2281b7570873cf540e2d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baff422009a7539043bec8e63ba1c9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9283248a43235376bfac5a8c6391fc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911d8a8911171be59ba10856dc335c8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9357e387ec951c75300a04973c01f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05458d9a7bd17a99f8ac261eb49a827c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cbc037ce2c41d4f5ccad78529b2bb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374edff66a7a2c0e9bb4d8107160614775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b416db5613a524b78f65c06a922b42776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084b3bcf3023efb9954c18428776491777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85dbce3d0d991eb0e225209fc4aba5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75a2953ba44f9107e6e8ec92186216779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c6b94f447e57722c7dbd0fdce75b8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f746d679e3967c0bdb58bfd1d0ef6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb59c785fbfec9fdb3d6a7d2fc4117782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d407d8e5bbba68ebd0cfe39b89962783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbf6a1b09fb4f210d1159571aece8b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bf71830c2e550cd6b522c1772e2a9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648247aad1afa174d2905e7fae9154a1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb72e8926041746e544259c61d1e9ea787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae81b9317217fbe08475c6ee91b06f4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdf057dc7ba731a6261890221db16d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ab400d2783c53065ce30f5be53ba1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacc3cf2650ae7f445c2801c307685b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136125fa1c8b3f618782d2431e2c16f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12db626fd8ae5666e28323ec6dcc99793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d8bef99d116fcf6af1c6225099afa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353fd683bca2695c04ea795c6647465795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd11f700a25eb5c0aed5189128246fc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e6e95e5442954fa598c654b6bb494797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122ca0a3c2480f3294838755455e1da798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8c90c3408c6bf232fb34e15f16720799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b502c6acdf00cb43b67b6f538ce4643800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154a818af3d5557c07f5d156f72f5df801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8e729525048ae0ee83102efb5a648802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98b3c257c1491c58781066abd0d90d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ef176aea500baa64b495f6acecf51804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898a5a5ab778c947fcaabdbe3495d66805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114452eeffcc742dae65fe520c8e46b8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866a58ed8e58bc08a8a298be7e3968a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1af0a0c45caacebac7c5a374e06629808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75882760882c34816c73fbabd40a5f8f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb78b56e9fdf957a4bd629034433523810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9789844515b1ab56d08de2cc8ded9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4bed43df1907620e26ff4461a673c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d750820af117b61fa018ec094d201c0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819181478393081c21260b81cda3ee7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06831ab60e096d7446cd16dad3ebc604815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97c8ec8f14c8f1b5743b5947ef9284816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa29d7afe6fe21d240ea62f6474a98817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fcd2d45ee84e16248f09fcd255c55818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9f7b308d5d02f2eb483e792646b74819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bf8b2da7e1c6838ed064852898621820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c86df5893f75e2433c3e7b3f06046821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedeaed08980d899803fed5d142496c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47d9acc18821a267d051da74184bf4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df8edaea5f47e28d7e46bc29f1021a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1d588a69d05290696410b89ea29b1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01701143534e3b1ed21a32ae31263fa2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326084f6b8e7f2aea33f457a85d3809827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc99184d9b5fc2e06bd4905cb5793bc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdfbc8e52d3fe221888b97ebd1bfcb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f34ee332c294a116253450d5d2b7aa830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9773c86380dd928c62c3c25e66b295831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cdd66d9cf15edcccac5861f807da7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea3980196e56234c8d777d5c6cc948833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b44c17ca58a8ba88cfba47aa5424db834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35647cdb1dcadc5c6142ce4f6a34581835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231ccf32e1282254e93078d3e9ebc6a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109fa0e268a64d0769e438efff860de837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b60f16b9bdcdbd81740a50e40b1e77838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d764085162f07da7ae071c5ef2709839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d9d97c0324d0983fa126527939620840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d7fdaa47f9d260c9a5f80d3274bd4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dc0c91598477b9ba0d401d39b24c5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfcdad9788c50e1b88144d37ad99cb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7b8c7695eb138a4ccf16a78da7968844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1bd30fde80d37cdba1689865f78df845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402f215ff6ada8a45f8b3a057c9a644846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93fe38b017b3c1a58deb9521703384847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad3ae235b0183820905ab078bb0822848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79449635803d668c3585a4b318ffe78a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaa3fe462cacadbcad9d792d4c80d1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3185001bb5f4fb0a2692c961092b3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347de3c680decfbee76c57b079b0e0e9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85309205082f8ffbd0ce8c809d4ede853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439c673379d1098e8175ef709ac7e88854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62654bb95b2f9276bbe2e863e89d637b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38b753a421a779b84c8c44e49bd742856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf72d8264d5545286f33cb060e46b39857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31e4c407b7d6b325eedbf247e29883858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc141ccee1d141182c4c6668214156a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf4fbf4e3131c6869a9d328e37c0fc860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739ae9f11354d1ab326a89897fa8076861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3028ede01091679ae4e1189fed3176f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8100f83ca026300ceb4003822238e4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ebfea334d82a95d2044169bc8bbbb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f81960d95bd66cd30ab4074208fae865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e685150c413dd75c538037e2d053f1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55345e69389706d52a93d5d327427fd7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c24c26a2e118f5c8f5261de90294e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc926c72b54734b82af94df34fdcf4bc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354e7a448f61e73a1b71126663b1c83870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816444b9caaaf56687a09e1be57b9e1d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ce46e8127ed495d6aaf347ee193ff872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166f4c39d995d1eff2b1eed400b3767873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592868b6411392fff7743c054a7bc8c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857b92558b703b0ed0a7276de8ee1e3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de174ca2fdf2591653ae363adc2b5984876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616d1f19af849e54af31ea3aeb7330c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad41fa4678892340442a0bd3ee147d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fe0e8130f354d2b42140c3ede607d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88926199f133a8fec30b1e1a5ea1905880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690762f9d8337f7b8e1e62f5b10daba881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76156b5bb23da205d714471ff319e7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf298d45dd8f01b518dc03cf3b0c982883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f20b3023b53f46ad6339d040630ea884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18569a124d23f3ab28a409564b9b75f7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a40e44e4d7830fadebdf28d504677a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5760edeb62a9d8cf24ce01c92a405887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1632bfa1785bd13b9cb15deade9dd1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ca993c093345a9b9846ff44c867d9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce8ddfd809ce2f18166483ea269d0a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133b5c9d114a56d7cee24bdc2b3d444891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb365384b0710048a30151482f0c1c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e146ba3e02b57c52cab7103dec103f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850d50106c1d2847ac16b9609f2b7d6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08820f29045ecf04a4effcdb8eed22895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d16c3075a74fec68f4b5350379934896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eabbcc07cc4816489bf19ed552028d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a968077f7e9cdc425f8cb27500506e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb06be39f0a3539e0dd653a72944e47899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb58b590508df11c810d54f71959aa900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2a7f9ea2dd9900181f15b0d819603901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec2bbecc9451190051129ba63e4bed902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc4e3bc7f483bf9913bae858a9674c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3630946b0fe233984a8263fd2600c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75aa94a8b2f005a8e37f4a5898eb6f8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea45a9348b193a88311185e55a8153f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcd28ef6215ac4fa5875ed15581af2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d62f6108ecdd24e436061864b8682d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f5c5bad939011301c4fc2952eb431909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c232c7305649487cd9d2740647e59910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9c8290905d6ee6ff13bf06a204d1e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2dc5881e4d4a72df52a1e78593078912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ac01ad740c52eeb18d0c8ac869a9a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceffe605943f5ba86ece87d5f36b38914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d74bc82105652370c5a07a3b33d0a0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003602786e4d5550be85872443829aa4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4aa324f878e869e22de55c972e6801917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9167ce3d1308172a5ffb880a30ed6b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febd4be26224cd1e10a23d349ad0fb4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12dba173e965dc5c7f22b98865983f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621036e2f2c73c1cbecfac38648feb3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb27ff2814ca9765170b004235fe411922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35394140a65e41c3044999b32304e20e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117cd440b01db8de386f843b3410569924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0f87493f7a759be2a118eadd94591925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0f478a9baa78a4093fd26604a4d5c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558f05535de990108cfdf4388197aa0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad2f0b53b93fda8f0c724186140a44928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb12bbe7ec0d72fa73b9aa34a92d86929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d96ba51424e37005c75e21be3bc99930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567822a150788c41c9761a35ef17ec6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbef80556620cf4776f038da936e1fe932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3ac19df240a2bd37768c37ded5a03933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f899c6c7fc04620e01907da7774e626934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c89d946a6c077d691fa80c89888519935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122660aa89b49f103d10bf1846c64c05936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01931cef82834a505d5ac72c2532dd4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebbf59c4be532a99543181cb510046938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a849d1ee65ec9ceeb08ec31300a264939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ce844173eb14d5793a98609cf46a7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d40e3f72d6b33b8d26cce62d1a039941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a59c05d5b7c3bddff00d05dd686a47942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4da1181605bb16129ee3e3da3128e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34341b94c4a7f25c8d2bc0698ab93098944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2ae286c7ae1d82f84250cd425bc82945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae867cdf8c64774927771b100cfa79af946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11427e3f22f0d9a97a7706391b50b7e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7bf031825690a27d3151866560d4f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf06fe70937e0c196ed114a3903cb75949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7add87756d109f14570051fea334a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd30b562f7b29d64d34e67c8191961951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74681e265480559890ea102e60f7257952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268df17a319a6f8aba249f408462694d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7271dcc14ca7765d58edda59a7115954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad16a186d1b2fbe1b3498f7b3a30fb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524352220201ef42ff71cd36160e572956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323c192f25e9f1d8e567396cf569490957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac591a983928e3f1e5ece7d594074f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e32b924781a250ffc5b1bb8605df3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279f54c406664addc9aeed18fa22a6b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27eb4a66cdcde5011f273ae14f7b01961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8559c44719db4a9bd0bd2f8b7c46ca7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c0d9fd342d115d6ab3d97621bcf39963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41248f4ba82f8aec808ca7c2a91bed4f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addc048872e7015df64fbc22ad31f38965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef0c24b848e15dcb091bb8372b8723966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158b24cac8e3ddb0369d202248087ae967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88b3e61562aac87a0ea5931dbdca57968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decbde0a7a1f90fe61514739aa30547969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe643ec79044a5bd967ff89f87c7a9c6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a38757b4433f81dffdee73708616a3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd76e83234de6aacf04c1b9230b628972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dc8c28aecd33949575b5071c6724d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e11d34021de907ac0f15aa5e94290974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c1216629aa79f20c63669bcce65ca975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>