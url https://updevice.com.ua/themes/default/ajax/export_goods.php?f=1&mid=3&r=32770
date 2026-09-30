--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b3b7d90f215d08a1a08dde4ff7f351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ec18c78a120ee3c705fdc8d23fea62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1fb263b6f438b00e1bed379727b713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f20c160ed659b0c061d7979a7b17a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55f55823c01547e1081484319dce855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b3857a94c4f12445986a943f8ba556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3af774612111c874a6486c35c1aa27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e30b7273aa30d157bf2897acba4a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65384e7c847eba7e76f53096c0d8b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37044c9a6256a98343b72a2d7a568d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0a0c84bfcf76878dfd1650bb4f87111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a673b9556f6241602bc0909881f216312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afb5546611352be644619d693c205913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392f6986bb11beaefe68056e1843a2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c243764fff0d347ec184aad699528ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38ed45e208070b5abc5f57c692abf816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86651378ca2282c964331e8775b77cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8a49b4dbeb62bf8dc168ffb1ba64c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c377b5c3ab5f7b984d06c731cc15b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9999f768f2aea091f325ae87637fb4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28b57b5022fa43ea026d87843ea68721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ef020921d3581507cac6b1e7cf23422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2f5873bfec36725e8ec61a50db81c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461e9b816d29ad430a2d673c5b50ac324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d43403449e72c565dec1d7498308225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94585cf8f8ec7087f4afef6a0329b7af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6f779931d729765af0b07e19b8cb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8eabbd257bd59d5a8f19e90834e40728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17db0ddabad1bc78bbbb91040c904bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbb6bd0df081324c3bdb47ef7965ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d68806436e2aee73ca595b46d4154831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9954e51a5e46509f3ad199f4356d31932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1318f1c3245f3463bfed4719d4531633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e7f06092f6e6bf530b91bcbdc62df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa8bdb12887f9efa03010f55cf1b7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934049e70e4d63cb0f07bab8eb55fd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc1a5f4a3995a89c6f24eed028d17b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909f1e8f62cc04024f211205c8d2abd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3b30b18ab783d925242b72c2d6df639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b38f0e839e8966277b84feab07289540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7294cb5131c24bb295516bea157490b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f10af343c65d46dc84f69d6c501c9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4f4e638d94a7309ab4320360a78ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dda2d4f6ab35a1fa31a6d089c6aa444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffed89324319ad5cb49a94a00556b7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20477f4ab33548c05bcfec82c5292c4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2573f5aecb8a65fef0dffa102f5cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52683f26fb76d27da64e3feba79ae548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0004054133d064a0a8e81c012489c5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39fe49e6d9dd3e7c932a06e43fd05550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9aa13e6dc1bfe96f9c1dc2fddd8e5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4696092646d65a86c70de38d9ef2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bf42883fbeae102d2972a954b9d2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adfaec90038064f63297e2f55d40da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514aad5362928a17121ae35e36d964655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecde07ca00d0bc2b2bf1344527d542a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b9062ab91009b840de217174439c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923e0884efd0d7aede5951bb426aa0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc9f5238e96abce2561cd7948348f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb54739163fa92981837693f5a14a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78032a62499a2a21845f8d14604fb59761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326b65099cb987c7484e4e26cbe9e1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec887daae96dae0f1905c4e7134efc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9c7616574ed87988d9e658cf9dc2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6e241506777f32bf91b4fa76bfb4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201b5251662ab7604697308db98331e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4a6936a1d5300834e1597c630ce4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e25a9ba851566592011a93aa8220f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bef7dc91c2046ef92198bb41dccc669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036f7a9d59a8b98d8f3fbf3b36aa10970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60ee96faa94b4ac54d3c8a282e843671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9c596f2ea74938af017383b4ab6e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d3ae96d10d5803ba8b634199f3ab273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20304ec495e0ac02f6ec6571192fb70874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03f71a244b1988d433291b59541ba075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691540c5dd12d67f00c03d1f2eabac9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ccf86e76250a45fdd22dadaa7dee477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0bc0255b7ec334db7e5c0242ced9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ede3ccbb212b5a6fc362b20f8c6c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8663faf2eccf101ef869509adb188280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73d664cf951d5d3d07dbe8bb5f56c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfc5a045d89687ed2b9eecab41549482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc295786fa33d3769194ca053a2647b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af1ce489e0908049a76b75249f918084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760482d16f46b4ca784e0d06b235814b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511139a76c7a43177353d83f5f83e6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b195cdcd3d37fe4479abad2948822387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdd9327cf1fbfd33939bf204f69a1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b78b50eff76ad6ea7c681bf711971589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5f5007328da6816e46c345ac1c8ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec804c170620395f1a07156d5242e1f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd37e34afbb81685f07ea6d5310804692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494db2f9d2dd65e5fda2fe4cbc1542e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e8c2a185442593971391e3844ffd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765bd437335a30c49611c319c0bde6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac4c677092339eb171045baccf1f3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ea0bba4ca08fb16f1274710d5314897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acf88d20d8175e2e336cfa883c4a3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e9096f782a9644e0517dd0abf063599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465029934468148c001dc0cc9444c650100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403de824a7f6f03e137b1a8cd7f4b6c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda8af28fc84b67dc2ec2fb67f17663102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf6c68ad883b8899b38c8e06086ce7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65a6a5ee99d10fb69ae6b74513d704104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca83c9b04e198bb7a1421099033f89a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08a0e877a620592de5788caab907e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6062f62524480eda913cc3dc4f6ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4f29157c22c2bf57f8b1418b514a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f660685fe70cd664b8ce3557cf871109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469550bf25dd165c1c721f5a384e693110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34ec127809cf941357915e079e56a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02d18b11cb37a5412ab9ca2013040c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbf409b438210952dc5ec24911d44e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b134860892b021729d3f24d99a2c6a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871b7b8acb31481235532cfa0fdfe3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3addd5168853ca0dacd1d5b304f7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460345beae4ae68badfa4f0b3d4fa633117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fa2e52c4aae82600efe9b0e0ffb62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f35af803e363cfcca2a1ab4e420bba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7722b4689d507cbf5c6f3029e16c33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263972c8b270dabb9bc0d70c09627698121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aa4a2f8ea2d58480458fb0d9fb483122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bab3b48da037c0a4472949890d9b22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7e41324f08f435476b89de0c93497124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f864695231d47c917962615b889f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e835235e858512beac54812c3eb0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fa4282fdf01f9484b641e77837676127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21bbc6af8fefa037dfddab08d19d1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18060774a2270bade6756d986b952ce2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4cb8c4bf8c4e808f313b7bcbd4734130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6b159ff8d47cd5858a50306407ed7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214412812ce8e60c35db75ac5de625b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ea892cc1b35bf1ac6a84ef7dd3f16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad495ab63667f50e7bfd2bebbd3dd27f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4775027299fd13a6e665b3b1d51a0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4916a8ccdbe7665161d19aa2cf788ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e36d64bb61a2f2d7e7326938467df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a082e777c30bb5d3c86f3bd051aa95d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7d8655f9bfc7dae84d5e747294570139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605e427aebc4855c499148b285946e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437562ff7f4ff1cb54519fe6320a7b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0950b7bbb44ee09bf82307ec6b3be5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d8fee5015578f2eb7e72c559008f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f46f8843d6291faf09b42d88234d31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9b1e41ef60cd1e62577855dc505cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20a22ca9c53a03f3e9720d7170e993146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7fa0ad522333323e73fbec3b4b5b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b284d720a6a485aea6e39d5104788148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fd4c5cea238828667ee2c9dbe5dbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8f5bc6e9ae32bb7d6c7f274ee7871150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5439b1be6c7f3e5d190ca0f6d183fc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b7e40d4c103d60d1ffab89205440c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf454b22466c323265e6b7da54aa6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dabc8ef19585411941c5388e6c4f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9472e0d00b1d548f38add3ae094876155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd45177e4e5a3cf6bbf69fa529cf2ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f53558fd7285fa0074b958eaa9633a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ba99f9f3bb0a6af0134e5d51da6f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f1aba42dfa55de0ecc4441cb569f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a366a5761cc3a37b92c0070c59bc782160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d013e24e1f66683ae154956b596417c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebfe3a8164cbf204d032892142ca9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ad0a141d57c549faa4736c21db226163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f67e409e488289e89c2903b45f181f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a63c6a523245583b7800b421a3dd9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d42f85a47e98b4a1539d5c1ef9bf4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b838c395ca1b6da0396a64984f5535b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4944fea94014c17b98a59454460230168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28aed54c2618e5af34f58f375dbaaf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb936ef1daa68504eabfa4d758cd6839170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44fbc416ee1387aab1a8d2406ccfb4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18feaff65891fe01781ff391a328818172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9231800be385c27d7200612a167bc08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6ccfd328ad0da9de667fea76c4c5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7204fa92c755863fe083fcdddc000175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3089a19cac6c323d2e9fea4b00af616176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bad48731718ca381fc5274eb76b588177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cced20f6ddd12a9d3225c368094eac4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630afc13e4ac1b76b9328c9dc7d160b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd9ceac9b0974cfeea22e361796eae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91da964fb04920cc506b0c219a8866181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ea13207204145f68ae94872df67d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c311d86010f0633843cfd3dee9ea4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607afec167b2cb1d3d1886a8facb9ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fcbd392eef36044174f8040e9417e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4e0d23476f203d58f1d93867a9feb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce25a99c707bf591690d0e0bd3670d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e54b40ca7b48cb146f9d019bff7da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56283c452736f97132f45aa0bba7940f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e063ae6f4b1af8de3e0159a22b6340c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01a8ec57df018b59877d92aae1a1c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7518eedd99b5dd52d31479a93e732192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51110d38a1185371ecc5c095113f33d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca7e6e815c3013f80782d12627ecf1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069613cc2402f298cfeeafcb70ed208195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e3ad58bb30f8d5219ed485b9b3707196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236402834b115d0038a9109027cc786b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca5654e627847ec723fb9475991e89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83e2d7aeac9286fe262cf5977da0c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de87e9a05e521823754054490f12cb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12574405a2ebf114747163d920058f93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a18bc8164ce63b88ce27174e83bd5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8980e9304f04be41c9827677e9e28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d89362147ec54148e878b6430ed16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d41ba3ffaeeba724ecc47be2c474a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645b9bae384bbcc7ccde5808d7f8e44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1419a2be0b8ea4dc971b9afd48c013207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91e94f699e3f905ce9278873491c9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab789656698089499e92da80968ce3e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ba525074627dfd9170d6e09060200210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e1c7f013eff9b2278b45350b6b339211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafb426fb61430591ed32e85cfffaf1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98a87357112d3a4115e8afedb63dd3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec55dc0cf21b649f49ad7e0a4a764fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c99f4625665ac5c27b8467a8e063af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30f4c9bbae6d0c443d42bddecb0839216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d6c0da561922d7a7bb8f17aa2a117217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acd35166e082486793254a37aa76a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63db152e3228ee449b9e1e833152269219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546b05183223c35052c0da4c50323b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cd4912ec8992c8c2fd9523f6cd7ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c64f7bf8e0b039133ef9e8a61f24db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7990da85847ac70754e5dcc7316b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf00784c9e2e0fc9fa64f707ec25e23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379c2cdfb6d7c023003d766b52881fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95792019a973303b6fd4e6b083bc178226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9487e471360b9bd1dd56082ecbab6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f225b15ab70a280a4e3aebac641d76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6f50e4c56c76e3bb42bc8a7353db8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29aa0209c589a11cf27405fbc21f20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a04a2a4dc179b81fb02902da51a61e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc0f6adda108ea2707eb7dfbbbe8ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867b9340f7cd7d97d70c28b503a737a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b93361f0abdf9fd39cb05c143dca9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed37cc99d42cd6b73ab6cfe0f30d026235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a6b63c69f15e28907965fba19f5a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff592d6869f2e35c0755c703210cdb6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3279b2c3c6b285e2127f7970a3cbf0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f37f51eaf377de6505bfc6e3c214a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e78cf31560df870434d636fd483f12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99252c1e77f6edd9cb9a9978033c4a3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f23f71a4d30a6ef77edfb02d05450e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12437c068662f792791cbc6ea48e5fdd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d284e63069e1c9eba6e4af8b43dfd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1f23e2aa8d0794785e016642fad54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896d1fc9ecd56ccf9f9858d135c2214246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9d1a4b2e77484ffe6f9810298ed97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24912cb5b4ad3a14a7892197feb0331248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ef19583b4a7e7df5e4375619a4e48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c967aac784a12b8cb1f59f99d54a93d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a152f350723621c143e359108e21b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc459e90e141d480a1850d45998c63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b401090a9e376553674f8909a57f783253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b42532dab61570a5ee8ae77c57e7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17acc470debbc1f503d453e91e551c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14854cce0b939ed35b0237f6b85c64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ece39d8bb2d727168020d77b8977a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3166ef4734dc1a07e7263c0977f68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4458718362e0b3007544041508d14b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891a955e3e65636c09078f52bb3683e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501b9c230c8a161dbcb8e2414e29b1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238c34e5a594db8a84756aaf4d6f656262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9bb905a9be3025e08444664a0f3c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7154c73aa3981034624dde32b91585264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23342410ca75ab30e5064a521ab9837c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded339abe986b67f2858c555d1b863ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d3760c6d19e6eb292c126a1860f7b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e12e1af32d4a8e02040f8f72c125a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1290be954f8d759386014ce0b6bd6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42279486190611969453eaec7e45011270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693d4b7ace52c89e0afe3346138b286271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce14533dd9f3897f46e97281c25700c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef8f7a93fac8e66bd29317cc01f28b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50ddf8b9f6038ddd6496a304a5aa1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f81e10c03459a526fabdc70a14c30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc49e49951999827b92f9a1ff7b972276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529e0f9702c32608ffc597fc4129034277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b7dd5db1bd22e00f317af1e849597278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26dc4e8b31a9c2d3279f897cb989be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc66dcd9bdc34ef20b6af12f470357e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dcc321ad855a4ef4d8550df90394e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc3eb6fd0b4589a75981a59a537129282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3e82eb1171fc6e2dd1861a5cbf324283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967138e8e2c06069e4b9795f2138932284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425eb7c1002ec7467d9bbd041140462285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad7b4ccea9b7b74a1f8d1b1b29534d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1f45d2e2bd46c50d57cb79996a946287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d9aee9c6a73d74dc0626eb1aff839288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2387bee45e3d88ca829b0e395d247c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bf98bbd6128045dca4c27d8bb7f93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61dd3d340808aebb09b044be934149291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0475e28ffcad986ed01042950a37e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbba7b905954f6ec2dacfe0d876323a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bae71bdbed3591f595198b1e1aefb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0172d0946f759a45984a7c830d7f69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fedc401c05c5adc85a1bbe4b99641296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39013f2fade3883a079e55fdc963d6dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db74fb4578ac9de792d98c0d4dcd43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca49f2a41836c18e7b5245509fa38e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a847630055629f61116f93359ac6e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cdfeb510e28a7be8e096b621bcb79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c73ad4bdec0ee0c0194606abbbb3b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660bc253fa091f01f8b82e6bdc8119d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8324a01e6f90792d51c8014f1a42fca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1345bc5fc19c731d695fbd30bda15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca152348b16c29cdac301ccfcbadb010306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe97c721d043ee888403aaf85466da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa6597309f231406f3736bc08400d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1060fac9cbe92217708cba59e4dedc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb98dfe54a59874e16d8499cd5cd40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f53c1d16fdc31d9f170defcc38ab3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806de420c741ac1bede0017b87cec6cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca3290210fe9c7609151fda335fc98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d64f8e8c6164a2be0afdf45b55517314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732dde242f6bae10127bb60cb930ac5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d497a2051094a3a788fc7cf69719f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52113083c2360d0d99d8c686c3221fa8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487705e1154f3edc5192bb2b69051204318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64d9f69aabee1e7bd14583235c6fb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57c0a43bbf32cf4f02212481e411b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9398d24d35f50a2825157e585f8e2c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e0e0e601dd24bf58229442a92e7f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dedf7415fca8c2fecc9cf4e3f97e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b798b72edd27cc594e3c2f6debe6de8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae4730acb090e8675267fcff64817b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3bc3628cafd14d0a4e16d3b2c97b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bac1c3c6de55d1627d8067062eb879327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2c45e75e591ac6367bacc1f44992f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df18baca28dc6109615eae3e783d396329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77008b4e6fcad6221c4ff9fce737cb15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fc100f1a08d0f28a380a95e7e3c2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7551e72aefb9ee91f6119d886b0ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770b91ac4c01f46c12a8d825adfce8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29913b36ef7a764c15ff0e8911ec4c37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7d7a4fb3dd1e0f0155f371d98d30d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132d22773fe02cdaab970ef80ce4d35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263233df6ab89d83cd7fdccbca64bf96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05e1042073c85299b3c30faa703323338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e505595832770a94bdf41f5ffa762a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f706fc0973362f83294e1ea33b837340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5facb4cdb783734ea566165bcdf9e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937035dee05b5e856354f96fb76c37b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327c84a310c3384a1e9d9df3cd0dcbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b3d461ab7d7417438d09634b32128344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573179735a0007be12a8f51f9534395a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c30307c629d701c6ea4ef82e04e2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c60ab2c69ac1c9851ac62ce658e85e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc4198b51c843dae5a61e4763c7aa7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8df2d3d89fd7a86aa3921745cd7c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b603a44a2a76a3836207650684766ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb126edfae3a7718ec692ade9b61fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86302ee6220f1b673ad39f4968ca01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f29b313387bcb559aa6119fc98a65353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f92a0484d78d0e629fb3f95b7887f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b029431d9695c5662481345b84f3d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4360a9ee6c338aa6877b50b01d6ccd2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc92bd76246702470f408a4a639544357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a13055499681eeec84745f606b6a90358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b22260614458957c373ca2c27f246359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1075c7dab92852281ad3734b04560360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958015efecf956b8d5bbe49804b6329361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa4384e831e7b5abb45570a042caf4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc204c9cd7f5839db3b41ade35a037363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7faf1e96b5123c7b668933141ddbdd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2648c164a39f59d99e67a9346ae49b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3641247e636c8c68e0f415baac1977366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026318bab780121edcf55cff941bbe12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35175f7cb198ff3e00a49eb4e1c57e7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543bd372e64c1c09532d5fd00f1b7c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b103aef56345fd42eb97018c94242a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b4114bb19c5d318e1c032e5d33dc8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967f95fb48018b23a73a9548b259874372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f6fccff2502f7393def4a1eb6c5c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1e6b8198df5a9326e57c85aecf303374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e10559d310ffca993c53063fb483f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926c7ceef93060f7a489e4f21496304376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ef3e11204bb56f82f12f6113c0d0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6657ae9714ab15ce4d1acd26544a26a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451f4ff25e19c3777ba5dfece187c1b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f41177f604f4ee072cd347299e20fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565f904fc54981f6cb8beb27329fe9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c964c474d249b21e1460b7764bd77ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c909267f5398e11cd3a6c02d184e8e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c7de16de96a3062ef05bb1125ad1e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d02bd15b673f8f4a514f14af39e55385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe02c60b4d7344325802ed42a434b8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680d09131f1c4db9b6575da9e15672f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8d8895beb383ce2c8609e68879d7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d3c410f81f549ed7f51a1b368b904389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29064944534e05063f82cfce729e3100390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42ba81f61954a39ffff51fc9bd81f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178458725a303fd2324424c0e311ed0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3707eb821c771097fa93dcc0792e4e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7d0cf76b115fd03c24e850edcaeff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d765c90ffba0e424da5546fc81a4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e4b91767eace9c93213f1a90ab0ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fd2e77624298d59c09f7d35c92bf8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaac87dd9ecfe4e48b1c289da0f8937398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00926d5591c883f59d2dbd6b066a7f88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd7e5626d3df5957c3dcfed6cf9596400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c654027e12808a802987e7551b2c95b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fb117cea8a8d872352805c8fb52f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1cf522f1ead6d9027824a0ba9beb2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669762fcea761287eb5b7d6c6f0c929404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94619be4baeacc01118031de3177c01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75888aeddf716dd4d8ad4d3346dc8191406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7706a9bebd1310852d2f0693e110584407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537340049895d1da6a950d915191ee6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17ec4794d12002f59ac73fb43835b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba1638c723f62795648ea1e74c501b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d463492d41de354f5dfc5b96d6be26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bc5d37925263a0389f14a3aa254d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69b8c1413ae610fd9dbc52ca722d7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a9217e22e9869c125b9f3822599f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47ee83e4e4c8a0484b580dbdb74499415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27cdec35bd3538a6a7d790522d5d8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111220675fed82a8fee3834441e51237417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6640d82cc3e0c193d027a620fcfe50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a026cf59cc7153031ecc56a869209e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26343c5b8d64059cafeea0918b7697da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b87777881807fd19d94dcd5b6d62d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe08abb1ff25b12d9dbf090d9c66a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79b1162a502bba9342e52984142da7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9a3cf183712737e7c925fbb5ce101424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18382630e1045a81b196eead2f819f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd0e704159ec442797861a31d768bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1114b8cb0d67231a8c17fcd01a951af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e37bf09d86667943d877b9b1e969b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f651dbb65702bf22140de4f94c617429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85929e197bc5776144df0486e16b12430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd311cc55c48820368a771551f37b8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69098be3e9bc1959d4c779b754f6c6e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9484290e8b6999497f36311a73be7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76486b7c70ba8b325be6f2400f4f50d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ff5f4be5411cc60bc51a0d1e0904c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1331806d1823f184a85ad7114591f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f555f783cf949c6eabd0f892e750a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77f711119ced44eb3dec9b01bad571438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b7a696c4c8cdbbd61d7a6152a3f50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351c4975ea1fdf4371e761100cd0f3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48052aed03dcd75f2b73532c6e5dd9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e219471a1fc92531efa99b6b864782442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ce3c981b5bec1891833929ebb9de8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ad39395288caaea71426fe8fab5b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec88e771d56f258f83444c7f64bf27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86927427f464e8f01bd98fa1251f1e59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd1df39f648f6cc1894580fba81ccf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97fd99a90a43ad1538f2ea146a4905448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7152329711295e23f9ac7d504c6855449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3079cd711ec531a03587f571198066f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916ea2db3cf2b045fb4a1f688363f1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e16d1ae23bfa537c38043dcb6419f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb40d54b005589c862c486bc7cd09e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ea5dfb53a94fa40427bae547f1762454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efc8db3d24dc694bcbed7aad5fae0b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7e23e8df7e428a159308de7b8225e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e18050b1a63f3b978cdb38713c00f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0282c4f54e1c674b41c29a0b91fcd7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c1ef1d19354ba0d0af46290fbb89e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ffbcb86e647af713f823a2e3eef35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c543bf8d831cbbab8e0ea837c81a68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d70a069428c0e97a78f01fe27b82a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165aa6a2d05527964bdc39e2940c6a14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dab6bdcf9c4be69ec9f425da713569464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eaf4e2c15a326c76d18fdc2964cd8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea97a3c2e0014d6504c3054e33baa4d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c8092cd36e2635160da14ad2f2775467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5dd3f66f1a5d6151c33eb35c996a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530888b41e132b82792fcc5ce844f55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b7c07c37be3b19e95de1b57b34d98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5065f6b4c9a1cd7bc49bae67e68118471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb7d1cb0b7e386f946bfa9fd1d3476472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ae7edf18e82397c59c5af2220da34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd77f38553cb4f89108ece9c87d898474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e317f6b01ec2e7bde6cdd7b443092475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccfd0a68ba3e869b537d6c8e999beb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c708af6f2513bc4fc8838478a71b13477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d2ed40c415e8c91e3435dc6fb0c5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1826bbff618468cd1068d2139e8543c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b72b53617f289f773a2c78db0f50d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0109da8209aa2288eb3b585320267481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eea0ed05dcd0439d56387ed9e247e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c4490e21a6476ca0ef3395d87e447483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323540884ad62f5f7c2a99bc2a5c7117484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386a7e3f6c236ab153e04a1029f787f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c70155090ad16137670cb8ca440e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b875ddfccb1de616e9e3586b8eb077487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b0b40fac33710535613e01450eedf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66931af41a0915fadee00fa9072ae47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f49f9f9a124b9e0c4919fe6bf5ed0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4937de54d7bfd3dab3d4eff336be37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8606c6c629ab001e89c7eeadba5f63f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6de1b661b1aaac539ad8dd12da505493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea104380ff2bb77f9a83474a6e2c743494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f0930cacdc0505b29c1c0e41568fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707235b977be0d4d961d8d8bf382f87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f246b74ce93344f87daac8766acef8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42dbb473b2a697ee9d5ab00eb799a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63661d820c85fce1c86ad8be643736b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ea50b72329ee7d7b2946ff6634f58500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0850790e064f9af52d7b84bbf6ce5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517669c693038b44caf2bb1be0a52c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435a659cfa56e0c6ab4e9c992256131503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d507993fe977a376d47d2f149eeb6bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec245121070a89c24d3b1f64679f37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eee94ebd449784e54e638b76d8cab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18889db21edcf60cba718faf2dc9d21d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5513c2c2c9bf8fed824106d816083d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37fef09d32b935b9cf63071dd05577509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6925797d2c9d2dcc4223e9035ca73510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8427c60f1ba19ad7fc1ab522f873fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd8e9e22165bbd0ad760ae316f92d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a17b559a3b4b86632239e35f4f714513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f31790165afeffcd47b69c44430f45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8f07829ed3873a10980afc0ce5b06515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2935ae9224d1b58630051905067f90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0220e6311404745e36f1b9f4d8aaa3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e2d684e4aeb24cf17ca7d97c8c7b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13bee27b6a9291bda47589cbe56e7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9c1d059d24381f8107260e2ac7e03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4847d15b02cf8574e795677c9f1f072521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ed2f6aa41e9f5e9ad39c5ddd96394522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd26b1b5a354e91c93f8c124dd3294523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad9be8dd9530e614d11ffb1354fb43524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130eb18418ec79560c53c7f16b470e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40a147bd6a50f1757417ba06adb88f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf3669012d6fbefb0728b0afed8621527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed46d2a88890aaecd46d3c031ef4583528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c3d9a8cfc6e33382ad770d14e7977529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dca80d62b32dc59706fbb8ea5910a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63b20c509c3be85f20522dd6122daa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366112c03c0ef2622a8aa63cfc415c50532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bb113ce72af71415aca33f2be053e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70212f83187c6baea42acef2f3fe40534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb654be72a0e53e2c0a88eca87ae7ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1948cfc72326abbed36a5db9ca67c29536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48940c5f172d39b4eb57fb64a66c834537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ec6e33cfe77ed370dde8a1f070917538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22907442be9d9cdbc38cf4ad30eaea0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7e45d7390057dbecf79fb7af11559540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05da17b018225265cce8167f3d97ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9d3b5700fedebfc038e02e3e9b895542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443fa943d2f6882c32853a28de645ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f1cb303d2d514c3375afb42c37c29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9accb5481cd4761e770c60364c9ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a30cf0dcad696645d390d7144d4c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410fd54ae6ce0ec793c3d1d7b268f03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccdb89a5531b1f1434bdf3c2bdea49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deef4c0718e739393d55ae0cb547f51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f7dcad7141a0ca1cf15b1dec12e2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d8ae205ced5de1cdd067535f6fab0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730cafdb8d93ad94ad713108b4b6a2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec64259b555db10683522d1ee7675c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8315537239793ad54515daa9b0fec64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83a1467a93379ebdfb34609d9a3b99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcda1217a900460fd7ebd3724263b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5809db75b25452e3e32e35af3cb0b11557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2471e8c98ebab6f8ff07b8cba4b4e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8408097d4c836de50c322571351315f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb9fbb441a26cbd91ff638a6988eae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7537585275a0d06c2fa93fd9fbca5b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c96632809b3bfa0a67ba89efb2040562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9adda63ca8d2b680a1988815368b7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4dc6d44427d0c65ba01303cbe4e3c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a5b0f1bd974a92f18c7458f3a6e29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ab91dc40c5cdad8ec22d8519b2d0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a174559de0ae48b0c3152f0db7c39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970db471c70df1945988ca1d225a383568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3799dd53e895abe66c12d9df6fb8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fb8b2f45333c80f2f8296e7bb16dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96f3a617d94eaa1223e5cf392beacd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b46ca99ecbcf5d96e9d6ebfe5d8a8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c8ffaf7c79079c296aea653c1c9fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc733bb09b85aa4a7654519ba34184d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ce79fc4660308ce5ef2925805ec15575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30433c44dcf0446de1b039bbdb019ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edd2fd5a2d95bb08bd85259ea072e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8aa6e362a61dd6c6441fd1ea800ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecca67a0f0e9c5b61f2c11e3325c999579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28d9b31121be8a351d3f0f33a3be74580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d53941fc570e246d165eb420dab304581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3233234c61c09662a9adc03e31ba7ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0552fc4f77cc6e9d6fcfc7e273404af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0cff262cf2661b98c188bbd1bf9f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c976e27de90085b4184afb58bf6fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab11b36fa911ad8ebbe6c76ea3edda586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e9249e0af1d6570ce16ed665435ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed039335d614849059e35c33e777c6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307255f4bcde8e91187655e7f08a9f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b565c73887d2a67bddefa732c80cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ed149edcea04e398ece67e98c6bef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eb1d71687f2d1e9e02c0d9b110959592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213452eed57ab8adae6abceaedb24f59593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bff1e5aa9c946c053ddbd503d49c20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca5ff6f27446772d2a6f35425e8190595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c751d5184403211faa93d5738c8655f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fa5292c4cb02d9f30babbad6e2ed9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b0a44d4f99a7936835ae577af5e98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc558709ff0ce2371f59efda3cdffa6d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12c8a60ad254251d1ca470f8ee39f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aec7a504bf52f0dfcfb8848959f5d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0412af75b8c68e4f7b1d1193559a467602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1d6232f211d2bead7903844261439603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a81809e6a67939f5ba729356a9fa6d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4d83b375acdc7479c64b133d3de91605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee34641ea286088b1b510ab729ad53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1039c610367c46b14ca8f2b1bd57101607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987acfc13d5a398c0e5f01f538250a4a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32511437381ef1bb49075c716750d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d69b3adb6a3872c3ad3cc64986d53610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d07e116e9b1b8b538a5c98a92fc56611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89455b74095567a7e05b823a7b0aa1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398919fdab1584b3e2af1f4d7387eb7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc7af8ea24f2654cef0ef1bf132f31614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe77207138f3f37c09d57d1d5ced3f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccccdd07928e50ab0964fb7ba220c7d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271ba646a7e56619c52fa79dd8cf26a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fc5b5477ac873c7b9e5670dea05b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4173a4e4f6ba360fa8b8a3a033b3a47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df57176e8a6bac3522241aede1f8d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ecab70c2179938fe0998e3996a382621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6c36336b345de1ad44e72e80eea4c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ae6f2e3bc0e1066575f580168604f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01aaf3275aaf4efcfbc394225730dc6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ca03ec09f3c016d22c4fb44d7990a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98076ae145d29c79c6296cd4ca502b55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baa88ed1eda14e1c52ed0163e1fe01627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267148755d7f55b2a2f195c2c404e790628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba0168f40525462c014f69810346ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a8a7504ee6604e8a55dc166da2394630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ace611d71e5fd7cd9bead5136fe76631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35a6d46fa2636be3ce4d40428a408b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b388596789bccc5e73f7f64753c5418633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f8294dd3aa10542749b41aee81965634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b133f2b41e9854a625680a9a45a7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ef011cd046ea521279aaf3d4ddca2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983320bf90a056d9d8fe45095a1a696637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abea9c8bfb8b7ccfc0b256281dd360638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5e63d52b686c90b4c72de4d27b881639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925c1b42f75f1eb79f32a2c7d13d3aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785286c15409c04453d0768d97bec686641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71469f69938ca0f89b3b6a183892c4a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5a45cd2dce9b726f6ccb94907eff1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cfde887f9ae9d6cfd9c7e6a62fb0a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcb5e9d0a6f54c262e636685af37b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36493a651a9638f578ab4453870a6e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5647e7a3575af98b3621281f08f82647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfa7632dfd2e2efc63d6958ba5be02648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce173ac7725da72401cce962ca97d833649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62656bc261a3b48e6f7123803e316f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cf4a11f81f7811b3668a1861e9dcc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f1ba0c5310ea4ea2c7e4d4fe1d9db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143113d6e28717ca630f8c1e6c63b6f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f6c5dfbd4af3cb8c04b81017d64c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e644c5bc21cd2f7ae54720f95dc7d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab84b5d30e0c155a4040de664df03e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296c335d00a15e63938cca0fb4e20e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cbbc6bf044efd73deb9286bb555ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f865cbab9a945b788414521980b6314659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e8ecd8b7d717bd38bd74d61ba488d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3757ebf3023e1c4085b6f2a859b106d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385706bfd1d63e4de5bf0881b86a9f27662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fb37b5ceea08845249775f661937f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d804b4cff8c5ffa09fdc314b63758eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b162d833d8a64bfdafd1d642c5dbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baeb1e6b026f5a808d97547acd85b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe981f439a7000c911d94f1168f30a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea2649bf37f32f6d0ec378fd72f6dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0c491d426d3fd0b3972cd8076a5da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d78eac3fe3aaf3aa83d83a71ff86c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dad775091cdbf4d7aba9fd85e7d2e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce0d0218e70e5781dfa0ed7dbd1194672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0ef2ab09ccb5153f392c1c6f23d40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dec58f551b6f616cf2d5ec84b7648d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5d947176cb0d6724b0fa28dadb5ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681019a3dc47c7e47192cccb4f537c74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25331338d7b1757fc95bc3b5d18187677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c0ceaf3d5e089c97aae968178a46b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951fca3480deed9ef44276bf119730f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffe5b0b4523f1d3b35906dc0b4ac49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1bc6c0716e4b05aeb52fb401ff9bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a319d9139198085644026bc95485dda682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf30f4785988edb4312c7b54f165315683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c835f614a4689ae67daa3605d36490684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e322583658149aa197c0dd3857cd7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ba62e0fd51cba884bc919cd766f95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31905a806cc92c63c36fb71accd2d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2397513f6db4698d93acc94ff39ca61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3ba3071e7519601ca33188026de6c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbb5fe674a1cf4659f6d6f3be0b551690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc11fa2f6449efc04ad91bfe6fa052d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff0565b352a17e7e97c6606bda1b42692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ff1cc5fc4bcc8c6244f697636da67693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3b3e97253f45bfd875e2c430584a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f360d20c7b98269d857e0df99c8223e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0a49d4c1e207bb631baa09ee5cbf4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcf1567def678746362829dfa91cbe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b4548df883e0dd93d01b1e8166f73698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523800a927ea010d532f8d9577c8d609699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f540207ab9a461cc09c8051132e032700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63794ca07a2b52ac5364c44084c88d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001670b11b8dd3e3b4565d10fe1467a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac66a1d078d0e3d2fb2b75e32ee914c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f352684a5de3001f08543bd6dc6c98704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde927838306c831dc24745eec05a39705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbb0b2b8f2b1aecc1ee1c52ff2ffcb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871c147eaa1480f02d941f84beaa186707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f22db8f2935f92ee69818b36ca8b97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfa4f295857c46247445791253da47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8296c22d0bda258a25501ac313edc96710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b5d3fb947f8cc0ce3f3dd5bfc8d0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5a916bcf9fa630fe51bba618d4696712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b11deca45bac0d6d61ab2c558ba46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfd6d7cd8c016dc102847c17296590714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656230c0c27e784853e7b07809149b66715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044aa0464336c29360c601be997023e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ac0fc15f591be1a5f58ce64017291717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290e21ad8e6111799a277abb6af15bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befab18f21751023252afe79fef3688719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c130dd5e5bca303d9e2a76af1d56670720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1c58d8e62c1c0f9aa1cc847790121721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116067800fa791396d7c349618f558f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905b4d848225da57632dcc8a105589b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2d7a24f63e6e806b3a849239ac6b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce5163e9041914fc7b48dd12ddfce4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679bf5565867c9369abca74fc0506bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92822c17cd229a969bd914d8bf49e9c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7580ed39172f99fdd6555c72033128d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20bc5a19b1250d66d45f30e68c18df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ec4162ae05997d5ef4645510c480e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34106c51b46d7922035de8794b9abad6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54499ac547ffd934d7384681fb2f44732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aacfe6df55e59c0a848b256a4d0b2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a7782309dc2fca6b9b6a28cd8a5f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217eef076df689ad074b807b6adef447735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab27cbdd589f9271665f779a832d30736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fb1d7de93f666ecffccbe25c7f891737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ce2a0a68088eee776458c729eaf6f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8e5f2644e6fb3a115318d730badc6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c02c13046321e95fa4a954f7a3b6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6055e35c9e14ced1407300f91fa4de3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3710acf95f327baeed8c95d41e808742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae8b3595a6816b4be932fa5ff80c32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9c6d9258224825bf270badd6c1f2a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb77a9304b42e3ef09fd4d7c94f21a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60421186b6ba43b94866f60e85d6e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed363b94fb60cdbca0a09e222d79f317747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cf8b5f91dcd6b7a216e004052776b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cab36cfc3ecfae3dc257fe80b705c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794da041ff1023bcee967b89a9df20d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11a4d71b030d5c71da2fff996cd232751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b8f4781e4901b59253d86ef159ace752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c0df968f33a4839acedc0bb74af1c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91ef9994ad0d9dd87cdeec58059b58754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9bd4e762aeae1f5e8679fa6926340755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2308cc9d987526af7397b8f7240d1b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a06c6d7fbb2940755b0a0d866452a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93106375b73a0bab40384d991a1557c3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d27795d266a3aeeaaa8edc8a6c32a4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac40dbd4d1bda93c5a9c0024b31846760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca4f44cc5f614978a023feb58a34cc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995dbbe4d115460af5bb8df7474c9a9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8b04cdfd8208b501ad46f77487a62763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969476a353f00df44b0a367af67f6839764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4277123d394209cab18498070c47509765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e95fb89282861228cd21f09950247a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab7281ebcf378d7ea3c4389d22f2ce767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a608df9500baaae982884610a77edfa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafcc0b8273acc4eace48eac2401899769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c794be372d5caaaf24fe02665b17b91770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74e721a27f6cde70d05aa2af64e859771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f06e1271ea8576173103fe47c8c5e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99fd4ae9d6c90faa4bf63ecc5bb495773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53103996635a710c6a32e377453ce9eb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71989c694ea253560ab41e403c7ecf46775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4e83c2fcb92edf8fc36ab120f6481776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c2319eddd7784d29a5e50eccfe939777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01029ad668d848f7e0fb87474a7dc8a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d82c88160ba61f3d48c7fcb12e2dd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c455f9d3cfdf079e2e7b2f3cbea67ba780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fa3555311fc6fdd101d09999160d7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a2e4bab21785f55c1327338a52960782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46e9da67f066c095c4f03fe46151e6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344341225cf0eaceb585fd66eb310a7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391895ee47f78a8fc47c3c53e30e6ef785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a13e14a5d820e0a3d67e5ab85b2ee786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d6713dbd14938adb9074ac2d18242787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b15d8dfb96e8bb2d5bdd84c2bfed00788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2be73e1efe123b6739fec5538d5cfe789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f755fc7917dc006b68b58234997bd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6e90e6667a0ec7ff05adeeb399eb3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce13e88f72d4543d39b72f72af9e653792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ffe4b56566b477a6e70d1630d9ced793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403ace677fa24e1497e72c5af3ea266794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb533941f06f8819c9de7d82d8af08795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a221fb7c253b9236bc265081d353834796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f5b73c1b3b9c31465c799f6c65b2a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e1b98f6666417162d6991926367dc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a861299cf76cb122fed532193e6401799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfad3a67a25a38fa9906aba3936da5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7071d9fa29fb9385d6666777eaf1b6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1ce30e98c38c24ad4e904efaac12e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e756d4a80d7c03ef1045a3cf11afe803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda2447369b1ae73f9c62c523d7a514804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27b7e4e0a12b059461a4daaed4b986805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569649f4c7088b99892fd0ac6fd10c2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb60ebbd9b400f93769bf0f96a645b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b59d44ed884de8e17c56838712d82808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2911e8559dd720b2afd83fbf0b0db809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc70416dc030acbb278da4fa4a70da810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57916693fd2d21cdbc5c45f7decd15ad811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66a6e7ac557fad19e0bdf619a91d01812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f0e121d23f1e71327a5fe56b07cb1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76529fb215276609ab74ffb380cfce814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850199e148c87f61ab03e555042dc19815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a1a09bac08a7432ce5ffc0d9b775b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1d41ce82a71f68f6cd3e42d1ff2d2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb288a8353bf70e34127d688fe5d81818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a3e2f32a9f414f142bd5ee8d0f6d1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf788e257c174cd437d63640a00d5b1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104d95fa295b25c1be11d3ead4ca13b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c23a032f21970fccfcc653f3954ec822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2563baaceb7e882babc83d0a5c9ee823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe830c54a0980d26ce45eb10ef2f25824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da647fc89ba29de443fd0c424bd4f7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169df2f6e7461fcaf9c343cb0572d6f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6578f9b3719d0d87692067cd13013827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67477395719f5ca46862178923313795828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fc57c6e4c0a1db7ce3088a0a99b13829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891838c6fc80a550e11de4a73204092830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813b2a8eca2603f971425f7284a1849831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe3bbc22ab9756531a2225fcd83c12832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf346e3982bf11ef4f5e77d442865490833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91942ff4727cd4f7821179dd8470a4bc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69361b61fb7b2878033bfbc8837c201a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1458f44ab4184da3334e7fcace2ee2c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a5d4f22e5d5be7d0c6fffd6bfef6a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80128b1aa601f171fe75fca265de8d38838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a798e9f4e9b27cbdb72add6b3911fe839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ae981fe39fa45873f4fd56ef5777b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b72ee0803b3216377cb194c036ad70841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaafb60711859c7c6ba4126cbb7332842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bada11dd786a48156a409d777672ed0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee2c40c16917ea45813b56b77bddba844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d9fef1d8beb6e046cb10a2bda336c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1734b55bfa05f1327e3b6fecc2d563846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f86ea5f09b58195eb3ead87558bcf847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1ef26d2ba723b311ca51645f5b4e4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a990a73a605c778009e40c9634845849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a3822c0c8a75d5ff50e1c82697992850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96eefccfeccce3c81da3d54e18002b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1f182a7c07a4e0cea4cb0b34b6787852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d06b60cd3b1fc2d361655ab72b6f4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ece85165c0514b321b5ceab8f4354854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f15efbaa8b7e1752c2144c1d3ec994855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984bd00d40c2ecf4247a2df7fd13cfb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6696aa7f1a3b9b715e80a39a8b529a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61be0a8b07f1ced7c1fbd705afbfba858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d35078707129d7f33bc93814b4ba09859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefdebafa148b920497bd1c380e63c6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaddd197f867aef5075136932d2f09861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7792b3a4cf1189617401b666b2beb2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b038f3bb08988e8536d94651c9605863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa60a1fb8a6e1627fc1b53f8652f7a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ee42b3dad0f20e9dabe3746a6f518865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282860e1307bc6a24d52d8843fa455e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55598999e181c01791618d304b4d4396867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bba8c6e1f955661de49b9e45da241868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650bfaf08fbd9feb9a7fc50216550d6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364f2ad24cf7790257e3f8049a9d118870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a031c48fb14c40f3e5b53f4f2886bec871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24296d168a767268cf8d1d139bc449872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193040fed97b82b54b8ea4746d12a5c3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc8aa9036db26567e43a293edc5d20874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b56c35a1ad91232edcdb3999c17df5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ac4d15cd906dfdf8f2f1a8d237df9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63398eee0a68fa127c7895c42200fa6e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31ce1f551ff58222ff1bd44abbdd04878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82396dfe5b84b9b3f048b488f476bf97879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34207897d04d0a69bc724366de4ca9d4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae664ca21cc61500362b1ba8b5f18a98881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82001192520c8481abd6bfcf039389e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc699e83b0df5e22f98a4b606d48fc8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6438d501691c1652b2baf3f171d21884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62789b05df249a6b3bcb08a43c39e80885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32625642d0452e59a9793cb3de30961b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38234955aed1095877ff6e2726cf8fc2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8fbd4d41c33ea73024f1092194ff0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30625b841c77b7a42fa41cb0e01b04fd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a6157916ee5d535f29d19c3d3490f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e511600d91479167463c9ce745c20d0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c4432748b5f7a0dc60c2bab8a8509892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522f6670fec42e71d717ba588c8585e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e84da96c4ecac826948013e78a25e9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8ef511e115c9c7f55ddc864ecc9df895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961e40a5b979f9d9d1c20899fca4c08896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f497d7bf6ac8b50031b6ea914f3e4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3e4caacc01b2e1ee4834d184dbf36898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ca0ea38ca39c6f455b94c2aba3ba3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ecb1473bdd351ff7d63dc13554729900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d03213f46855bd774070b134c834bd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1873a85ab1b8699ef316db99b881a85902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d89eec4d07e28d436034972293f519903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129b7c276bee01ee025aebce3327060904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc93d4739b16f71ce6dd34c5a590ba1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c70dcecb17888d4bfbdd1d53f08cde906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a183b14904f16a4a7615cb45400ce907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d504cf677163068dcf4dab3ecd8b3e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12167daad58962a904b3ba02d50773909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a473b973a254628018f1557a49ff3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cafee3a7210df7d7d3c6d5943d3b8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d83f088498123d664f71abed6636e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ddad7f6c24b7bcba31838e301adb3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ca91fa2c53e264a32d78c52f7c155914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1b4fbee5841140bdf4ca3498ad9e3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d4ba0cecfd5078f0290964fba16d0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce1d575a9980566f3618f4cfe53f98917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434874ca215adca4502c814e030e4a6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837207cd3b3f79f3f63b316922ef93a4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f9688d3d229c9371c7523458a4ee1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3a0ea42802cfd9f683f5c18581086921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc93dca269b958658e10424dab90a37922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5fa58e2f177bc625d5a02aa34c7a1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b1c0c90028c38ac705ac2c8582736924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbbbe7febcd5eec1989c61a106d8b7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b1e84c9d0467acea8cda1de41da76926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50a8f6c6e4faa0579ccf1490296cf5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ae97744b9f7861a8f793a20205f18928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f4b6e1ad224dc5a756924d32155d5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5874150c15fb88ea1cf0647734aba3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722d8e4d532f41f7f4a5d0d4b28a6ab931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0c95d00e0d5526915cd712ba11bcd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a09a1939aabcf6d83f8e080fd7d84b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaef1675c31bd3df1a39da11c4726f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351f88b7fc4c65f56d14b49c99b836b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28e81641640e013a239f29007761f0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c6b522b2b4e7c529266d1d76eb67d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b424d9fbee98ebcb79c52a76a8b41938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d6910d6b7894acbe0a74df7db57f4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69929d3d512151a2e5108a7ba4d4d62940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396f33782999f6cc50ad05afb1e496e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ec9e07bac10697c849ccfa1321797942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56198a5bacff041f08e4f8c537cef629943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dd488df765b0a5ffaba543270e506944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e05859f838c8f1dd5b0df34c0d8a6b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7732139e32d175b618cb740f1ad832e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d76cd02038d01dd73a350618afa53947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec131396ad3f1527b02d7f771915bd43948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98c1cd60ecffd34a8c8824be4881e4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f00d02b5c5b61d8dc0ae7f477183c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecc1f41e83c07cb91615a17ed40c83951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca81cca5dab8abbf499090a10be08f4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfde20fa1a91af4585257d2d1582029953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38bc82755c1d1ff121d6a2f9c03cff954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56e16c50927bdc4795ebceba80521a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4934340e1db6705f27c76ac4b61d5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f731826775cda6159af40bd36f298957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0f14ac8ad2316d71adca2ff1c86b6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4f21a2623dc0d21b26714034e5bda959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e564ff4e5e1c51ec9576450cd524fe4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df4e4dfda08216f83a61662fe9aca8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb9125e719deff5f8a9e6ba1cd1914962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d51f9646c37cf988ef597c4aedc99e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316a38d50855030d8b0fd6f20b48598964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aef0e668929ed1007ca86cd143736d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7658fdfc3aa262a5ce58dd29daf951966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e4260d4f9913976084a5d70c0f226967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd0f38425521ad4d94bbf2f3cf9ac5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab22a347aa8cf55d3ef63a332dadd6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae4c2810e490e84bbdd1137d43b5e6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bb3022c5b422a08cc6bedccdfc58f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62d2ff0c70f706b73795e9709e9d56972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17396ec63ec962075c52f7f3d7ded63973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299089cad18e1ba5b3ae771c58d4591974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8625dd04a36273f211ad6bb7cd6fe17975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b57378cdfb8e3a34499a81d1663175976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c371ef505c2cee84c227564bdeb5569977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecaf41275813591a14ed25ca1f97461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fdcc987bdb817dc21f582963a40172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c43466efc082e37cb5fd04a6081103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54059862d6dbacb27b5ab183bbf1f4cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e493d73c1cab5ea37eccede09939b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97b10d2b81564de075765e2f8b103f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96f290ad3df3b3ac8f6252ce1595917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3a1fd3ea6469e324ab92baef677ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6c87d3eef00f50353c0f2f2f28eb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91739f64acbadeaaa2f826baede5d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44128a6936de79c50e992ad9fa6e7e6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87c7941b18455554a2aefd1f992feb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56912e816cad587caad3f939027c0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac82107dc346d18c328b43ce86ee70714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1d35a8d21079ce6537a2a2334da0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e8595d8c8aeb99d79cd137296153116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e98cee358422a6376089bf01ec0b7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e12a206f2761f8fdc5c598824b9bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ca4d50661d850d27ec45fbb6bcb6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fced10d2de4448c4d40102400591320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323a3788eb58bf4802763242171d22321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbb20b9b04d7f84c251266127967b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc95ec35f71a89b6140b2b733acd4bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82076614120ca304739922ea36ff37924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fed0c68765ec8e7c99be423183868325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd91ae493666f43ae1fdb536a59f4d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609b38ed768965f979f61e63d60fff127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdedff4659ec6554674c76bca9e64928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64286922a56e09d0942260d3bc11c18729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6d01f6e52e3b04e5ccf942ac69fec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612a47f6393828f61b2d3ecd867cd0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91eb4e5d29da61ad746303f59ca72132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d676b83329e28c089d20e4f75287c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a1d1f0328367eea28420651abfa5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544520920f1c0ffd55e8a420eab03ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f44c9c679ba90007bffc75557b91936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe4a606ec3083184105d3aa1ba0bd237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faca26ea8a0aaf1bafcda40e07bf96c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68010c835c27b374bc0256c7b2cb6a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b47d2528d7fcb5a50c137ec3498f3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d280d88cff5d110dd885d95c28d6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cf83ec866d9d05623da83707f81b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b2bd39eca7d532a0e7ea78dee127443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008634e59021cbd2fcfe848b05b4af3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd537a58d25390f5c737d502c464f2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968e35107096d0da5c070a939c85ada46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1da56094291ba60eccdf8f34ab7e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c135f95f5f621f80f7a3d5a3d1bcc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfbb1d6912b7bade087c152a2b88d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eee2896abf145478480be0f01092250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33500fd01b25c95ec6dd445be9c21dc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c6e983a2e0fcee600d8af554deafb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d5cb203f9e01043614665772b3f3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073688c80f7603dfc379715594e8c2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099898ea2d8aaa899b111eee1f0f3df655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32baa1a37516f6ef8a15a61a5525294856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b3944f83cb4cbd8298afb39bb740a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b05d0dce67f3c65c0d6b128d140a0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037833b5d8079e94b5ba577c56025d5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6e68ceca250c1e9efb07ccf392ca760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44725fc88c9bb34cbfd0b782bb71a22761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8e53323bd3a916740f5ea55403a6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac7f8c905e101f35ada569b00b83b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5249a72e847c4d774c028bdbd5791364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11edb216e89929f22687a75789aab765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ad4c8f7771cfd8bd0e08919898c5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f5eb109e3be0cacf55faacc2c9e2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ae3238bae5c5ba934aed475fdd2f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197311760be9024c4cb9ca1fbfe33a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb043f340930e626bc64c82b84c49270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd02edb182fb2f24b3bf5e55095af671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da098ae1d71ed8ccc990ca3bb0425f8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b08dfa6ada05b0b238e4049cc56f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37acebbaa35b72c3cbc924875d6d0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e5e1f264f7a76bd5ea0523a8445f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773cb02eb50ff8cc0ceb91ede9d0de276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf9e710e1b821de062f1acddd627f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079aba95e30119eb4ccea90647e524e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86060fd2de83664c82b3afd5fbab8da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a21566f81e442c945e15e9b009ead80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab67c3b27f306e9c37ebcddcf7e5e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af06c71cad7b6bc0a146874a5d3340182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e658732778a4a70ba82c88144deb1a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995dd6fc5d002ac9e347085e2d73ef584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fafeb22f0149f9e9e0e3dcc4a7db885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8d22b307c8c5b014478fc23fca75186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e0aeec0d8191ad48c23777654bd7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4424be6457d6e4337f2aee4c92e9b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04a2f76cac0db1fdf955041876d4fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd2fcd882054c163804c28d1c5470990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdb37c248f839e96b6d815e350b3a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5cf1f352bd20302097a34d483a98c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f682ec69fcfdf96fbdb8ebcd70be01493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372965b14d3ab08279429ed180c7e0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fad2d8f61e9e0536f447406442e90e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1fa0c37fa4a3a52d2f64df7a3cdc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886ac2fdfab194dfe987ff164edb40e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01802275ba14ca7d5f4d1668c7c9031d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc9d45464a079e4e32bd96c771f86099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dd12f2329664c1c95cceab12a7ea0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5bf1c78f8c3fe3b11a995f3e26e49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e4c45ba2f39b5402741484600ae18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8347a419a0eacaa1e126bed72deb4c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18c36648eb331bb744120675e98976104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec2756268848eb6b3b7b0638b940b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060bd465e05757da3c86809d00d1062106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de2e6501bac75bfe93019b70bdfc2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f118a34fb1dc5ef4e77a7df0f616a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a693ae905dbefd2ad9706ca7d1a4c28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485aaa2f51ca6bd6a7f301dea3cb7e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ccee238d94d35af7701a75de852bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36aa75938974a761f928a5c5a614900112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb08bd00e30283901f2c685243787a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d44e4218ec764f6aae232a6465522114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1ac82010b0894c0ba22584c7480ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc3acc2584cece0bc0f5f8cf59baa5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9a185050a46e6cb6f54f4541a1653117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218301c7e96b4586cb794b1adb12973a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d232a997515c23c7473cfe9b206acba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc263ab1186eb5510c5ea3be4dbdf861120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c98bc0e274df8068fb4995f360240121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c5469918582dc0045850c77cb03bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464de13d6aa6840f5479038e62b90658123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95c7df3589fdb63768ce97c2014256124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551ef0281a0cc8113fb125232f0e6f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027841b311b86339a8b0244b7a88acb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e995c0cb797593e60a6479c6e5616127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072cea3032b2ed516bc641dbffc743d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f221ce2f82abce29687fe540e0423129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb09fed7db6c0adb344f57252fafcc8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5f57d336ac8ea4dab2b1caaaf707e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70335daee4cb1daf342f62d4fc6fd191132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a277c18980b510cd3c9862bdd95b28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b294765b537cb3a8436ab6bbbbac9b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c295119292463b0def1f6b0d4055e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66621d5120a302504a344607bf50bf8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b281d4b4b4e1dee48cf5f74ad2dd0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775aeb81fdd01b9d4f1a8806574ca41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8ddd0b03e0d99c99b05f7adc5fc34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9b82b41da9a4b4f99a118e40c0004140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4eb567b66637f549f62fcd36ee93e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc6bba35407b0219af0acce290015a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0deb620419b21ae0cb30553433f9e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61077745f1df01dc5cbb20051cfcda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef48e2ed48096f8ab51f1097a79f8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788893ee981eaa3e175194acd2929b97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563aa9412ede9ed60f5f390d8b8d0e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6d63c50183bee71d907d69d9b951a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6a9e5d567d269be48e8b32b60cd66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5aa54cdbcdc5fa7e57fee50d3a989150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e376c435642a28ecf054f1743126785151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98b523375fd200b3dc3393491ea56f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704628798630835747273f0d0c97ee4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968be95bd8df9e7870d66bcd472612d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0b11651426a556677bec1b7c73a61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43134c4bab21dc58649d00491392fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbbf67cc3746c01b12ca21c1da0c90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147a3f2bb0b9167fb573812f31559be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f83ed8a0778d2f915baeef7601154159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f098e743c11d35008676fd385cef8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b71a97b462a6ee9c377f88a3b54ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af446a9fd5febfe56cb749e46e029f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e8b2de9521c2372701fa7f397469b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e2f5d1649ba21ad784e32adfab4ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc6753a731922fbf919d35bcf65373165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c2b0f93d85f1b7fe2b310ae4b58b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2029afc0f92fd47aad1a222553f1c26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b8781cb96776e8b5b09e998e72998168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8ab723d75ff2c45a7022140bf03db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918530d1d45a7c58a23757c5a247679a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855911a9b241ce59e5b09d9d5173d31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcec6038fcedc1aa9e7c5601612582172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b16ba78d9473c6c140a67183b66a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac09c5f85096dff697a688601633aef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f2812649b7e94810f116fa8e9f588175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456faec313e54be47b9b5718e4059c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e264f920fe1f1f3b5115f36f6666c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180535a1169793f49e776715178d654178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad969659b81931a20b46ee83be76b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae3cb1b5368282f97521f5102cbeb0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45b7fa371a52ed67def19e4d62cb5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d5783f8a8dfc89d1d4a1f5147fa68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7795e46cd4d5d79777f6be07bd52ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7b7b7063bf51f6bdb33a57069e511184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb255f0fd6845527e3892827df87ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2155918676f7ecfaacf430622269a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fddf83f20f30c9be5a2d36e448db3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a986b63f3e39314a3043765f10931b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969eef46ec13250ea037cac3085ebaf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7b80ea4f620f910909097a785b09e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a624c37d990e950c1da627e25d8dcc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad1e1dfc3580596efd7be80a6ef4b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d0b4636eef248200bc313ff6c1252193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d677b874b428411f7fa05a045583e05194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346e4330a0cf5cd1b6d921323a3d1c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da93eb7e39beb100ad1e2c047bbf21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92b7041dec3aa4ba77305f6823ad6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54895526dc3cc6f12ba0c1a5ff5b83b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9ec0a24b8bd9c1f2919cb28dc4f83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086feb5a4a66e9dc68fad31a09a34a0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e536a93d6efba11dde9643cbc0047201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953e1a9eca162c18afae54f0836eaba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e18aa84f551c1a5b646da07a3b1a38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575983e1a86dcd8d1eecdc99a6ec3b3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4405512321edf0fbb3a61357a5cac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f72c3224205ae1ff33e7b77b684119206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644e84aacee3ccb48c15a598197e70b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16f30623a0ee6a58a62298b85fd6f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001d0bf7450848f365bc9004715ef04209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9867979c96db85a16279344ecec240210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0e1ad1c9d9e15477abeded521bc93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d687195551e3c646b805099aa93fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84308822b12d87ae43876b0aedf1485213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566effe119c61012e8e4413ce239808d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283ac02aaba9d55f378032dbc393de7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515f3153ac6145f27bcb5e18f22a91f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a37d861b5f06b76995a432bcafbf9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730d3cb4e7fa9d28ca3917d1bcb0e90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee02f791c340779368aa45dbcf3373219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df694c315e0a31a7c85157f2f17c6ca6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c2e2c5c7801b7552a56e635fd3b05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b070b61ab90695be9170d0dd95389d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed085d1ec4cbcfede54f5adb4be6de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ea1e36a81a436f675827e7f5a9fe7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e060c91c9e490423042beccf674da4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceafcb46912f34017d866d2ecd6386f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ef63115ee105c4a65dde1166dc0d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9206b727f2c94f32d4390783ae4066b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1fdc9bad3e07c3665d8e66c6b67a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca84e02681d679d5f6d536e12ed54b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2949251916faf00558f8c88c76754231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42851b810d632716aa739462bf9bad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d66bbf716bf6a489a144c1a1f6afd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bda2d3ae27c5ce363d3515c966918234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efcee81ed7c388bdb1448770a57e41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51147a2c6bb807dba654cf52f25e22d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667f45abc2c6427422991395eb6219e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b18abce9d8ffdcf3ff722aed6dba1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65beb9a216a291bc484679d7c8431ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77209d825c2b83fe986275062d61c4dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a8debb388edd01cbf6654f071b7a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b26617a641f2ef2528820ba3149b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b45df1a17e890bc14fa9b88ef4129c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b46e1d2f2c38fe5176c2aba5df0f03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89988ef3a7518afa1408e8634465168245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714c554a597c9ce59360e137a0f2516246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dcbef00ce8785bb9e6388cb58cbf1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3db559062143f724bb4a4972e3473248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea81509da46c371d2d5640a869fdbe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae19911cf9433e5b7a537d8ef21b3a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ff79ac7a4a698474cfaf5d9e005f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a51860b5da55e9ebbd0227d2b83551252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1843b07445f88d208a5b67bc4460d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8263a42ee84673abe98e0cc56428e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af3a7d1417789741dcbadae0936779255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67548dfe317f7cfd30cd23db93ee89da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0278b34b9c98616575bb9781b8e2071257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116d8d1cdbae71e92250203a6657c5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faebc610be93dab0d318eb51ac1ad9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6578c466cf55d4289ac5ab35530f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d4ca44dd3599dbde3a456076480da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9b67cb5d9e8c1b008e2716d8b1054262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49373bc491fde9ee2fee62e5f373ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f9e9f948661811c27a9941091544e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317fc563f7d46afa70a8ab6b649f409265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17832ce22df44f09954da78df503150266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcf96a9e75ae390518c4dbed005390267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69ad5802abfcd5d17b5d3856a3e19f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab21558bee68cae4ba720e452ef52cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78da51556fbc3c82396821d283c9f1a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bbd613011451cf8a9625537e0fd42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0fa90985f5ea2d7f8261d3a832160272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f41e1e982581693cfb9b54d34c0ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5649a57fa3cf9f5717b93e0901641a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464170e8efd07128b91e4a3e7ff72487275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2680f10eeb34deecd2ef118fb4922276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf4721993efc5338d965a873657383277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ff430552421cb91e6405825ba7b8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe36744be91852120b5de4a23d97d7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac46b961b639e14b7afbf886985a643280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d58eb22e5e7cff991080b5584bd79281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e758d6a37da46d3097af5e605a2be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d973f16777bbd42ff261948099ca445283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab6b24a9de0f35c41276154ee62b51284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b108bfd7174ba0c41eef07c2bb1e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45469e2518b0615d6ad8b9a782c077a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f564be10608b8c4ebbdab34aa69ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585ed559a628e741964beca09e5eae5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcf3a0dfeb7e15e9a63f8d99f13e32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e0bfb085557d8f505ece7184f5850290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98477060f25f488cd87b1a5909ef24b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdcb8b68cff78a42fa79a3c3baa708292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f18922029104ccaee45cb4e8385a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d229eb793b39b6cfd19bd4b20e13a25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd4af4cb4b7ed42f52dc5bac432c96295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e04516c4147fae5188be4b7754ad74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f97786233452a05b7cc0bf12336c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8844075fddb361e4587b7286c47ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a478cae96e5dc5457e8f98b3ea3370d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed27a1386e8ecfacffa6ebe2d4c682300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd9a769fbc5c6e3acaa49b86f2273a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfcc8e9b9a2b0a0d685193c08f7d44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011118f17066a737417af645a17cf881303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a27d0773e68413a3c42040ed8d0c38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf19845528555610cf53133ad6edcef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf182b4a68a4bdcc8e7283b27dc7d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5275df258d046d50ba01600ba5edb9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c78765365368c7952771ea4a23767308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce0a0d9e5dc73f2bb7973939045a33309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c3f13e3c15e28f6c04baf6125d01f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6f6348476bdb5cdeb1c8a5c5716d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0600e308be839dfb505f5c3ea90956312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdddff42fd2ff50e421ca029bb1629313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1952aae792a15af33eca071706bc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6cd07fdf4be6169a55422602f8446315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910a44714357d24e2d6c0700c0f9482316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29681829260404cd918d2ed8b31a550d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edd76b9937eaf83d672bf25d359cc7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb89396cdab3b27d19f4da53a39a81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75313df66a9cdf639f76335d27f2599c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53089f52d956db75a89df4d3e8fe157321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e45712dd9d542932a6264967fc91fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456a2ff60fb52addbc33bc8186fe1b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6bacc4ae5238be7bf0a8c74fbec69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdae88f170640957403d0c778cbd00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b68fe0c71fbecf7ac07b3a6e4691f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77a24e5d78f4d91f2c8ae5c8bff47d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d2dd5c034a036e9f052e4de605ecb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e9a43975425d13ef91aa1370f57b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221da62e1feb11143fd001e4832aeb21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97599b13fc6f0bad6f506d42b0d476fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8c05a5a4db5f4bc22320adfad4276332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9c266bde99c4c87370055417a57d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d826ca51be1c568bc3a5cf54fc53aaf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22d98d286f69004d0ececdc8f42510335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09c3fc0c97ab49cf28b7ffe4bee01c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2bb61d0cc54fb4ac68e38cac7a335337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ff2de31a058fe85ecf744ba00984f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d36c732bf637a9d9bf9a23ab7ddd9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b0eadfffbbe8e9d0e0f079d39f1e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893685fc9b4583e78cd9001d14e5ef8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec481340698be965ef597dd05ea5f89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71c1a8fab86208d0731b75c4e26de7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4667fc171737e1c8b404e8d4a88e0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114efc6c92ef90790c5c5473f512f263345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f23a1f503e36a217e36894098ab79a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14e0e7025d8658b9c18a65ecf4d3fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae179cb008f742161991d4f7382d732348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9018b612596e6c3794cdf1e3254631349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a4b0dd83513283ab4ae72bbfd8dbe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353db0f75689c042f8979f240f0c085351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b732c3eb5a614e226e87c2d09eb0f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d882960b9d3ffb516f39f8552ec0b48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bfd7c8ab45ed531621a38c1adfff5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ec66db5900609c6ccb3d78804a616355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861ac713154897b3f2a20bb3abd558b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf539ab8a273b8bdfa9d6484b21c1d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86ee3406772dd62b85009c76216d09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57bc5122f2c39f354fa847c2858461359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763b64ec9c2d378931e74620fe79588360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac97fc5dd0218caa3fa4afcf9fdbf54361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f624b17d07e7c1c2887872aee3ae98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6616ff5640d7bd54aa60c946d3b69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b88c2312709efaca151e18bf93871364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a14cbcb5ac4dd241cd43f208117d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e280265967b41edb75325e39042eae5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaa577bd8fd46cf2de2712732f0e0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1fb1bfc35f48a418fc5a3563bf0a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8c8a3d3508cb0ead0573a0725671e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67783d6e37b124a8d12280206b788fa6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64ef4b672f34d65b9fbfa2dc0d5fb4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47bcd3d637a43e45c3821747d7c653372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162c4abbf95370658576b608a40b063373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde459b0d2cf61e75d8a72104ff7d31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db588b2aa0c3a9e95eb0149d86c6948375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410582aa9da33c053ebcefcb6690bd2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505bc0a54a4d0a20a31110d86b96a7c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62aa523a026d7a9c7d4293aa1f26a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299fe713e3c13da318269c43c95a4e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed36af0352c6c26397ab5f84976e901380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fedfbab783c78d1536c6aa807f526381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19363490631c5c8919f22fd77ff0688382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862147d9618351724a57afb573c644a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32200912244c818b97bbd1bc3773c000384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c43be0d0b707137ad4566201ba4c29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290292a1413d2a1e84eccfd206c4efd6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bb8b7ee3e4e715ac5c8658878e60b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c69c9aa2be2e7a441a94a1b330f2c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6e4d56306c80f56888ee50b5610e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9775d85ae71c2ae4eb77b93870571a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff594b1089c69d1e62f41c0f3d1180c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f61b30f91db4122f6b931b7db5b08d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502644e1df434e82f4ca34d84c3ada6c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63eeec32b67a6df4ed58e584f723d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce04718367420a35c75af0aa266daa7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3016a10325d80ac2db30ac486551204396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac867fe50346c09edb6bbbccb25565f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12810ed7f91195626c328c3bc0742e09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b7c1741fda0dfa292629360f564f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf746f4d7dea5f8c84910ffb83ba78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff4d415284704ee3f1b3ef3ded91f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4fc3992c7b3cdedee85ce71aa9bf6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea3e3755bcd6f2c394414109bd2fc8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637933496031da329cb18d736cdc9c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d995704760510cac3f23cb42f7cdc37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c709a647bc7b101b82b78e42fe0f29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7c0a4c8f614656f744a91de327724407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d97196f7bedd4212f0966467c0619408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191745d7f6a5d23471da37669a830bca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf3161d4eb69ddf83dd8b747555072410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce1efc7bf6f09060771060ef7da52e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5994db80a036abc4f475d3c3071f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e4c4b2b8dcec6d97cbc361c538ed6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12737e70945dbd79e6b3031bb5a2b15a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c8c9f40d948aa5838aa773429aba7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b6b6ca17635698d5c86c33065bcc2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04d50673fc9c6e42ba06ab439f536d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a0d951fe84fa5906a00f14b726fb3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce773724173d29004c2e5c665aef4572419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43592f62b17a47d26f45ff2ce69a4c98420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef97640737da8fa11c95b55aec20f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574576c66a7290f9b93a5c72f30d4c77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a430b8104c446dd5b5da07e9165e52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3ff1a959b1bdc8058eeb354be04f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3652cd0c2887a2e9e455f6c9b899d79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652faa9d9ef3519bcf9af11639c26f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82888dd73ad3b06a64961e782ba5e257427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42bfd4b1195afcc012ce2f2b73879c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ce892a52cb01f8d4d4139fca9cee4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b450b0f04d641b2134d9ee63155f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d8ee1e8a88ea91e14e5cda4a969b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0bb24000c0f4729090ff2aa38b126432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eb0c6b65db173929ff2e08caec6f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f2675ff3a0afd3f1ffbb9c5f36182434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0815e1c02834f4f8973136c004199435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8301f9e489dad0d1ecd7aa756d184436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638631d79922cf624ed4aa9cbb62cc3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc11c430d4d88da91e6881cab442ad8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58719b86924a1da02d2680c1e48e2fad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96740f892f0a82ac314810ebf36fac48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea58cf2937d6f995a265fbf05e7e35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf39b2fca72675d687b6a3d2746d6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecf908bad3482d6614a382dca028cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aed3838c23a14b9c807f391c97791d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1d2e065de065bd9af71d07130e84b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e1514a59e973fb8b1a4a9dc1cbdae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c9c529d036203867dd9d69be1b0b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7b3e27cc2a3a48cac506df23cdd0d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55d04e5ea9499b89bc52fe1ca4aa89449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c8ae6d040a01132bc45968a8f3b29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204681bf2fab103a1b3053176925dfb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cece92add499b67a20c3564ef3a86452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9b32bace83fd27bfa52e5464eac16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210bc2baaed984e3a3dd2b0be417b01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cfe0a7a3f6afae7b3e2883d94757d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d90bdab4b51cefa5418df5b568322e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c20f154e14b109c5e4ae81f086b40457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6ddc31bd9afd9e5a43e0094341d52458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5bfa684f7110ed156db69367f253b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e880f84a906c2cc63e1a33812775a31460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f60f6255828544cef9f68c9c57bd0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1fddf5ee6cac1ff27d6a17704e622462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc80e631ab71838901a8d69cb4bb40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c229b38a6ddc0ff270a3efa40445b72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a72f0cc0984fc780b4d200d35b2a15465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bfe6ef8794303675bc329771d432a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3a415edcd313045c60ff34babefbb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cd39b60aff775a6f79d81db576d6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b3bc6f8f3aeb30879c7d2c20b3ee7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14724a389cebc83f6cd7e9a3b52f09a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd3b318f9e6c5ea3dcb8e4a716cdbe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392dcf4f575552ccd68679a676d43c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8c39a0e6b1f2c622a8aa7571bef34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284bd6ef67f64682a2aa50d3948ae12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80265a17b3665b8ef705df8400fa3c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26bdb0701e0712740e2473c693b5f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152779f6ca14ffbd6e0388ca0658d91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade43237a3ea6c71fa0ec7fbf83cbb1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ffe92371c34c07433d10d54774dd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2a335d0606c10ee8021ae448cb348480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27791ba9d4a2a363ba333ec360bdc949481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f25ef38de7a017e12dd4c13758fadb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420ad55a4f5f9d3b464528efe9a04ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79674561c15d65ef2f797dabd4a60b7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa092b1ad72f4bfc11adea469229d70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d362c803e83b00af45303de91aa347c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827c7484d2d79e0b44c3be62c76101e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee541f21dcd611dae5609cbc1921c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55136377d633f5d31426b4ca337b4d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818d7cb8c194438b7475a78bd27a2b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45603c6ae6a8314e29c3ec28549483e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5547c10039f23624f4bded8497eaf1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e32b18bc213fb8ff62e846f4c5f803493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9042bd49d74c0f37e95c58bb69e3711494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c60633169110501ec84274a812a8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e5eb7dde0bb3e0b8c6f9865fc085e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc443aec881d3215f78b201b91b91a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5675bf91c2ac97682ccb53488b62a5f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273916fbbb25baae61336b71c062c83a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a24bf243e3aee75ccefd44b66e11b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006bdc3f55f8d0f2a1d9180482612b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95392151f11e8ecb96c5a1af777cc6fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1af7bc024019942e19dc5f5fcdb235503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c16b657b4257ffde0fa91c67b48c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8d31bb096554b4f4a5138f4511311505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1ab44918ec3dd198f52f6f981e6e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a34d30c739f2d582dcf5226cc0af70507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922dfc8a8790355b20c76b5c1fca8e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa10a37bd48ecd661ee0a23cb6114b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fb75dc1e59c46c5873f6bc9757900510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cdcf23958e6fa13e15d6db73252d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d6e42641eb3444cf5ec5087926776512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bf6bce913f6a33d9955859311d21c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a50650f3e98b5723c882decd40221514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115ec72bac1e3afac73f40f6184c901515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aaf3e6aae3552c7af9e7aee1bf90f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa937e14dbec22a2a604ff21cb559fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8bece176112767c3c5f8af1851e13518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e819a25720433f758ed31dca1d7239519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6ff5bb973e6d7587c32b900881999520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5192c31d8717d8228c70d878feed8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0bd7ae3151c7d7c855c7caec0e437522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d92662604ec1ef665a96a567d1d64d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3618282b0c43301fee55f4d0905e7cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a2e9723dbd7fdb4243af0c3a2e7cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7439e331171a89795554444ec796615526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1a71af97558111461b773946b151a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213838a6a8604b0bcce1d0416a260086528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f37bbeb4a2ab4417a68fc8a74f205529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba141c92a845243c113fd43b21619297530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4a393e2d2c1f4575d8cbefda0fcb1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784007e3c8d77d3c3ad1989fc65ef3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a138478400c2bf697c69b3c91166869533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cbf9e46b861de8e5910bc85eb41ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6191048022470fdfb767d4b7800c63b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f62eeef2132be2ef2aeb125528ac0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a307566c7ffdca0062f330fa8a2497537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf96e867542182f03407a905048347d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1099cf73b5861212a7097ac8434bd8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecc6c631c3a34999333d2c010413e8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb32179c0794c820c5c49f9b9c48ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53800a36ce315096cb5f63bf5d5e84e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966a37185d8f500ca73de8944973b7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e51d5f19ce5cf12da8df94d1f2e5c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03066321154972900fb580dc15555ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfc1d75a7fc77a34bade80247c1ba3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f50b87a317f63d2219e759751046e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728172e82933fece407a8accfc6605c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a82e0d27053052f46b9f4101717df2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70e3a273381fc87d2b3953dafcbcf0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36db47f69a1f2348d764c9e6758214c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b41707c3e5b02354aec9f49b278fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240327b07a7fe45914a267dd3b0e343553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b6ce805ebb94d49421b8329b9448a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb15fc99d4e20daa229725338e310ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875669caeae5044d2f328fa64fe071ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2976782e0c083078935c8f2bbccaa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623b00a29ed9c22c60bd087a692a7e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644c6f7dd9a1bcefd0d5b44514c6b73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80668950c19bcf791805d5684636b496560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63458448f8fd1b0adb782e043eb2cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767343daca06cdccb6f6db30764469e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65813685a3de9b511d609d96f07c27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f646163b96cdfd14cb0898ac393377564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede95ed7478d7d36e0671596b11abcd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfb4ab85499d412afbf1f1cdfb0dd6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a1e5431eaea4de92040f8d9c2d491567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f864dd42229b7f806820901ac195f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d456626eff3f8ef1f0cbe6a87bf75ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5198e46d5b31c717f2053397a5e9e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111ac088511a9b5d082cdeda52f74c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b885c0d54624fc53f6f41cce6cf4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeda6722adb31c01c430e39f4c94a07573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010906be5e0d43313a4c97c592667462574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c00fa06e04ccc3b46aea539c96a309575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401084b84c161fb8df5d3f76fe528d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6af6eedc4d79941f0218a4ca8a5c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74e73b4dc888c1a4dd9c120c09d0b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b8695ebb4c845cd18f36a5bdfdb2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c93428e0e6864d24cb8534cb36f4c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74671fc09051ba4ebd28852458580bd0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6b7876a61bd25fab289057b00b0c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1797648aec4e103c4e2bd7eefd08f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecd0f57f9848ca6deb658ccd344dcf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a12fc6fb974f5de05d74e12f815923585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98538bb641269300a4be76921efc9a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcccafedf8f29bd66f549716aaafb40587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb927a63f6e547993e8f3d9ae074b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898125e94a2e64ea2c2bce9867786e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ecfdaeec893202fd1d46867d2a929590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d471693247fb8c4be10b60ba447f05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd79ce8cb1b58ffc500e4f90934aaaa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4ad709af04ea277b4ab160987bfd1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2a0848e60b0dcc65bd72b0898315c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f1c650506554fd7989b1e4bf97ec6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63d51a9aa0db3c2fc6149a420c4d48596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790208beb3c64eb9944f6aa53620406c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569da03b205ab742567667404a3c828598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae61ba9b5274bec6bf1b28af21cc57e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0f802764bf4fe306dde6175e8b968600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967b771455303fe5a4a430d9c995a40601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b433a92a1e0d53b6003faab9c113f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838d0472e710aecbc988c82a8d4da49603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72f4d1bc21badb400c7dea05f3b739604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d396a0a32a311f032fcd309b7a15763605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49826e38d510a59b25c9b7d740d447bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa6fc9b1bb8569dff8d20e5d0ad440607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9dc7f7637eab196a7fee714bef495608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c60d1c18e29a929b5c215e6016c8c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd671fac458be6ed718d09eb9f1a0ca5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da839c49998501a720bc4581da9015c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f9181dda1931a89acdb0f066ef563612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849058e404470ac84921c82cc8f16590613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b324987ccd22758afd520c54a44f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b799db02578d379e5fbe1b95fe953d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab170004318118481fa57cf892b94374616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3110611200d3db6528d87cde21836617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d240b36620358f7c9b370afe1efc08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24647f4da80fe59e5ddf5553758e58619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc584203deabd416ea7962a63f908f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e527bb8e55cd33bd7afafcb42f5b072621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b99896bd9a4186262b9f727a7cbf6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5576e6beb73287a25e805e05f08943623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1107b4be7ae61aa1361187a185156a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832624f7fb00cfb27cbba3a6c2db709a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45ffbaf4b21badc5749403ed890faf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c842b44cb37c936b9f4ba86632ec342627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f94ba5d1b98f85d1a8004842f3714d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98303e6b99a477c3a9fad923e0a017f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254d95e6918d0aa86f72822306f2dc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701da00340eb2335b84044336afe556c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f423a8822d23a37b5fff8cff3d04885632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d896b033ad8f70e43b098bc63af18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fa5ce4bc2dec54f2bb2bc77cb907c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84f804d65811fb341b9f8b92f21768635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de79d7f58f249751312ac1e41d2f62636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf79e4bdb9fad3a41a24a8175d7c9e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce075f0d55b3ccaa330a7d7f281dd5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcddc4c138ce3316d083dac9aeb88eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881ab2c8355b3bb8649415eda4b80bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a7a1c0c12d5a64bdfe4ce4c8f4315641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6052a69988ef8e4902c42bb72f7315642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf239e4e9be902cb15997c7003c768f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82171e38380bd405817d4b066a935041644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbc7cf80b9b0e3a92c7247e3248461645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d821f412638f14aedf8071248a69ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0650d86a61e4bb60f1a07f5b6a4d93f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fb546dfd9bbfd1694e515e23dc1f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c733fa099026a5172b4edb35ec43c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646471b7e28c048171aad3b874792bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c559409d8ef6b77c8c8ce1d51614e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1e5282c24623adf2723c789abecd7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ccdf30c51f80a7b440469ac48d9d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb43db3fd0bcb190500811eede38682654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497d72ce8d2bcd4c4a93727e8eb4e04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce376b432fb8defbeb088d33df4d47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9660ddb644c0bd82189271092e905b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88680fe15902bd90659902c97163042658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74900566b1b5bcae8d92329b2db3c8ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b357eba9685fec571324d230f1bddf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bd07a60b476249fca55f0d31dc112661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd35615891080d6e5d13a1bed95833662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7f07c8bb3efd12cc003719419c914663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c76932256ca3e2944d2c6fb96b9df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ce62c41f52b651d0184100df3ab13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36d6b78d6e6b58ed6a58a95c76835b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c285abc14f8cbb1dc3e7488d229586667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161197fab77b7edacb0918dd45d53f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23c0a08b2a78ec0a77b00305c1162f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77709c02f39ea2ff56fb41f6e332fb29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996f06f6c980a591556370d59b3d5cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19de9e920f88a045f5839bb740dffb7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af92d70066bd57519328e7c01a0cef2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27b0d14160a2d7d40f8c7ea78e8fdd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a71e4c778827b8038d6f9583e391c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5471a6439af857a5d95fabdb99562676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fd43cb13fefbed89183ecc20f909c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7be55197b55aaa1115041b4dcaa7a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a761680f39377860dc40d07230ab39679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865119a811fbe4b20e048020c3e066b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c50859af19f7ec850b97939d6d2cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c3e856462adce7d8df7199ecb5af8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da039fa67ac211cd00def280cf0981f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadf034ad4750129817b5f4269d3c56684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45daeb592467ad68feef329ef31b7249685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb467645dc6ff2e17e90e56597f3f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c781a8291001edc68ab93f37e7e40687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21e3504b0ea410c135f3728996ad74688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab4bcbbebfc39a139db4843136ca1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a114645dc7460e2841acada32f53e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a473ce3d98297f239ae549659dbe5ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630e4eb6c03039d19fe0bb8188d4a79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5d65051f4ce197845ec44b5e1db2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78801f0f76544001a4244038fa4e5ccd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2378ba3834740dd8c6699730c35758695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768071030c33116dc19f55c17c378f27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d9e53c1ebd0050d59a503b5f161fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee780a3fc87dcd3fcd42d2f87ac6e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd0c55abeb091fc2843c0feeebb5a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05367f92ec7e0f58bff13eab1eb76a83700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862c90661cdec8e6fb79090e5f42598701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecf44dbf806565b913b7650573d2ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4a70edde967f4ee161bbd76d26697703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7c8259f8280f2a695bbe67448eae4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f6058e7e29ffcc5fc976bd32ec5a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b725fa2e4a351ac7663e3ebd92247706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845ba249170ffc86f9257a5ef33c1ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b058f6f8e08bbc9e1f12ad278cb86c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7166dcf7bfa108f0122b6e8e18bc6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa364c4b40752f0a9215df010a43a9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b6be380362b377870390f09b9dc1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd742841bb9876fb14e6073728149c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e078d367b20a081f3708cb99e8241713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90557dbdaa7a4f980cf6770ebb4cb68e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b106e1deeae312441bc97fa4dd6aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276a8e7f63005870599d24e86c5054c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9c34d068388740e59aedba7a06fdb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d501eceb9df8649c19c901fc68a99d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785996dc58dd44271e55b86cc92b0f2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5cfb158d19ab51ae5359c7f1a92bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea97941e28a7bdf973c5c827996a6f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a7a3caf4a8f2b95a0592ee1e7a314722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f249250a96b820ab084c777da2c1159723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d129cf7c3693a07ad51d3ec25a13a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610faa9af11342c1f3c408dc853658a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e51254e5c00375ecce7fac9dfcddf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260d22436fb705a94e138f2091eae49727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fae0179c126a254d2e15878e9be64728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ab388b8f5a78acebc4b72cb3aa167729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170d270706b05684b6d7a4cf7c9f3eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a663adb4c426f13def7fe08af8d78731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59c91838b03413a9ea7defdc84539f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f56991b71c436e4839daec95408fcd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830b5005b9450e3f172e63547187ea9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dd213e5bd36ece00603bb895ca018735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f2a7e14dc90ac813003594ba8fb50736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a40a79a833bf0df8a707044643b2e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55bb79068dba21a19348a813b49077738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca474f62a0083899138b7a655b80f3b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfa28e2f2c1386e3652473eb14f243740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169c6857dc571c83bb8a99e0c4e2ed3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79aaac7dc2344f173fadf0458ecea5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ba68f8bd71323017a340845b4cca4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a96bf2c39eefc43fc15487ea367604744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709e19bcd595c28f8ee186106739e16745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411f59a45f7daee9e31628eb9afdb6f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f3a8184869b2a6320578787328f87747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf613a287a77275caa00003fb7b2d0c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4168765406102dc91e9b5b7e2347100749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d44bd4cdb0792917313b95e63d21e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256be53a74b985301c8eb58382bfaa9c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a4616f9d91398b36b259f59b99a84752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19819a9b08a6fae6b99fcf59eeb0124d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fffafaefd8a86e90691941e74cd24754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec1be06e1827a14bf6794d06d39d28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c70129e1330ae5f2480d0ba3b2218e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d50aa6badb9954624e540f6cc9acd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1380c092b961a6042ca2751e47ef0bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd7343650f81ce8853e46907c88ad7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fc9bd8af0a34caf75b675eb9ec68a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c05e0d084a1b8084f59b5c66c68251761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4787859b4d984477730aa40a74a89f7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddb955513fd0f98fdc23ca7c68fe5a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc513b25a9e5a5520b047f0eb2a149764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1ae4502bc81290cdaacf04562041f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26585e2c48693de12898ceeb10c5b55766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f328ddf1b63487c7da98c18652f6da767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e984bcf1062ad1c337a6be7023c5a5d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876757b63d3eff20c0049feb7309d086769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629a787abca3a0a9009999cf48ff581770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb69ee935571f4f49c888588599cb3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4fbb248122fc8e749ec29f7154def772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442c33fa4cc21dcbf5e182e90a14853773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1443cf4f2749f9f2ea7113576dc36774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900942f5d8f91b8aa48e16a9d64cb94775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090043143665f2c60ac2e051380b2c3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801064c18eaa009d72fb6e3ca5491fc5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f27d9dd79e162c4a5749dc12799f10778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1eddb6138b2ead6bf7bb865379353779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f768be81a25ac7deb7e7d13edd8e7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8049bcafa6825aaedb0562f7d292a2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e21d7a56dced40a59f1fa655b820e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c918550e725b5b397d371af45be91783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606caeb5a63b3ed7a86f4a368b62b3e8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5cfbfd7cb4235d9c3a76da04fbd2e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7e65d1eb415287f2078d7390fe7a8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593a23438dd58ab88cdb9756f378016787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14934101440b6f32aeff05efdc0b2c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e84a27def84889e343a06d3757366789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66a258d1b54d7a5c09bd8a59458afb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072939ff71cb939421045933816579e7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d597854238dd976e64dbee66a52e740792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3834352232ff31e5fa418d9dd6990793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ec2b7bad74eaa690a4e025da1258e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d71b8978525844b1e5ee02bb7a84a5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469085ba3db29b5f2236d687d3fa4b3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fca9a8be68e60322df18973146106797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247d9a6f18062f0f817d77ade2e90e6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20842b70db4f27da2e69db3908b55082799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948db22f38a8bb3fcdedfc521e79e01a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08553fae3b97b53d9395d3295c024b65801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b644f0fc0b63c0f4797d410d2b02fd6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069149f54086e74c8cfa292e4fc0d17a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f414e1bd1a3d92aaacc8d5fcc0acd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bae989ad548c685219aa714097af7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f40f9adf1f31cab2e689eb60cd622806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be815ce3994d5ce9554c648da77be840807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e747f86981835b258e50f81d1e6b35e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9095caf7f4cc90a98faec007c8c48f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dddb3847914163c9afebd9fd3a5d7e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93d6bf8069cfbe8029700624d5fb21811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613453f71991a23040d1cfde6de37c9c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc50f22ba3b8ed12fb0046ae797cd4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ddbd58f2fa1d3a320e6c189fb9b46814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912054f148ef90f7b240697c79b05a88815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1d064024c82dd7e1bd55cbc9ba8f9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e123253408fb521a24322688589e56b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc34456fbc9ab6bce59403d2b414e3a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb5c74d14a73d73515546edfab3bb6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c31d06d5d94f1b3b5dee04053aadf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ee3a2bfadd2ac28fa7dc2dcbdbdc1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245bc3cf7c369b5d2abf26cc6e1277e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5cfa8df8b9200c0e8d117c3a1adf3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf71679c8980460bef4b66eef62453824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949bd535316347c145841486873d416825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fe8d8a229138711b3e9afff0f267b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeddd667a28761235986a7edf4f5f8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d1b93a1c98fd42eb9ae69ca83b970828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9710f69d0ae2b9cf278b4738ab477829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57246842990e3f6933c21cf457dd84d8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8d6b6c8ccf972133de926c3ca46b6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594640cb33ea9e86eb21917d99e5ab1a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665f6b08e14d61709c1e5a5ba521926833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e55b6cbf97b9e9692d8cba81bc4b7e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b3b969da7a81b9d49cabf5bbccf26835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c589b210505afdc04f386ca7928dff836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c18ee181ed3df2919f044e7083be15837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5dbb537bb81665ddfaec04c4244c2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920c2c23fc871f1793a53f89a8315ee839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07cb2cba585fd6996a7b40ee5a9c06840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454273a3fe1002f7c07e76fc501c13f5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1b6ca698a8d3a88d0d83ba52c6379842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9b4eb94a9d13d4f29dcfbca3cddf0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7be89096966f4d870f48011aceae38844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7ac2da8b5af20a44e24022fcdfdbc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d519ec16189201bb6d67b82fe6c8a40846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faa2783247a623d59a31ea0f98da5e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837613be68457b22ff497c3c0f8b23e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6ae4b856b505406d4533c5e19b063849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecd93bb4624b63f4aad1e44ba6029b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc421ec092b3560f7abfd30044d53f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7753d1dd616cdce106fc6ad708933852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759f534fbb79c8092d5eb41edc24ace853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f946285c1434f61069f3670ea3d959f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a25b9900aa1931aeb56e22c66bbf2e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1114c148a75ebf7a5ac33d9103e9e5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8d208d405f85712b7d25b2c0653a7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19eb498cf14cd7cc970120233b5b41858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d8bc9f7142931cc5a3c33bb9c6097859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a21ccdc8449884fe0c21a731124ec1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dbdb4bb0cded98fb311e9c498fa32861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca2d31d24700330559991e77cd41c3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452679beb10158a439348ba07d368f8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c18fcd6a11dbc28030d7203d502971864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1cb59dbdc29d67be8a0aef8946e8a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053ef24aee55ceadea625a9d7770294866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2e71ff87fd3b430dd33750a98af09867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d8afc7cbaf4620dae82eb912e4087868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112326d6a14f48ea98d9594cf3a8967869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6d94240394bccca312255478677b5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc96fd703367eea703f67e528dd5e0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43152367a9ad3d4b8d4191af4aa897872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350f217fa2ebe585621970f60769951873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05533fb23e9828d705c07d2c40b56e7d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5a8cca3da1a342c11b251f78ce08e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65bebf2b59440cbcb0562abc0bde30876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf933a538e0c46555e47e1ec85ab1e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d32d63955ad167f5d0dc7f5d68c65878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa477546aff1d7924baabfb527b65c3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea37c406ce868b494447b03c086f4d0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea584d0dc0039a4bb325ee1f9de315881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279458d7be337fec4f33147ae5b4fbc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94490feaf59453f2efdb973ec0da5041883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4cb5671d2e47a476c0f50d8ba67ec884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574a23313d1e1d158b7da5bfe96229d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a17491d1455a380512e25d1b7c4f6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e9f5a4308f7cf6984d50fbd95710f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdfe744bb9c4703805b7731858da84888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d479bdbdd7418361715a88ef5c08edb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697ef613ed92ed6689a9a63ff82faf9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3acdc270d5bbf193a613fb929ff19c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2c7a10819095ca1e1cb5a2f707ee1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac8fe4a3dc105e3c7306c6e6355467893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1bfe73518a92b5ce5bfbd029b6d11894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b6bc70adbe73064172e49b89c335d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dcc546d4c5221adecacd3685f7d72896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804e3b211eef465099e10b31fd1dd30897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a319c88f2399119887830112ca341b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89deacbad826beea27452da8c58b6200899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850c30c21f69710ae2e055865b9e1e7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b769102d57519876f639518a5c7eb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2584cf3f68904be02342d36fe51ac3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f7f2c95431e168f39f7314cde7289903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a048df00b73948e514533d15b75407904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814275bd0c202aad0524455f5249b63905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddeb28caa5569b89956ba6bf7140d4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fdd14dd52b68cc117f061dec523c4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432a0be03402ee428357bf0272bcd57908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57425c907e41daf5e29b226a16cd139c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d020c89d2d4f1f6b55db51a9b68b3eb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed7e50407f1b652cad99d517b03ea5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da51d190257b189b0abe933b403767912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3d1a66c9717741a96b15d06838a03913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372317d30b74185ed6ff83ee26942c8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a7f37dc8c2716880ed871882502a4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b081c40a8e21c091e9059e09dbd81916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b82530b28b5a032db80e64f51ddf5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f01d3d2a231e92e6570b39013f2002918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dafbb74ba618083b60c2ab9c4c046a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588757f9cf88b8e0c06a26b4718eb413920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade01fa8af9dd238e96e1f9514c1d51921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a63e5dc3b04ebf5aa97b9b2a89e791922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf7c52007675df29fb7ff0134c35b4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248dbe6af0534a6f5a2b72add04d79d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae11c447406aae2923e0476caf3c67925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab37d18025d09dde9679ee82584a40926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f12326f027d7b9d1493e9c6619090927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3efe29d979c19645cdaa0b1a1a592928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386d6d811fe81a6f58016f7abad314a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c15388a3216f1836b408b80914928930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf25cdfd67317cfd47e326aa655f100931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db189488e863d39d3b2ee09dbd1c9ce9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029df70a7ea0f2d7b742c15a41045f0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c4ee0e2c17f37ecbfe7f84f80dd95934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2ef54fcf86029876c59c8d2ab1c2b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbe156ebc8210dcdfcd86801a4387a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98966b13c2a27cde851eac600562bc99937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e31bc6980f65f96e2acb657e503e1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a3c440ca8501606365441500eef52939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a69d17356403187270dca6e5631e4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6aafaf12afbd248821fa0dd4abd67941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cee837c4c40f61799eb0cc5867ca0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af03d341f90f9394c7a10ee9b6d8daa943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879da8831f4086c8b695478c0e1bb8e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff60650b872fb956a9447d015f5dbb6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605e494b61b9aa4eb83479e3b29cf76946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791b04e463b76eece3d7e11b2590e8a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494171d1310ecb51da58267c126daa01948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6535375599a5b3e70e51d333517491949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74054aac75da1b983ef787f5ce1440ea950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1c4c3388586dec831002f9d7871ec951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b8957e3cb90f02afbbc27fc18ffe9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240b71c2136c0c1b77fcc03b8cb188b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d95e624110636050fbcbbc9675095d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac7f5060e121ab00dd296a5981c484955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3951bdb65b280256337e9b9fcd546956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf307ff32e5b17731d27ca52a41d43957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05017f7c2bdae4f74574b930955345fe958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c93cde426fbb7f6e6d2ad8e754eb98959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f978fdb6dccfb13be0a688114e7c2b9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e200ad21d5f0a7d91389b13f7742b2b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c593f6c272b4c5ed4c4844325c1218962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be045ea12c8f885ac10947b543a69b48963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028f810e06367121479ea9b36fea33f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec0d8b4a33674165a5eb8c8726ee7a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d999c2b96101a971d0815a5b5d178a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fcaf23d64d380296bef6335e292dc967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79834d8b1ffca9dd90d7d0ff52e95265968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbeb31377281153b4d656026f8e51f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4eeeba6175687b29a5aaed29e4819970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2633692ee40523d1ce6d805bfb600971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddf32be997b229f91b93f47e454465972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a53b416698bc89767eabcef027d44973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c64bfccc3f8cc60b4988218fba09f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2aae2167d7fbb6a61a7eefa80cd69975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>