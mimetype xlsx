--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78a2745b0fa18b04d8d12a356ef25e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3e88ba75e85b78ee3e5b7b5fc3b7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7ac9300c24454d7490074040077ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42f55fc6bb9db6071561cb835357514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2b66bbb54784e9536e988ce4c0a055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8a713c6b68c8434b17deb15e8b6136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d94d829453517edca7f42293cd0aa97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590f1d83a176a7017d9cae204d8a9af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8f47ce46e3d6c48e96bce1f17d67e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27483ff83c9bb3a83258d5f8699b34ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37430ac65f81c1aa82eec9316805192811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c09cb77c42cb78fd6b7332de2415ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cf1f8eb352438dc42d251a26bbcc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fa49cb20abbd2dd9c3c673bea313a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cc91c4d2e7ee1299faeecca963aa115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6af80347f7febd63724a2e43b170e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9785bfa669bca9be184193ab704a1ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616bcc0717e81277bf0d0bcea0bd5ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c8c84f6ca0601443de9374d64998519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e0106343434970f8b1ab63bc614a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62382afff6272709d40184a08598ebb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68238d8cc66e7ee639dd6975404e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068474db994b5cc5b845a1a327f5b5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ebdd48c5841dd9a8fc29da14bf6fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c78f316a262fedbca31b2dd08c1b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3967802418283fb9948064465189a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b4be0604b43c5f92566266096887927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f2627a6e0d7e7c00f4b9323ad671f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe422b4b3a6a005925775bdbdb0c17129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef97c07d46dbe2e0f8f71aa872b047c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f811a7a200bb719e8824cfab1c78dc131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe18547b5e1fb3b3cb37ae252e0c9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34969c74b374cf34fdf37b178e74c6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddfcef9aea8493528e0896b0e9f58b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff5ee1518b03d57f9839a8b562640c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cc5f875df7f79772a27baaa2986b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea0903208af7f3dc59d29d38d23f5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1763d7e91d9207270ad7788b91ee0c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e1b10e8a71bca05c5e04428f745a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6832867cd0038bbaacbed60d76be31d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0a1b4d348269a8a123cf950e1098541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ab54d4bef9236d3fb1b6ebd62c15642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095f4b47f8f45300ec51b3f757f083e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810f7d541292b3271756a638bc6eec144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde391dcdb57f683ee95ddf98be0572b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c365f8ad3bd5e42986e693f87c8b29446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9980eeb5b201775e5cc15564a041d6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab655b656ea1a5cd9fd33f7991d954348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93747c14d85e29daa481a144d6c1d9cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7ea3087872c0ceba1053e91f7630350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aff2f5aeb50d4e84dbba04ce524cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9c61b175bc793c25c9b1a98f406c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25818d899ce560d1c030e8b6d25b1cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4166b05f87ebdc95b1f6734f4a56954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0047ef3dcf69ed3ceef48eff78bcf155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c883740a87466a53b065225dd3e34156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f9f1e484a188c93c00faa9ea7817457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c41b650a5709156c1e32764975870758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56537f70697f22c533da9cc0ace4d04d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48caddde4c1ce3183b94dc65497ad1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e5b0f8945343757d12712aff6dd8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26e35ca8e1fd45c29ddfcfda641a4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccd1e6c3d562156b8eac01f8b9b34863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46901ae23c5b0fb0cd734242e123cd2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78edd2826aec1ab1d93326fb5d98e1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b718652a02fcfee22709aed2d5afd5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bba07f32842d1402960fc8883a62a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa713f86960e8eb3057d8364c5cc359868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f895b4c7ef3b7969b8304ac1d51f6c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfaf96d40abe2a4d4f514c1b64ea5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c5f4ad413bbc5d1c9bcc020fee8fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c83b2c8207603c96191192733faa6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f8fa90923be70696c8715ee59d23873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022667867aa96c4c91f2d6e0ee0f21e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7ea3a8abe354103fa276812acffbb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0d1d894d3e701c89bfb1ed4623af776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bcf5a0096a12bbee746f229f0c94e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6a89a29ae79bb6f2e4cdfeb9fdef378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72465662af6c85a12db17456ebeb464679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da968fb36dfb4eaa577eb5e631eea15680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344134bf65b1a865f640a48cb33d0d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51037fcf1b2e0f93cbe6ef9da2fe13f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26de352d436246725832d49c81083183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b894cde47f3af577d9a9e8ec50fa184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaa526d1ac140cac24482cce1d47a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57bdc9f1cd7df16c4c5cd47b8a1c5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e1ffe454d5f0a432e83b55801659687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886dd7fdc0d0cbe9a087004e89c90c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4bbd6255bdde59f69fabe1c94cd4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c31bf40135c52dccf4e2398ee76e8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d724850a19e9b09a1a84c14bb13387091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a010780b2af904bfd21ed39b30cd46a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7086335ad26648c155514a2b6e72b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eef1a497e25c20cf4415b50b44130d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ed6bb98703b0eba099af160172a5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e07c597aca0f1ed41c0b9647b683496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc90f5cf19e4d000711ce1e80b73e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82573a7f4c4d67c4e0067b3f189992d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7998456448fbbfb328ff068eedc2f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e88456f4807d1af5829cc847428368100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ecbad6dfcb15529f72167176b4dc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e68e3513e54d0e2f45213c7996a837102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c9326eaa47e46d32e9276752ae4d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53285bde878acae3d84b509a48cbb364104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f227ad5f2b330c06883e38f1add297105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aa83e447645fab4a878e423ad5667106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a80f715eb14e8df6b0bb5222454fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766debaa6dcbfd9cfde8a9295ffcfb4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd0fc31ad465486dffbdddabb335c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6354475c6a6092fb2a421c481d4d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50aea86ddb6fa881cf74ee4969ed17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d277d87962c5156e58cb8d9220bf772112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a8cbcdd8772f02949f7223a7f2ec5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaf6b9d348841cbaee837066fab0e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410f9adf199c83dcc2b3e5c60068df6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9346518b87653a1db0f1ec5189a56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685dd93dab41ad096691f4e54941354117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b21e34167ef7f74b4ba635f7f4559118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c899a25bab5c0f0b21cc425d0f441119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6eb7771e5296950028fc2a68b449a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12190b88b60297bfefb4f4b6bfe2a5ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80de6f20ea8a235400fba31c6c56b02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339402cb84effb2a568e48de17357d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139aa1416846ea3bda3258ad3dec1db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e37bf84639bb3f2febeb9b5dc89dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a9e7165018f67724fe24616ecf9a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa96de8840b9fc19409091d4596679a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c44be07df72477d3a6336bf39e7e48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcca5ce6e26b9d10794be367cbfe498129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b7f128a0bdbb4e9dd9269ff132f5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da57b76542216fe02465c174ee7ee1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31f2fd4a0432fe6b03c043f19d2b7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6937340c8ac40e6070582cf2a5a99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4ec04e74c8ec9bdd65f3cf2d1706b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150f7fc0bd8c00f2f2196f891e4c83b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331ae3fdea113cdc7ea426319dbc1a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f65e855a7877e08664e95490517703137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e79c8749de61da10d49977026b3c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3c214c896c0d0bf1c493031705b32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15356fbdb4a372bda27187cdf57821f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff005d1938d09a6dd61606313865ac5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef097c242129d17c9d58740958ff4ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c632a5a775094a716d5fae1eee7aba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce47a5f79eebdeca371038d0bf74cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87cf9550016b177cbe082065dabe4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77caae2242a63bc59f42d07937c5df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217434163ea913fb14c84c20e0a7faa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b9d6c04161ba3d0a4b17950a124ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37296f9cf9aed9ec922367215cb1119149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9cae0bf4dc8da0cfd7a25f62014fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9209be55fa8bb4808cfc91740603877151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2916004166959a9c68abda20a2f9e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c7e4921c05ceabc46866e06f213d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e317c1b58aded6b28ac66d41f81a3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc5434f5df4921ff803c7342d589cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87362420389f3090ec3bf06ff6c61de7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce91e3ea8356644671901a691ae8eba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cd481ce94996bfe2b6acf899ad121158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6856b05db8ae65673e3a012263002159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8fcad15439eb0f192b2313e46b891160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75280edbd42bca16cda7c40f1be53fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98e202dabd522f39057ee1ce56d4ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0818162e7d4385b4461e12ea869ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e782de08947072f99101ac972d2206164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd772eefb5b2c36e256bd219f93fa9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ed5df52f0c0a278ce0d6b20143d99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25947b2a1a1322633e2b7cc5b2c1ea01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb159440d0b9b5ecdf992751a749d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb7e940d7e3982638e8d994d293ce8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76553b8803d2bf40518fdfdd65b13f31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6164e6a28e4a4a662abe32d958a8095171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f27c046f3670b28b30c22638ae841172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf89add2ade30b5c847eb7a17408d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bd71d6259da85cfb59013fa1d64d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b48ebb25fddc1388772a26b07481da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801f587a54e225bfa8d208257b83803176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929e1b4f0d2f87c2d7a2ed04b0739e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0986693493a815ecf411aab1d486e84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb8ef622a01c432c2fa13907030333179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d2548535c61278dd488694b2c3ce2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2e5ce5f6e0483dea6a20466da5a2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab9e0344b2975332f0c67678ea27ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82d5422c9a0f01f22dd0555ed069a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716631f181ce4af10eb1f2c92fa9c317184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62d8542bd5a890b68b5cc1f43f9535185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea8ae2ebdc1781c9bed800345090c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c797636b801eba503b070f9bb6ef7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858a162aa89fd2a415efab0cb3b9c7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4a57fe84b24d9adb90f44443330e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10978c667a75b6de1ea67365c3d36b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c1e7ae27258e455bf895d891b235a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ad657e79760af36288aa8c3a7cedc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5568ca9bc97ffb452cfb1a355387d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e9d0a0e807a09298c790c7a110f0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13059f397df15b147940ccdb6c26c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da759f0493fd0d362bcf76b4be33daaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194abb4fc62a5c6818ef9551d21460c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda94675553eafeae3e9599f57bc0783198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434c5b6e173d438e234ef73bfebdfc3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062ae3d1d9b1c657cf958c4238ad87d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abeded6f9a18868db6197bdf7506ebd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15619ebea67cbd84dc79b5c560feec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995451d4dfdad61eadf6d87fbe6f83f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5801e74235ff9d327181a6902ad9956204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c52a75df40cacc0c6090f390d57e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d4469b55865c7c578a73c516ecd10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54829e95b373263bf9c678b1bb7ab60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b14b46accf3e32ff29dbbb0e5ddae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a94dc31421ac3b952a4f8eb0f566e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a287c7887a0fd037bc9c3f5dce6d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814571a3474e510c30ea6b75cde09ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f417c16b411bff53d364dedca5657212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a374e686c09e0ed9050258271ff5ea4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8f07938d723147174f76bbb42e2bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc430147cbdedf746d3eb29c2b324a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fff6a8bc73051ae1cc28317bb2cf3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c91c53710a32ec76bfdbd0c48b1487217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5c5f622229659e8deeb5b4ebc26a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140573ceb54f2b3e2a0bd7e7cd15254219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7676e77cb1835b5b28bcf34eb75d92b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0d8e64d79ba0c488374dbf13ba7a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e45fb33686186f7b9b6894cf4dcfba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a32a40477228acc86825e1597800eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e95c7885e345e2d71c05b78d0829c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77597925ddde7b77623a449d67381c18225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e71ac7983af09a33c1f002168833c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06380932f31c4405ccf178dd1f15a8b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182971d7f7af2eeff1b0f11fae6aea2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37d26e42d2a5d9568d06fcbcad0344229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384dc4708d4e1c61ea1e1a8b8c9bb7e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9392438883c3a7db532f926080d4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff1497ecc568393940682693eff311232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69884a8befecc6cd0bc5dadb546b88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220de05636685b0e307b3f871b30b1c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ab7b08404ce1e5c9cad24d76d0421235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801c3e76ab57b335c80916dcae49673236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a71d96845c43891226fecaf0b49bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a84643c830ef10edfc81cd25067079238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086fc941617de9693dcc439bff701cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03772d096e0d244169929b5bb5101c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6d6a2eb7542b80959c588332a33a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a7d0946b8776cea514752d2abc204242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406ed8734d67a145db6681c78d3fa20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb870d4d0da385748badbec4d0d9ce66244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17c5426acb53d3dd71f3d1c2e880dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba780374973a4a9cde16ac4af6705a63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7337599f9b08c663fce27ece36c8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09df670d252d5cd382f591ff44ea169248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fe1a275c066ffd86134eec2c4a04c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9fe64509f339d6665184bb1543a15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b356b026411f125853210cd3738d7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e8caf07a52648999e39b3eaa1bd29252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1242f29ce447d55b26bf4eb67f5b6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627497862f44185a4ac44b47ef448322254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432b261e8cc2ae4e8ef959badec85a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f775f958903cdeacdb727f0107795b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50178e2e4b7fbcb753ede0cb87b132ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94b7c3ed0a7b1e660e667587851e44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3934dbe85b77e2e3b930cb96a92e11a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a536ba344e71c963b8e0db640d106c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee2fe2b4eec1d6c73194cbc0e2bff7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf20c2b9f82d32a0d9083f2f8cb5025262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22cc9264a502f4abe05e431f1b9843263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8f6311ef7779523f58bb053ef98d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e3eb236be6ce1d2e5ffd41a32cad0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee81a3714d717acc990f6258df86fda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def4d93b35f448a14ffb9074c68dbd9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a3ec18fea4725669fa5e8c6aa851a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cbdecfac2a02b1bd122c2e6d18c8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e2228f544f1d28c75cdf948ac12f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d286987cacf3826e655c23a5cb7da4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa39433d42b6fd7bf55c993424f75b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4665e1c5a27237086eb6e3887d274273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c8817c0164a4c2a3381dfcc6b8427274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b7f18483fd2d69022da04498ef0e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01263e6592334b2afd4f0e29fe42f45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849012fa66de839f14a26c337bccf7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6a2af3a5801ce0bcffbb8252e0f00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ce3fc2230cbcaae6fdf66b341e4be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75798a99d6b4933d2a4f8e21aa4e4bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ab6234da9c4ed00778329c9bd0e32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3aa8059a3c987652f6f085d22b246282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71d15cc3a3a94367b932c6f95184aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01882febb34f45e0735395078a5250284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d8ca2a3666ad81a5b994f1e718a95285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993eb9c413833619441d3a5cb976ab46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eba264c847203f232bd5918a3328bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c26ba114c4d9384b9801ff2bcd982d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389bac5cf455e888713b364ee1e7a37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1423137d7677e193b9ff99f4ab299290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f16f721cd0612116c915c2a0b697d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210edd084863477fa3874b2d4a27d95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2d0208bccd25ed62eb1b7ad03f47f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9578c966ca7d49464afb6d83e8282294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db80b89ab50dc3fc516d9cdc402ce6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b809fec322e022d10dae2585980dc0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ef15739b0487d704c6260015e15ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa360720f9d210616f314258e43c7ca8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d43ee2b404d404ad4d183f3304be2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b6b6e5f5358178f015f214d01ead0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703d1174f1916ebedb3eda56974506b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dbef242064b8b459c397bafa5d4c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce73cb6b7f285184dde23955ba03060303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aef8677cee303de8c806063cbf53e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fccb9c796e709d1e3070731ba894e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fb69a981115f6250cc5484a22b9fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19db27d4919d30edfcddc323e4cb9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cc8054d33fea71e24702fb3997da5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e9e2d2fdd19a24cdc3a3ab36e40f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1aa68e8f10a56622d58a65909ff48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96c9aab1814d280a8a4cd1a4189a85311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e1ba19644efd50330cffc255aa243312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713866ef52dbc18985c55c2b0a2cf3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8652ade2ef205b2504432baaff960d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b596df7c342054fcd40c98259b3327f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a5380547da495dc1def1f97918630316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409a4564778cab4aca20d9058ae4816317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8eaf6de07c7e1ddb9f46fb69c7a7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5ab447bc549e96c5e32616bc45bf4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53bec343dda0ba747b4e5d15ebc49c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585350dc0b2ca53c4d4eb39de73eaa2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9b4c72c0aed22b3a0842a879f507a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b97765bc3185273c62ce2544e3db47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fa689a201dffee38b28a3c1cdd2d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cc7b94312a5356f58536f34012f67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4aeedb457aa03c3d4e45d015703d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2edbe9a3a6af0477e2ebe2209dfb1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926a3f24aa1b4f075a2311be602cad3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb84645be4e0a8745e3ecdb236e32c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1ead0985ae70815faf1c340c7aabb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04e05bc3ca056c1f4d2d79afe92fd4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2abea9b418f7e54839395cec2b3d0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dedf7b0ddce1f3ad60ac20e994b45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412ced3f1251ef423674c034b3fca08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1372f0a4bf7ebc62499ce1a3788856335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03cd2f133ae2be6db90d3387a91e62336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a6d71acd22b5f16635c2789cb4745337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b0a7ff5fb954cf482532b76cfdb54338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614b41212825935b5e74c8ed01df6c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ed4791792b64d5669060b55c3db2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f47e51578b689f2be1e8775c3fe77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce31685b01c93ae2bfbc0e8184d603342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27594fd3f3dd6fb618b69bacdc77f82b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef5048a6eaf5e34d562a81cb562e30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1207560d7c217a24f0921f1b3ffe963345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed31fa30fff0de9631610b31ed5fabb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da05c79fe1cd2ff72c631f0163da038347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bbf435393ca60002e96d5ea8a0b0c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059da43826e2656b9320a9b4e8939d13349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092002266021bb9533f9d2f83fbc8932350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7db1abf8d7b35fcaf3b6074f6f0157351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b0782e0aee49e2b602407422de628352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798fbd0131b4ff2c6ff8c922ede9429353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342930740ca83c7c0be103a689d00d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a13b8d05dab42889d4080653b0555355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634abcb57f82cc70478fc1cf0ad0385356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f560f3fb9739d9d00a1382cb0ec27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d93a1221b4b63d179093912685fa8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648631fe8eb6f4acc67b9be0e566f88a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbbfe80ec4677f480f19300b4b1764360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddab8a238830a1a350a8e2a4baa456b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08004945d9ed131e71a5a940b9a81ec7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4957c0634fc7a69ad1bd2143c387e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b009e1255e6d690f771d234721ffcdc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17813266b23f11de9b4a004b6be822fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0ee45b01f1467e8f35178d864d428366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42aeb81b817ffc248e5d57c788a209367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592e35f5269b4b60102a7e095bfd937368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd751800a3203531965b92d0c395fc4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cd663ed8633990a71956447b2a7f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32f0ba62e0478280d09d06da4a10bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39c3c361429bc7af1529fa25f7f7fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3a09e0323529ec0dab0e948c096db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36e497857051b8aef672d21d1377ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ee45443a8f530c91a53a5d0aa6287375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538be603566a560a9450edcb5141d239376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d352925fc445c037b39dda4362b37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bde27caf54d3c16a5344b66cdc105378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3520542df7fc177ed105a4e449dd2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10038f04a094dd51c92750d138176780380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58de61050efd2741e791fbdacd0771381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acde8bcd7fa1d18c0d61cd84e4e98d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee567eba87d98b51997d0b189bd510f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2248fe50b07f9f50e2e7177eeb5e5b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8653127753715fea5c5a4d20f0d51385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729d8e971a62b624e5317c11ae7a43f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fcfcd18d9dc30712af798224122fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c488c34f7b4ec7ad968f567a8a30d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cd05fa6a5e00f9fdfee1c73643c79389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978a6546b44152a395f7b1b882d848d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad444d6edaa0216b8e54e80eabc625c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85b0935565eed7dfd3380edb3f896a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49693b657426e2cbd885716c4c98ff79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829c784728bfddb7c2055b18afdf3a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c0dda2247ee2c6e5e466dcd6ccb1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b31ba7a51a5eb980ecf0e540ad638396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d776fcd4f17c927b4f42b0f01576a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d90c93e9cb8ad46043873fe4446df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99ef59ab1d892e8bcb96e718410b9e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709148cb2b741c757dd762142fecf1fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175a54066056291da7950c195a855fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034a77e52ae49732e94827eb1b74e2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70279cc69b3f90167b25d7d82af9b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe80e772213819b7cdc51d9e280d3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d892c99a51af377074a8e03dd28411a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f1a49bc5f271e0cc7984adbdae8f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23a6ddb46ae9a296e3b25e76d36783407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51836e976e8d1d0da57907d0ba6b0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b38faa4c76cc425d979b5020158e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f09ff1b4d54b5b64d919bd2e53651410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c297f3662dbb4acaf5737705a455b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59237399810a74c8b40fd0af8b2021412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254c78fd4d92915dc29c041f61ea0ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25c5be03683ca23a4b55daff1450e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1abbc8381ef1eb6e10cc34e789fa0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37d86bf30aa886c3045806b943f9f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e800d525975f6cfcfdd4d2f5947f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755fb7cf6f85d12ad1d309043afe981418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75f129fce5fdcf7c2c585f880fad08419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df6a8fc97526d1a0975d744067243c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5df0c935282ac18b35b0d338e09bb8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce68dc583c6343f2abed022d24b7912422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7b41373b110cdc0e1cce46d55493f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e4b312cfc11b9910e4c39f33e8de0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fde04c339311b4f3548e22b95e158e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe910d1cd0a247b6e5f8077d1e5e2410426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b42ed4f09413c60c3a6787973afcd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ed3aa6af2c521bd785f78f4b3afa4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b111df2b88e85469a380741a75c70e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27593ebdbd4d315bdff572a50969c15a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650aabed4e01d6f0326665fed0d0e6b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae1dc3d8506ee6ddd31d0f3efba714432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f357ee0c6aff071be4af83ba17e1c32433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b3a32a5b54948823ffec6e0137cb9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c3443f9dbfb5ade992c0691fb0ba2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bae31b4ea69570ab3238928eab264436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb40aed734ed3a330fbb3234a3303d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c4bc6b6e4442c3c015c3c3a072b21438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0fef3ffac3bbbea2fa7585dc58d6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d2aef2efb43092c95da64bcdae26e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bbbbc70c01429f7499456ea814920441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef161852af69d5cb19b86bf05c0633d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decc73c76ede93af16fce91d174213c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdedd602fcfe91387eb449baeac3752444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a747bc0499157f4775340c98513b88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540d728704c90925023fe2cf4a8f5bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f98f9b3cb923ffd16354275904bfd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c606e5db7e2346d9be46b525ffb901f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe843081b473c81e86c3911d263f44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41127e33031d89e5f6b68cff02eb3f8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854b4228fb063de5be6098821f6ec26451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55583807183b881f923ebd7654c2be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14525335864031007d509adce94aaf5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed770a86e2eac199067a8c2b4b0b03a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145846725b32c42ce74c9f414c35e2fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd132797dd670f08487b355bbca41811456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d08fa5635906812049186ba254598457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcb765dc403352f76d67e1079fc7ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613ca714f39732e5adbcbdb303a7895459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fc2797af031ae3ef017dc92a9359a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f828b29795fe873bf155da678a8b2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c2cc58432b3ec21e5c35eba95eb68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74f4d51a296c8c1ffcbf3c2523c64e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08350a8bcd25c91ce2bdc108de88bc20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022ad8e0c4f7f4830c50479b8090d2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7e4f2950fc288c2b6cacb38e83d58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71774413d796995811a93e54d25521467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48ecd85f0a0b18b690035280d19eea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e529611d2fe72ef3d4d11849d7b628d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855e7412587deffd2d3c9aca2d2e6ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c792bb1af7ffc444cf8d311422bf8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f4a6698ddfdeaf88f0228ed0b198b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580238696601128a7239981e651d306473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed290864e1c848c20ce8ed3c592e5015474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b080e395c3fbfe35a48b52af37de4d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813339bbb185b21bb64011a9b1d323b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd62f51e2457b6b36d73ce907586b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561a4ec499afc6dd6a74d9a78eb739c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ee249b52a1acc58ae25d0842b4b59479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462f9c6fdbdfb3ab303bd5c84bbd6ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef0d6041d26bd0858cdb391adafd9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f7fbcd2f81dddc26771cff43681bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7294fd382df2da3c85dd5977fd2ce73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a370e56a886b348a1e614f56e4eeb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36faeceac7e91ce016e5c0febf2bdac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d865bd3e061b3ac00323be52880c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3290a344e76bd99293a7454fbbf96f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be724b12d95f27307dd57f0011dd5458488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbe5b532c028f27b992265d7509bac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfb6ed4a9b4ad4d26aca829eb60a1a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d005ea301d3bcc14872266a15b1172491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900938eddf7ab9ac48f0894bffd4689492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e042d00b69059c3f31558da3a37b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb31744742b8cf01bd700e493be221494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d68bb3ed03554d474afa924985fa7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8af62f194c10c13f820c8c72cc8ff3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d500ba375c03a1edbb40b29c6736e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add529627af2c98b9c05e7ff5e8a887498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0acb9ec5110ce83fc24db3fcfe6c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5e263d40bca355d66ce6dfb1789a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7915ad488b1fc25904d7a9b5db0337501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92933eafcce851dacd1c24c87d5cfb4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc1e602ff02e1f81df52639b4449cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d3d7b815f55c3788275baf7c19339504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc316b9610344121942bb66e059d0e9c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab007ffd075d2659a352a1b3875c1b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13edfe25ddf68f30d7e2176b0f15d0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da61dd57790485d4fe1ce66cef064bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e5213a51e88fa8214deae4a3c3b5b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675938bc95fb33580dd3a3df55a314f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c8db75b9c695d3922a325b7de872b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3aea69ec1083dca95f6c5eda2cd51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5017b08cd6ee869e747f402013e78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85044006e14c547c5e7b1e674a1c9a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f37235f76b1409e8b630ec8f782582515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521b92226c354bf4c940ddd97bf8e83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaa1dd6770a5e8c3da8e9685889483517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d36bca23660d7bace43cad30cc1e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd18c145d7492f789d576e6e5ba32dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9349d88b7b1b2b3e257115dae444e5c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee2d0c4be3dba08420bd63c041de64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df788e4768770107792766994ada6ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c887413d7ea95d3beba0deb94c702523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82703e99b8abfc034caf5d08cac7910d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4d7a2fb2ba2d79d859e87808759a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4819807ad881ebd61d3f4cd3782da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b31a3608313d2df733e4e56206a41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bbed29d31a9fdffd2ca3f14e620f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f047400ed4130c3ad666c4ee428144529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f8e84a6d1cb42a064599bc7520e8e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0707eaa5a4eb00c85c8464b97e92f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66487ecef9ee55c60f5933354114a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d875b35eb1ecffa908a11c7dde7cd78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f797c8804130e66efe7da1513f65d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615457e9d3aad3abd817e10b5627e81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da17bf742e85e601756ee042941f5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175b3c85183a75277c4caf7aa80cce2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692860836bbe1e8151bb3775b7b020b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de854fa8dcba1f971a8cce7102bc40539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0a20544a215c106b7afe581006682540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d9eab6ceb1621c504cb4a182b6241541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c877ffeaaa2623d114a1702b41dd0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17049f90c7198df220ad70904e374990543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073b4f2da4f14b7d0e7c7dc7d43b55d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a11385f52f2c82d572b83a235676c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fa3e03803b9f0b09767fd11067703546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e5db314d4f3657586de5f086377ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e7981e48d19779e610be53b573aee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa5a11ba578ca05514e74a8c10e07a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85363fbc0b4260581277f49406beb1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f3d244dbf2a592a261c9c74b4cda4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210d9a984e8af8cb6d062812ef392da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7bbc98e8382823e783cdff593c1ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf07949377ef29c5faaef3c8c7d03d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652542eebb1f300f221272f00e9d581555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821db9f5abefc5890eef1ff6cf0fa242556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797283af2760a7b024d4549b30225e9c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0ad437f120cb441339d20e948a134558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c25d90632e108d68230bd44cb84f33559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b16f8f3459ca38f181a77d6c6bb966560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3782e5a9222ee962d62b0cd3e462c86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c2ec61e9a617fe73d3b6e94a0fb70562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1625f911b11539b7eadd4715f351a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24cd033fe3046e8b518a70f91523c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543dcba3b851cba05b3acf5cd60fedb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962e4defca584c7ef3c347223e71f3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6412e251538890f6d4ebdb58b869b5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd82fce6f80330aa401ebf5f116e7cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a704fbe69897b832871fb9a352c1dac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29143d4bb05c419b586a361d30eb1cb0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e0b91238ca09e36505f1d07c038d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e677a123e993e5f3f38c2e7ab110bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7c99b86cf92bee1118633f2d332fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff6bbab748da85878c1620735c6ef6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f7262a6726b9026f92362008880a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ed40657b6455016ccc0453b7a0858576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c61cf9b8983de59df983806e8e8409577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8463ef466951c5440a0a9289036d10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ab2add5915fdeede30baaf4638078579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc5b2b8e85287b821ec63bb4fc227e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc007b0e17c95c1de4b5cd66dfb74893581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a458c23edca6de52e5d63f07b93e8b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033141b7c14dc9358688f730acc2ddfc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93177449943e05442d9176e2d724dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0152e3d8909efd6f06dd50e294c91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad230e0e93527996526685f0e0c14f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368b637c3c11901de3e4caf6572f91b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80157950df5647ba68ce6cfa185cbc73588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a436c168f57a720c9ed7d4fa634be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad03f78eb82201312931f0d964e86e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980e78750d98e0812c01875a6d74d0f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16c2c3756c058ae918967443c821d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87d4b418261a6b0d46067f2de8fe14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934159008a72ff67e45cdcd1b18bbeb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81d0d8773da7d76c0e0c978608d28a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54825a475585d63da6aac5e6ec6ea768596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2b77bf1c245d55fa39994bf40cb13597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855c13a2ff2960a81a8528fda64cdf1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beae52319b00d523c9e93e91545c79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98816fa0c526d957f2cf0820291d2134600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c61c00b876d314e808ad33644f0fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3299ba48740f4a32d18d2fdf0ba131a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967362765900ff0780e83c468b470ec2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8fbfec9c8283b1f48668c3ea79ed7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267887e8755d3c30d51f71f719b7c22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3108c6213664b314c670abbedfd037e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f6294e0b10e8ba6b22f9c510cfc76607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850822d0c69452d43b378c97fd76a4e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867564f975c8ba3716b97a1f2ab98f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2470039691386404866352ee60b6524610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668ec4f78cff2a03d29d93584d3896e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9eb2c14e8d6f3a3bcc095078dce3a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a0c81d7d926f75ec452b4d6ea8a64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba67f040723958b808a253a23c44cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be23bd15e8d745f1a30c5097a03cdd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed11bae14801bcdc6aa4c289d094b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f7c4ba90a8f3bc0ef5739f18ea5cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61c7efebdf8b77dbe5f39eba08c645618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad670106c45c58cbd52ab04ce4f7ba97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565724f07bafb8a3a4da11810d36e69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ccfb56315b077bc1fe828c60d577b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db6d029d29f969a6f72b7b886fbaef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6783da3ba21ff5d89f05488f32dcf8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d8e0ec30ba4963935d08cd259eea9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e407458c1390ad4e97fb6f8015141625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2825ccdbce9539135abc57cb3091586626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e5a000ff2a6b9ccf69aa1a66974ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199592e5b401fb43cb2bb246c2feb003628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5512cc93acafea3f6a34753e620fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520bcd47b8b62dcac96a0f8927b5b47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e63fb6ff64354f7a5cd1874d57ef5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d9457da97a20ae7db14b89b03b287632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577758918d0092f355a6b2b3b23d3d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0ce6003b9733fcabe4a43849272e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd572d476307f4edd6bda09c9bd8ccd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57962486b51486ef84b3b9330dd6a995636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb3ea096286b72341714157fc27a68637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5379c9254015354b329785a6bd526638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfc4349899644f6f7511075bf8371b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5c37fcf7d19a69f2541885b9cdef1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712358f8bf3423fe2cd9c46db4df2fe3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff18c159f006e3f1aedb2a9423547d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781829901597f545f0b16c62ce4aacde643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da4af3e0ce5593eec892c3d11190bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeda5b43e43924e413f870e4f21f903645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbf7e6783194c8c9885e7161d3ad0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86353d3a092f2e139f6a21e15c8882647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a193d161f3f107ed3780e27e673ad2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9c24630ced3dff4dde6ba407563ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecc0af165e7ff06f139055377d0581650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07dd46f70e3098a1d3f056f150139e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5311f99079f70a25eb3ab87bcf4dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30222b87558d1901ee970898565ce555653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340a2e18f6803474a5ffe011662a087654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1133e2a0792a9c29c424283b4ed18e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e072b7a31f0f6a193d04a2ddc9df1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed654d4ad6af3f228df9b8addff9db4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb05ca8fccd70647e52e4ceccb0438658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e698395eb4963924f212583372039659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2df84d5a776b2b6165ba5d33d741f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b013fb109809b90ca662ff161c5187661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6349ef5ecbb1454e191c2e8f1357fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60c56a5c7dd9eaea3fedf47c84ed78663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b935dc8fc90a0fb549ab596ea22169664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f25441e8d87430d67997faaf87fd6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174c6ae2d8c17831d541e8488551eff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d47c9169de2d5fbb537df434d3ff9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da46b85647df41cf1f28395e008a14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a0d40417a2ae7f60d13dea4ebe382669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df408e24b82e07e54cda2c6d40b266670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce1e06313fb564f4784477ba264a45671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fe951184dd7dd9abfcc74435aeee7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d67df127b9179f921051f8219540e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555267c1bce111638f7177bc646756dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdf5eaeb2a7922f76b3e766cead316675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2668734856ce6a716709f7ff8c758ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c07b8c58b68535ebb9c044042d2e0c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94789838fdbb1c1ec9824905cd42dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a6960f465ab98dd9bbfa47496a0e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f19479547771c3e5e2e486b4293c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcd679e8891dcda9a86053d1f98cc6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b22555ec615a9892cbf8af802d3ea8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b48d013a4f7d8419eea251442f1b43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e2a952f3d34b4f3705db0697bf0c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a1ab62460fa6c194e51c5a9c65632685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cafdc84807fd2167aacceb6e628b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dca32f0396c8325f1d560a21f58d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de5ef5a3ee25e00acd99576fa7108d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800442b3bbf8d4103e95b63ce46664b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ca6c765b6fa3a795c6ff8129ba447690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce4a01a18ff0600f5f215257047278691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2e8a4803b8720b5e6a6dcf4b889f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef06b930d77c43e2dd7b2e74a055e2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f9faf17c7b49ce24d5ce6fef4eda9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94923b830268e0eac2531dc2ba0f9591695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e54078d8e86177bb15a4aca84b53d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262d8f401d4add5d5b11f08a78cef0e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6479010492e6672150d284a2804ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ffdfd30fe863ae73a7196adb0e8a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4fe2dcf73988b20961cc9d7e9ea3a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0abedb34236426c2261f6b9b6379e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bd866b63fd53757b87df574a089ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4589673caaadff673905b2e334bd7c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2015e99713a6c61519c148f94964c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4760cd81c3f67d9bef0b43af9c0a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c847d30866a3ead2776437146ca1a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22de24bde6789afc036d57f424fa728707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf87cdbd1976847ae7f126a69c59eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcf69cf41c9fd4fb2ccd1a40361233709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bb9271fb522f667b2a313ede32842710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcec9e1596928667d5ab9349fef2aa4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd5297c4b590caa1babd59695e87a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983799426a05a6a0ceedbc655549523713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd008ce80eb9c1c2db39364ed14fb2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821fd6ef7f227aff32cbc6aaba59d39715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d137932f09de082da80e691c1483133716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd55afd1e31fed83782f3f073fa3de9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832b37257ff319c614bbab91728f478718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae09864e75479496aea6b71e5e88e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62143ba0782a81b819f04039a653fe11720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46bdf33845437a2b4ac2cdfc0ad9e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65f39425514801f43652fcc130c0b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242b9bb1523256172c3d0a4d11b0e99723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00227e5d71099c4ea8d8186b3d94c0c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ff827d192842a1470a9ad4c65976c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbe124eba9061336809be04cb0bc4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d523ecb867cb46b6fa319f8c0626ab8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d484ab1d108e4a7c393fcec1365995728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a7c6eb8a9a67cbfd2b72b24bd322a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c84045c7fa73f80378de8a136fea7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a04c90484e6bc6c3e25075978d990731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99713afc69dcf2ae71904fc28b7ac0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c381d983c6ad9efa2add8b71a7f72d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e08d5747060f076fad3c34ba82d84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672aa16377ecf1ed8e254065dde7c089735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6282c63f146b9c8e853887aa64cd5e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d87cdb67a423711d583b1bb88e8a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da1ca9675dd5a12d4bfc13a3009cb5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec08e25621eca932149e9a8a392038739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ababad9e8af7d92b5027d6129aca435740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc860c4b46bfae8f8ee7ba9ee124342741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7012062f3ea6a203e2dfc7b7cac20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f094b4816de22be54255a647dcdd63f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf6e13a181b7a138af242ad8ae4277744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127aedf121c5a0042932ee37ad06755745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704264939cd2e0237b92057217a2f9dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53467589e15a033b2987c1012a35eae6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf210960788bc4975c1176d978c1160748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae7e3bce50186c9797b70a6c5fa4c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f01247aa814c7347b911215e76bfc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fa2e90244409c07cdbb4a74cbbb41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bd30e657a8bf532b1f2494a7903bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53356e7b8cebcb38e3b10f66cbab57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e3ad35bd25307db99e55637f7f3f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bbf07789199f7624de71a1a6a0cb8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51de41313f9c05bd4719b9eaaf9445756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0ab6a53a7375acde8c9a5f5af4481757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adda4c67c68c2e8903f643a3c47137758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74d1214ed4d55aca3b477c50ce5211759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd12d1457eb3295554b640e9a70d7f5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68e4345cf7f7a4249bbb9c3abe2f95761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8aa45469bf3221453341bc5e6ae40762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106d6a3df68a801758070e9344caa41763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1cb360fa084bb7b35a27ae83a84a2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6470625f09f71437618f795baee59765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de617081f5bea99a6b0bb349f0cd5888766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f943d101e7093f547a0c276cefcd93767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17543db99e13e7624916e1b0fb772457768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14a6f0b5a9eab6faffbe98652a9934769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecdb5a3ac6dba80a4204ba458b4353770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cd570e724c4a26c72ac3f2a48d9f9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5c5e5963bbc6ea9ca49bee90217c0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106860e88aabf7f4cbe605d2fa4de9e0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef04412fb10b4e7484ea412b6bc8f6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36de62a078df6c5a551ee223a194c3c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aed1815933fe5c50424fb91398c97c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b605815481ae687b55bdcb605ffc8ab777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e289811b9f99deeaa699413221a034a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29414bbb109f694d00e802a35420d4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc3c6f27ac5a690a9e696016597fcb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a97008b163df0aa6ef7fbabcdc7dc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb564c859be05f757ab5b558c627644782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7b03ef65e22222c529d2e7d23b3c4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c0f487556fb33e0ae68c32f3f7968784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e98f3dc8d681988a02d5e1a4994f5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5821ad03e03421ec70a2c28e3d3e8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86c18a8e889493924906a54d44d6cb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0459fd1b43597a99fb3ed9d103304788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a304923fee25a8103c2d363a2f6e6ec789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143a38918f6a65f5baa4d40ee14363d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9066955ac2d6d032245f58474e85350791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359e4333e943cbe3a73e84942a46808792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b58f5f239e9cf4a19d0669d51acad5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d086bf14696223d7888a2401d0089c3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169e11dda6c14518987c4e388e61ebd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b848e41d741abfc7144b624bac2a61796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019847832fb59f669b3d5d0f1db9f8e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14e92c5c0f54004baa6f3db36b28c0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9583ef4645826085d0ae7e7f68e993f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c479e4519468f806bf4c258f851d4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af9cd1bfd1e24913abc1551d2d32e1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbe9b34ef5f492ef4887f94c05168f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4db35b8852929371306c6040d82b6b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756326a828c185adcbb33d31e94358d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a050fc4c0ceff557d3cd5a4d803b1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb045bc0e48632d61bcb1f73b63bb5d0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e1dcbb51e7eadc4704772086f134e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b81ef17ece21e8a8f139aed1eb6a0d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f7774b06da19fb69219df8d6de9ad809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceae6d8d6a3d6a7807dedac857769f8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d2d78217467bcd4b5f7ad263b0781811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa40e3914f86965ef1fde0a91859ce2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3ab49a2f8c0bc981783f678d86d6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e503fa05aaecc4494cf880207e1f20814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cafaf1fb06cbea04e1e1bb41cc3eec815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5c07b2db04c688bb3ba3284de163f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51669c1d5d26f44e414c6c2fe2149413817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cf5ca90917f3cdca573fcd5a73616818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c08ec33dd61fda6c219205b192bf1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae749e2fdf1d8165a4db51255edc9027820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929e78f6dd8b535fbd8248558605380821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0af28ca002af2ad6639504c809963822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9868302ad2e2509d032b191164ddb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2a91ba9d48a2b4f6789a41489dbce824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5616245c822880802e01d47dca88a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1bb34263a18c7a7fcc1fdef3540df826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed03881e53230fb35fe53dcb87862e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a373028e4cbdf53762bb6e9b8cbeb26828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fee875af0c663d3b4398339776d97829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df582b5e84842b3cef6772279fb3bc830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72093079f146afbf1811f4c41e56db11831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb65580e665fe8d1c66766cdd13f50f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecc4af8e6407c54eeb5b7854f3da19833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ec5460eb53b2c135f85ad5299b479834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaa7aed833219f8548ee4683c4111a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e191cd68050a2db8227f6af4fb387836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cea59e9d091f8c26de86adb588907f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb713f0cba2285957c7900f1c2809f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c255c0cc0681fabfdaafd26c2e2cb68839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796aa14eef2ed16ff8eb6d57d3cb159840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fadbb4a754cf19ece1813ca98e85be841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02bd175dce5e01a62615c989c6866b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d28c8cd8602c2410ed912daaa590e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7ce471183af6191304a5c239ccdac844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90512c549a5b24e5f7a1eece609934845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b6d5547d04faacead30ab21457ace846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de6aed8314fad38a6a8f058c8f6121847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b0e27639413278226f4d7f8433b9f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25d4d45351c1b5c2bd075ef54bd151849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c15bf0d6e811ac9636a3fe6817da1c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382b42e2ec0feb020231480173c9a81851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3557c6a5a923c30108968d0ce1dac852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce0ea20079fdaa59241235911998af853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6ce10d5092b7fa06fabcef60bc8b0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b0c98806062812483751ea568bb1d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf54727aa7b3d815661340ff387e0b2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430e7bfcdbc55ccc318504d6a84ac28857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b9bfdf800186ce2ac985ba8c98f3c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9732bdf594cf21d166130833c91b0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7a3607688bfd3e5df4307d3fbb764860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470408df76814e4df75ec1f855e71fe1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249c32536a68e8c3d24c01f1de3429a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3c41222e3b7506e088b59820fa284863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f973e599d2dee882e8a0173f72de2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea7388e9f9c4b00f182b40b9b4587d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721c20f3e4a37462a7e6296a1bf8ae1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79b7074ec8c789242c366dc4041c3d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a55d5e788d668faa8b9ca143a35af9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc7be8b6cb31327517f3f838b01e71869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b278b65f96b04d6da5d0c85344104870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd485395fe5e335d7ce22c654b715c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49546fa332fa3a45cc5249783dec15fe872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b0c10598130278f7f00c2861b8a2d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088126abcff03dadd69bc5403480466874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab64eed2139183c66e4f1363d0e7fef875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad33abab97719846e4bc0020587712876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1713397b8ed899465fd200b7bb770877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503037f1bc290881f2ac5eb01c46f726878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241d2f9c528fce0c2dfb6ba87740791879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec536f59a89bd54bb0940f8165216258880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f003001330f8d3fa454a79ef6e8fc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1b784fd31271aa530c193d564f8fe882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b920a6dc7b24e7277d6be0566a7e570883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cef4f2226b5a89203ad07a8f2ab9fe884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dbce4c040b5df5d046c1a8fd0f159885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c029e8ffba9351737c529915ed3e0df886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1a8430f4d6f29ceafedd6fd8ee12e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e426a8c5e314ffb02c1309dba59f6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8305af065965fdf2f8b414f8eece56889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa0cb400492bc032afce642475e729890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a6d727091eaf72851a29f65f98b81891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1837af3bd469af8439d0c44dc103a7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa41ec14e2149c6bdc69a4ae7edc72893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f4e28103d34bc7ba59cf3810f141e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df60d50c0cea8487b4a2cd0f18b0c05895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0797bbb026ae6a91970fbf165e11cf896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757dd149e47f2df6ce22f3e8a589ee4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68eda7978b0b340327c1cc48d7ff57898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d028840360b9023e0266c11308ae88899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0b13c0aa0f340b9ccec140cca9f25900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad956262deea86e8a9229402d7cc7449901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b664e63119878163d402bd0fb787de902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e4f673627ec95bf42e4764083002b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2527a7fd98fe69d30216983701a43b9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363f140d45932f59b32cc55e2129d21905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1f75492370ed6b9bfafc99d45b4c4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc37e227cdd0a962e004df339f3f7e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a8639066fb8b7310c98395ef91daa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f894e79e265f705c4d8e4c03d85b1c3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8f68a31d9e52f23fa042ffe7bbcaa910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8f7f2e9d727182f772e3f2c5ca27c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb01a846872b68c8b18215a7ef386da912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222d0e06538b0f012fc0b28cc93e0d0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaea02c2edeea7e81a8d250f490f8e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92164557076c8b5ad67b0497bc24e49915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357df2c5fcd8637e390681fa973645b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c5e18c8a9f8d7528ff8437ec3ef49917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f516b80bc1c035f1dfa8d946fc909f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d2f3b48bc9eb8f0e6593e047be125919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c32277e708d686a1a903a96288b53920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf4b8330c035b3d6eb4021542b961c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b45b4ae61332770118b4e938148d3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511bbdfebc6bbe31a1152e2a1328c44923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70645720b49b856d0d6a88ed679599924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eba54bac71786cc55942e00f5385d7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7984b8905764de17316b7750ce60740926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43080873bc181c16736111322d82df62927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83fce8e4e0b7d2676610e1cc541cb5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28263b7ca38557ec2153ea7a5f12330f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2ee4ab1d606737a7f8fdc5a904122930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c9f41896e541000208903e67578a1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89196944c64770801a7c8c31e520212f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7424aa32634cce220d70c9d366dce1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893c4c9fd9ff39192827237534b5c00934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f36fda59e2af0e8dc91eb6bfa8ad5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156599f9474e184f9273a1eb3dec981936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21249064be77134b427263cd016341937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7ab5e5cf610a7c8b18c9f8da3daf5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6ffb1bcd9bba04732d2e8d9c43177939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f714b923bd23c66af7be27ce204b0d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4648ef5a6a5d1899d38a0093d50601941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe132079aed6354e7fe891cd762e66942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7676372f50539341645d4603a62dc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477b101475012eb452f55d6e0e844ae944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7154046ddf89cdc3b95b1a010d9c6fc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3d86fd87370416600877bc886edc9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c0feb0b8f8d91403597b125da753d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41bdc2e113416906df0a6fc8b7b81d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209124feb0710658e2fb7d562724278e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d7d1cc2f2ee2d47c51af09383d4ff950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e51881e013b71504a63867bfb74a1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb590dfe16e9427bfc5d068dd1cb55a8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f5d6d5a77b23e2af1e6cfe95bfc27953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d7f9a21004e19dbc50a783a8e8dbc954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a93de659d01b39df318c8672a1c26b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accad48e9769ea3371efb1c2e1ed25f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f367b3caf0645b98e0cc8c312c80c3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b61862548aa17b22ff4149d25cab9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40aa89aab719b82c84f9773bb591dd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cda7d63fb53aa673eda5a7192a97f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe2a983ae65d29fc366af7f1cb777e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59192c4513a753a0a4a66750598aec11962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7868d5543da39787009f97265e9592a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820bdd70739f416cc0dc7ffbf788f2a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc389a358084b909c312f0358a5eaf25965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c908f393f36c47f7cf0bbfcd4ee48c6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb48969cc756b68f167b2ca3fea9c3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8c7f7a921368e33247da8954cca49968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ed824ab04df7003576532478f1c9d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9edcd3841fffd29db89e3babe994ed970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d0d59a382d54ec23760f6b5235725971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c829f05411f436d438a81720e3fc553972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251780191775c96ac8746c992f71bef973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8ece411ad2c72079409bb83c0ca02974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de585fb94e4ecfac1ad7a0e605a7e06c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df083cd1ebbad8e380ccc9573fe424976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1fd13fd211e9ce8d002e65a74b1e6977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b81b5c6e19e11d1be6e0839caf14d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa39fa81bd8b46bef66f0f21bbd662e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c025dda6d9cbd59d897998a05a1bca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeb81c73e527bf2d93bbf4a02cd4e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced894f3d1bf3a844ef69811c43400f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415df032c52d7cc9250eba634788c8bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecfc761af75832d4b697be9c45d6cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bb93edefb844b8dcc24e0084cb1b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0bb7f8e9b7a7221a6446773307f829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29abb4cda8f4d3a8057ac2a1c2ff1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fbfac49b12950086e41e7d2abaf2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ca26e6a852036dfc2201a6cc0a5fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8348d7ab7fcf43de06a32402fb534ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774b9f0f5b19a2d9b3d80f7bd5687e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548a82d679b674271b8b7b7e96fd31c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413ac0b8fcb6307514c7d26521bff9916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af26ab96147ec994f507bf34d48acda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a246b9aebff358a67c431101b16b42a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270c4d91b9d7058a23d2d464be23add19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c986d6b21bcb9e0ffbddbbf9dc9312520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87be1877971600fdc28d6c1fd7969f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f6807ca90af2819726ed218ca423522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9bf7d7c36d323154aba0f69819b9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81542b52ba73b5f62dce867425879824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8deff0fe62707e36d5ef69e3f842125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279baae307b06e6242bdf594292dd3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5afa47d21282e777ebf53b10d589327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cb6fb344f386d4b09bf8f1ec4fb4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69e564779622eb51c8bd64587058eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40846798e9b450a805d40abab3ad3fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a285707e05f996652b47d1a49abb8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd37ae2b2d34f929620604ae0675f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecfa999668f73d1dfe95d1ed9b350933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bdd6d32aa29892052b76e2649acb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efd36e985078da179696f272b1381135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c775011ea13f637a3a8b477fc306ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2703b9927a21ca618881509f4aae20837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd60dc884399334d7589ad293c235738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ecde384e6451321a05c9c0838f7d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce32c93ed2e6cc82a4a585454c065540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822dcffbfe14ba8b8b9e0129c23441d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7676c7845168c48486f86b2a0166842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417464b2da6059c35e7a2b24d35f071f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f01b679e2cfb6a6202c7fec0206e4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6755ae7f38e45e971389b5f516f63c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e3de5c11cbecf7ce00ade650513ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b735ef1bf02c93eb9ea5822fde63647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ba8d2c02cd89cb83e66772ad6290c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbb0ad3e720545737019c309968d3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a64b12061e8df9e8f1d19b356ada650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902138d97f321c642e00b8d81d1f200151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefef6d71937dae7a93ed5f3737db58752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92300d413e061eb9740496c3d915154a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f974ce1e0b4418d2427fbd36d2ea9fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed17bfcfeff341fdf8684c4b913c2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c79c49f1c391163113ca7efdc01d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703741a32d56cf7395439781d2ddcdc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521913200b45136832e0bca0317d2b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf2f7ba6a44ce00830d0d3c12d7c7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5878225ab81b208624ae4e9729fb1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad558f677658153d636a042b6aaa62261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570d5bac2b1ab05e8edbdeb76f37b0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf60fc1bd005159629e24baacb392363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75726ca122d9723f124e94b5415317164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742d3c644fff2ceb9dd814c06e5111b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd312a0b305ff3d4e405f49de470caa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802fa09d19b1c33634aaf334ecc97bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ff4393c7e2eb42aa81f62cb29714368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6dc03befcea758e48c6e9adaf1b2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd29b7f2ee7fb443a78ed7658d981170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f63a89cf0aded447f2ccd0173a2f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c66a604f7eb68d75d79b1c276c03572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ccf058299d3e3546bbecb288b879873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d244724883df6270f807734176ad51774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6608066399887f1e0ec8433d6e569d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b36ed674c2741cb0ba992027dfd58876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59411705cb291dd300a30405e4b0ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e044de6cc0b27e168d1abedfa4bd478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064611e2cf91fac41e29baceaf18b7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfcc1a1cb740f7bb3b7122480f0dc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb31e790ceee35de220071025b4b7fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db102a7de41cea0979ea0cc2bdf3946482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a3f8f77c55f1b85c5e3cf7367a97383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204549c3573f42070d5fdf978762aa984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14940effe1fd041f6574b71f5336ff1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13d165f0882415bff6369301f5107d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad357f18de7163ff8220b0eec5ee73a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1006690f158ea49393d4f845598d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5116922b6ee191a030e246961d50289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ca496cedc132cbfd9aa79f1a78d6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ff079801b14b733ee96c3a46760bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404756739cb9c89ffc92220ef99de14692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785c2ef00f182899fb578dfe912f42193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0273acfa8ccf13daa9aac0a714a9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a54679289c377b7dfeb27f652cb2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a62988946aa5ffd64788f607c8b4c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fced2282af927d20c5e3963434f5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fade36fc58e55361023907959f75c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ad5a6eb245bfb147e7af27c71bc9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540ded72d4cf82a706feeff2e425c54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0435a58ac8980f2427977d84f01b9d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa73b8d49adb993367ab99ef6a1f6a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a947947a0cc4a3cecf4de584dc893103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0df9ed03b806113ed246e8a28c2b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8cd26b90844ecf6d025af3ba914c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7c05f99decd38b61f73b0a4e39526106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98741173ffb5024732413b9f262e0eeb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11df636c5792b2553d07be6c0bf7cb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1dbad442df324f199a6efd38e1aaa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6938c48a1c8396fb6951597b5003089110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78bf4fd5a1375b7f1f4e5073a3dc83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d638b4467e49f2b7605b57e05a5d1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa24f18c190d8d30ffdd634fca9b04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdb542cd93f461f1460be2983f82f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5efa2f2bbdc261df2fe1d1fdff7d96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3113e817ca692598af83f95632091116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f605fdf6ca2e9afd050601d6e21f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168acbcde817689a9a05d39f4da83367118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d349b5af5c1db42209a40b9c6b0c93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe6ccc77037c98e0827de63d448dc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91201f10c88b77c47192de92785c9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3093a5f8eb2ace3ad4a2dd06919c7c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82a48b95575a9311939c4c69dc5cdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a098acb312c2ea15b14f2cd7a8752ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917dbf1e7b0e09d56791781b2dc44b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed2a1290805a5d2ea732b3ba58355d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8a64f945a80b2fde4ab6347ed6606127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf34c862c17ce5b694807cc4f7114e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d4125bba3abf65c0911470d0ae860129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae209752d5305ede262a97d77cb9d93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15550c0c275950a9e4dd63e36f31de36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38998e317d82da6788a79a520ac93f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b65076ad34462b8a7d7029e7519d84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382ea61df705f35aa799d03207bb443134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a848fea68b6c8cd27cf0eb61c1c6e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973d58a32fb923a41d9778e72136d73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab605ddebbaa1365fc151bc1035120df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b483e62015778c3ef86de74c19b95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627048b31c693af014da691062052fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8aadbb0686f3185c0a3dd28c59b7c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f400a69d39592581e80cf1a090d2440141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371ac79512e6ae9c0f841a9b487a0cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbf3e721daa4be28d1ed4f26c92fe1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71571d2849f7801a522c48975634c3da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc61e6fd48a8fd9f9db2e434dc8ddd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf1c1d44baa5979df587f6a00caeda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef271b8c77eb6e215efa490bf3a6ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80427ac1d7d86a07a4273745c03d9f3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0762a127ce79523ca83d3333eb6f316149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e615f1da51d918ee8401bc0c1a40d63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851418a8f185398afeabe0e13693829151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60760f75333b44ca131998cf30241271152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e704b866235ec536f8edb32f3534fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90530ef36a3e9dd1de80579bbba4c6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2557b51b8f04cf261f1f46666092a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a27136169e25e03217908d32120ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd7d8e2ba1dfa6904cb040dab08426157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f38172ae1e048ce3ce28fbbd959a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ec99ab20ffb155ab2be0a3f11220a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793b502e02db135f4f5822ebc960af6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129bb29780f50308e9ff0cceef51bec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349360c5ea14cba547c4c471d516c847162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fabd5391887f7b51855b62d0c8f33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd09a610345561b2f17167f5cb9b4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988497bfd2f8b0a4722511088a257bf5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066049530ac7852624dd8406a83f3c95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119788f4e1a9d728d09d70571db6493167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e8db57542c75b137c66c6e61226af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e278059dc6193a9e55c69672b6227169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd2c6df728ba0fd3b52651a3d93174170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dce64e910b6073a1149ee9ae9d4d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ef11240ae9fb9d9c88b0cbe74d3db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5cd09fb0b621382aa850b0636512b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a966771155f7576e6da0300a5e81c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2130b8ca4319c9690a0fd7ad442cf20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4298bdfd506f29176562f1a690874a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d2353efa656b9dd864989c701eb74177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f044246a83059c705098af53d84eee9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254308f6ef53563a5a16d1c91c471d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e4ccd3c28e4b7f3b73787edb89fca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078a2df763725772c72d02f657fe272181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4ff97e76ff4ef494b0bfc08f9c403182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcb73aee2d627f36523d6aecd25a54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f3a72959f6d7d9b2caaafa7b2e140184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10a2b1ab6a7c7928a9e0e266f54827185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59266198dc0a917ee1426b633ef57069186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17b850095c9af8ce5a3469ab8b5e57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7111e19cbd0a1f7c11424949efd6332188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc10aa5a8d87b5ae61084eb493de615189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6561f12f832f00dc6d3f2ec269ad894190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e0d86094aeb481c8ad7fafda2c5e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03885933b06f513cc85e06b07169694b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c6cd6d944d2386b55f457aaadf5e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d059f50486e23db3d35085457fff4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eafbdef019925ecee6dad9959a9d02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98865165414177d797ace497343b2a69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af8d5714203240820b8059b30ca6bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fb3624a8143d6e8fdd975d8828f7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecbe4f5933b619cceeb730319faca7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9e2c703e459de9966f7aa81f2a724200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c413c17edc038613fbb6241d34d1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbcd5453af918831412d98f6e10c19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623c549d6d2f63c85068edc87269338203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98aea76a1eb597f8aab7fb46cfa19d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40313be72e0a7b2777cf74b80dfac3ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a939a436685d5b1deb5cd310ddd6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f485733df47ddf091f683dccbcb8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d13d240de206fb6ee90631ba8a1df0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c533d5474a2e1e9ead4c49ba80e8c01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b255eb662f0fa957d3af0a1c41bf1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512669bab2871ca8509305eac7f8b31d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233b83ab8dc66ae742873092ae58afd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b628c380b61cb3a3b58e090dc6bd94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b725fa11c2955c54f5d1843b160047214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14188fb8c7af133096084caa7163b62a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c60282e9ea22acac7f7f4405d5ab4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcac64a412bf33d551844a3eb3ba62d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102c61bf2cbe1994836eed5b5a4d844218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbd20a1f9a839fc564813b568129b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361faa14eed94a680c46930fb96f791220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80518a932bcd60be9b503d333daada221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e0d55f929df1da0217927cb30bac8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951ceb012c4b699cb63b7e3060ac1e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf24fb326453484688e638d0478004224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826b880f595ea822548bc51ce231f9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd0fafac4d2cef1eccf89a07746b1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43739e398c50c176067d76294c161657227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92521352a1078be2baba4b2aadd6725c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262274bb65539464488ef425768c2618229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d57ccc0a1d596021b77d7e411f11d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3504b73f62cc634dfe0e5c3a4ed06a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5acaf3ac0174b757d1a40e217c2730232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552c35aa18adf11110d755e3d448043233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee815aa3f9b18bf614df702cdf07fe6c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029b3dbbfeb50ec626117a4b49f9661235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5c08db60a64a70dca0442738823a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe7d63ea7d0f5fb27f02cc8f209d90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993f975053ebba668cc9ee7d00102db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663601b35b7c712312dd0abccb850e4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd9aaa1d9481846e12d5c2d4164188240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b1e6af29ccf24ae98669cbd521402241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee7d36af73ee3d43bdd456ccbac2d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181b2dc48dc071292fd08777b332c51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab4d77cb576ddac3d570b943a2876d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a266bd17b3170d43e51d10c068da6ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be622c70052e190d558ed29ad6bb3fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef573eab1db5d0a1ff5651b265ca2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be9c5d31386cfa07775436ccddecf1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029693a64446245e4636770f72f1cad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e19946bb55868f97aeb0dfb80db789250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e71f8f422770818716b9bedf95625251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d63e59e12eae8f6b1c44e81e38c0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aabcbbfcfd0e92627906766e955799253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6aff10ad3888fb714602b2ec3c36d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03383a0a2244ff0343a6d4a79047bcad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e892a434d1488f8ada77d1294e2f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2187f7899148a6a99f16892f1781c79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbae8ebff6baff543c825c14236262258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8532606192f1894362e71b42fd548e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5698e8ea51f92d70cfec641bf32dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c97ab1575476fcbd210cf142ce6c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f026b0e1b15893707258ba0d234a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cd3bcbf73215588d53a0f10226d65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f9c10ecbf25cd1c0408a96d561569264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010e3556363e642efbdcfe67d4776ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1e39af8a61e513d2935819fcba698266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aa6fbc71fe6fb898c313c717a8449267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30685ec3d9fe35d3ea394d9968dd926d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1ffa64bbecaecb4f2a2f0a76e7b2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c026eb05c3c2ab5d19ca2ee4759e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867fc2f5deb8e00d12f8412b1104f43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7376ebb0970c48356c7a81c7c47c494272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92cf24de74bf1b6a928723caccf4d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f5f3f8ea7e5fca64b24545180d128274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a1c80c35588a75800c02aeb27a4d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9364603fc158347b6f40efc9f3586276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6543655f25fb72a338cdbc5dae0a921277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27961e02039ce9357e166e2744a6805b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1aeda5b9ab9fbf36a5c915b0f1d616279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8402354410f2f4e300cdb7bb4cb5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157872fbed2b3c788f2e48fdd127fbd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8a7ceb3d504ef8f70482b5f973c94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67698f60c448c380adc56ed9ef5c114283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82eb4ace68b8b54e4cd18f2972e3c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95761d7bd40536b0acdd415338864932285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0f0f64141aaf22b1bcee47cdb2016286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa72990f4e0a892ce51996b892a3774287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656d191b305bdd1262696e8880f68e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83a497045c3d01a53953c27410fd7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12999c583403a5fc1046d39ef41e8076290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073b8cebb0619eccb0f9141ccb7a7fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab56c8ce128cdc75625e6036cadba4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc21c6b9a8c9743f48480db4836f5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c6403e95a629264e0ca080c20aec7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1adcb49b324c076bcb77ee828c9afe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af4ed489418ef792b58b2fe7968711296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b704d3f91d54fd1815ff8eb0fb98a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4cdb984c2ae506e4c4caf5bb3dc6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06b6bb699b0161cc4d0d15a838fb83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3663a046566264a213f9c169f1282300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a565441a09110c4dc0bb5d7314a492301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332e6af37f19fc2ab9362874c0997d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d363fa1c5f8d4a84cf2817e056cedc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f40f557ca29d69455510de4a25cc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cdf34085f605138ef9e6b6ff81d41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfcecbede7a283b91399e420766652306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd817628209e1481a802bc4217e7e7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cabe2408f183e148962bb05439ca48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078169d2ed76fa09e113a311ef74af2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8551e63b21d67036744c753e28b5f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee877acff2fa115509be3a2513ff8d05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cc2ead7b12114e862a95957bb3dae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f7253942ab3ca115038594bf0f31a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db54f0335fc44f59620010c0bd446b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a10530a48f27144c41af352ca65451315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bd8ede5f7f003e3f337669d55ab76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1882c9bfb983c79f829ff5a9582ddc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e0c516c3bb914d89ccc29e44d3e90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f11e915049b0b85979a2f1ddf757e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f79129eaa474acc1629aa79b8e554320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cebc2dbc6545b7db77f67150d170a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71468cd601635df3db49da884fa06081322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbbab6562ffc3d7d755323bb243afd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a3487dbf97046bc08ce25a8bf0013324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ed52e363a64e198692282d1a78a96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f1b06b5576e654538aa0e40ec2b36326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562aec450023cf92d4faa3159a6e2d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377b91e487aa093615bbb1723a7b42f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b6c258765384e5f2d593bc8223dce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0d99d8647c39d9a346900e74de0ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecde2bf675bef4547355890dfee5693331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ae95a1ef3ec6bdfb99e64f15ffee7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d3573e431a4c0f854834012cec27f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a023a497eb585300d3192f5228fc56c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6223aa221679e3528785c9c1a47ad6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ca26f2c2ea64364a7e65f16d084b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ed067b11045734d267a1f07d7e83b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f0d58ae85ce41fd89e5320014f02c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764902c09ccb819ad80fd23b061733a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad263e2a7bebd721658ecc5342b727340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b84689e4e0d6c824273bc4e83d908b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb18865fa419e198c9d9e027ee35a77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db07fb6c6739bfff80495bfc3fe4c80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8092b4be18b540a017d32b9e3d53745344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a7fc7267a2b5e706dea1b0ccc7db9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1817cae2e90c289a6c33f781dadf816346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e505114747bc54c86e2a11b2f4139347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8e4f5ccf43fe3d8e87a3c51ec4a7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ddc111c733bea3add61ce25116e39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac47ce3a4f3f22cae843c7007344f5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b34c70af9347bd0ea79269aef88729351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca67b92a056de7fca51fc09985ad2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2caf1b14a57fe38340b5a9036362c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc879208c8ddb62b4a7df5a6032ab3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8c0c6cc402764a2793f09ef1c6671355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626d6689e63b914ee7797fc82e10837356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f4adc773700f9ddb738b1b37d5384357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1f2c8b435c44a382d83039c423aa6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab7e8795f048d0e0bb88aea57dab3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42da37254571a86310374aaca0cf1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e22ec512c99ef3cedfdd84d92909ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55976f153d550a6291ad20f158359b3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147eb861d84a8d8ac3ff3a2a2d2048d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315cdbcd99f02a53227fdaa19207979364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a0ab4a933dc22a086625fb699f508365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cd6ada3bbf8d4ce37f9c9375c2691366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996f2ee277cd8681d71bb93384ad2f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2cefc5bae64458e92656e122d93d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52ebdfb70834067148b228b90b7fe2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2f38c252d4bab1506a7dde6903146370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3270afbc6af92e64cc0bb1ed1b46f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1e321b14cd59fdb3a99fc3b5f99c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257bda97d3d548236734f2263c1c40c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050591fe1028ef182cb2c3e0b3a30c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0a6e17bf72103ac73746a5442746d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d015fca3e6804a65761fc7de08cee8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd5720c35edb20a7db2faa7a7359ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09722a41d86d0ea46e5a0c8ef523134c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae41bfefca46dd7f55d941594412b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874e3bc8f5d03af702e480eac277601380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e85e24292637b8ee9323cf500a510f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0f136bd2747a7c1c12d2b80520f7d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c270fafee7a1ba16612638b868efaea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92a787fd8789306c97868a7801cd8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e175ec33c4bc46ca1c8dd3870fb9eaa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae5006c1fd99c88d3281d2abcc70b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430002a86700f728359dcc0f5f7f65c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3141d2950c2aeeea52e31554068e8e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023120a35bddf1e0c773847059d6dba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc9c55ee165ae5c733563d2f48dd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cbdabae16071ea3f2c57239053f52391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41547e24ef86aeef92e8d1fcbce80d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f579f9f698e6634044d574ab002ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ac0d26d2d9cbb0e00c04cde65aeb9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcdb7a7e0a7754901cf96b71dc4b91395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494da5fb8605ca9dac7c1d26a8ac98c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dba87f373375b1b96fc87a69adb10397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a292209c90740d055e747aacb063755398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727a83fe8e72bf4a9c22f10287f2df0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527f7722e526f7906d34ffd39369a9a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64f9bd18fe7be855c806e01e9082d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c90d92c892acd0240b63b92dd2d1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39f0800fcc9fd94617dc1701d47607403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e3b4a41497955b26ee0ab48b13f76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7bd26a539feb511df83a469d661a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b073101b89f01ecafdaab381cedf9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74e44f7eb369618b6a4a35fbf26227407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66658d5186f75fd099542a06cdc244ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf676f0ab180b7536f0168d15a523b05409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b0a3a4f0ea920d8ac9c52abf7a222410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483da1bfd41857da8068955aa2086d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dc8589ba6ec85b9791ef6e7429913412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef8aeda967a8d66659549f743c2303413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ed228108fd0622db650f3873eb35e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd5d30330e911f7747f799a259a6e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1f5cecae385abfd0ba815b4210433416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f438791ba1e123aacc1add56abd41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e70cc8d7ec343ffd86df21a0a87ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5d15de6db83d25b51f5eff4e24084419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1120b387791549d68aa2ea97d33a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a57e4991f4385b16b0e5dd66c443f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a16ae45b8e4cf18818e4bd524f737422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2fdd78dd011a6f834835e2da58203423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42771ea1479d566419fab882f3d5998b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da48a2b40e64cb0a47594239275beed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced95ea7c4af18fac0c1e5e0057a55f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28f5aaa7ce05bf5775acad5c3fe82e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18206906a6956e43ca6d91de16c6c62f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9159357550b1aff420aeadd1c24466429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018451803f0e85ed313d3b50ad548f83430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bf1481dc758c3e3cf011783201622431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f263445acf03ccab4077b09cffa21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75328a485f6da3c707d366d22dd74d73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe412b6fe134c7777c45620d64e0715434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74eedeafd6561914aa715507cb29588435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbb20021eff489caa5eaf78ecf456b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af54679d8a2c8506585b7fd8ea11edc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204274e00f98eddb62645906afa824ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6a1fc2d0ee0ac72b83e3a23cf9bd4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e994f83d244b88588bbfdf23685e47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2b17c9494245e264eb227f71447d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15fbf58cb537fc65726d53bbba8772442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597559eb3b96cbf1959eb8ee2dda4718443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3a8bc29c20e724e89bd0bc25c0488444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb069d108893100ed801fdd027ee4ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a349859ed29b1bee4b7233c2109502446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40910e6ca48ef633802d10d471cdc01447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8af2137bef8f3de6e850478bb481d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698e58195610dfb31a7c9307a8c737d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342ce954355e12140ebaf50c7158956450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb68b09116170918ef6b2bac68e191451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de8218bf9672f7ec84cd4f75ec5bf9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488672d2bb8834b9ef1cdaad77ee6ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27c438bf41657542ae43c84ddfe270454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502011a815e13be97a9e1020fe8b1d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0447ae1a39a601729d1c800d3c6c98456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b53ee1e4b13972d32099315339e37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb18244d0c84147d6b68716c03b3978458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a1f52bbf77670d0fbb5af6bd1afc8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c4d5e33bc4fe9cd6bd92371a695a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080063c08360937041f3f3682d81658461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12116511cb19734e7d689a32ff8c505462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8939cc3451d088aec49b874dbe64646463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3394feb6bb4cc9c920b4fd569d82ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6711d8d47d37a665a6e52724a8d28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe539d29f3c2222057e6d91cb8f6df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433d7814fce7c64066a6b33dfc7b58f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606f72ccf0212f68c99fa414e401b8c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db756f52156ad3c0d11dbd66ab0cacd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612107c34495558a235e40fb2822fd6f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3038c7b59d17af38de8b7ba487f1fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a9fc910a5a6aae181ffbd6a5774b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a83c60cc8668c90c32d3a9716635c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807b32766f95b1572f44014b02daeed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5707e9033edc1b6edddc8390dafce1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200509e637b82d3fe305bd3015fa18a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd26f4dfe250cd7bf46b09ab1781029477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e096f31b4278faeaf1382ac18dc7f44478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7b17efd9c8d12309c11c4a6f97eda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d69a7464604e8ac53e7e04ce0aac5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bc6e0167f0b2ad90ef8c7dda36476481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe89f7aa01b33ba7abe5531a1878d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9967a8b613a75830f0a5474a50930483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707cdde662114b96354496d3687ba25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219cb29f2a286c931bb219677993653485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874e28b57d0e042c435a39758509e0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaee7dee457458d27eb42374fb200e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e69ce329a949f9091192ad3e91605e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522c5e68f63ccd6b27ac805882ffff4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd889161650a90632891d059e163217e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757bf6b3cbe67ff9e30e5960ccc9ff5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c01cb23f645430914b4f8fdf28fa7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d582061fc808102a7feb498b863714b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d485b7d308797849d025323876fa24a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01502faa593e3e449f0eb68f58fbf4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4eb0bdd532f9481da3210fa321f95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891a2657012948695e90455775936f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d240746041344a8cc48899b4e035d0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef371744fea0ae882b4cbd244f70c0a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acb3e6d45f7779037ef17dad183041500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae890e517a51c6f53916c96c7651791b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15271d33ddf8ef0b75b94389d6a1116f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff863f836f5eedb21346aaed3301d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984bb64dad60aa63cf172dc4bef35a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c782a9bb1028a688f9a812bc087b76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06812c7afdf3987d5b27a3f383c9b761506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70520b27043e2b4876495490e6ddbb7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d141d3123c8b722976ac6e6b3654d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4612bb592d901e18a411f79ceb140509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78240cde9f5a04bb88a3c738c290f878510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c8b2f64a92d29342e3e9b9e510012511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037c988ca2e3a76b33f0a16a5609fed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8e5dd93221552139f7671cd78b65c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4e544b818e0ca5c47ad27ef1103d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efb12df9671a5adf7b4b0c1c237b17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da3564753fc34b91e69cc61b351fa6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d37035d590a0ca11df2e457d4ca9d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d3a2c2b2c5a3e3114e1507d9666a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83277ae99252f1cb9b02bdf4b9f011519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404ef9ab1e08b5a5a23455e68a16169520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c422c0f7f53f7aa7618bac7f06911521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc9d9ea91367de8204c32b60eef12f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04e3c37dec8770036646d3ceb3c525523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c2820aa6563fb798131959cefcd67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516c4bb3f4f3478057191872f19e63d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaab4aedfa4f2132eaeb56a71187c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4404afa833a0310df526302ffc05bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4df79726f96650c73e0eccaae0265c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3607a0f26853d92e287cc92ba21cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95761ca8850d4b3db2c05980813f3075530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dedd73e05a14c79837df178ea465d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fefb0cdc8d3aab7076aca80c8c2598532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2e8ba0defb5ef65cd35e4685de634533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01fd6cb6a4ed18e91dde8175634c3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48176136636563810545869464aaaa7f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a994521566fa026979833d7ce92d7b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47d6a1b122bc17c9859beaac01fc43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e91b6c9fd36bce6f0396e2eecfbba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b36050b3f25cc93c662dae77b392c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e09e56b9c496cd9a602ecc01980ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154d4d15385cdd8ef2ae027ac70ec6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafb9c06f57d18c80f09be3b527baf4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfee4b78d25c833bf40f0a0157066d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133239082b5b2eef8b67b879839eca6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b591a57b1d3ff78d78a0b0b98a639545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b04d437c0857fa13b4f7d43eeb02f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f91f4721f6a7ed66edbf74dd69239547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985cac14264eae705254b991ac105f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01280fe8d4f6ec6c8a7335df8503185e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da7fd5f9e1ec0176e9d0882368caac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823eccc1fa8829d9cc60f8dca2bdc4a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371c2c0881e5e03dc39d1d26cbef301552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db041619b244399d3554a98aa55b2918553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5685dc6bcdad6aecc0a97ce6d0e33f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1122732ae52b381c40c7d7411a8ce99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c249d2a80ba9ea5d063af6ca82031f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a577c50e2c9b85a95ef18696466c22557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9778e203c854c6d270882c043b6c33a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5fbee1d4bdbd4f6648fbe35ddc5b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d1659967b9aa9c8369893dbfb8eff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1251fa4ea9929ec9b51a841d4cf8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273425d85c6f46ea710f1294c5f988b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6506dd5e6ed5cdc3da024a76312e28d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1652faf2727e315be0a5e107f502db9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342d0bdbc4fd20a28021bdd2de3ea4d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b66850050ecc7e4029c59ae0a4ef7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc0fe5cf9b3cae1d20643fe7448717567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f426777ed240591d8fea7c0957ad0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e3a27c937642d1b5bbd70c11c5e2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7585cd65c981c57b3568b042f3912570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dca929d1089fc77e599814e7f1eaf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae29c204ff13299768a7b68971494c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62830aac3f014c8c8496abfbf62661573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173a11fb5f23026e2377cd0f5f7ade6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bda2acbfbb95da546ad01b25e16db2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e35c7071773a0f13ff26cfa3127f79576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6d487f9eca5b5e69f9fa7496305a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc845c3297fdecb3e37553744b5b2be7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8d77fb8a0753695a3450812f1f381579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66a09378c3e312e7662f50ab40dece580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8186c8e68194a3aab16ca4d9dd6b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b050649996fe14cc136c72d8b85632582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca4174557daede56730053a9bde389583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6c47b2e8f2fc8b4d0be0500bb9eed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb8d0fdd4d54425672604d21ba087c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323c7d75921c28b4567505e99e448bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee10da6ed6709c78eb976f1391f568f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147831d1a22bef43b5ba2523eda5ae38588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ced6d7a4cc187fcd03fe4c60532f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60264d9734b8e3100b4035bef7ee8001590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42c4e5708e1cfc313bd8892d8ec7bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf899446c8aa202c836368e83e85826592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dbc4db34328fb1f882feef0bf7112593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3bd3423ab864a1495bb8ac8d1dba1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fb5ab3902b4d07d20ac0585c63a58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44639a57edb111e9ee92a4a8c2280bf4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdd68d05124c75ac782e85af1aff88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6156fbd5ffa91062389a76d6cfa6a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e86e47317f49dd96309a2a5136984599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4339b3078ae3f6f5225aebc52c987ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cc553e903e80eb7a74c2be347eb35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdf1991a978f637457dbb92aefcb1c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3185ee2b6a18fb011190869964188603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc07bc23a2b36c940ef198172da2a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e25911af6837c4df4f502916adbcab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd53786730013fb7205e97cdb5c6b07606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9553d9bab09307b6f005bd25bdc21607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec2f6b2cec195d903a007cf24e70a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0209d921c494cac9f433ea8be4ba1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4248feb412e96fa03f8d7dde36127610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0229c30af0b4075a83d6543d21fdf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d6460a0b0c94904fcba127fdfe406612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769311aaf160b9785d750d428b43eef5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7dfbb6a7089fb691e9686d837e274614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e30451a4b55ea81426d5b446abeb2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd6e6582f939e197970fef2d1b9b20616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9038ec81b4bf9c47728f12632591278617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df49824b369126b5a0a60d1f70ea877618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8449f66f5ddf47b851aaffa1377f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dbd0ca655e884510e77ae07798ec0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d926434b92d51ec59cc2420e50966621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a8544b88e5eda5f2598b8e404715b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e38bd9a0d2f76df27b3b25a031dee2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baa77568423bf31e9349fc044bc7af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635daf9984eddf0c3bd39cc56e927fa0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740614a096345e3af31c064687731f22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007bbed8d010dd6fcb743513b3f787a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c5b4d8280a0b9ab2fe696cec0dcab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c5e13a5806843d3df0defe31153e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085235973ecfc280ea22fd3a67e94024630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013292b96b52cd8f515b70ed9e74ce0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc939bcc29f968128660fff6f9bbcbf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a478a24c1b6289c2893f688084b48633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8638e0e9e8cee126d3a6fee34272270634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d8c0bd03562d4c039807c237abc9d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca9661edb65678306a9b6b640f872d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7320a578ccbc51c796ee3d7f56f4a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e678a325816b6dcedb6ff3dc5e7484638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddeab49e71629f2389a02d625e69d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814861b6ce8b0b25a6d2449da3281e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbee06cc47fcd86d5962443a215274641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace3625742924ffdeb7c1d30f4eb9bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda12e185a9164023536284c8391df0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a015f34b5329a8048b595bc6c6c625644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c77b7175dbcac0ec42ea81d5b15758645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e9af3f91e3139dbc028815d5f3b94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08363d10301f49000d14ad70838ef44f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f595a6b72bda990e9ef025c95a63a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f094e7abfe73bb43c55ac9c66fdf9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d0a049ca3e348703d5e19d21a9f41650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acefcca09b5f0da890620b9a314f36651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0b64b99c2cd2befcba5e3d7e14457652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91ac791a39d05b675537b69c8f5d13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654d3be271484611f982e1ab4137298654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc25bfaac520e4f185190da24a34622655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db361dfefeefd5d8d8d93c7a0210104656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc669d41d264979ebf74f217919826f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee744179b7bfbddc93441e110fc7a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b838dffbfd9c8f214f410caa3639dfd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d19af112311fa0112e0c4e95a2124660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47000662d47cee906d6c36f677b319de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7faa3e17e16a650cc9ee0e0984958662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9d9a63486f4206142af8503f2cd01663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529922628228c214bf37fdf171da44bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e1092600d3cbe326868963d5c63ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674476c2e0436e9587630aa65701d84666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac86a61d32ed0b26cd29bcf7f934d91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d316df90ffb9932e7458c9efdba2ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44538296ac956886c9bb292629fd9995669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30195e8154c00fbb819fd244d6bec6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3964d933d893857be0e606095e4c93671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680da71e65cecdee1cbbff4ca0e736a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97efd36f729ee9aeca1058de1aa675673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca43dd23502cdfd6c5dfc73ed900a2a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b47ff7f1e013803763f152f741602675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff8dca844c113725d4cb0ac717aeb7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581446b479758b1bafd3d4f91369906677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4edc3a6149f8be03de0d81bd660c82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f7d300fb349be03d8d31f3f5768f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9e05ed299fbc6da1529276e442b54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe8cde3957b6d40a7bd080b8c6cb1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a2cc3c6f94bf6a0c2d5234020bd99682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df2f2464ea0431017ed2889ad9c8c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1911defb385e9755e9539a65864d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ee88f8a75931b4011f86cfc3e672b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb96cc75e6583f4b6be8b400c1de77686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe12fc300345f8c68d7b60d9f15f3f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55c0daef01af7831a7edf3b0794e83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8cab524a18f676c77801c90697102689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78909facd0fd5ad3812665796b2e993690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9d674afd382917a4f5d9964578f9f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bc155ce093713a4d80692ebb812c6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a863bbe09632ab793d18065c50cb7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72838bc11baf873214482ceaf52dd64f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a993958c6d8dc04683bc590bb717f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e28700fcbf73b9154f93657b40684696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69301f4d5bbd2d6e7b981e43ef43ad27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498553fe0732ec1f996fd8971b61c11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8fc21a0e1c8ed329eed3450e59e47699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b3b8344b04da52d5476be9c8d4233700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85751972df665d62c5085f33e8122bf5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17448fd9374ce2becfa28fe8854bd422702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2690601d4551c7a04271c12c0cbd7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788458014ae4979beea92806deeb01e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c3f3e3a06e9f8ee7159cbc4f6c96f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d119aa39a40337a86ef96caf91bb75f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababcf133eb5a9e17a4cea792afaf156707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ddf009b13cbf14fd91122d8b6c667708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59e5423cb66b8d3fdbcaf0db690a4d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e460bddfa6ebbc3c7e00329f8a196710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314323fd63ab966b1097d23ca6f2f54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10084855bb79f89c31d35399fdcbc8ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64867b2f358bbf21bf888e5d7aac97f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a01a8d2c22e2c91201ad9a67819de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd92591b7aa33e078bfac6895a667c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9221f692648f197a59bd5fce5b75e63716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e963989c96cb358ddcdd27d2d4a2fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa34b9f676ea14e04f11dd3bd53bba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b719febd0f89da0e7344545f3a227719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31544a93fbc52c0b698fbbc05b424ebe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc0ca84209c4d1c75637746deab522721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799f611cbd11fd0c946bb660e05f98c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cda459c16b783196e718028aae0ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93bd3a813f62245491f52da590da6e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b93be0e58754108626c13670d5a358725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307f4e9460702f8a773c1a8470489c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ebbc4643b9325177219ba5f0d6b4a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4b43d7aefad91fb3f53a7fb71feb4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbae0a51a6185f2f904b08410ef9f2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb7fdea9cc1e43780c849030e1e293730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb986a6623b8289649252ffc933625731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fae04b8fc0738ae43546f459d712b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42e64713f3b641796bc58f9352db47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ba59610ee0251020d0c806c0a7dba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3eb3994ca823793f6c46cfe5f2af2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67e86eeee342775912c6d3814710b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243ec16dfbde7a9608876d35aa3d6d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177a8a133de56a7946b02a74d432229738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200d5d9d9c964c83c0b048398f05821739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032805afa53b10b885029133e27607e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b733bc9c24fc8b962e8c931a7506229741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35d160f9e7beb3182843173f7794c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041b95da0dbde4ef9fb2adda463b82e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390e5fffacb18e038d76d455d2cdc6e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ede281c04def9284035d29a52cce42745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb31b808e4666e009b1e9b1f59acbe1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bfc1009702e115cb3c068ece0f65f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f005b21c1066f5443f048098918f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f23c113286cf36c107faf750f115e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07447507815aea29e42427e60c04ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acb4cb88d1d94253510407ca3ed39f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f715c875c7eb0fedc32755747515e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e889b51a79e757466f71919fd0f25e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcbc19ccf23a95be5b1aee6f7a2897754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417b86eb794f22045167d220fe654ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c809a52442b5eefea1ef9a84aa64d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bfb4b580c5c8f0fab689409306c98757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77e530734bf583d2f87183e118fed8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf22780fb677f5e8c8b7fd196f7c9e7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77407af5a28dea6688c4fdce89d87f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549e39bd6ae3b6886e0399b1880a09d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b2d89e0ac40dbe12a6603e1da9592762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383160f8a19906556ce6bd7d16d2f14763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b8e9ae7b955b411a28dfedf13f195764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081165f4cfd11d35b9989de9c6e23b51765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2f5779db953f029f663520eb96bb1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5085ca64591f873bbc296f1aa1ee125767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f502196cb89e3830d81987e0648b45768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6153bdaf3de270ed3830a599c8112769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1dd9ee8fc342887f84a71a4062514770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7218c89acbad50ab16fe56de6db463b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ed06e49c0aa9cca9fde035c9312ed772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f0ccea0840e07ada17c46be596c13773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f3356f21711304b47026fb6b34a66774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb0c34c5de118bcf64303c16aab4cf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c3de350585b426ec34328fd962b3b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ff4a514f5e5cf91d42cdcbb1471df777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b062f829c1d0ed8b27fa60c1154d2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7d821189ad2d1924f61a920eab4fc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83dbb77b95fe04f604177bc16631a9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523545ce86622b6d832a7c0b319c808781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907a2f5c71ba8d5a5251a4c01b30c4b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16972a3f4f9fb88fed71523e65accf8c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1f5d36093d950cec70f8ed5586b95784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1b34f3ef6c51022b2b1fbaa2f2270785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588194cb5b44c19b0c59f87045928f5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d467ccffd97a525fa3108fa2ae8c0e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71df7dd4067517173c75b3f287a714788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46663dce286e180ea6ffdd6439aa118789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc0e2c04d8a7c58e086dfc6fe5238f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdaa457261ab3d0b0918720c67e323791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47744b4e4c98d2483ed528262ecba9cb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07077b9fadf10b2fd48cbd03cc9c3d68793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea23bf41e253d99d66ede853fd1090794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955b3a908a824e48163166e70c90734795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc91650e8d63b8252e94b863658c1b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bb3f729ab2800f78c2fc327d8ad99797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31060fc45f8283e937e6eb59f2cb7d74798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df8293021dc3854c8eabd4981851c1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454e029dcf937149f8ca9324daee0b2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dfb24ab56463a11b2b0a4bd6a21ea801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0972baf43f4e0d3d416a5bb134358a4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8925ade3effecf77bd7d30c10c6b9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b849db50f747e454a66dd0a719123f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366413ba9d5db362c00018588d8d718805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adc059404872b6cc354de0d90ab5b3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c99f009aaeab7a1415aa4dc2a5124807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc095094fa025a308cac74c8fbd9166808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7dafac638340ed79d999479c645e7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67664927d9725d57cac097d663d05778810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdd6307ce29c06017197a4a93af23e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2760b2db2acee9b45154b1337ccea1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748a9370d9be58a4bbc5ba69b459356813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b318dc634110151c99373e3a0926e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117eda50c8c38cb8378448b7e212a395815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774a26f50125de7bf66a93446088868816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9642a97caf3315970f4ecb55846673817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca8a2f53703d50a9e15386ae9ebfa9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36671a518c91bc2d572b87690df7482d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52753a7059ec3fbef510da234c3dda40820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6894dca9015f002e4002909793df17d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573648d257f85be5e9280a68dd9b09f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb55b707188f308ffd8f263c6d4258c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91114d576a70829232ce0daab5e30dee824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4200daeeb1361c0244a84248b3ff55825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002bd387fbc4c6100f5ee4b67128763826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a078d3e9fc970253543bbab1795d24827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a710e9f9a5349a4f8e7832bcd62c4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e213ea613b1289525af82bd9fdf37f2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9a182b9bcf4859d8f747e0f4fe014830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6b2b728a44e3ba63f3d7abd6e2a1d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a9606df76f1dfde1b5948682eb53d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61940f7df8955825999bdb084b3bd2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd44acfde093265658a5a14d0db2467834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdb6c934a758ec918c1141c532e571835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337476253380adfd468f0978354f1616836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3338fac39f608d19a1af1e60febce75837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d94def7712851f865b852c9e32a55838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3cf3d4e2b4f24e9448d714765c75d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dffc93737467da0cc36a8862583c5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d16416f938118743b391a609506d58841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd091dd63c4a7eed7b0f7aa04c822b2b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b22541c12fd6ec6b57610262653bd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cbd67c5e7800c9b1264f75f08d803844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af533c8614d43d5d898080d2faf2913845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ade807edc65bccb4e756fc3e168590846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add957e32431dbdf34c9ba09ac934d75847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2e5f24a3af9bf886a00d8e190a4e2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eaa9dad430bf74d4c82f715c1e168c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e448e7c3f1cccb052e1ede91204d8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7007d16d31adb077b0a83d89a48ea9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d055f6d4849a1f163605c3ca93ad911852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b507ac6a84be663e5f70592a3bd914853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7621ddaa45c79e81e8c02f1ee62a20854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3188ee63c69d3df108ba627ec207a0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eea7e24b9397c728a6a64ccc20b22a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f436ec4c09b66227be94bdb06a3172857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc6b89de54279962aac2887fa76d77858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c30a063508268e5c1747bb1a2551e9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2052d6e8bc3351fcb4a997e6d5cda27860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566d8430b8ccc1f4a70365e37285318861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f156610741632ddbd7bd2dcb16e115862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041028168cb5b8b6bea17b8951c8480863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c795fcbcfa3a232575fde38e4c84e8b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a6f547349637e1125ec73fb245007865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d822e5495186dbf42d9b987bc8b24866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3712448d8dcb22518d26dbc47c49c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef86ff4fb158eb8958cc67d955ea55b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03072caad1d7bcc7faee7f2de621283f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82414a12a9de0ae8bd710ba3617f32b9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acefe3b31140d59253c09100288708871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11bc2cfef420d2d9a50749a5dff58e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22671e31c0444c646abfdde741a9d4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68249f087866a999efc1b3065df72fce874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db5740418a772113e788cdfb680bc1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bab3a2d908054e256a931a71898f64876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e210a52a9ca08877852d11e6ace1df0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8eab913e4112ffcd39faa0826c21c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5988c59a920dcd944b6cec1ae11cc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a75498be00d53c11c35d53d1ed0577880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b720286cc92ef15b98cc52a21c84f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dee672965548ec83d63587395e2bd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1431ff806f053f1dc3352b40e7b730883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb8eee740a0b6a2d3ac86f2b07a3c2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cf81891aee96e68a7325f65324b8d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5b45eae96d06af9bcd04dedf80b66886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11c9f6f92d7c9be5e32d54e10782e5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e95ea25d1f717d6e51293ea91ecb58888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07cc1c2372c99ad1657d22a6daf6fd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4adba3c1c0fa4434851cf86f0bc21890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912cb0a9172213e3f7208266bc43056891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c3a421cde92acc37dd0b4a67a19ad892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901d83effa6568e31dfaabb338e2251893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97da126b4a6b475e570abd9ae37ed6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d61227b1b4bb8602435cca9c07d95895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122feb09358067ac442202ec6d34cfa3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47671c038038f525db0df09062954b4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c11394034179c9689f449d7fab286898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5de69300582bc70c8a402e8f836d5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac827f7316f67db60f52585fe0710f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfddcc1e7e2409b5af565cf50d6957b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbe8d7ed3870a791f27d20b69bba7b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40230f1a4851dd3b1bfb234e398294d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7653c35f4661b6cf97193e3bb2a7d9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7b8e1a9129a4810af83caf7631584905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155ba96bee2fe9130ffb56843ae3614906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0c4a4b401d7832bb97e1b51be0860907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a4ad03ae9f5375ff891dc31ce169d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825f82e51ff6f94bf0c133f30e35e45909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbea42b5de02a3ead0796cc3dd4db0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82451812ec8833fbe013ea967e23ee911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1100dd35c91d1a9d545e237856c1d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569f323ae74b369e379f8236d5ab349913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194547a2bb01bb87c5c70b5843c15d5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23510d8bccc98d2a8264d1026251f7a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38464c30cd3158bb48ef2dae2b178a7c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06641f449fea7e548130c3af14b90c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a0a0933a50dcea064cec8352f69d6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85fa847523efd73a8858ab5a81e8ac919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f85e606f118df700ca91c9b5edc483920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af33ebfe35c0579505edf43eb25f08a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e77d40371a61719b3a2dba54e737fe922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad15ef09474d74169be6d9d8fa1a25e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a8679a20372a40383ec44922954b7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3c06d1527f93cf9af8aea2189e6bd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35aa26f0e8e97e55c7f0b97639f2407926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5ebadc8d3e65e884bacdb8edf1eca927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bcdfc5ed8708f9e68a49749c16068928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e838a10dbc5e17581fc3b334b51f78d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afce1f7469c609401c34deebb6b9bf0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ad386cca7d9812fc232cc74ce23fc931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b40228e8ed8368aa216895298af77d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dfbb20a971fb43d5a872303a12379933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec5fca5aa8fe8387fdfe5b19f8892d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e74902637d4f08a2a04dd348b720a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37083f1ae8c034c10d82727c61164f9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67990abec9be66427018176effcd90f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcf8b1a636e86fb9e48f3775e311cc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af02dee70fa42f16042cf2214f8d94939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90623d7990e5986818c447cd0d313cc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9068bbe7f79151b3fcf51268ab627941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bacb74274102c45d2ac8e66b3c126942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e953bf39964b8d2fdaa9fc3f1662dd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731677db1a37c5f672ce3ac142bdfee4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1d88964ca81adce3585e2a9917d34945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f35a9767c10ffda37dd268581f00b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92184961816e4cb415f99c5f96db3e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bf774e1d0d7f29c0376931e9894e1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31860b68a08a0a5f57c1f2ca6476bd91949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841b97eedaa47c4d0df5fae9b57c8c6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dd1a3965493e050da5377bff0d587951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd929b1007728f0acd4f9444e9065a3b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da512e81606e4d773a211fc848d8d189953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95f825b6b43d2dc964b803bf1a073954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbee31cb3be75345360d489f7def84955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e810a2994d8457b20ce2e2bfe01d8d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852099ac2065af747e4649b79bad5aca957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e47315d76a9057463e6c4c0e2d507c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d531a198327a25abe94d495b4691d4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd44ba4df11473ac876d6517ccdbefd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b56fca6cef6c851dd8cc8092503502961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5ec1d27bd406997349890832235ac962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670e80399082b98d3ab404e99f7bcc4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19084654e336674e99ba06ef3cedbf00964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec2011b8b8b91dc62e376325d721f7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e228eaa44cd49ed8ea4c7d6ca744c5c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855cdbb81a2ca5adfba89f473a19aa3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70282a241e21ee1e52ab968d51d8f9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e47873612e734ee221ff088e50b31969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa24db80911b5b7670169107f1a306970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d728ca14689850c16e82cf430931e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6a0752cef8c0a0af64f2581575652972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4118c9ab8c64e6be660d0167b9c8d9b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc808f1a58a9ff26d5b269aced97464974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac66951fd87120986031a246e6dac96975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31ebd07f7ecc84e1c8a78f7425f7e1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb336e4e1d94ce1bb740b5443ed1d7977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>