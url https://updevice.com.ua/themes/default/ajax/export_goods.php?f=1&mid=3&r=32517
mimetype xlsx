--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abc3a92ab94e6f31abbaaf1fb422571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6801c9d89d3620e4be21cac4742b6b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb35094c3f98be5aa1173230d0ae73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50045cc1ab42a908efbdff6b7d0d56174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7ed69d1853bbead7f13a4dcea322a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9e4cf0dfaf14c4dfd032bfa8b662e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fce2f72a30f653b5665718a4ffa75d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ee038c52f0d6ad940f121e87e12698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19597706ff45f3d1c3ea4a828f8826b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7d0f3f7439969e81f242d52f3d76b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581a7d9dd00125df7742098fe2574de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d133012546c309aeb973f5488711cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6184c61c2ec64bb60fce23acec66913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87379f3cc1a86a2ee498835560826814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d3e759f9d611741794d96e9835cb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1534c567598a491fa10e0f26c4e5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d74af26a0957a4892a5da07d73bf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4884af3c9b48d600e35ea676010e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54ff04dfbbe502041461c596fc949919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072dbecd5873f936f0959aebbebcf7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681ff2eea90e86901beb4c96b91448721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda3d6550fddcdcafe98ddeb4d4b08922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe2a3c2d827be739037c3aac15efa023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fc52a0ae0b7a717706a0549f404d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f297c68d8bd440d8f7e140f0afe3a8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679dd7a2455d0232d876e52a8397f2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3663b4aaceac27398e689a02e6e9b8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c024bc0095004baa24563454a1e8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a594e248d9237bd930dcde6e665c14529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05affe2b3b2090d6222b376d40256b5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8a4b68fff72e71fddf762d331ec3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1914a627dea028e7ad002e9b1bb78a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b76dc1e6f6609159164579a207f25333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1750cd945f88d4de7ff614f464769c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae40d780d1d767919dec3bd47ca258435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c52692810cc9e4fa2d0ec403c307f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1599d8977fe74c1fea4bad0fb367f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979d30586b72a17bd2cbcbf35079a8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f2e118fd589e1ae79a11b9795e97b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6b72e16d14cc1b08ee89459a34d5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed63a1b359bc4fd6aaeb0ea3f1f757c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ca94cd429f942f91e762e1fff68ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40bf9fb735216ea99305b2b1eec3f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be679d7f65c8d07d8777a4f5b7bfa89244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c72d689f167e4aa8c71b796b10edf045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7e0c13064a111da6a6a178dcd455746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03356eb7b56d52c1e0f1877e7a7abf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04196296edcb97120ff117713ec9030248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b060884c90366535bae5554b519939c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f5ac2134c30a3b07cf54b2db9192250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582cfeac88a5b0f1f26ce6499f7e0b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd6642abd2503a77801023c992534a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc6e3bd3e2c702517a55795a2e285b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b48309cf56cef90b8dcefdcbfa41154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43b4ade97d09b8ca1bb041a8a4ed3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddc671bae237316e23e4935cb6984656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6e96031f80139df214f9338bbad2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e25b528025298b6d6209ec978842458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cfd9aa6d332078ff352aa03553cda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b605068693756fe9e31abe3851d789f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa950d3ce2a8534851b302bd9361d3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fd43effe5e94e2b55cde79cea2d7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e566524c88de5678603c25657015863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d7d9d044407ee42d71abe6c208e3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191be8367a9bf18e574d7c95d1a8420165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b76494f27874b44bcf5cba393d57466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf313f5be1d0a79ae381a109cde98ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286d66dfeb1b9afff6ece830d1574a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed3d8bec3ebbadee4109637ff0f5f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2491598cbbdd6b02ad52c06f1c640e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b2ebc8bac7a0e75eaf2c3e91c23da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fb474d7b5238c0acabde96908e4a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2fce7159c5eb89b2d90a211c7fe9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12d5dd83efe261ad81f59f4892bedb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e781d34292dba0529a3efe7ff88e8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487c0a8e0cd81bf297c8d4a7c3841db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead895fcc3473cb21ce794df51d9f98977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583dd9a88625c5ed64b77f6755c776978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1f3dd2ba261c6973ed759033e090c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb19a8da7558dd0c286161d131f0ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48984253c372338b35aa85e2a95dabe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19debd595e17bb56e58970d79aae9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ed1dd4aebd030b9c840e66bc9b06b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0875c365ff6b3de12d7dd8a9b66bed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cabda2eeebd3ee2cc78e8891ed56185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beee8bb88e0c0d160b97e9d2c15bfd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8cc45b1a12fa4c3bdfa8e3dccdc6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137acbb13ae98c769f4d48e9b8b543388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53863b27ac2c1fb59cfa5048ec60a7b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ccbeb11dea7d72ee9cb7f00fe044690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945427a1c7f9a81b64fb46fc703a86a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c50b0c4350e3a59c6333f49c109b0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03ff979a0bc3fad57ec807d02a505593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fe8f07d17f3a90c2ceed42e8a6c3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f55ce1ee5cf397ab6fbd617a309fd595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd40bd524533094c30528a0d3988cf196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def85433d9a6554750eedecf955c7d4297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084471a97dd16bc6b608e3fd24c80ddd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d2fd047f76928b22bc0fbc1ab719299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d56e579f4b39f7c8dc0cb98a266f83100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f510c45dd56804a87900c8139d13396101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd48e35d59cbb48f587bdbeabf233d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ea4bb094edf7103728d6d485b320d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da005ff95fe85445c9cd99f245a55917104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe98682b37e1bccc6c964502cb18d4f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e906755009b83b0b2c1849d718bc11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99255d48697686793955de7df13fe46a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8859fe3438421b3adbb4e0bffee133108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf13a6723ca358d0bffd0e4bf5bc376109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694d3c2d63a3f83e214019f984d61d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7663f363104d814a20720f5c470d643111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5cb223834536f434c86309efc8897112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f9d92f4f09b108f6c04126c78ae65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8080cd028ad662813bf66be03e523114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e04dbfc0dddb8f6310a292a6ae5151115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e448ff4ac78f867fc18087606c49c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ea9266947d0d45061dd71c46bb080117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800dfb56f6f4c0d03e08ff2a28b19eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a509ec35c0f86a6012e50cca30a72d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec87054c5b84fb191e0ecad201df81a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9d95c8e13cd2776a8a00a3ba7c4d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b47226c101bf281cd69b36d9edf03f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8f184496b6c06ed0c0f56c6c8cd01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb1e2700eb87f13888cc4e91a52016124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b66f1fd6daebcf5caec12e5cf4fc74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b7967c2760d09fccdbe1313415ee7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d2adfc9ca399bd998c70f3850be0a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ce40d85494cd214dbb53e4c16ed2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab56a75c49f31e5756fd92e64f61983129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb32b5a53804a720bb3768ab36b9f39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0545d1894e6a883c7e38906b14db4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88252b3058a1a05518b4aeba6852c84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3ba4b7e87ec7e28ebe5f5a25f2f14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cace7cf13a2731f8999177dbfa4d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c8268a20aa6b0f6de9b4d8d02c3f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc38999ed51b72496598f06b9a268a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40162dc4b79787d61bc41c184f6a617d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fce21d309a36a251ec72ee88296d58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7f9dcb2cade4bc94d08f772b8b7d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c969b80d4cfba31729db3ac9eb4e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caa3b90800f0adc18f6d349560d147141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca492e09179341aa7e49ccf7807dae5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc63da08b7f3516a5c560b827004dd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5da4d32de93f66af7a73318ee05d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d548e7f4410c8dfe2f71cb6f59c52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b259faf8ac6c4e2d0dad271cbe2e2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cd770aa7861d6ca2e339bf505ff57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a97a6c1aae962f15dd8e6ca9d4b5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f44c1309615ce121d8604f8458a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c76537e2186300ef1dadcf946c4c5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9c09f4d74d70a127b5fb75d88c25b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d509233123f42fd2b1cafa72893ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578afa9057584088090290a4ce9ebf91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac677a8b04118babb4e08c616eb056cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e7e8525fea00ee6bc576a18a2a7af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381707030e4185d5ff95e3b67061856156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dab01b321d180b0332638531b7edef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7b243c2d651376eade38d9089dbcd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e824c75f7ef589b80383ca34a3d4b4c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2128ba0f8e84de00fede1f52a7e52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b0f7298c60216af19fdc369dcd8d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61184373387493e0f55d9023e34eea4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf689255fadb2f08f6a9c884ba6e64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ace683645e6c8b3f95fe5ff4d198a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54887ad94afd87bcb4d6157e7f73a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2041737a8036d1b54e9ac8c5fbd18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce877e810c7cb5f73678689c04d3c83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701bdaffb670643829557745b36a5b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5bff9e52b8b18b466c4a57c962585169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc4aefeeeb607a7a5025a61fc80c0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46ee17ce514485a07f739a601060d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6547341c730e7b58f423c3e2b33937d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08345cdcce06fbf102b2bc03a53154d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0170a5f3111f7383925634a354575f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1b141177a255e9dd04aab008a15a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9a4955c4af983a4b36ef3ec088224176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5c7daba2f6d5214ca904bed81e729177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c3d48d659f476df2a882eadb556cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc1e824a45728c4d2291a9eab17228179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117627e1f0c2203fbea7462ede9b33c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178911470eaeda356fe6d1df269befc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a20ba828336d766cc46ad43be3d436182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4698741adfe5407f39e1937d1f59b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dd3e820c8d7c4cf7879cc257a1e34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f50147ea71269174f74043fa15748185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e699cacd6a0d5e7a30abad84f558a0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f506eab798af1f9a75147e4e2117a34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c473c273004d37b9df73d65875ca3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbe228fe98fb9e25dd81c690cbee2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc989f6fb55919a26f967cf8ac9e818190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e214e4fda58901c9c2b503854f8ba07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f421cc926d5eb8d06550dd6fc11a2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a3d328c70f1a50a657b843fd06852193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322bcd2b1e48491038906d7957e4885194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c84728933c817bb5522f4188f05939195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173ff70f4e09c605c01981b68bf559c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f07bff63dbf1ab30c0dada6ddca17197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544a3e13637792b3dd4495657d0570f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a7c94b3a42dd0159264edc0bb6534199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3363ec1a6076a590ff1624c5c714ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a683105ad65ed3cd483d235e2b4fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da4c0a8e7d05108691720ab65cc95a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae0d71313edde2f4ef3c6e981cd65f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af163ccc13a6953a224e2c1fa007ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d7313184c6844ff0d4842381642d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92ba339f05ca7a0012a5e8c32e79c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d383422addeb27d5fb4c7b1585d1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba267ffc32a72bf23361e248736ab2fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12222684160f57fdbee66831f2e6b37d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfb5edd03dece5763284ce1544cd60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028484b81595a1d61392b0e494e8618211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a623d68ed2cac57d38ec319dc490c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8d81cf57f4645dc4eb1fde4f8a3bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dac31e287e6803260b8f583f55a14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7489506f93ec3aadc1f6bc2b204ef7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e6e62a43f849b7fd0887e39abd5b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d4bb3f15e4bcee3c9107b68f3865c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f497f3312f4faaac2d9574077321b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d89cf32395b2117eb517182e663163219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7edb94c193ccf0db2f4c7929d646d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98095c3e1684fa085afdcdde67d80c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f3ab32d199c163c7370c740fadf01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc488d51d236e50aa222a3c8cc9a073223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150976483487002a8d6f657b20a94768224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1e01c981218dfb97050017f5b585b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51577b6cb34dd40e17ed9088499a8ca0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0233d05797a8c0acea0282c4c74da86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d756ebf793e5fcb6e274e234d0c9448228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a1aab45f865f2fd34c66ee88505e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6e2f5ad25f90051c4b0853c5891d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96de0ebd5ee4ea343f950d21ec6c72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1683509c0896b4487170145f7845a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338400a7bbc16a7d3f14c7fc25361aeb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530886069dec27c39c6271f3a94fd11e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cc98e69f6e4b42a805cd870ce3c07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8c59e02167214d4b7c84e855d3d86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fbf7176734159c611b22869b10edb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db32dccfe7613ff5aa0768ecbd4825c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a44c34092aae6edc6d65ff66bf9b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a021dc018435a1051e83b3124a11f78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5704a3132280c8a1bc03ce16a88b90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6dffcacc4cca626ab7b0bdabfda2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead1c7d6bd1d5acef54c92d89ccede9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28a0ee75a16050a0ece5f0c3917131244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd357d4541ae07ab0e8f02ae066ef81a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf826726eeb8ea7a19e7ca56cde1d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c6754d490c6a21d4c800375f77f5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9e9250696b496b5f622309a012ba7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d65df4a6397fd8aaa935c28d4106d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22a935e585434ac6cc0df2cae30ca9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add869ef7995ad9218537f87649566c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3531dc82e595d5d7a5699badc2f54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419fa9e648bf8ce6cfe3fbf5d07253f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331698e282a96fb19c9480c6d0001750254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6c3546194f9d4288390f749d70db5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ac1537406006e5a48992db99515f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88143ff3a7d6d03f5cfed59f919691257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12042b743224c157bffdd6972a064a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db37c7ce3606f5ece2c09ad456cabc1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b6d8acd308dc2afbd8b450dfb6b7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2f3b33cc654fc289baac55179f632261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdef4f0a9cf8a4d31297e5fed775f52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87751e7f83d238b259a7030dadb7f50f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d91a037d760d6a4a0d027da308349264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa67a482fc12f893c80f648fe74e8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b9dbed49475a0a4b135b8cf24f0f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b54188ca25284be0bede42b39a191267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b100e0d179521cf1cfb228e40873ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963bcd22c896464f5eb8c5cc4eba753269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc54d40c7e39d1a69c49fdf4183c203270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e960c6a1c2eb17453847ecddc8aa0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b2a89cd6608a76d8d1c68a1c74b3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10028f0927c9dc5fc767d3c4e718a6c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455213390096c9702d4e0a567689c319274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76181ea436e0ce69bf4ec0f0d4fd107275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865301a886470b13d4ecfc285050910276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083e23a2cd6cc49d910aecabfc23f39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf768848dcf9b023218710f01ed395a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0bf2a5f6b367986d7f84514721bb9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8b4252c86cdc49eba6ceee425fc49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1cb91c506df847af50ea19fa238cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611e0705b62c27f0a4f622767d2da43282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9d2facd56fbdc02592ff7aa3b4864283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bcbed1221bd1cdc902c5d2001fd89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63069c653144f54a76b932d83fdf771c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c6d062d6a09e2abdbe5f59eee922b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36394200526379263f2ab6f1760b4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8688e95ff5e9757c36ad2c27ea399288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e0811df7b795b210433bd57e773a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33cf943dd443edda274ab6c25d91dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a937cd2a1fba9030a663eceee86a919291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981b9e0eea7b9d24ad5b0d5f0e5579f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a121c27e6b6a7025e2681dba4aae8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6befc71fbe9f7488083079468150af2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fd68261270d837a9fc7055944c120295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5e081d9226126ba992d46ccaf7f11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb260dcb8fa70725fb582249c6ca6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0189fc731eaa3811116aab0d9bdcb58298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60498b9b04b210821daf1a716f63d87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fea2ee5154827a685b7d25a97fc4a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2baf3a509e4a95f3f4992ae2bcf8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbd32f274ccb08dd7fad7ff6d0404c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58f9195e89d995bab5effa2a00ded4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb87dad06036901ab35993a73ae8e81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84a32666beaac241df9283a7189b27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17432e57c0d38922d46ffe7a22b1ef4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951ba8c633b9e748e6ef3d778394800307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24887661627544cfb87653d0810734df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2ea4d3efb2b046656e20e8ef21e57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d12327a375b6e23445f8218ea22246310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3e365cc30984f57b16fb20b59a439311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a1bf50dc14bcf730c33aa71887b5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3a4def0f259c719481580fcfb1dd6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9a349e4bd4d1c89fd923331f3daa9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f2384aad642d58118e97dc19a18d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afed61845ec3b969e01d1c89c2ba01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e3416490c9e7def1183a53d53a3fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7910a0487fab75abe353fca2f60974318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc78ffba044661516dc1da1704252c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b16e69921206fabd97e574e994b5cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c56b913a6234506a221569e418c0d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08f2484e3c9a2f2c0ab4d61384f783322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2318ef8ba387acba09dba2923f20e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452bdec7e65c7a28685e4d8aad89775324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca72afcbd2e0a882b24ef56da7cadc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856b121b6814225ad877f52833ae4f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46998a80f4bca113139c603e5877ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e50781b211fcba313df662ac5e27e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89ab0fee220a60345f9ad6d4d3f214329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b158863ff12ec8371ff985bd7be8ab0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95cf43f3f8167f459e732ef3e5ef79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d4ac52a0594005b7c74ab0f4729bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8eb4b57d8847ffac0a1bba7501fae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada172b25553327cb9cf76ecf7cc28ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cc4e58272807f48a8fab1ac1a6220335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02164e046749be36a467b62dc6c1ed8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e320e76c8ccb48aed58ed70d406ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825983999c47fdb6a66a15defeb1bd5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f791588a5ec5d91292198803d5903d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1294de7cbbe961431b0a0771f1c82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e02342ed532b866e13f37270a3516341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a93f50d6410b0d4a4bdeb5bee196d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58086402315cf6f109d3098703b425f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e7868c90b2f0613de99cefbe75f93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf20e38c9f45808f8b19b839f9ca8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af6c223884644530e35c802d74d0b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3d8105b80d780446190d7416bd1f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7b13f87e7be3949cf28e27f867dea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3060ccef9c371e57f9a2b6ba4a37390349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17339503ad41621b22311ca618620916350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816341391e9ec304f7e215122c7fb2fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906098e00ee7442a97b78da14d913cf5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec701aa67c8179507bdfdf8b23419720353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7e021b42fb7b79b92adcde8ece417354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb4faedda1082a1c5ae3ad608e954d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ea69fdf09bc476a9eac62a785a55b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8457f5f0e9fe19f65d80115115ef0a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68153b0f2e4cdf7311f9d3419d4027358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadae9225850727b74da1ff8b31f6004359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca244f1b2b50d4aa9f488fbd82fb85a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24641e3453329cd54b1cd1ef2a3aeb73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e911922dbba1d0fbd5dbc8594871b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d59c2acaae765a78b5892a905b84a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb58b2c9a63b3b280425c486d16c90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215d16625096736d1a75a7a8092eb0f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bbf702a1b86b3b6e7323b747c1295366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96545d4cadf1f222a7bf12011d095568367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89217e5ff3ffc875198ddb57396ee2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4c512ace46286c10941f737df3bd5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a0986548aa6359b69de8576f6b98f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9847da743dcb200ad3717981fe4852371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1dd69035e7e941f220bc133c7d979372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf865568f02145a142f90823f885836373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce7ae38cfe8808ff2bc9f3aee7d033374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7d0e4cee5377d6abf4b58145eb651375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e1738863e1df9a1b68dc2a65febec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb22685e3ae0266eb24dd013d37f5a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361d7f02c0153ee00fe77233f91db16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04917005a242d37bb8a22ec13397194d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdb129f8371d42f49681d631f28948380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfa8818a8c9ca61b3d441b1ba88341381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebd2d4477b768d7db4a876ebcd4591382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e37c3cd255291dda8548834f6684a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564412e6cb81083f2e6492298ea47cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89409d6c2f636b131afba21b14132e53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e23bd5fcf9e5142ac19eedd3a099ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c7bac0f138fe9ffcfca8f6d3f0ed5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13952545e9b2cdf150326312fa21069e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08600400a07b385267bb532af729fa9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e4683d6e8bf6208c087bcf427cbb4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd8e0a4c42552410ca2bde350b6706391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976091c05a0efa19cbb3e6a4008f7e4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8a085c3ebc4b83e3f7b97eb36cb73393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7916f293282d1386c3f2800d0e4082394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec78c2a3178f9d20c04a2516d2c6ebb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e9d0429a178a176cf2c447e59d8d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f36f58fe22e9e6a0b3397fb65f4cfa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4db6ae2baddc775a72433172913313398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528f7322ceb308a2f25d79ae202af11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559610a12a5113af2d0295d37efc2f40400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35f006c24749a4f1029c57f03da30c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f36b4ac0cad6d71168b3ae9bb82b23402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3e4d34414b86e856bfcc915c0fe4c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625850d55ef44edd3f63214029137ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902d719836f872647089d0a4667b7dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06b8c1489f468b6fe501d26fc9a198406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b00292deab2857f479e942332ce993407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973a3bfc810b365d07db2f4a0b1a9af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7830743123cc4da672fe12762a699a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb67aa895832c28b0891c929ac7b12f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ff56b8b92cc74daf7931b00d87979411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645669e925a8e6c4dd2cfbde77577a9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82707d093186922914b413a41fbd3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5129939607e8fd517129dfd822e7c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6b7a073eb6632b035d8b79ef34eda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148252bbae1725b21fbfe36c1c0ac695416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8e8678caa0d16a1e0a98be28b528d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8260698f1fd5098428a23b648cd6a0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7f1369eec54d1c50ca741353b0af9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd9dae6995cd4c01d02b838a6dda50420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d4d1d9eba963fe5c10a7754ca2ac7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5710d2b507059d7b3b20cdf6ac0e059422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a42c3a0668978d27831f8a5a5027ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f20ee9f6cad7c75fa664d7c8068a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6e3dc09493a17fcf36f461c7c3033425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c44a2980e98bba1c311a34f7ba8686426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e46369486436bfc4f4e44151370de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdbe63dd637e1fdb121423d7aaf8ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d090074f70ee70acaf3d5a520d721429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854468d6262c7e353a2f2fd990354331430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48033f043228ee1cf01a18b0be326cb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad24c991ffb2dc3bca78f7679e28b16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868222da0a5f89abcffdfbffa726a97433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e391bae063a38371acb97f0eb739e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b434679085400d0fc6329268d2e6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f048cbf060bba8317a39717e6cec07e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497f0b2748b0124f3e7f05bb583ea48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beafe55702784de24becbe3cfd69a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c009ebd6f3ddf8c28c2b1537abee124439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc59bd3afb34af409108ddf9ceb10d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176acb811322392f84fdb6a7fb72ca4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa56829df347f54d772139017abcaef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa902de0071c4f1edec1cc3d496b31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc2b34a8b973df3febd7b4e8464389444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01fa1b07b023403e07c7a277118d54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e0e9532d16dc6dfc56cf009eff44c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdcfefd3d6455b7e6d6769dfa658b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feccbef3a5866117519620bcf99fc4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d994e1d898c275a3d81f4dbce8bbac4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2e10c430280fb8ed60567a7fac4c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c68cb8985d8e9ef6dc596708ae929451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417217ad44c8a48952ab2eb689363a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28c2d76b1373b2089f10869ebef870453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf3aadd0b14224562433954053687f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a19fbc014def368df794538bee78a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73c0490d92a4ffaa780d4d4d8a1491456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6edb8fa6a748523ae7ca19bc9ea545457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb12dfc347189fc0e9a3e09c881bba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef6b7384df545de6608bbcf156220b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880e86898496dc1805a74430ee6f957460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd94553d988975230dd381185268919461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f659432f4e138111859d872b10f8ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4eb1ca209fb2d789b3789a16b4086463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176d4872b7769e5c01b64a791e380a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37fc24d064e448fbd2545618821f04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2af03e8321ee7e6bd4f51b99ce4da3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a950521536fa64483e3fb9b3387782a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820b1040ac142406addfe26df019677468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84e1243a7b7a4ea73bea0d1c7cfa5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb7d4d55f2adaac5cfdaf8dabeae1d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf041e0ad2e90404ab93ab70ded36dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf695e75db2d2f2a41ba93191c063bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18148284185882f6048ca8caf041c56e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf014172d243105024c41a0f986f6ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d3c0e10381d56befc2b4afe0b140b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ba9586f7c7605a598b09bc4e67aea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded9673c7aa7cd67e6153dd91f61760477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595cf24f23555a3b4e4849f0789ff13478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657e7175eea10115e7a7c0d7b83b57f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fd8bec7be716dafcf294785bc6d00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a825d51b538cc05bc1667552158d375481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c85ff8b61538dff1f7615e38965090482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d1732ec7195765c527415f43919b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e857f2414e1301ad54e9ba82d86aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cdc47ce0f34521a5730ed9112d30d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67223e986e033bd04b56f913e450ccff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5baa24dd03bf1e3a6228e95939f02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93951cdf73cdce8dec2768101b9387a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243cb18c4a1b0fc50d7c04d2927ab7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5e8f8382dc437b06f528e1f7499a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34f0963fe257b9117dc9a58987ad5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9524636dfb1c31598ff22c799c96b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c15e7f5a146afdb3140ce29470e608493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9a86117ce96b164d394a26ebda593494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d24cdf3aa2642050d76097bdfa9a0c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdc2f8dab27b7d34a2c123e2a10ad0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44fe35da7fe7512fd0ff90f328a97d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c56c041e0c7d39808c0bef328a9fdd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e502a36cd467b4e8a369625b19f149499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d1236b26d47cee875698d05decca6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f44f49e7c85ccba2bd2bddb80a07ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6643dc9cd4464e67180e0996dc8e71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15164f9b8aad36ff56f8a736ce16a644503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2995f417eb895aed275fc60e8b973d7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d53fca3e1e4407e69d5b545748c32505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd138a647abe67d05d08a8cd15d599506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6120f5502f2bfb4f4d015c450ead157507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85207985b9b22e22886da6f195c9c3bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bc6a0ee9839d66d56e62da2ecd953509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f388f0ff4cbebfa77d5de45399f354510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3545cb94a5b88e4e444aa12d91117511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e217e6e9eede86fc9177aaafc15c43c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd832696340103d281873d8338dcd4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cf970e4ae23c8cf71f83ae0a5c1c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf88a69f23e1d0fc4a5e8351bc92bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95b46fba4c264496920d5df3efe4ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a452eba182df9bd9daac3913d03dc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6347ad0d620c9971d9dca67188a28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778616ff2aeb927cefa3cd4e8a186e62519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad76b7a32082e964b7c00d7d1a2cab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf400f44468c0c6e8a2256d10b9090af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b84022bc3e6c42d7dbdbd341b1784522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7ed3c09cf3b7b49b56c7036faed8c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae1a95373bc3453d16f734630e5025524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f057a59450d40410bcba596144887525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bf5a5a68a9b79cbe47a633e75d9ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4cea3457d34b1e1da618db487bfce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b933b1d1b7c4864fb704668f7b5190528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d825e758c8da1397e3de50f149de60529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b266614e7758ec7c1ecdad6ce07fb94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1641803b4dd75a3c0fa52235bbe58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e4e9fc091ea8e1ff01d90036996e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17cd13056deeb327dbed1aca8ce233533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814bd9892579e285da0972fe00d9635534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a45a782bf372b448c24db8d6509e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb22c3600d24bae59db3b7eaa8eab4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3e1737c18aab02e9d46d817ceedbb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53d8d813d6dfc894b2a7a4e81520e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627c1677e4eb68ffc7347633bc24c01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e96bed8a97bcd504950a7bef56075540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7a209c8a0476bcbee888fe68f5cab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9899e4020684efeee1e7f5dbbedee3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879be90fb79d99942161dd42eb36b19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0c797804f06b8727544be69a05ed3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6c476b28d47b66a7c2690705ee7ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7ec647eaee3c830ec5cb58973f48f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76034be994dd1f495927e1863552dd8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee9ced2f64d6adc75eb523a94691f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720542f8b89a873cc264091d1e16c7f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf41bd046fad3d7f2ea779da91b8773550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21493e473a91fc26dc84d40593d53d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07086f50631224ed866e1c23b102166c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d62cfa3dbf71f097f5b00cd11bf60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b9f4fef645ad9e4511662f70a7727554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f4fdb2eecb355f66322ad5b76fd81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678357ada51c8708a289affd6b3a6f7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23e26be6ef1fcbb8c5d8008a804f4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8ca894f5d7efa52f4cc8c6898fb1d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75392f58325f72c6d8181f7d1cd9978d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64417c456e092b8e77e6de8ea283782560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9b1701cc15b93c74e92aacfbbff14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a3cbc781116016c53d9f08b3dce80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f50c828b16b4b7f535d136a3a060c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f15f59ad90446b6a59fed2afab557b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4532d5a2693ff545e5553e7260cf1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ea44eea06c38b0760e0d4dcf46617566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1763a9e47b95ef5ecddafd47ca018567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0eccb2b4451afed9641a2a9ff96fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f330eeb064f95731d737a0fca121511569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa82975f94c9dcf6b8036416f26bfe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376c8c080e74315b22d20840548bb3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec06bcd3695b56a15123941638b57a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a22abbb65d59ef165800961224a7df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ecc252063b6ddde0efd3a31cf7582574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab51e35e57dbde1b80bd3a1cff2187e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5091e1fe30a3e0da2ef418ac75b85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45432c0e7f9927463574a97c446c1a27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15fd81bf61449c66184dc146c25968578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4745f6e8eacc167ff86a574ceff2040579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d1f5b6b5fcf1d91e5addff490da6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a057e6fc654d007c322a5aefb5d79a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c381b0abf4a3b2511819a3883a2d5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40ef9a21f80a52dfa44170e76222fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bbc272b0a4b74143af88fd8a963d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b72a2262487ede0d82a207aad3bf8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59f0b19d920fc871e7a45680f9149d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf99b565645dca91e22aa407e8c4a7c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349fb3579d385b0dafb113f3e6c87cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7e8d8ec98202ba58711acc57159eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e85279bdab116a785417a39bf8e4d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889dcb123dd30ee2a88486a605a07a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00d6aebd33ad8c633146aa99f03b65592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853227e8e7b400d4e896d14f61561c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001b58e9b526c8ce3441cc4f1a2e16b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee6ba112ffc811cba6b0c9d47cb024595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e4920315992db3be7d3c087f5e570596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7fea3ca2a6638993c641e6c5f1147597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf4d11037f62cbf2ad5517e0dab990598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bf59d793b4d464b9a2fb23fbf56e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e8b07eb5d9326a3f555ce6a1071f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191342f1910995640917df0d82398b05601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd324e63ad39b6ad7c268833827f5fa9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fad7c0a669eda2c6bf7d888d66bae9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61926251187cef9e18beb94c4df06788604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae6f00e72fa48bb732d2e3f8bcebbd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739a2f4e44ce7e3e76dbd663b9bf1fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6483838de1b33ab2c175e847cb0bb1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ecce2f26f62fd538229fcdf24ccea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0f9792a4bb1a0dd5e9116717cabfe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af9931b13e1e560b210a7d2af4cf86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e295646f8aeb1f5a210551a21dc84f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57652454e0ec295ff448adfe2b670d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5829c4db80e745deaca81224fdf734613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcd2d29cf72be2e4bc7b8fb752d58f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48602092714e58a02f51caa1b4f50a0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d127b0dd6984ec0a8ceac0d5f3ba8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf312287f934d83fb7446a41383fa9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43f0d1aef96c7c817bec19658ad65e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386addb1ab590c8a38c3dd55ff24e09619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d36ea330b6958a288848d969183b2c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313ac0084d379f0788caa3e928ac4b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14298773efb44e77ea3f8e7239c6213622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68209ae41764316885d9c0092c4bd21d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de6b3282c98a8567b89b5358fbcad3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e394b81054638c192dbad70ba80e776625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925a2775d70c0543091f5f337d52d5d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd28f304b6239c3ad60fe48937efa8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09d4296f945c866e1febfbc6f94a2c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e564b8ec8bafe257ec9a422c8115a0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92b4f05fe8ea27839e1fc2a810ac8f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887728166d657d7c818c412b4e32a368631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371441abb74f905889c1b8d385c7d12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593a5784136d25e1143a9a80b66aba5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc301179379177ba67ce21d962e459634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52400430998c07b9b0bcf1c125ff91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd140e89264634cf93894272ea43a81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df9b7aa4355992a33af54100b6b3cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a360a490d7bba2921442f40b88ebd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b61ae08e67e4563bb72d28824634b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c3ab1f56cba45a1d8c8a947eda32e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed32adff9098bca463bdcbf27d13ded641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc7eeaf9d087a8125661b389203086642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aacc4b2b9293aa3b528f5a5f03422a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6278d7c0917b085296b356f0c4609e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272f343105859436090d2b0e088cdf3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b57405912b377679ff64cb5131c6de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaee5606a29d3806caa3a97c1769c07647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdcc894ee986e57fad7cf1fa3ccdca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6421230b4ea5b1614d27910e9015c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ac86f1f775420f47d754b7a49fe6f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38718dfdda152aceb33dbd7dbe3e4106651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3075c23f9e82a378e68d32c4b8dabf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a828753f25aacaa5d0186ea338c24e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe446caeb55c4757c7b73799935d6a31654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d303903d3055b8068feee24dfe28d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e12bff660cc5936b3ecc85f430f3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8412423a2cf941c7d803e11b2ce942657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249de5b53731058a715c94fd51434603658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2941edb65f5a47d6ee575145c021d44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad64d556aac503edce7b9776f05f5ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21747f87ddb7e02599d68bf0dae19a20661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768cc2486bbc3cc5689d23dd7cd8dc0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c627822f6d54b005a786dc20beb936663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944a076b880a2f033cf10a8ac271291664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975373a5f7f12721768425a21bfdbe3a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17a627947ec5f2348f4a0da1d4beb1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05395b559b5273490cfbf7a39eef2ada667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc54248353a3e04a78eb34aca030747668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55e1e24de7c2e63bd7553e0086e82b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de06492722f1f41100460164aef0d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372a44d9ab7fb54bee4a536ebb7388e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa474b90cfb176dac9ca55f1bf93c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e87ae29c6e904cdab6aa9078f959b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39353404340d095d59bee114b52e6d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482ca36fe8fd8b4fd9634a2f128619e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32f63448b89bac3d4e7b048ac1c2eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c420c2822616e1f5a907b9005a8e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a721177100d5041684aeae7ea62c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e5afe57338b30e495333cc9068a51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d820a3fc5a22c5950fe9b28a8bd954b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799b93d61c11d4af3029d18d70f8928681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599cf6a8a55b1b924964862f0e5d749682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732d2fd74a7527cfdb6cca2cd475c19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5c123cb87cc1dc4e954e2550a47a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f93cdc1da91d5cb59956d59098c00e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1706616c12e3b972523aff73b27249686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f3fad08ec10d01c23431d9d74a9e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198f30c1b9b5393875dc0b3853e545b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee4319a7187935a382acf16da0af95689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3230903ab9fa66a17eff5737012f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a104a8fc16cc10a3f05fe6cc9bb9dd9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69740f2ef4895ff29b2d5e2f1ddea6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489ea36ad89d19c84d5b0202ff4f991693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2bcf338bb0000d36d03b51c54e6e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e3db07bf47fc1a6406a1c50561979695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c367ff86375bc22dd5a9862d812c338696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05940ba664115f6e5b6edaa6692202697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9986432c33accfc48873a49b6977b2f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabe81524901586361b8776df856ce0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d96229135078462bc4d991b208c4a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf759da4c87d9a6f727ca32bd94ccc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781a47d659b5b62264926ffdfbaf6a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e00d3dce4fd8e225239ad37316194703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3f43b281b002a01534c187b7be2c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fb271654f3e16b11eee674fc96aef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98762f48fb71ed2c28aa711673e6e15e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0e62dc602784d7ef6e6fc0a68128e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874954e42e4db4645f37c142ccb00f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5264b834d0066a627dec85e107a899709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad924dca431e614f64fe6106693a6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5934d614c001c8df50744871e3f471711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294eb560de1471ed3f467cdf526ad0c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1b3f23cc1c905d46c419578ce8749713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e71ee90cd2efd2f1786e054b37195b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3e4a5c55d5ea1e0b9e674151287b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ea1f5540da55c30d3388e2631e4a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d921df0e2d23a32106ab65be6d2eed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec63a8a6c1d96e483cd2f6029a352d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b63d230f45c9f5a52f7eb77cc7884a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e842b2879fb9c85c956fd21baef0be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459fa2249ceec156670ebbc40ee63af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be46d25bc9631c17bdfcb49d93dfe41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2ee48c1c801a54703e4baadd6d4c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86212102496a0441623a570a71c163ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2e5a9913443618cce4cdc4e4dd59c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01287a22ca9bf3df50666a5194c3f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5f50ecf4fbf16087e378c7c56b7b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4472a3c8df1d24d6f6a552ca7814ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ee737b4a18332c8c147419ac40c1c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cdf7f2612c2402e7f023e12f152c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc33493b48b5777c8e58ebab54b724731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dd1b2f4f749cd745e1566111c98f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73dc566373d8ac3fd4063c2ef01f0c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22dc76f68c7ae0364208bd4ebd46e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544816ee4c6d2aa17705531c19d80061735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f22c5a1d8593522520d59acb2aa52a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8519d2c0f1d5e264ea1b01fb8bfb0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fee3c7764ede6bcbe75594450d505738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a492ff0e80ca4214c4ddece972f72e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f98740f70c188ae71d789e0bd4e486740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a43c484bdc2a28b29a09644f3d656741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42065bf6db68217977aba46c1cdcf30a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208fa786defbcd35e307fac1d04f599743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed24aaa96532231f728a2558f87556744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5680169b72fd4b3bab90a75e78a122e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83954737eb80155658c54d07b29d8bb1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4b567eccd4d04fad64decad7ed42c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c410dd97c940116683d50a4cc27aa7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc3c7873e2cadebbf0f6f9c835c3eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcf35571dac3541a9d6f91fb17850d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb698dfdb327b1aad4a67f77d15c642751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae19bdd8c64ea31231d1d954932a16752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533966fbee6172407437f34a1023a5a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee0ad0604c7e4d8ed1c6d49a33e01e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32bf78400cee0d84a245d142c3212b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986b2f1ab515be54bbdeb77377a6bb0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94705ffc822e35137a44e6a2fa65bada757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90b718c24710c2790ddeb7b73b0ede758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f437cd5191866e379b71d63411d7644759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b34caa98ccdaae1037b0c2708579e8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a401468abb994087864a346a69a252761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9df8258cd05edfa4d3c8873a26c5ce762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572698380f9f1b4ab4bc95d3c8d49c5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0c6b265df6f2231917bea8c3ca8e7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2986c24a2fd527f23b0f94465b972765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61915145b1a8b0ca142c8f9fd53468a3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22ebdc373ec790f1e2488d7b56898f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44a6dfb896f7f79f0532a7f566e932768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bc5e6c491996b7be6c8ef9429c8ba769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e466cd032cd73757be78274e894851770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229fea8d1c094eb9095e1e570518771771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c723c1f9221053b4e5801ab8205be55772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935d4b8568542c70d1f77640fae3460773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2741ba71e8017179e4a960353aa56774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38146f72403c7fcc2695dbcb191cc7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93abfb62774e66db7f26c4d599687a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a90eb92e921ef5e93763f0694c03d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2e038cfe1f8f6d2f2e770178329dd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec1d6f20a264c334276e61916b2fbe779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9605bb0d781c22867778b073a65d7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084c4c78868c2f54ab9bf879b909ff8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb576bc6d0d76291c578b8924d66397782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8eaaddb4a7d81b1a074acd6d55a0f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f87c9325ca75108c1746d77af057e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bd141b47c479cdf7071033d6b8405785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb98e408b270152664362e848b749c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59cbc3bd47ce8963a676c8d6176b5e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfc363c65b32ca3e67e9ec8a9edb4d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041c5c7f2958ed26c355e20a31524c2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cd73e14465b5fef53384a58f2c19e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ff1d7676e9aa81bbf17deecc6d4f6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726986f39ff4a84ffec23cff3837656792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998a963a6e18b314b31b996f7954b00793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38a8e5cba498d26919439a9b41915d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f55d5d95f153e5348db5a70795fa98795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de85111d77a4de08a868e4fb72895b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb326e715cbc5ff26780daa6417d2b1c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb4952bedad6662e96dd430e1490d6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e30ed5c1fb15a660410709f81b4dd0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9351a1c6e3c7df93f25d612034b8f2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedc0d709885deaa76c16b809d3e878801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8622199a702bcd9d80582caa5ff26802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36c281321606da5730a0872a5e7c83803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d38b2ea3aa1b0bdf4b7f4beadb170804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808707d8ac87350f42753127a23b39d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b66aa793962c7ea44a0a805810100a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd63048def6c8f0461361d0d456914807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660c64e9388d30805c7c6e4c4db4a7a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaa5702cbc3600d41c7e77414995ee809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeb7f2a2f74cd03b120bfa3735dc10810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac60edeecf40abb9e896e2b71aea9c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48212363e57351ac1bc77f914cdca0f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12aa626da0cc0dd632b8ccd4a10aa3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9c526ccdc93ab14a6ecb4153e17cf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f297e9061a814e39d614224cc2e2c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a163e245cd93e69b5373ff97fe6d968816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e100509582b66049ab9684ac587ca6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1790e9f43bbc3730f5606964c28f547818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7579ba1aa79fea03b9bb7ee524b95d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e30f381ec6b4bb30a0f6fe4e714f38820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717a2b162c077a881116c5742e6887a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacccb3f04d6ad98346f49f4de38d6af822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89543c3658379f6b1a37a6e6998dc5b1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd699ca71baf008360a65845aa02d8d1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2c9e39a99175f25766cf8b68c2407825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2cf9b7a1114b785d4e5937ce6b211826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1741ae8f708b7fb5e9071af53e293ec827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fb96236edcef51e222d55793b467f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c05c78c51b661e6a84088945c2b656829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1efb7835677617241a1a72214cbf8d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db80dc86e6d90e95cd6092d8b487b3b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27873488ae4b7d5ddb279f3472106c00832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f38aae670af091f4609cc3ab1c3d96833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950babfa7d8e6cb843ecb4ab0203685834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717803f79d5d0bd2890629ffb99d385835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc23bacf0bdeb6760261b2dd63031e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1753ea9e4946f0e54f6aa0e679832837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ade6378c305187d8a00919e884f70838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e4cb6287a7cfce8d0454ebf3784be839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb36e5b8f726a9d4a637041ba7d6fc2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1de3307aa5c940fdf096ba444c733841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9be1d9830e871aba43ea0a7b857bd9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e763dc9bb681d2282da67b8953684843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6b614d9f681e0b9f20d9d0fa5f127844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb834c5063aab77033055522e3446b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9d2e7345c1201057380f535a3049c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553bc6870ee7efb0b706687dd16503b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf580c80b3a7413d2e785459ecf071848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6692e0bfc0b08dde488141dca8abde849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da4ca54b5e3e33aa2e7376e75d02e0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555c0604ea2cc0fe1aa85d8b5b97ea9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b44ad7b785d98cb6d32b25b3bd7be852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb3bba49667a94edb8793066d88fdb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e85c3e60cfbc513c9f23827f6376b4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc7daa340689fde15add36ff28bc89855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509791c048de5869dbcff64fdbad68f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b658e9ce994432db8fd54143cc5e24857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1a4f062bedab6417dddbbb3674f18858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a9c197bb85f18ddf04a16c4553986859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dc5f7bd0ee634cccd33f1a6999608860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c494188abf1088c3c7391d9533d0b95861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cd2d77ef92339e41babfa828f66db862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d1aa5c22866dd580a87a896bb11fe863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8eb0b0cc6c28a93d00d3fa55f7864b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019573347e87ac66830372bb4d1e19f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dbc6512bcc32d19d40820f5d3da63866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf491077e4a136f64d043ec948880f93867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779b1f9f5e8229572f147c88f044696868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a5fe086832421d501be27bd8f6ab8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8480613f454eac517242c1a837a35ff870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0fc8c3bfea961b4f8e38ee35971af871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e500e850db70189a4fdf61c0a7eef3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4287e82a252b7133738207077e95ed873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8912050da818cfa88858b2e4616bcf874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c476a6a147f23fdeb3556088f974b8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be25b7acbfc2f6b04e8ee2cd9d0485876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69e532b45d2b839367650e8d357d52877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951e203adc16bcef907aeefb685953e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d5138c79237e791371c8dcfd74101879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9822435ff4893d60ef965f367a69da880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53c47327a06ed94a554417b094cbfb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9ece46ea602349d92d9a082ab2804882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65925c1c844d578a57fe3e5bae1fb298883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e092e9ae56a8c5b83749ebcd6f2c77884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ad95511bfed5b8586d5097ff5b541885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1581379aa2a87ca463070f0333bde68886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a810a33e19bfbe785ae4c3938c5056887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290a40e9a4e12f4e85000aeeccb0560888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d42127477241a75b114018ff45bfb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617c09f349424944e384a0ccf4cdbd7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3123acb9168d51334df3b9abbe076891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dcfb7003a3473efc96f49fa67ea3b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6bf830117c1523a57a9474146ce3f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcec5eab450366f4a035f7aa983ba51894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aeed0a2d2c4c50e9310a024b71e67895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64fa4f96c3412d305c31762a07c3d5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bc254be5bf56fc2829d5af0ed8bce897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef9da15467f13ceca4d46b42e2adb6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ff7351c73b456590c92e55398dbeb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3885296ab724336d6c66496c14b75900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb92a2f0bbc55ccf0750ef5af5bae3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7fb30ff873348893c0801d3194616902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef11dc1f36910c7c3bb348bce131dd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca955bba5c28686e0ad4a0c086f95e8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292e0339595cefec72de6d05464e460905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114b4f0eb155197eeda685caadc9f4b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6487b3471bfca3e3bf62e02123aad27907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bc132ca95365fcfd70eed3a718023908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15a7b7405ac2b3fe5e5ee4cc034c7c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484a76ef6d4e95d101f7d7cfa7b7c45910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5766038b32bfed6532031dfc46d95c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b827926b459f2e3593af5263484d8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b33667fdca7d49afdfed0466d80c08913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82871593471d286cbd7373920681d4c9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a11d531360f5da0ba2a6fcd6e1a9b9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79bbe3ae81d3f74b992362f87094fc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323947e85767e31cba21c9105c68282917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04714a245f503a2ced4ac41f12fda758918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ac078f35b6de7a709a49ca902838e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e6ee1b2344b93a924e0f3fe768ef3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb593319f5027b5c653fd7a6c8154db921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f119f7eab96aef7361ed2f1feae1744922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17291e3cf765c92d0b77f7866e34243923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84993c76aafdaf8e93bbfe1ab582753924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b20eb45dfccb776a9e85c5280141d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c621b2268db617a7a7aa0aa2a25b20a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8683b2482e62429d6087e8e780d561b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc0bae22a18f0f5f5b8b9899026768928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d2b8bd3812903f4d85728c8df6475929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b3ddc5b66d302000b8237b7a9f5b0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d5a054e23ebabaff8631cf83ad0fa931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc145268fcf7c17a7afc8508e29f7d9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbaa83dcc093033d5f30c538a43a89933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab8b09fa2a0deb8af945cfd81fa976934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0877a11ac0b630123ff9732257d63b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cfa698794b24f7f199eb856d3809c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9c33d6123aad00839984d65739a5d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4848e48e98d52cf8bc80841c1008d5b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248be00943eb616da12b3e3516b3fbb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22e40a4c0c8e625e4f0611dd8012e3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d578789d6386458f795aef1974944cb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c2590150bcb8a0f9b647934f3b871942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c57370d6d682c78228d41b87d32fb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0a27b9cbbc09b88cfe35a7b0f7974944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee7b0695e5d541a75c53da010fe03d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049909cdb821badc2b781246a89d15b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfc135e06fabfed2fda208974a5cb1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8776a1e6c1ab7061e6805856c024bce948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a3092d2ba35fcd6980f06c1493e69949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c10e199eaf85d68bf11f8669cf5648950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69a29b32013216ed048a840f30d15e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302fc928f6f01cbb64039cba025fbdc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c05538e60d3859936a8edd1e61fde953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528811b56de1488b9630fbadcdb02b7d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287471f67392cb0029d13a512707d57f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef29d2250f2f4730b438d05e5237674956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b423f58e92a733e539dc20ea0bc165957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd716683206aa648d75c25a99d333db6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025600c1f4b3aaeaf765ed35d2cc2e2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6152dba694288241f9e06429bb3bd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf57187a1364b58a4574b4184d94d79961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7929d8f01db4e247fb1560e0699403962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ddee04b64039a752441cd1fa6238b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d33095cc4a563e811c22df2fbd546d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49b7b8184d12641ca33bad58653f8b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe121039c585bbfd8eb71e6af066e7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860000c7c7378c9801c4356f8448aa9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f05fd6f500a118be1d67e90b3e402968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54435451dd07bd1d22b9c62efdca1fdc969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f325e2720afa89a841f5604469703f8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b4f2b8f95224729c8408571c2a9c5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2d380c4255bc9561034da405d0d1b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075ac9f6eba41fe8f30ca5b62f8487f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bec114f562b923fb8a8cd9f473ff4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa809abe79be88e6a80b05fe6881650975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d12948069d8013265a016c50da9d1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf5904f75b7a5af0d64dfeccb69aec977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4335a71146fb9b46cfd2b674f40a651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14bcfc836efab175dad6fbe142b9ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b684742d9c37b739d94445cd53920d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9cf3c59df4037c4ff7e050112e3a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3778798e166aa0c9aa2d6eb32bf32fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32b900d9f0c1c1872bf141c3542e906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313c324b4ba7a7edd93232c5780a4fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a3a6c932c98fba2a72baabe103f758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02a980b098a8ca4f7c5778f6d4907d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69668cc40e8d15e48f779a198e966d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd39e37cf2edec2f0cbf67ae26c57011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddf2aefc4488cd0cacbfb8c94dea7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512356ee5c6293b865d79638a121c5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91889d940fca73d3c73b2bdcdaecddc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e50fd844d025844964ca16ae32a9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0230682ac5f9906f93c4f43ed4e84316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc6f26940641cfd43267cbb605049f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2498d50211eb849d5395e2be515c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43614bb45a500526db8e7cb17cdcd27719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6de08093d8cb02c188a06112765a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b631a896c89d428eacac268d05700521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab2b1644fc12391c0d5abbf58d051622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb9469e3de64932b521a304be2c12a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5af06a0824ae8a50409140cf46ebc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce058c9a8b6dfbe2cf94f11f424b718825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ad30fe49b94e716878163c5a8ffc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75958b3c6aece7d6c4d4e82ec0fa11027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f47f8422bb7a765d2f2ac7cae97fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8149cdc2d8764eebf8c9c28f2d91d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ee4d9cc21e39089c21a433b4f165e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63596970e85e70da410c02acab6edde31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b07081ca444415906f697d7130d27132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b927da10ba4928d7533a71c18699fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4a1252b59c6d13e01094458e6b85534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd87d11536fab22ec4e45028ae1ddb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a060ee7c06ef3268d8dc5feb0f800036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d183b19c201fa81043883e91bee0b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374322ba22d8a0b3347a433fd2bf99038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f6d78bd8dbe42bb1c5fdcaa152e1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ad1b6951f9971cce9e3dd8012b94240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599c9a560967c41b11d2875461c729041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f26a13731989ad97326109e29cae5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffd24dde405dd03de0c64e711d7eae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac704965988a4a8eebb29fdfefde7fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfd981be3609be5a1c8fdb42d730a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbd49e31cb19063c3f45622a2a32d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19730195f814e5378c0f65bbd3a06347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fe283178372d758058bc45366b17248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe916ffe3f82101268eb0c8e3db8d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578adb1b65a9255f40e8713a6e3341650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9a4cb8688d59f6562eb6aa49e9be651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dffbc7b120d04c81cb0f1f028555d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1371f31b02c19b2fe7fbaf82708ad553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af67c990ecb6590d21ffc37d410d4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d498a51344199d6e4b4373856732e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccce4ced9f26851902537f6ac8b0a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb3365a49d5d7b4ee4bdf97b602b4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549a51c2ad84d55c3780a10937a1c8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8cabce9ec9d2f56870a4c9ae4335259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6965b30533c10ed7ee61c866435a8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17383e85e0ff47e3933ba40de2a85161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb81248ebf586987a047f69927ab6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8b06fbc4a223bab4a5f7034d9fdbe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf2ef41af96bb266576becc339de8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e44b423e978c0c858e05172ceb842965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf58cb5aa7fd8b7da59e72bc715732c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacf734fd055fb595ddbc51e2d6475e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde44f69d94161f12115d4eb17bc7fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64a6e554c7b585d5192df031a2656169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b11b7e29432cdae2ad1e8c80139fa770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0454e1f4b2a8a50097eacc6140984071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7578d2f597d882a585aeb5259eb73172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1476095becfde20a90f2da9641a6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347ff158f3446ee5d33450e0f68406374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75551a4b34239de74178dbdba699eb3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e5ed8c3dbd4650a842322e7d4fce176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6edc047e39777c407c562a6c9fba5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa9d1836f0fad44c714c422f304bf678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd153ac4f27a66a3f17d3d840cd3cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d306903621225d9235f611b4bf0663380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35104b25c7e975ffd0a6360624a2bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca993ba9055cd619b1dc9e3ddf3f90282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39976b0aed3c7d794cb4586850c91f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5629cb52670e3788b9a1d52244e0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30e3d641d03eefe49aa06be7edb0fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1fcf21075101743b03a2f056b9fbf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794031821a4a2a079f3ad65aa02f4baf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec19efead9f752ae7aeee7b668fccb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cc14b412f74d5514e1e36bfbcaea389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8e0f0feb3daf201a6f854dba9434590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d317cec62290301a31453a20137508e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98ecb7497d5b505afb2dba9633008792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135363d2738ab63a08411b64795bf75693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b8e5882116b4fdc0c9fe2db3c80c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a65d052e062ccaf086bbb1b36bd5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f5d002680de09782d6be23c7d27d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5dd02a32f60a3d7c68325504e642b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e501dbc905ac4581f2a5124ebfa1b4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f34d23f3f244f5c986fd342d857d9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904cb49aafc5278bd43dddc3794fa4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fea9ac0aa6f6f364286436128f358101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a8dff00c3ab322a98ef78dbe495f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ed5f1c08ae739036947e6f3ae0971103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266509ce374d897d4333b0b61d31e78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46a16351c8783725acce556305c6a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f0b4a6054a3fa6b80274b1aca65d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08f285d3e0fc54b09104810ef0433a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb662ca60bbb1b53b0dbe33c3f6940fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023326cb2ff1fdd2b9dcdf7f8b18ac1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f96b2014810469df19934ea078210b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713fe9be0967b97d5e76f90d9168241111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffa5c05e3c26afd6ec21b98cf38d9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ddc1c09836283ca5660ee724dc8cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f0ad6ec0ee695f0022f3779b196ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970773bb82281eeb2f3ed5524153c56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72bf0cb10a320a0c2bb03123460983116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70c699fc5507f21df5e1c0b89c8b41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641793b184cb10e86109c30b55df60f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29194d955a397006aa97e1213019b8b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35556f864b5860c70c143e87511a733d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6763dab1eb7d6938ab0cc8aabc54b98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a245a8f70e6925552aec5b8115b4b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271133ef1f61821cb737a0581d0b8bf1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06c6f73d1e54312a5da930447399d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f869c729b61f9a7de6cf4d3ddb34e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55392a90c8d28362bb8f5af5b48c45d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e1e307472527eb5eb2b9c86eb8a8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2dc39d975ffaaa48bf9070f11fe01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f0746b3d809b691fa0a74f072df3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6dac46c751247a23ea4b800b9ec68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151085192fc6aed0ff8b6582ebb51d34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd9959fafe5b21153c7db6c87f8254132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb915bcb1ec3835ce53175c063c52bc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb96f33c6cb25ae777afcf1480652f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d90273a0423a8e03853ee64fbd779135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d0d8d9e974f829ddbe7af3da42959136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7b5f625758982e53066ea0279479a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee928510cd720f8497b4193c542b5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27aae638f6c46e98cc20e91dc14157139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fffa0c6e5be60d80081466a728ac65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f977c61781b99a46024ea68a30561e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be66188973edefdd47eb0f98bb913c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489780f65d1af9b442ff5d587b898a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3b44e09973390606c7fff24f67e8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d03c3fdab405f3eff6f6ba6b4e70fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035ce248adc72a74f33ef5177f56591146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64320b21766b0f71935ff6e2f0040c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30bfd551014e4ff0becde8d25e7b18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f2dda2eb426e71599116825638bc7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7da4dc651bec0cc6ec3f313cca992150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feae414e4cb6d99a9f1c5499d635dae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437b0fd1eb1bf16b63ce890ccf83f3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774599618b15791c738585781a5ee2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa178e99cf40c6559f7eff46c871ab9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4031b5f60f46307c74d3b9032b3eb3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f44ad98e97919e00adc58ee065b0ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428841e6e5dc7bfa36a25bd72fc73a40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7e4ca95b037fc29015ad8e98eabc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c624915beb6d8533b64b3f3a87769e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f498d34aaa859c7bc59100cfc10026160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd968080e1a6025ece8879d08a8c22c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318083dd0c5e8da0b899a512cff5a051162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2584aed1c1d4e9616d6bd09b12b6b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75c5b2f3fdfed24d4b0753214e21d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058045f7ab02e2871657a4465335cd6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545da2ae74e06160677a78b37409ca6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa6f83d7597724d67961da00bc8e92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ebd02d3d424d4312681d71b6d7adc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d96519104bbbfe6c3d08f09c1cbb7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74332f7baf80edf3805a7df11ce9bd8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd729c51947ed28156611617de3268e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dd27c69effec72a7199a206e55f69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e0318354d09b5ea5505d647352b83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357c218b6cd38c5e96e90229f20328c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c101f2f45c6c84371a178d158cac05d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffbab271d5cd37815c67466c0f3d5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b69835770afc3a15a25dc9e6e4c6ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbae7e6f11a2de97eae8306e3a9b0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf492db4905092e38b6580179110b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d778a570810ac239ac82b0f88acba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37952fb4312de06ea6802217461fa2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460b17bf5f4a4aa97cac2571463c2a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372898c139b55d031f3e593b92032296183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb72281c12ac9198930beb0f25df1a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a7d9de0b88120ddb5cf9dbfc059ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d8d4ceccfa1c488554c72b6accd26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33867787a8e52b361cc288eeed7a2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafc25f066fd5dbf2cbf334a9172cd2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7ff7913b9d0eae6aeb7a22dbcbbd3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05326b89285efa92a7922f681786d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affc96d812ac456515f92578eb2bf80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a51b0b212bea92834be0b34811f8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646a0a29a00c7c0e5f6817cc0a7c1f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ae021fa61703aecd7570a3b13b7ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286f968dc8a7eaa10166ab4a96e0f78195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025f4bf8a4ff906db0ec72c69dc3069196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae08e78ed00dd711b41a59bb156435197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb00d6e463641b2ecb7d22d839c2ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489fa6dc28366cb99865bd472400cf3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa871f398b1729df1f51f465f99de8cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcd86cbbea6078723af2dc8222081c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd08aa36ff8d038a8e833cf970c317d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f9965bcc789e9887a2a83aadf2daa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36208b62604876c6c252765d1da0a522204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e788be8975e650cd2dc4af233a0977205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435269774fcf05c414c4eb2f19868df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72423a8c97b842cb75adfa0d06afae6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e6483149975fbdd7831302f3ad64f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5279fcc6c902f750e4caa49f1b60155209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc943dc7b709276a13270b2bbce5a7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2a79a25e58607da05bd3242dbcaea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7526f2082b8b1984cdd4520d3d447cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87644a8e49e682df3ce7c5fe3a234a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972daf345022ae64f403dcddbf470c66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897707a848745ef0fcc137d62a993b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fd889534984ad09af7ded838804ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94553c66b43c0a5892ef0ddc8605a52e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cdfc16a4ffa6ef8d4384893b48e3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f96c8e9a4b9da6f0af9ab22002c28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2240643d4a25299e9465ccf5a164aa7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169b9082c505b082a3cbd0fbc88f478221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ec499c10f8a6822bee5b97abd14bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d99dd3c833faeac69c99691683220223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beed2c4854d941e8f98843040213b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8aeeb568ba9968e5e143c53398944225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59b9f3a32111b6e049521996c65264226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc8fbebc9724f9ec58b98611a9ad53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbafdbfb1328eb17099b97304cd40a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb2242942b309516b87a8e2d7deb53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b2645363f89bdcf54ad4345ec90b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df65985700be4c3bcdfe738945cd926231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b8903e228853c4a87590a1616601b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda606c6557d0d516b1c2f363009a29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6727d86ec33e3f9da878555ef8d166234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc74dd6f5ada84975afbeefc9c8391235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6716d9302121c610f50c5d826393a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a1de743d05d8beb67bdb94f83f32a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa62f3b8c274dff6c9fb6df16921d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a578229d77974648434097b20a9ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8a658fb9e91cf6d0b9f26b1a6c0da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c7f2f81f68cce6675782df3741efc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5102467fee36695b8ce0f4b7df974242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643d01edf9b187a5ba597e3664cac94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5dd14fe6a5bf0dadeb97405ea63cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390807fe85683d97e21d302b4723230245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bdfe3ac7290cd4eb918ae5ebca81f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df484297e5b8716036da4c91fb9664247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4ad46ae9619a7fa193956765f0db0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb4c0658b2ca8fe8bb5699ed00a802249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429fec81cd985266c907ccbb9619026250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95092d9a6e8de6700cbad0b7e5e56d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda641c995dff5a1ddea0cefef43d09e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ddf1aac8c598bab6ec5b7d9d9cbd9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f763eec8135a44931aaad989ba5ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13861ebebd34d452460df4f3f013771255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b5532ea171fcb5f05faa4abf1fdd2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d3c7116a5977f50246f1bd558b31c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb13382ba2814dd1446e0ba3c0d544258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ab42865e781a74aa657442f92cddb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492103e8b3421bbfb1369be01a2935d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ca32b423318b1056fcbeb7f54917f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d6aeff0c5fada5b555cbd464ab581262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c3b8584e8742e4835df3ce3f3d7f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035257b9d2899c9fee0820358e62250264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3bb8f1499841eb9a6af0a5b6c9f1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6bc9c0e0021976bf368112d640b16266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420fdfbc8a6b711a043b90e2bf191f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ab728fa04685b37fc250f736d534c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083ddd084f013c199df62d65ff7a2b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b440b88528e266239f973cc2075552270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6c1e37cf170ef0cd52d03db3edd9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644c63c904d211cd60358a4bd4942a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccacfff06669d9cd9ecf0296d6c7545273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbccee80b44a00909cc5031d6560441274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5110c868b23b19d5ce7d9e9f19f54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b3efcff8a6a932e1e25b35e6b7cfd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960c7e94bf67e72a5f113964b0328d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e20e7ecc0873704fbec88db7e1496278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c71172126e6c6df7d666f3409566b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138c55076364b5fdab16de697f58191280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b6181aca1dcecb1bd0fedda13f9a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666b0ea0e9c44c54caef3800ad1837d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998beb1dc43ae8fb3b57109f864697e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56abe9a36b9e928ad4fdc600d320d55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e3e04669e18e0ef980e88c2af81ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da919615af39c04039eb7508279062f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640ca3389b9b67b03c880b546eb17de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc7863d6fdb7f5babe5c863499c540288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3664aa89cc7da58ffa4afa1d677f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6aa0ad1cb06e4121c369ec256759c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b071317786015809f5e57eb969464291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939ef2b2a649a2504164a90b0a62094292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd667f37283cb00274d19d0de8ba41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89de2f0b69f8dd2880a4effb7c0455294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62c57f43f043082662a6b3f17e07d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f032c82bf8f3068cd5260d9ee30827296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e48e0fd2119b59817fd923380c3d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d938a3ef980c3da5fb7fc9248990b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aeb1f330cdbf9b15ef1bf2041833d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc111b4507508d32ef1ff22170f41eb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cec52b5668801983256efcbe2d6b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38080e52536c6dd1e2011f1574d9b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb9082e9e054dd2cb6b2a57d90d2ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f83208ba37cb8021e1527c7ec748d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b97f0b1d23adace4a62543c1633e99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191364b0e43f9e7331344f30b1e9abb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6aa38f81917a0e1a69fd1c681f3b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52ff92f93cbbb06ddd33930e50f588308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db0fd43dafdca8a3091aaa7002ebd5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57594fa656bb3d137c91700a4cb6bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb46bae51e05a2171e66d469931766a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89618c72b170accbb601229c6456ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9ddde4ed2606f96f7ba66ad24de53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e596d0119a76778009eb76cd4a9f735314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b4ef8798e0c0ad1198c9ee02a749e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96433a7db31e1065856477d7e1cdbb8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298482d0e1e5b100c21189008bfaff66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fed9440a7ed68a8355b7fdd838370f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043fe0e286c8c837c444c0e6cef8157319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f78b72c4206e84510842c588a95ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7797376f6b86956ca56cae6544c53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c28be837952f8b892f3c17924f64f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b88418f4ae074f0c637a79faafa0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47ae4eeff682e6a3f09f2746444f39324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6067c8f389e5b18a74a6e852babff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3bd5c8268d69433947650100d70e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc0720f2c8f4c0cd75f10ba9cbc1fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6e9812fe5b0499d0d9ec8d1212432328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654e33cf662bc59fd7a94a31983bbdf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c2306b2305935ee70630b64069263330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21aa0fa9ad80ad53a08e7cadce708bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761659867da68cb8bec3d6715cf3771332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1878187e242ba681ef3f8d5574da9dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffd49a6e703051b755d57571a8cc8b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58a145a9926fbc37f3671df66e0430335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42ae18c4d3cf0e912c73f4a6680bb2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ada3e089260ca1bc6671a4b5089e35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da4bcfba810e123679985ba8303f0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28548377616d9dbe777ac8cefef2f629339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c663b4f2c1706b0b25e95134574ac90340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51899ba5eee8a00d006ad775d9010062341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd99d7438f1471aac561311001fa80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc7fa86150ac3b1b585aa31f92f061343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb9de3185b522900f6e0b1bddfe6d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f471bb9c321a0d1d3863628fcc78f89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a835ecea3a84043038f97f9409d5f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded02f203d4d7e020917403d909a8c1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94f0ce9d26acc3be50c39dc1e72bb7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e774a1a51c85c03e866e358e47a623d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab449901401464c4d7c01b93578e0003350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2db061f9712206bcaf0be2d99e5d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfc43137964e0a6641ebbf1b163514352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4945076d01218ed6335ea80173d637353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcea0f255087839d660ffa422edefb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b6dde811d4128f4ae9fed8bf203b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c6e8abea4d41d8d6c9e04a037fef1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1075d49e55a7fafbee605fc8aaa768357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10ab4b78a6679dd8819fcc7a8f83b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e2e5bbe276e3513dbbf85cbaa079f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6eea9e62f17c1e6a7fa22e6315771360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc1ded668a98545901536be6f02b14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d077877f4cf1bb97ee79c7d217e644362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bcc13b1766f87dd0e6fa69c61f883363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdc1829b14857c7d268cdabb073083364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ab05716f3ffb41945a533a6ac929b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9062867b0c46a3a54dfb5cb60eea398366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d21e43d994ff3340fd828377bb15d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6268b1760affe1a0ea02e6ff3b68cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3f5cdfdfcf1dc026fba5947c1c820369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b10fe97476436cd679878f05104c31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c76665e3b4080b857be5a72db72780371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62c710f78956b4c93221869b267873372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ad3bf65867cddc61af2b30a88fe5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1577891119047d8ab9e8277b0bc6a6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cc0b66a9cb594218798c4a4296e94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa981e72611b1266456a25cf78c2069d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13485c6348d553447e301b68e6522ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef4e718b7012d44b98b3a09343a1cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d895089dcce71b8fe785b89d20cfa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae21d6b8d12ef35bde75d0822cb690380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9817dc23a31fcbc08955988619b78f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2682c2f357b886c5769b1b164b3fa0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bec68908131379863a974987a1aab0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d19634dc84f716c5283c26bb9b6787384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa98c02dd05e21eb10653f5fdd1b7a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a6349b390ea3eb4ad263bb1ddd802386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87575b51a41e06d0836fe195514a025387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88518b63e1d9069e386adcb8fb1b590388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afc7d00495c4a06a86743925a64ae9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cf72d82ec12d18cf899884b818ec9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c254596ec593cabc0cf7488d5fb57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ac5c4e3b8d04731005fa7e8b886dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd8b01202b10a47f48500fb27014b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850ce4b019fca4a599ce9322859779d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b930d6e6f8cc7651a7c0fb6939dc263395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea0390c04a8045949bbc13059fa2b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7135f3916ccbab3b18b5e24dc04fd5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc11723180064a1c759c8dd0b35328398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d52b22a16f1c9c96686bc02da4924399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4730b1c18cb0dca24b0b2164e3a6ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225b46ba31f1b6ff4d94ea366345ea8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88feb80fd17e8e23069ad6e637f37c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722863a7bd233253c0c20f91d901ef22403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428325657c9fcac3250a17ee415e572404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6361762b9f4e14337c5cfcd645983405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8fa315fcbeeaa3acafdbb598a05ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444a15b25b68a5d6fff77e0f704739d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83497a0d4472e70ceae233825be69f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872430306a03b0fbd180cd2e249cb03e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df27473b2c1b73720df0168034dd714410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4d98a88fd4fbf520e20350cfe5700411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa094e3795afea36b227b31d46dc13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e1afaea23ea99523a5499cee2431e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8506953d04a02db0c709d7cccca68e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304330a9cf87ffa6a4da1183365a6ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77279665b3a544397e6c5ffe7bc55732416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ac74fc2ee38e300cb666a5f65bc4c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f124d61b49cffb630698fb0a9671c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21b6a0bda36670f569af5e63f1b88d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaa52be566d4ada1404c2817cbd5fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814266f53e162d3483397a072cece08d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d27e42fea7eb230392db6e4307daf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f41ae4a985ffbbffe0c805571b089b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4be36be087719141a46056440eeb48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d980a3e016ec1a53e13fd8258efa8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73149d52f6160f5f6cebe4e2bc75b554426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fa286d49e91ad7b260c56e47e5feb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c762ba5ac67bdbda3f1174fec7ede4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c578029f84ef46e0efc08ac8b8f66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb51a14d587b073289c95b743263937430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786b2a2545ccda2623237d2e6608f89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fa6f54dcb7b7685e7483dac270115432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a2b400aaa53439528539f45e2914c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda54c4e6c01d649ef8f2048f82dde3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253378b858e5111887446083af4925f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701d525fa09eee16dd8a8a0d7578dad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114c5f5bd662e8ce30b7df5aef9251d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518f74d3c3fad44b5d774f8be6482ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2923f67730d96e0fc41f69ecf832d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378fddc29be5880b8cf15ba8177f3e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed937bac37ddbbb42b29be04083e1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b306b3986bddb5e5a925a3c3ad93b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c8fa0684b1bf55791726978351b4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13875e873304435f51006b922ae68c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82202b8a1d1d02b2dded0f190d9c00bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e664da9e3322131f18b44763e0b8759446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712e1100ae2b8ddf1b65e251c2b6d27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5c0e2a5498651be4d88f1a41e7691448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65f6ad168005c4fc20b0f81ab137d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a0c11232766b654e2a25d92079c90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afa05482cf961b18883546c83f0330451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfacb55a9754f9146e4220abd0f7c89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294937f8b48b2c04ebaaf352d619bf81453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4d5568ea72e02a7a4db733a4c19b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94041ae2505a92b6f7601697ab411e80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509043c2514f6524c075ed207257ce0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fab5786c15db6413f9c2d39f32fd45457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215ce573db89f874472f985126aad4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66e2df0a26fcfd7301d35ec8a3cb75459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad412da049cbce99ba625165dfb5a546460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800645e98a258efff8aa8c1591dd4a73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb7486bcfdd9b0a99089ce7e7a2d03462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fc2feae3977279dcfa7755073e3be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd5ac515b2a0fb0ada1e0204623d4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a69db071644dbb70cd7a04a29150cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28cb96da6b77d00e6dfa2c7f8f710d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fadbccd18b83a091ad11b279b13735467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024eac5cd272afed8192b7c3f12a043468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc404f438323f7372c523c7c2ac5fb1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee63bfc42ebaddcfc5a61da7a793c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4083fdba7a29a10ce08c9fca1185d38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e3e655a9a312735e5379402ec8044472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2b67b9aa053e9bcac9b5a8361be2b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754daa9cea6f0f6b7e3cdfb40ca2f7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66618e46c04ae8e6ed1ae2eaf23432475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9115b561234d18c1738a3a44cb932476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c97405e5ddfd18a55fb171513955d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80d6f2e2fdc1e74fe65c92ca664b39478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5446b0c15decbfa6699f61866a02f82479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a39a942ef46601d5e15855031328d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b09760084e35a58de3317a7c0b5b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738732586452743174aa2d9365960e97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d5f894c7e2892fb07dba0063c8951483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d818235c5e191cb0ecaebf0b902218484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c95c5640f114f96b3de6bdda2bd375485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a98e78e54df28ec40dbbb4d08a118486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fb4890d321a28b5713d04fadf6f8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05872b883783e741c800520006419fa0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10057fd01b3757c284df31642de633489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c1a216853b46af360d1caf83e8bee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b78eb4bb6e7aa8b5e3d373caabba6c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097150fdc8025bdb9a1cfe569a5f2cab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40f95d29d84daf1aa71640d3f157c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f439af03d9fbb5ae16354635105aaa4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f73d7355f33fa7dbee68b7389d01d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb7a1946222d4a2c5cfea61701c407496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67c620fabb661d6d1cd5b678424f70497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6e426e200bb5125950b598c288cb4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38351133bf8ce5bdaf696eafa005f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570bc1c1a3d9a46faa54b35b4b97974500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3791e08d465b5f5f3630867fceea522501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccabb22d893be33b3ab9c8178635b21502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a864db5f52e49c5b0a6ec8f90c2e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07c50f490b74bb70842ecbc0c9d455504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaae61e5e7346b74bf71b077066acf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367cbb4562d0305f756f2f31ff96ea9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d7f81f94ad671426bdc54eb04bdd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1987a0ee02517f764f6f102f167defd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3b15e9cee17170936f972cacee207509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64457076c4f873e5837e34f736cc5d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9448a6ae78cd4386f3762fc09fc25e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dc33f1d8e756038270e31b4ad0025512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e093fad2276a9a7ca03c13cec516ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209af28755ad58389ae0e8ccca5acae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363b1d16963604f5e5d2d7dbf2079fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6ca76692125829d4bb0aef7ddc4d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea23670259935788500f76f7556c4a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122497da2f7db78407fa323e10e40c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322591303994767820ebd29b1e2eda9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45dcb1a205db813b526f61f7abff77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00413ddd04d0c7621c1074cdebe5e042521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbccc833ee92edfa9d81b09ec71115522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208a21139f6fbab02d3c85e7e810bbc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88294abb66dd221b9d33776c43e19f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad314e19126b1e04aa7db7ca7ff71d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6ff9d96908fb6437316b1740548e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef41b020aeced3db794596542b2c03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df70b15b6a96bcb17dbe2125ebc5d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb13016a72f0be7c53806ecd398b3b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefad9012fbe8ca378cca13791dde367530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f42f80636584468802fedcc424e18531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8eaf87f3c82507687c4135dc624c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094195d92db7b93b2c8346b282be3f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61f878e407b691b841b1ca539cdd25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef437b46bb9aba1ab478084f2354808535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ce8acc7cc7a0b81af47af84087a14536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02040da2e2766d9e520e1d13f80ffe6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51728ce7afd0da6f4f6f86b447745fe4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4350928f0788994dffc87676c6573539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd84c38838dce4e5cbb59e65416351540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb77bddcea316f73edb9d2ab7ae636541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b3450c2f0e035edffb8279401c17c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05178c6d0b6e6187a0c7bbeba176a28e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5edf8d51d85b81d69d520934482b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194ff8c99be5e154efb7980182fa7a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d8d8b152617f1d97b01f114f58f4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae95e66585141a41884498f096c06d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52907ddd641b512e00a41ff9c8cfab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e06ef59e235bfc0666c8906941e27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a11839aa85170821a89d16ad2f9a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e532dbb489ebb9f6263e028a318498e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901b06e4431a075d80636819c49054f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329544252929bfb30dcd05c2fe24c18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b7da3fd940cb889f5ca4516e6560e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07ffa181756154aa19a0c4a2460c18555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c1ee220aab91a2d26a133672610f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0f535ee145c0b7a887b61b4368ce1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dce824de901863b25955426c624bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d631ac2d458a22d018c81c40eaef99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328d2607f2562d4252c1daf202bba44560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d271240a0a85614dc47b27a76a06fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c7f950f69f3ad1df1d8050330622e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c68ff63887dc218f28b660fc24538e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df750a995de1c923c40ac343761feb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b6d62b593db3549dfbd8d03e6fcda565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db619866878345651aa1347435d07036566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0030bbc5f443afdf937594db9b2faee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00e98ce33e6e43c52f18cc9dbd244b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5cd3676e955233169843064757e21569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9154c96732cc3e0a082934281863813570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8d9dc490aead50b8d41cc2ec023a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562ea02ebd62f23361bb655cabe77db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac1371560b241a3ef379e34e6a569d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0503918fd18f324130f7ed74a9c3d57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2634d16a9c1357c5fdc3b129e3cf2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7e40f535b74be464cf1148e8bc2ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212388ebd773f5fb8395753ddad8671577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1915a3a0b1d1963b26f3137bbf455578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517614501e268ecdc97c749dc316c529579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0368ff80b3d48293af25b67654b924f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b05e51a2b1344467e30d5a970bfb66581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6c452c2e41257e786255b3863a8d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7ad75a89ad817d8ae89b240dd4a53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff69208787da4ac668b728bdfbbcb67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f995408b16529628dd0d519032e042585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd34832052d25cb0423edbbb5e92e32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05903d1bf49e801c6460a78bd21cf9fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ac64bd2062bfaa1a82b4da7dfdd73588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7235f8059a8c0279b2e0ceeda1b47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5ecb7062297603ae0eebdc5fc6a54590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de62b09c60a939ea558a0e77772143591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48d15d9c62ff3244e45035c414fa33592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09e4d4f5a0875417e88302eb9b9c4b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c3b0345876892b0bf05715911d49e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82027b71fcfeaaf2ce3e3c4cb25be1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320050417b223a10d6e0172d21f4d87596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cde8e8594e80f665647a0be6f166a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201fad966800a5b28b126c3874c8531598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d45b72affb010886bcd532c5a2bd50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15467daa50083623565aa511ac42721600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875ecbffea4f2d614a65179247de707601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80577a648695160e3e0da79a810b74c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac99361f77150b4d7567396ae92c284603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4999a91453f54d0d06a6ca6a7f83890604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f56fab5f1a0aafff85b811ff4f45ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea049e8d47b29c3ce3492d97ffebbf3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06076993c4ce7a334374f6d119ecda7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146296afe7fef94ae06a8210126659f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591dca7715b7ffa9120b5339cd68d79609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326137559b31dba85b5efcf557f73c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d78b78f9b5e797c614466243fe8c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344b163087d5789982d17b30c94b193612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317ff78f8c0ae4db2e6cd5ee3feb7a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463b0e0d6e177f6daf4a38840e4a48d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded0265282122b0fd3b0b946d125738615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17d5d653e0f57b7e4d463232bdd36b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4b89031345c4b2a85265137c5294c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001945a22d0cbb316aa2b0e7bcc5d83618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764000270d785a17993185824d1582d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3447335347eb520136fbc445c9c133620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68638e0e15b960ed8e1f87e56be1b9ee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61e5038aeb1aed4b8a658e144c263f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f512d88db12ea36ed46be395dee0f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579c0330e4f9d79148dbda1bf42e212624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b8eb1a5efdde15ac82d5e125f6307625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d27da92ab74270445f6fe614afcbfa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8541b9f1900ff8f0cfaba2498e4fa5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95781af78adde0eb0e21c273d63fb7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75555495332b4d17c46a83a3509d0fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b46325f9e790350e4536ad2e63de60630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8095e8949d6b09c32adb92f5163ca6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74ba05815eb12f18348180552f4d6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057ea9b0c9f9d32bfecf9e0b36c88dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a20a6a047a55ad13d2c710790e914634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154893241488376192a828d142b1b95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84537a4e35fdadbfdc3a6d5a9163ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbce6d5232cfdcf910a60159240a72637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678643f910a03cc0268f6e9836e3efd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360003347b106754a37b4fb4ffb5868639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb04279afc4c5fe6764476a1fe57e77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b246ce0d404d235ebedd6dfcea9eaa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95984cba80c4a1012cdc09eb1f886b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4891023ab44bf6dd90a0a2cb86e6d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b6b0c917fa2da6da3cf72c42cc929644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342499596e47304ecff71604dd020fc0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b03d32fe5fed378410096edee6c521646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffe8e9398f5095e3a657bf2b240e5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf185e14f62a1b0b2a819b8621dc313648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a443ceba525387df00b17b1bb4ab026649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a9d2183cabdcb49405dc274020f4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9adcec8dd49f42e7865fe51382f7f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56b6ef17fb49accf46d4f8c0508b22652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286759899ac2c5b15316eb0bdaf1eeb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b6c7e5126529e767c05a8e546847b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ef84abc83431635af48224b1314ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13781e2d18186e64217a55879a1c43656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86952b4a6110af4f539090805a11b7e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2c8ef139080eee85432493455737e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59830b6e21187ad405d4760dfed2dba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02666f0a296f59eff74af79e945e62be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03c22642c51498489095d061185c34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030992ccd3473756b9fbe5afc105616b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7d4c1f9fb4c75b75364fee618c8cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcaefcaf296dcbd0a30aa5e02ea576664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a9c0a778891cbcd8f72a530a8b83c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5489d4c4ec820f39043b91de7ed880666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13668d8eaa87451cda70538979cd44d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8a1fb2a86b5df9da4cc4a3df6f225668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcc887e37c437d01550df1c2ee3dda669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1d5018865f01c5f042df7a126309c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a20077595b35592ea3c59f29337f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485294abc208568a5eaf1abdede85583672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7357a408d143bea6357ff52f983de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47ac91416994dfab902e3cf331a70a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318fae76b4a06940706e86b795466ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf82759a6bdf3d3ab498ae17e114d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20896d5cea24772a3ae42d0d971ea6de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb90d03910619e71c7060974e31a3ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea8fb2692d1ffae7139784b734a342679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c4ef1ca06f9064e89b69c8c53d560680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1721192140239c4e465f63c4f1447681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cb22d2bd5894b35b0086a73e185bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3f07d4e6e35e47295a8a81f6c9d3d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45ea2a445a2fab76ddc876b44fd29e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f368e3db761de46009372db7160c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae39d10604fc8bac9b30abf82e5af6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793da4ffc8b43dc548ce9ac26c9bd945687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9097424b6c5a7c20b101f2cd024089b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a59c2d6cde2662d55cd4e8e7c9c57f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896ece301f7c5122c50a463ef6df42e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf557e131cc5c4bdb637048abc8b8a94691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8724faa1ed9b0cb51a6623fd84267692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940c48e77fc2a010566cd35eeb0715b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500297129a8e584a4102404dfda7f7e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e9130f6b257bd649b527fe3f66bb5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed376936bf8660464db26935fe1f54a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90938d45055d05b78b2b1f216500144d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c12bfa51b6d35bf0111ee2efcfcc3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545badfdae2bf09d1fcfe0060e0e5c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bf5074cf7bbf4462945f99ebb2c30700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de645f595d9b3fb2cf139490aede0018701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77c060c14c9571784db8a1dbb50824702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ee20395b945660c96af18dc518bd7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5d6af48f8c351483567417858195f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a8633b22070e6f030d8b3d8777975705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de1907fb009f5a1e7d6e0bd299e28d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837b1199f2c403e91f513458be4988d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfebd799fcdecca46ef36b95ab8ed65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04692d21036695a0b6ffb3834f06b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c4d3a22854afab73806bc4763776b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c7a7ef66708a81eb9fbfb92cdab80711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa441bf4bfb2c05e72c5aff9d292e0d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67afdc2d2c6f5274c4c922da2a715fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433422811e0c2e79d93e15c0db595c4a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d171c4a80fcaaf120b4e069f09099715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fb72cee1296e5776525bb8325f2e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631697599d77c1ecb4aa09d729c225b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011bf298c461f025ffb415fd63085f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f71c07693beeb7a54839ff5b6c4655719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677e9c5464ffe063f6a4876e44dcdf9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58084398f7e8e82547112409a2e297ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17843459522936b4e8b309eebc09551a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2166b9e3e6432be628fb9a2d0ec42723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937898e5644830819b8dec54f242dd9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765353354653291b071b78e0980b0e3e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2eb02d36443c9c659085a843307ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f195517fccdf7683e8310dba6c0abf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c2825df6e3155c9d88b03d7b27897728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057af9ac32ef79364d1bdc211c413efb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082207473033fe5b52116bab94eeec5c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636e0acbdb5f3e73862fb9114284a1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a751a627e91e32995fe96fc443c01c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0587f8c0840c7d1bd28351abb4ca9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a98fa4cfb4b47063508050fdf033d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3bee22b8ffb61865d1b5f00bf449c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872545de754b85f98b521eb997cf542736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205d3414e63c34923837ee32852de34737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07bbfd63c5145c1fbf1dcd617fa5ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01114d9b7fd22293a856f7fa7015d789739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565a046caaa2daddcb23bd25e71f685740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df479446d82fe84fe22ca10de89ac51741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68587110038d8b135132b0c222087187742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a03106b33f20eb2fb457b77b13f1d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5cefd027380de45b808ba04e68537744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46a3e5e77abb69a722b2033e89b0dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fea60968c16165740b778e806cf92746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babd71106cd39ca27ee91fdf97aa6a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7c455f44680dd8fa81ecad8ab1525748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eab015c227c5fa6dbf78705056ed6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d1f19d479bc57dbcc2646253dcfab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02b9c217b3187a5c17e1907979f7f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc867e6422781fbdf8546d2e2cd221752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d45d9cbc40d4daacb2abae88aa13a8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c301d366b07c0dadd71e5860fae02754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcd30c6ca1c29c520fdd99012a491a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7ca8e52c6f6871810483fc6484f20756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b9f8bbb710587b6f06cc806a4a3e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddca08edd9a026ceeb08dcebef8977758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd1a4704e90f17c0aba4cfbff2d3a6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd171308ec6018802f7def72108ad0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51ef9c0ab1f64332cfcd2cf5bcdc43761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d275bc0824464a94c19b1fcedb78b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b498f047771582aaaeaf6eb046e40c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87addbd45809494084bfc10d86be8f5d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c8a25946a5a30ae2a8a37c8d55d78765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8bfbe3b58972cb52408bd5f9331f4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695b4a6497b4720a98201896b52b256767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3002ad04e98dcee818e20d21e66a75768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8326486b7d7607eb7b36c99fcb5dde769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb214bb2d0fb37f398a16e9cf6d23ec770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357b406f1975fd3b85f23d1a1a9d1f6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf0732a5c34fa153b71691869b0e92772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea50ef4e733d8da8149f6fe2243c1a2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784595fcd0ea300a5e66aca282c1718774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d37befbd292138371ef2e22e5cd8fb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97856b0625d38cfbca3dbb1575f02776776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734903d8d9b24dd0eebc8622431147c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa0b1f72e8f4a5a53651f1f14fde12778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f575a0c2cabdcee5984d79834a8d5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b2e5bb598aac1dbce997cd8cf6e92780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edfdb2ef5530112b6fafaf062ac423781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578665993c24ccfd7ab18418a20b1ccc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5a357e2b83563d68a8aef5b78a215783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3bc68203d7edd5813ca7ebb18b728784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c1c556d570d42a2931f0c140b02f4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e8b48b7ed4b5371a4bf831e8b1c71786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4cdec54f606dc69364a42ae1865ab787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0989df4bef52e06b0bd9c31ba556d0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e63fe0c776b377d31a19fdd2312115789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063076ee24564c5825716d471313cf83790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5fa67b0680cda8a159ab81611d150791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260c5bc6488cdc290251cc13de9c92b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e1978a88e5e1de237246ff9e2dd12793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3331167885372c99d31dc43930d59794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e07315b4072245c1fa28d010e4c2df795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260a559f6adcd358d292b42d38a0ffe796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed040ce3f11acaa58255926a81c89b2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3932018a16dfe6b6fa38bb0e2e149a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ec5686bf972bd1f78f6bfb4003f73799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4a0f0f6bb9294d606ca5ea5f2fd39800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2248a4cdd85f01a46c79fff55811e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b2529ceee7672bdf83e415b296e35802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc148dc3b5148a1515f57c014f61de803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781c30948d590235809fa2552c03202804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a5ec0314989f57fd2da626a958f3d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7c99c84c3f9606577ff8f37b35c86806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d7e2709ec7268c58da05eefc08ea8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ff5f10a6b4ec5691f8a6782e504b4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f83da21fd4a687c9c1e9e82872cf2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47820ff4ec04085d2cfe86ae056a72a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603ebe452841f82b06ace595b590ca8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75022aaca6ea4d762788456dd2851021812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341caf6b9577e405848fbb1d13a9818813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b672e05d3c7a6f5a9765bb0d0f23fc3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f87ec94fa68ef68d84aa610d9f05ab815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b447d6007ab5f918cf86c45e8dfa930816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435e5c803c6843fbd0238e50931f5ce817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a69d130d5d3c2f415c84ca39fbc2d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd93c64c3c249f2e27fd60e47b734ad819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbb752cfeb9aaf7c1067b209fae9ba820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42615a0d09a541af4e250dd4b04f67821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be61a5cfd4632cfec5fe74a22f5bc79822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d8ab6edff903b31d6b7e4d4ad00ef823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9357fb512f07759a06e7b2ccec8e3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e923266d2ff0463e9663404b2d78b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b228c9a310b55c6d2a56aac0deb92e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a534e3aeff1f2d9da7b9733bd9dad5a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c715ba7c66e841a8dde6fc5bdf16b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2008b59e755f22f96964983720c3c6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a859c19d2d4357cc2afaf6eded8c48830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc2b7a35fe36db609ba6a49b0e5c27831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d00f4360e980497883fc2de3aac69b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e385a31349b0d8b1f9c21dfe6709d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079f7db9699ad8efaef65ee32406c93834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969531aafd714b90890133748416cac835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e8566371b1d230e08175261fc73ab836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52920d993360363c8a9f7410f5bcfb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24743cd8574977f8446b54339e1102b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18532f2b12988a0645517065f1879371839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0e4c3f6bb6fc83209a695a6c3f0b5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80975ad94854e58da8085a0e2a9712de841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2804280804c9df6e151344bea9e9ab842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9908b65dbdedbaefbadba7c2c9964f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a5cb6b8a740f3c62a202d628e26b0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496f044c888ef67a12e6dc1b9177e5e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5868550c7432a7b07066a8d4466bd29846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7abe1d2998c54aa1845229218866bc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b43781c14315109f99ef55e737c1a0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52382dc6ee76f4571de40012b4d1d4d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d3f47c34236be6a71ee2d2f806072850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9235f6350db2317f5e2bab0fd43c24851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129dce7271b4182f8746ecc7de831d7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d715394703591f67976ae3571da9acd853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9bdc72b9df471c5d9afc5d01a0c55854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677db72fd23cf47916b1470795def7cd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01587d47bc8dd581600b543e92bc55c7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2df7306deef6112217a1bffa7ddf6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40608af0fe94c7bf995ff5505d65c75d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3b63f77ef16fc8c53c4ac286db220859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a9d5b4f7ea2c64d22df9f75e6e10f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be88790f3baf9431243f7eaa0eda5f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97a3591ca64b9200f1467f253dbe62862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f74c81abc48b1aa39c32f1c82f5b8e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc475bba54da6d45d3f95922d480dd0f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfd602633fd64cae8798f8cd856e5d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80f48cbe8f4dffd3f396a5bc70c3e2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75cc509fec01f878b404ad05481e73867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acbacc00cec20c93a205b2df106f3a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a307531ed11a346cd0f8628b5ba09869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffe5cb04116a5a04c67853c2b393a4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5ab606eaba8c7d055bfd208e0013e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf4b0cde1937bb981f8d35fbeb21d9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd713d4f4e98520b1fb4b695efc98f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469eafb10d8c7b6aa072c187c0efca9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bad95fa8faaaa717b4b2ebb7cff5a4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdd96b9ed145723bad7c02de3b6d05876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fc929bae82c7e6788c7a90192a735877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ed4bbc9a02266b079b20eaeedb782878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ba69e74e1cb72fd56c9124479d872879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12a0032bf310c61dddd64ae2cc28af880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51496784a8adb31feaffd71fc3d539a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df099bf95ad6586713bb038a4d69e79f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc36cc33b8af32bd17a81556edcb00883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cfd4ad4f7a766f9f39472a0693ede884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ffb2f0140131fb742567e47a55578885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693a9bca01fda0147342d8feb08ab6b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7792fa0926a1183ff98a46d9d096d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f60871a5ec34eaea70a49fc3069e6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfed1ffd2db6f03ef57b68ddf98bae889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e7573a118bac83b2d6176c2b34c5a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a1c7c9167fd40cb424469d3f3f684891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f21cc6baeb8ee38127b135028286ab892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb96ea97a6463b81d640b2b13a811f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f128fe792e78fb4664465682a0ac39894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941ea9906ca0c6e8476628c6b628c5d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d3989984b97990882e2760b65c0f4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd267d9f8d34c93bdf38e9bf8dfec67897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670bd9bb63129288b4673444c17fe89898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459b8b69065a2e0e0ddaeb6056b7396899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9c47cf4a322c732ecb7e9e96dc01d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0224c5d9854c537161de7a498a4b3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a326a636aa131b6bf56fcb6aca47f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22640b5d566b1991a34db46cd3bf0d1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6668da9e1f9e0bb0df5a2897b392a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a988310e88bcea9005e52e97c73a34f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6137dd515e9551e8425f7feb637b7b3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a564de0be2b3b5e90b3a2761cab5bd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a453ea83394a513df8e8b31f70773f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a979fb661097022b908efd972e53c4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57674c20301a3c0b9754a78729ee4304910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359077195b24742f09354a405c7cac1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f29c5560b7ed662af1e6b1a9119c39912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87a5e83731cbd9e78b1859b06e1bc0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23856ff007a77efc67a2f0b73093411914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57b8b4fbca9e21d29bbe6d7a14bcd7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5889cfae373a863620d9230656a0b1c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0730ace382d41bcb3a6ca707d0275c9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d372bbc883fafd0e9aa1f313f55f0b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45478e171e92e61ce6a362ce56217e8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aef1232be15a6ccbf9b7ffdc0bdce6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e73bdb9fe8659b05df33cfa46a8ee921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493dca8b4bea655a0823f405c5a23e1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a1ca146ec3e3e79069c3b209a43a4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980de3303b0924e2184866919e6eb6e7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a504fa2f72c84c1edf412b8996186925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193830897f8505e6c54b676aeaefa43926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baab4d42499eb21a991388af897ea05927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70136e28afef1485df23e6812a98aa02928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912abfab16d7105a9f4a57092f0913c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d47afcb4320610d86f3348dd3d5ad930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b3cfe441cc001d3bd2e28d753fa4f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae7a545d367d913d0c7f911c9313dd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c24c5e45b7ef1dc3e039da9d9a1fc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620a416eb4895451a05f96e243bcc8a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7146fff0e03e7608733f87c5ab4f2c5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3e5ecbbf2493d7412f93336247daa936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3def3d485b1372050a5156edb5bcb5e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3338a6bb22de4bf3811f2d2251ed5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b628a4282d33222ddaa454a574620d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff84cc49f4a90115d1d9b4c13cfe4c9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e475c3f29ad7bd15a3dc44ad4c6f0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df59b0f3e7c6654c14325db3c208ad3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b61c75193fec98c4db71bb74d02b8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838b9b9bb617cb932027a74ecb814e4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522045376d50bee95306a731c03c1916945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eb14d59241aff59258611a7e9472d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c509f8fba8e5a1bec4b6982dcbfcc947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552da1e88093cb645a754a69cbb34fc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b780e7d3f948d836971cd9e6edaac949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa9d6311f2a099dec1505152b49fee950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f17cd4a1a947ad3df6365786babfb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360bfae67875cbd5ca4c1aaaa009c68952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af902fbbf48b10d822fef64ac001ea953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135772de5d21639f8d4cd42cf740e40954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402ba1006675a6eade7f9fbc8e00562955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef667fda77b3e81c1c7557b2dc7b71b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f8b9dbc04c5ca383ee1c1f3e245e1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9429cfc6f78864b497421713673a6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf610f84b7a86aa6189da0acfd0bf8c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa456adbb9261ec16d3e406b88d509b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5b063add5e9b96f74090f1229e621961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc16bb2d4937cf273364f6e68788d63962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d752fd4ff6ef62278191fc0dfd805963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2f07206d8eba12f7e0c14093a8fd9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75c8e713153b4577b5aa5161680e7e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de3d4d501d7707449a8693ab0a8198966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a30f6efd9ab9fde6f45a9143c96a5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efe187ef4b029decb2e01441b4e0c4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8543ac821bad5b7f66b70bb51b84133969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22609ac9730e1995b097357a4acb68d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f852612919f007c25a893f7e0fb2d6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139a000912a307f9e2065fa1d96fefc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79bbf2f2b27794018c423083e3fc18973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3237db573c26041848b5daba23106974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e6488ffbe209f3a1bc22f96e99a7f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c6e78c2fdca5c2d580ac36723a8c5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4393ccecd4660b2db06300c5e66c49c977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>