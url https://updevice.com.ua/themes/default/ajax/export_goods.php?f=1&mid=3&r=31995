--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10d07c8f2c9c3c330363dc1b08f5551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ca7f38ce799300f407e17c1e7ddf92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2404a30b19cef7fecd4d5fe545e7c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87bdb45848810e228204641c2508434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee28512da23763552db2ec815544145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965e73cefd1eb668c83c4a79d9790546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216bec1e9034479f55e5f1c9774b1647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c3deeda80bd72222e304373c147b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfc1a336de2cb1da6b5b7843f732b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554e4d2e21a5f82a6ea8fc6637484fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9938302268ae8cad25bbb3f12b56711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c876123fc0dc101dce6e76da97ab30a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8dc97ace89db8da6c0a191c1da4cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa67976a698426445c204ae12fd681114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e98ce6716e151343a33d3b2260ea0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72ea8785717c47cc16c490a677392e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fb1f50e999fcbc2fe0d572a05c01717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6b65c084dabbafa4bf790b7f7e8f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565aab84be50d3f2f5c6442c2aba97a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f14f187e0b1aad9e764f48bf21ce620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80a77eb4363807331e75295459fd7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6707130c0c0f6b3a0fa2f255544bc5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7ac534343f22acb23a7321d41695923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94e88cae39de78fd4e2358148329f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c20397570193687503452b41e2a6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9350e5c8147b1d96af82adfafa28626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35de66e514fda856429cc196126778f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f43b3f84160cfe6c1aaea5dc83656528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f108b3ca45402fbf583a8d16974797c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf805a77734d67904832bab988b10630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebcafbd86591c13fd8a50552c9a8fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3b9069533408835e64e1f7bcbd43832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116aaaa4c6a2351d8fbc2b9f0f810e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01795951c75e7977275a7093b772e2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9802b05fa2e93f1f3c5e360430f4ed335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec169f3d5d86d4cd6bff3f6904eb416836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a534796a3774c8ffa526214c66d6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ed2c0aa4c02e1ffbec72c79f87e7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5a8f6160c4d1b95d3150ca00cf0fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a43fae50c8ab5b043ee0b97ca5cfe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87804e177973835a95922fc439bcf8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379246a1e12db627f324bbfe35c008a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1af64a9c12ce7e31f57812dfd65a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca13a8dd1087189fde956128e416e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4563859741c7269c8824f7b723f2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b2ea00a337e6ad8f9c709f2549d0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae763561ff42f9ad8d8a810b67bd92f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa69fd58ac46b9de4b49d5a736353948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51313678bb73154e309035e54c5d223d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58290bd7ba0c01fb7be6c53987d7ef4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3188b1d416ae14af917bad35736a3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eda05d282591ff0f24db82c5860aea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf733a487e4fcbda1b8c4ff5ce38fcb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112aa6700815046a617e0d862707fff254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaddb7e180937bb21469abd00f726b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faedacd76876c541f38c4bc18aad39e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaeaaf5132b82cea61c40db86f29e5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab801adc2df6fdae56fbb7e98157e5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fa7381e9adb8411e9f2b7598e2bcf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1417c6e1acd71728d68c9f86c98fbf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc30f6d67a07e926f57ef2c1c49aba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac817b433bacb3070fe3541475c84462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056966c0321adc2c0053c3a7f5cdfd4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f948608afa4222c6931e6c880d0b7b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2794529ca26e0465ed801ed75278e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b3edfa1eb76819296cfd510a2a59666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bcd503efd04eeb765337ae5fd1cdd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a96fe7f4c2b4a8937c34139ee08d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b634c6b258ee32747f2b7898f7d14769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006f30bd3bab236cc04ad411ac1486b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8ee2e6a1956d98c817e94c5d12d9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274d91926bd533eb09b10270077b27672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d895c027a015c3644d040e95a03596a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4056055a5ed59e6f13c5249937a30174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a79ade839b2e599a9b9410f45dc09375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9771914e5faa2149cb2b47a66017f6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b28fed863f9b947eb28c4586c268077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a396cc6937e5f9286fb7335980eceb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfa47772b0576c7b7e4ce247ae783d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834de935c71d5d8cdba58f8e2cdcd0a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c277231f0ec45fef0e309b5b402c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dd560b6b7b483a51e835e5f8c56f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bcea6ba1cc423b4e412dfe5edbf5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b24d929de14a829c15d14952486a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf1323bdf72a0d985c32d84f926d2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded7b268f9eb286e2f677937394077586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbebcb5f3f62436efdef9745890fbff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0bea9c59ea550a272ca4e76d3ab1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef978384b3e43d45e0382edfce322989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaec8210243a2c866204c731c3ad0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3e6c18f30c3569932a362ccb7d25791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7cb2b8f4531e864fc89b62cc6148a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043edc820bf440ff2bcfee970ade0eb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c92c804d80496d601c08c0b62735d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22779fc55821664db2197ae072567c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0bff21ac17c3bce8fcab859a8881896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e85f5abe30dbdf97aadfd837ed11c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793160cbd263513bb4019367802145298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4fad8151db4593e60e655cfc3462f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc735b295914aaaf767a374d1ec5bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdb2f4eb35aef7c311d5335c5502d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e0c79c1ae1fbedcaf7539939f7911102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b474f5afc14d121ebaad6e851b60f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49899a5ad552403431c9136a7fb66fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a04833bf8bfca4b8949b5540033a32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737a41a8975e8b2f163dbb88a5228dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cd149ea4b8e866039486f26329791107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f6aa72a2cf332bafec2b25b3e8615108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85246c98de6d2bf9811d47b52b9224109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c259ac040c79f00076af51748aa85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918afa965ebdb47e2f63b8016af00c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a6045b79e4c76579c6b68e9e7c016112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c5de9f01fc0940d12577ec8429a45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce707a60b8dd9f707296a0b601a963114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67794a1a76d771286fe413dc967af743115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b318d1d80e8275ec6d6aa74d47517116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2f1516e104847cd16f10d91733098117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e755e4d5f6459aa4a2e75cc66aa576118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89635d54f08091eb5fa5efbaeeb6f760119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba654f3ecc415517ab95f56a2dc67504120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798113d8e9748db8aa392eb19012870121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051eb14f08575ac78185db3d9ce3502c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fb3244a0f5e44b6b3aed783323304123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b2560175b9a3fc18763d25d5a6dc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bf9a249a577a404cbcfdced5b8cbf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b797ce13ec29528d6c74872b4855f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ed68b0258956a03f4130d058942c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6252d8fecf3eb4500b468841fd00ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786ce38bfd871d82c8e2988c15e92df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bba8726a0eac93c1bc6197737fd92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d0e3938667a93db4e41d5b1df7ea7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ce623baf2763ae9eaf90f3e9140c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af262c09443e63f908394316df0c08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcab1d553de69ea10580f3448264b69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9ddc1acda60bfb9e04b5306f1b16a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3e16eb1a812f0d9b0680270def161136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a9fd15565b805200b1b97ad1129c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c35a53e9521da49b0391a8029c0c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1db6a4db341d89b3a281deb4deef3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c21c8fb78a2f3415ba3b4748ec0f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190369a5b84a17cde683e394a50fca15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16033c88797872d0a9901ade37281896142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd18ac26d0f6e7fd3e7c5049e30da38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348679bda9c685a3b0cbd80cc7bed1f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e9cb8d7ee2eac204ff3a7cb8aaf7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5fd32dc12dc422d2d3ca142a21150146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b98c120d051c1ed7de791257b630d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003a3a5e708c288e16b7cbf2d82d6b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be9862f728484768be97b86735a41c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a93b0a748ab1c73f84ebc2a5add0a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a3a5f89a26b259386fe2a4065e155151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e77ee073f745b667806ea57cf96f91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079695032f0b278c7188df05f33e6dc6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3d4c4eecf84167febca9663a6b7a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f231ed8257e1b42fefd1586e1a4624155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d41d122b65b52b191027b73791dbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428baf5ebc8d013da36cf42d84eb4b46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bdce2b57736dd09b48bd2aa2f2b84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e7386497236d4eb4ed6aafd82c213159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975d5ab46e6fb5aeb480a1fe3e23a95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976c77f8a9cff78f7d31206e46c0b3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca7457075e5e089ad41123d20f6967162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03104aaa2651141ae600ee841d7c8e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0732681ed608151f0db3087846881164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c19246c5b8aae9fad416e4ba61d41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1791b73e5615d651f66f4ce98bd1fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8a1719978bd4a510ca3f6e76cc53e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac871d548c52f7fa3050ae0fa0890b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4602d15b270da6c38ce485e6d3e7d7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d96f90094570d3c81b3dbf59390707170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc278a0d784942dd30458c9b9014bed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5b34d596254feff40ad98263a91e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9fbdb2c5315e2d35a18d36c24431a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794930b7ba3f6104b43d016289d5ab5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f76a49c2437eb455ed50a23cfde7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b1a0547e08cb94df895203d1c5bb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203bcaea7b4376ad9a47cc540879d52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48981f06cffea68fed0c979d1e0b2758178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f00ed769eaca731862bd3d28e75fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa31062fdfac8a94dc06db3a41f864180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ac05316d45f4117696434ea19daad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d767769cc530c7f6dac161c2d0f93d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64560a0b4649b86fc21927cea94588da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3e483256e880c62122e1587124960184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16d5f87d6c73487c3730b155d7055a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d6cfeec6912a098a46dd69ec02eb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a9d10191c99d31b71f391ea0b6bb8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f60a1ed53dfd7f2e8fd00fca06c709188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac230c7cf77a732591364d209496f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d637b87a58d5cfdb0580767a598f84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba7fb2e0913bc6c14bf5a70d7d9242191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0de80b03d4cb89f762f4c7c8aa75d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205962ce3bb1a96943af038c4e97ba22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f119298c1fcdeaa4d37fd0fd7d89f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbeb8d37bd424e74071dc4446bc6d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b43ca4725bdd890d39e1663ac70cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47dadc4fd9583da24fd2bb17772d72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6222af67db797c8fd0c77690de9a9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0cc60c14bd839e2fd14ab55b5002b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3fad02f98fef658302e7f40cce47c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758caa09f25ab51cbab69ca02faf75fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb107c08843072c4ce1b49b24334ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9391725fe96c45a227bbe9c1bf5003203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4e455671baf25e621d9b5b31f3716204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e2fb738c1c3f32d68d07493e9d5f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49e6818be3cdcfec749ac8d5df0abb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986c43f7bea4657d6fb65bbcdae514a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db764857a6306f485a73afccec6d7931208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74838b33d99cf7bc64c1171a145cb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9871ca3fa310596d1ed350020ea28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03933d2d90247f9333a899b31fd4b0c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca9260656405f24f34837ffa426699212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43e8d91c73683d6a0a7c19d8a949b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ad6c56224f47b1702c324f32550f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310adc5388eb1f1c1c9d3d05517de701215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7267f8146a7419cdffc1cd77a59c803216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d849ecbd5ffdf549546c0c46c97f5dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f603c56dce3d5872879b4634070153218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba013b5477767fe303ba3c2139562261219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6846370218c6f8458238b7d83f279220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46405075a2f2fd541876a2677e818132221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b741a7cc534a7c39afee59614033b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009682f401e5971049b7c1b55a0af218223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f999d404e920b54ba5c172bd401e56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f24b4c318fe3b7c05a5dcc4659c39d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792899ca31a8ec28eb4142d8ff686a07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57226a176b88e1fc54b4f1bafe27765227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830279a2a7b28e757ac7718410bca6a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a898f7a3cf4c5263636129cbba1421229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52c66584cf1be78e67bc0edd48755b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b3fc083c0e6b58fd06ff8699eb88e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22020c178bbfa3c841628e398f937f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cc585ec825d8ab32367b14cd12329233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3856e951e211381002f1b4b845122ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57566380fc6270e9e86952fd107afb28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea5c82b5470da4cc5412de50e1bb4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99071ffe7613354878d20fe21197bb21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73f341b0f059039b2d1070c0d62503238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40b1dc8974cb3bcdec5d4f47997194239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b09b85eafb261f4b110c35866a308d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04673b6d45ab43d9929ffd710dfea6d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257c60fe0aae1cd9ca3161d6858d90f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199991989d97d732e3397a0c4f7dd986243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8c88f6fd7caf538fa1627e94c500e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89183e0fcb8e14edc2d6f9772baf96b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020f8630f4f88fc59697cea42360640246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea07ca4e36a1d91a313bb83e5aaf853247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab514dec192fbe980401a9239a5f39e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5185f9ab491de20a5db000cc49aef3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffbbe05dd4f3875c8e5b535e5e2a75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653f70abb8d2ce1c711833a6a28107b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadd44c690b555564f2cf29031563bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d69a5449d0db725dbf6beee27e922253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aea9ec5e9cb04f9d003c1056e2817e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178398fd5868d352e4d0e58c3dcffc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9a0333e0664e3eddb66285e29ff2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d500d02879193108adb9d4398f6c464257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d25102d6aca0d71f200a3ea11b65a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5334f69aab2204480cbfbde12b1f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea105e3892fd0afc8d96dc187fcde163260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f3765111af5c0c5dc6eec938f127f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0baf954ac8a37513d2c0a58ea8db7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf547e600a95280a75ad535f28dd45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc53eb994d14c3078d186c279b547ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f40a660b62a5189c9faf95d8d82113265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ba2f69c0d5056bf28ad783049450a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddbe1bdaedb805d06733941e93d0b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd3b2261bc4e8e26a5833319ca938b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728da2afbcf134d233247d2f4ddd30ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c479a78ec646944137d2970fb3aaa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450d7edc03b0a5e71c13befb2548174271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486efcad84d7d367e6886d306c1856b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d20a3a8c66d480a9dc881f2b8c51ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efdccc4206cbd2b421e0803ec29049274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224283d472fb0320bb5aaea786d66405275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d008810d1642e612f15bcbeb6c923f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6a1e893e55b3f0946e8f71fd5604f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09432123eeab35d79ae209601d8653f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95aabaf584dac322a55c733a4e608ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff5e9c6a87c106d4aa2c1b6aad838f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb922b9510704a55043adef2fc820e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d340fb3eeab057f64479dd1f94b05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcceb977bf93674070b7dc8e91aac37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7868aa0508adde0446d4ee318013c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd1d55356a8136b5c5eefc99278393285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a589abe064c8643061f5cfb1284f4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13010c830252b46c319647c93460dd8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc5570e7695ed92c02a00a1d45ccf5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783e9cec47539aa0e85d5517ca1487c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cdc903ecb4bec750d4ec4fff70530290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86996b7e9eb5c3ad72f3d4b46fd1a8b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11298a5b1dcb10b95a2117937cc1161292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813232c28752870c06bf119946ad7c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fd1382698b849b71fd9e3d67c457b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1596e9a6c6c3547df64e0a8ba0c6951295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c4ae035faa53f4b657b91cc589b18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ddc328c92033da3bb1dea7f02e6e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efab9c343fe3edb6e8ac3f2c1bea03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037576654671e70cbec1c941c8840ffd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9954a551739e3d95a7556d2250766300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e0569dc76a1bfd12e459ff908adcf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e72c30855922e6b598feb0d541fd4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fa96907b20d6cc078e269040bcdd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a45c571f51df8b041c55b4a9fcc16b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4a74d47c984fef5f560da71be1536305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074ed536a8f04a2ee0139fc74f16b60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd27ed957218142f0f82da0edd90ad3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f15dc54c1aac9673a66064c2d8998308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498548dcae12ea7fe2094825372148a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce3bb9083b37de5dfadd22aac48de4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526e58bf3e9497a3d9269c907f30626311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b6c2998f8b0b3e471fa53c407266c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e43fdd2a9174155da46a0965e42a05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c752328f61a30ab0646702833db7d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aefe870611d6c2099746d3d3989488315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a9c8f962615c13a607678a4b06fce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad0ac21cead6600cfde124cf4ab97e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97ff5f65db1e3f75a4d51cddf68328318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d237341756e3c2d1ee88391b2d7b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcb28c845a520a832f145863608de7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6f3ea2d550f499ba7ebda94b6cfdd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026c1ce6eabb0e26c2bf29e486d86c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368e4ae7ec46b9239ca5ab04a85097c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47249ae71208c60582dde1cbc078cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c9d18493622db6662ce6a57c15a47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97664085edda63ea6db7d72f1c004cef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf6b636600e96d69204c4871e20a54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44196e71c79bd84f0fc6cd61fc72ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90691ceac39082c0a11c493f3fc39a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f04c7b9792532fe77029806b58a326330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97264879192820e92bee1ca05d011e85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415d864a9a8afb2641ee5fb9b4b5e61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddd0a95bc3ca18555ddf823817f75a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3b65f9d9483e166e772ccddbb2e5e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ca58d4d65a1376a1f5da3a0b91d37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f039fe0123481c908407fb72dcbfae4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772fc74ba18f4ff1df026269a5b20ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c264362c0ad68371f76c0e2b180f538338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776acc28d067b19b1e0a0653dbc80a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2f51a3d84954310a3bbe62f5ee9be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adc7c4645cf655cb58aba5e16cf392341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec26995afceeab3675cbc7b544173a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9adf81668decbc565c7b67b38aad2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbc437db7e7475ed9760a5093ad13b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d77fd0f45e15472bc388827e717190345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5df14a19a0e4eee1cf1820fd609ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c890d2c9e0bd90ac14c035df7366d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a00d457847c41272a615158c05c11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e448ea3ae940bae9962d67f4a2b154349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be2ac1cd19f12baa037f41480c780f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ebc04b2da8bd3e00e4bb0b1a537a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecc5f63bc54af7899f0772506e9075352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc812b52714f2e4495f110a04fc7d34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d70dd6304870a03b845352e6879e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7644746fbfc727f11540c14a0bd0ec1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33faf27e8f8693a7d7e75e25f17533356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7935a63f8360f7340b711422e2926c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd653208745bc52cd55d50e716f0057a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad38beccf7eab3761aef4399324f12b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819c4b3ae516a87efba90c3e1de9c94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dde058ccb587670817d928fea4297361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77454b1996a196b90e656bdaccffc38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f04a2789fba4a6351ab8bdd049134363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccd6bd4f2824463e3f39cb7186919b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf5dc0cc9e06c4ab06a555c2d117a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f6438d52b3af9ae475759f2563ee4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e7cb57f4db98b8a02187ea69a60e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4a043241367024e9e0378ba3a21e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d9b57a24e87700603ad6b9ea3a11a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c6a3f289bc88e70814c84ae2597c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf876ec909dea2814862e412ce9c9c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb268203258854102da9b3dca823c62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895714b3e1802fa3491bfc9defc2e3ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f01ca6ddd0224078f57dcce3b36e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a90dc0a6992df90c083a6fd9656d1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d151b42188da16e1aba3dcfb4091d0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b69402f7cc93961967b873352d4673377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69f6b2afa650fde957377558e87d14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e105492a64d5e26db221a516aade1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24da09ad7c5816906082246f23de315380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d4d96b2527250e23722a3920d9add381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86a51d6bed936283d6d956ce1e6b1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f00d6193bcbd153a7800818a9ebe8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c928f3e8c0e58f433ad46dd0f5415384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921416d8c8700c4b703580c8b3c5f9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af720fb71852c86162fdfc5424cb8b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41324b3b0473c49307ddc952b4591163387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2af51635dce5e8f8351d6737d2ab5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c345babbad09d4314717f6733fcced389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f932938bf6c171b687fd28e14f734390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e2a201a3d32177419e8281c3bccec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52f829752ae3ec006b9ef388292123392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51d8f99c745ff4de90a5d127df56df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1063e220c7430488ecc9a23c81f1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277aa9248bb3d3e9ac43e276c9f0bdfc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07761ce601692ce93f8bac659774b110396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aac17e9d11d328f32b8c418b6fdc8e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fdd6600a20e573cf8d616576d3417398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d2e8db3619b95f4e6981ef690806a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c22d1c77f5b6819f4729ad1322c7c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3bf66ad8fb89c6f318954339bf577401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f76ebf678dd3c770e27dc70920b3d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750f13683548a46679a83e64b275249403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f72a0dc095d2b0f28c273da1e0230c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b736902595d7dcef578d454a95d13405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ff94151c5be1c838989c76021dce0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e8a503b52b9e2eddfb886f127440d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1413c59d530ac2d5e423bac3d80cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c604004033ad4e68a85209a2d2a00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252e3611bd4d876a91ed14d9a225012410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58be4b02c6b2e9f6644601899aac7df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e86045230278b459d854b475f8ad92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c488b0e2c29f83e1398fba43edaf4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81759f0985359e6c3a33e923e0c2db08414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0395f3f7debccfdfd7aa64238b5ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec606216aad03eee66a0c63b5dc25e73416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c98e9748ebf581c1ed2d39162ae545417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa90e760adeb7533d138164cb15ebaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda01429bd6478e04803fe0628aacf8e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2b0a46d627956b43dc01c4b14675d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0f35b1d976a52f52d2e6517955897421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e724e7103198bffbd9e74a4c98c3e7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af987bfd13897d3f7b381d56c5bc26df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef013ca92c20ed06e34cdd8d4f6d69c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6de32efc742b51d435445fcadf0829425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f2373b382e40bb34212a63bc83cc7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317496e11729b44543ff473b6d98694f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91113a6f225c9beaa9c465eaa55446c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c281bff1b77aa4d8f5c953d91d7478429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af8c1feaafdb8401f6ab0896c19f38430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc59273026e5ff16205317af839dbc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fab2752a74546d702ee313749fb7fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5a08ad6d82b8cabc239a69c13f313433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b5b47602519d548c1b41e6e51037a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb013162cac913f17f87253206d8d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdd3a0d3ff33c8079cce370af27970436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31750adaa401ad091b3c8eef1d742643437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd430ad22f7e812f0483df0e948e52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c208b52f82da544fd51735273f9891439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b5a6d5129f67f310a12df4fc84e31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8fc0c152939c7ea384261a5b44873441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb03bc23b26a79efc1585392f48d457442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df324932a8bd305e4f3c997dda39db65443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352772707a258fdfd09d9268cf2e515444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e183e8d4baf7c26596c6702b19cd6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d02637e75e0eb6f7313118699a841446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842f6b137985206954275281e41b186447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a62676d812b19ce083464db16c49c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48afd001bf36984f5b346ab5316901449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdaff10571d5fd21e09770728cece3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedac6b766edc6a2fc13bffc0289e341451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d27624d83d71b8246c45b00a47bdc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94b147c9fe454d217e5de4df331fa8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8fe3a7749d097e15c1dd305badb35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d99449b69e9af47b94e09d100bab5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff4330a3d9fa980b2330cee05eb65d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475eb5ddc6984c1439c06018085f7b08457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2b7890f230cc3897ebf182d801512458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f89b05f9972143f0e3a259fad06991459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1e81f042b2b0fc4c5299146c321af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4573c47a551ebdd4c2920cce3f7032461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f13213d60c55a5768e9374e51a5ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152a6c4d74f6056e670bc993703f171463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c1b764497610c409231f982b7cc02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28634144b171c8b15ff58f7204f410bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb413294e9544c42ae3858191047be1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85107bfda6781a888b6c8eed986ec190467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce27190bac8b24150f1ae931479774468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd859128799f40cbecd36c941a9333c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904bf0cdfb723b075cc00e852be2360470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb58e538b807f749c14ec9d00bf8066471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c44f8d9fdf554131b73e5bf7738f7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c4228b5395c047674cc1d1f00d65a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee97a0400da274f634c88ae853407b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09ae2d384b6e91c7da1abf121503e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a69ebe27d114d75edcbbf24075d3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8e39c1dba70d8c0685367e03f1752477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b94bfa999fc95621550e13a0d86b32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e31fcb8827176d460492dc67671cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c0591c79837db671295868d76c2e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94dd029fc24cfe09fb6cb1bcd13eee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc7d9a23ff457ddd28250f25ee03fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c68121797e17f954329f3693f51036483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb06cace3969039accdb3b6c5829104484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffe410da6118929c310705c2d9b55d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3daea324738330c8cf3defb773907486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bff2ab6f48a417fe530e5fbbb8c35b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc273ff2a0bf71478975890f751672b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b5843e2975631562a8d86cef8a872489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae7ce3efd00cc2956b6b66b0e27491490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8892342ca64e1b512d3f7c2d52b09491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699efb1192a4cc8f8cd6fd271cbd8ef3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfbe72e7fa0c99a597376228772707493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1d636a8f5427470b9cff855b5646d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b923c4281796b2b3f0ee81359c0e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de18e89f3bd3cf4819a5416b97376c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e61b73f480d62d76e2a7672434116497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb144b1271a8fb95f7c68fe05b7843498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d469116b5f48eca9c95b92ce498126499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb4722ce38d9453e980f5ab1c8b7fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3457753d2b03895aa3b5b2033fd059501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f581aae7c685efee63b244e6dbb39502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca853866560f630b4d30818952d3272e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac22cd8c429a7d7fe00c4f88076dba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64f52891bbe28f6e1b5cf119868bee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddc9142aff5d230ab44aa041a989d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6debf1f5d862ee41b9999856155d61a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9bb8ba4923e7592badcb15f0745cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788a81c94c31844628e0cffa3106cf3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f1c5b316938fe9905a800d37a4707510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412c400a9deea7462f47e5ea19fb045511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca7c8c6a0bb6a7fa7ee13b736f0418512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07732cd0a73f5ffc0f9e68a2fd8352b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf9c6132d4f22e70e7bc255b46f3f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34c87b80ffd02c0fca5f0dfd98c2f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16eec273aed8a80a8981d262d07875516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c314aae3d04b9b5a0841f1b8e60da87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dc43dc6ca7653e803b1a8abff6dff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68f7532f76d140da090a0629c227c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0874830d38377db31c8bb62534ada6b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa318f1f78409e218460dc10e6bf346521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bdd6598bc04ec7cb26b3407dd2c70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbcaf9e06f4212199906ad9e7bc26b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2777e39a5024509a5853b853bc03dd1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153d73222525bfdd8bada58564df8ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53822d732ac63d3d723f09aac7c7167526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fff118fa284f5ebce6d4ea1c4e6e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327073c8a5b7f29e3b797356f745cc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d799a2a683e15dd37171e209c6c9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ef461a63b0fcafede33befcdf780e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58a1ebc0a906e613946b37a76ecebb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba299431ea6601cfcbf29fc02a312472532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f586fc2d82b76437f68525734aae3e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f992b51d90547b0585fe76129b5e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a9fc152b8db778ab31c73f043e24a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f9db102761dc0634a9d7af1454fdc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c60f45de9c7a51afabcfa0bffac40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e7a14ebe373ae16c6017e149186c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03198f9bf2e8d4adfa684258e66073539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4959ad811d8f9f0f57aaf276523b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e976eb2522f910664462e55e828de8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd86622f64de6a35494e4b341465b8e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9ea9c852972d4d8d18a1fbd87bf3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4e2321a1687ec394b3d44c12aa615544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae45c2240fd803f4afc18d7c080348545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8896c3d56551224d9cfbf4aae80d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d41b5fd846b9ca14c90ebe1aede1b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0529e4f71504a933d4e1b3e089b9f78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11302cc2add727145c25f51a5e3162549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38676a532e9ebbb30b401d0bd2bf6c37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51017f04797667ff53f66e1e547a784b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f466c29673970191608d36f96dce7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af451a20fbe78a36cd19cab6b7b5b21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd739de80862f77cec658362ef841b98554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4b888dce48fcc8df8241aa8b591a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34aed837fd3642fbb80b7fa89306af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2fb184582316effa3328938102cc8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b703ada8aa4e334e9f06bf20ed4a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de9d77726e7543d67ee15ab1637143559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b4bf5211098079227c931736b390d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ec9c29b9831e7f9e794a6e36c3008561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dbd039979f0daeea9aa1488577c12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc35c39f61054fe919ee4fe022387cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7dd184fc56c62a61d0718f5005188564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888b0dcf465aad618302e7b9e25fb91565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85731ac03db6c060ce9f3675829c09dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc81a57b032fac0c975030f6c07a224567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c81f668c957f7eb89b46791a0a308568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ff2f247924f99ad3b38264e322e05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe219299efdee3721b72d5feecbdbfc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802af23010a67fc9ba5cc60ddacaa992571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0bbf6fe1194932de5565aad818cb8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44a9d513f9b6104bfa4cf4b401768d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50268d40a6c257161d57f75c4e4586574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b352ee63f76cd8b7308cfc7db962b41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014ff9d124345cd93720c93f2456adf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7f632c84ae6bad85abdf73b3a431f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8221ae67e61aba133cebb196cc22fd9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5286fa8cd50dfd86ef7ce8f48e363b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754874b3a3bcd531265b1e35f913d4ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21b302d037dc6500a77400b7ab5734581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d77dae21aee03f141d4cc283bb11fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bc6c3b8c5086dddd052974464b60c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330d2f88ee33524cd91bce41b5b087a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80da5097c629171b3ce21b7f894561585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505a1d925671f8044e5c1a383ae8ab7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8edc9c4f4f5f9a9eaeb74b4b94d6dc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4af4cd890f0c39678f20f5abe65970588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4184eb017316d6a813dbf6c6ceac1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b65c56c97996353d346614c29f48a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31d3c303f8f6407b7a00de8c890350591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b10b2c6e691f46d462f0ab19815f4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83358057d603c098ca43df301a52c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81c62a3417265d910f331d0be64151594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdd98a3cf22a6569228d94cf13737d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3941a473f1381c189e691930cd5a16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bd7ae6e7e576e4591239c8b5be111597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d3487153e3eee9ebae9551b7fb11c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc58d2e87d5e9598643e7f01655875599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fbd1480f83d01b1f344feb232aeeb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085528a1cfddfeed56c36edb9d4d14e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabca980d3c28eb03113ef6b4a9bac84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691636e3441e2a801b9260659dc9ca97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a7346a382b299e759ba9019ceafab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d2e5923fd1e863853ba1911dc866f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074ec12e91725d47abc422ab27928b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743c50959042903f7b24326dfd20024607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed356e4b9f11c97aacc8eec460f93f85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d1e455213261d1d06aafef13ba281609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b96469d4afebbd419edb95eb199522610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3eb93e40eae24f19387928270539c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e2ec0b58b9f64b914de058cb15747612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f4c56f3a7459bbbfb5483bd87e417613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce26cc62e1c6a70884447f57f3b1d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbfe3ec7cd731354a409600be167b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e018f0cd78a556b5b868e7ab063328616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2440677a855e3d97f966c39c8a1c11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9a65a25b17a3e7736ed4369ba3cdc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e116c96f1ae107d62698b0864651ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78af2309e9eab9abd3af47d76d59f5b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da13423e9b18c0c84d2fc61573ff73621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac16bfd88bf034f3a9d6641b832a8ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020d202d992293b8c26900f9bf78ac8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876945b27b3e4cd9ae8fe1cdd6878f54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8494093d915b06c6ae8ab023aa15cd2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafbc6e06be7262b8d2dd58bee351fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4697151ac4c8b7caa0c1f7bae29fcf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e84d87fa2fb3f0d7cd9c175afcf9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671849a409bb16e4e0fcf3b6087b009d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45ae0ec6f319a2f4e20ea4703f71c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba488fc94e96faa1510146aa33a142ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133198e28156b0a22066099a6a88846a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423aab80885f3c1e82bcd928febf49c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212289277c078e5303837ffdbb9903a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a039655adcefc7e807ee1b89bffeb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fd3ebd273655c5112ecbaba9c5739636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808217e3f270a20e389ccbabc53aec84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d597176ee8f89b8bbfd107627654f52638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e205aaf7442a43ae4b32490f1b990f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd4e004c444061f9a21e364851ffad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d6364c011c50119b6eb450ddc81a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee948e53387c659844fa6a223e6d624642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43245cb09a2850aa220c1466bfc66f89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926b71d0b3c35361d6e75dc8527aae2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1450d48a52b932723ebff32806382645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7302026eb2c6ee99d514daaa6e40d82646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e8e8f9a3f4acf244d84d4f3ab97d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301703c54097345d731a32f0378f3d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01ae354d95e45011f73b719d05d2d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039971d581d6e8efd7dedc2d88576a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036e96c329ac25cf95c06227e283560651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ce4122d536466787d6887e9cf5cc0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faec7b8d883fea9015f48500ae9c87653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05751de5dc30aec084f4e2a1374cafb1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a9664931086a16f7e9777d55e6684655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3854d8fcdc9171ceeb357ee19347f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011793c126d96b3a73682bcc8dacd280657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e84ad5531aec23e8bb76283035a527658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c111db6acadd4a5beafed9bdc45354c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71949be910d93016b27d439acf909866660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811c03f06fe151b49b6e61a3e5a2ce7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430d5d886b8b3b7a6da421d19924ba0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6708ad3f4213f7b4735717d7aa7ccb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e45e092262242e2e008cd0d3514017664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d09341de010b9efe01d45a8e1245a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f3ecced2d00433c7a2dbb9e9a2fbe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae717f9c83dca70fff06008df5a1b3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b993db9412c36b8421713c748e547668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c25b2446bab0561b9eb014e3d973f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f696f37fbf833489e1f16c3fcfdcfe8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10dac1fe50f60676458cdbc07fe2d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b27c98d94e4605dd055ece1a051fe6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e70943cc3fb91d9b179f3dae8a6de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e84de4277147c76b277364697fa9b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834038d0dbfab9b5605901bdb6c89678675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9778130cfeb6bb3b6f7de207330ade676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a249136ab51f554cc424ae18084f15e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348522c692a343222df2374a59089b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918063a072193fd72ce6f67468b5de8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe24c7b6b6249972badb02a5d65e8b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4becf4d43d82fbf5f6470e0162895fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fe388c0ecf6bd34efb11824f972da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cc5126dc0f9bb1e26eeedbf9bd264683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d2711abe6feea22b85b4471be2381684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cffb9796db3765e23d5743c050b06f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2b649b686ca8fb79498a2d4f2a496686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a180eee500e31a6a7c3795a58a3e18687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1334078c187b8d31e11037419593fa8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a6305d4db39f19c36b61da165a264689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790c7b189bf19e67f32187b13bd06cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76648c9cbbd35d9d4f1ee4b7593269e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a436f323ec89c4e255c1a706e12c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7917a8534c4d69c2c740bfc5617718693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dadcfd95d89832da612d9abc5a0d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8508d7377e6c8c6b4760bf49368e60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479a91ec95efa8c63b7d57b5e96d56b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1c592338102fec5cd1b2b76459ee9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ddc7b21899806e26298ebc6a32f5d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421adee86501e911dcfb17361883557699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73466bf40047dc6ba7d5e152e31aa6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bad1ee630bf220114dd32f484a6b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afee0acd00b8c316f8dc851a85f2331702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776d0349dcfdf9ffc18c4479da43188703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf92820f58c3dfc268b7d30586aa35704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a45381eb775d9ee14a3085d7be6cde705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8c1e5b3cc215dc636bc9a445c2bca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821cf271c54e1daf560b654630afba9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd857b7ec311f973865340fe11dd0aae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27211a16163ac23132c4ae10ac3687f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bb55060ceb8ecc487823ac87aa5f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a693d1eeccd2e57f1e3d8fb453590a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965cd6818857cad71e506401b8d29bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e254116a2cc99d1fa4526f98ea22a50713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638786085a81efabf72bff0ca898677714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df898feea1e83e8b44475b549233a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9871734b1f4616e6e3a1ffdb58e32ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b220e8ef8100889fc3b13c92a483a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a38d299811cf77f609c49c2157a1b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800765bcdf051b1460633ea1d027761719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdd2a15211ffd5204f5be0b35d7b0d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b81d9ee9df37d3a55e528a50f508ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90c07573f800aa4e77c775c49ab105722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d1fc452478998854c20e5c10b5ad7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160d30cd40f40ebf33faa4133a5815c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c2b342fb3c12318272451dd6eedf2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150c0daca6107b87ee5a691593dd3ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdab2ff09f522a981b813c0aa3f4e6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01946585fdc24a01d2916f6048be1e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07558941f751af79dcf4d2685905b16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc1dc99ac0aca99f340eec6f9627fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42824e2ac1a796fdcaaba382d7af6402731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f313ce984c34ca3b9f1c770d395b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a40abcdb5596c8f96a50068bfe478733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863dac1ef782c5610b0abbe83e69220734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83863efacbf727e74c9f6a861a129dab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fec793989d7281645eca34b9baf1b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2a35e699825368fe28fc41b82d091737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa94b016d24c4485191a979897aa7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867c92f64750589263549731b502d3a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdd9cf8291a294fa859cfcd841fa03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47946744eb8189903d05ba4f753ec955741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9d2356e606095284699c22893bdbf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0852181a37406b971901c68540a27743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4582a1f1f161f87d9097a4ba3274e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3930f1f0428362515b3ce869a214e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b423e9a20a67959b7d5a46c59fb693746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f21b14e091777a54a0a23ea8c5e1e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26901f1342277f82f73095016669f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81527274af42c0532b69ef883d12129749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89085d395a5123444b9a76dbfa41631d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449052fc80389c95c97edbb4a9c5c7c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196c25df02e7dc03c76e48cfafe5bdf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e74b26c2d768c28db7c83d434bc8d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bfd8153094ac8f6180a95b864d6c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a7671f3f749d2b9613c31c73b818b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0872539274b69caabf4a2eeb7cf20b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce455053810b628436dda9da01b59b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad76f3b879b5530e4111f9792df04af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc36e550a4ef76c4257ab90f513bccd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c8b6b8ee3a129bc3ed469d67bdfd0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f86e3e220bddef95ea885735f554a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e61bde021c84727b60a875ba6e838762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca78a30e3cd51f94d6a0373de4ef052763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7fae9a5f88580caa4ffa9a332218f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf7523eb6d32a7266d942a993a1f5c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46991e3768ffb0da8cabacc5462c2d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec896a0aa963d25a9b50001c7caebe1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d6e6b90319e8f8462691e03a61ce8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5d1beda6627a868c74fe2443201cf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81923775702a62258c571337ca363c3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78533c8b9f051fc4023101bd910e79e7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c15ff66f99c713feed65150d3e4c51772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea7c47ddc876ad00618b6218a54b5b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a3852773d02853bb2f7c857d71766774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cf062890146e7e890e6ffa24e97f1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e93c953fb4e99e4e77bceb09136de8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1440e2ee7fbcd1765b6ac0057b1ab777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285655ab4cf4cc7d235efcad1e214bef778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a050d30b831cc86818ec79112ff3ac0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9714803a9fefe7bc0a261479bbc77e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde1881a462ae6e63149a3eb9fdad4d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b17d99d4a0f3b21bf1897e233aebf4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13453704c6c8264da66f16d4f699215a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b3c098fa58cf840a7c789d68f425c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37130750f6d70e5122dada694f18b9e4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8e9b4ae50befddceaba980dc86fa0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1fc516187c3bc110cf4587822032b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e167d40b6c5d149e8c4373d027b50788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0c27634baf33e94ed475774cbec0c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056413e0c50191f0e088fbf3d9f51a5b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014cce9222a3a1df38ca102980da3e6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5c694619dadeed80468455dcc7a60792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7645f7b6e930569e5a1ec33bc3f09793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a08eb8c6442e4935ef70f3a8cb40f9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f4656007fc92031844cb2e4f1c45b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b30f7319ffa243e8c9e6e243e52ab8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71ac9400bf82445a0c88603884782e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd8c9955be2bb10f7ead5b4b071a38798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f202e101f7c9b33f7693c706536fd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb006746c24bba9acb9a4f7b70e26018800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b681c01986a469bab8afa99f8e8342801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd64dc40b13330736b6037697a47de0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a6a6432a207a9faa5f3e33242826a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83ae80fe52791c12ba8cb830d26bc8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae9dbf4bf72c324fa61c522fda5f5e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256741a3f9a8a09ceab49073b1adf44806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100118a69ed5da481ecd2cbaeab6f54807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9059347979ccc43f18b27a2b29d0453808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638412b86c39f0f45dc674cfcbed031809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5d2f63d2458910675c786c13b2869810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca1705bdc8f34bbb07da16a55631bb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008b3237ca2af7e1d096420d8fd1f9e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b0f0f2bd3a3f9d60dae451c01d100813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8672294ce68bc863611bceadb9fed72814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c794c4bef2a6440231e7baaa4031e1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8dfc9b56e6aa9a580a0ac787127e0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646177dc718a30444bdd1f675d2eb8ce817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a93e0d468a4e10e59da304f5a90881818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e4fc927099178afc577de07d46ef3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4e3ab0dfda4d39f96e34329631352820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366c23fcc593d6d2996a872fe8cd626821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a96b019b9505b83e3462b3b8a87584822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215c5669467f38039fdad9f6c426e96823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38552cf58bd4b5d669b3382c38136e22824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9749d735a0d806963de6a5b8736add825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554a7799fbd1d4695a145280e90f646826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8dd4b7fb20132651bf8f3b1ca7a28827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10aa3322c79b3894c25adba7e5dc4c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85a4b3cc5bb64aaaa334de24578851829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029299850f12876c56e1969ec785c3ba830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb03e9ea8f1fc681e268d16873e2ff831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be14abfc1d01750812b5f329c02b057832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c630bebb7ac5678b4a53638a857e8a8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf69623cfd2e8940454f8f5ef35a2e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b78b842bfc9f327d32d70272beabee835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0909b54530c47073920941f608c0bf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c393abfe248f3df84b55ed9349cc1f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620c8b9b68254b0122d07b9bac1454e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88bb79bf2c948959548293e9a96519839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da646d581bdf9bda55ea305be04e49a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3dcc6e9efcb38e92b3796dcfc7ca7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcc4e4b0b447d9d39b4aecb7d0d06a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277f104a5350d04327a9b3a05c7145b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0b3f5e3e324c2fdd290f3e3558978844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc8f703d2492b1ba9b7548be17bb2a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bbdd8cfb96837c30a0944e3323509846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a925d3941eed15ed6fcb5880580f78847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa4c525dccbf67d1d85f2eff59e0a0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c964c51164297b26c9170fa1dc084a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d4203c9c95477f4d90db9f601ad7c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba7341dfe49f847b5a13f508e2db9a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9938b350d16542ebd702e76735f4b1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782171133bdbb65472dc11f31c3fe45e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72591e625dc3cfe83e6802cadcd13af4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b817ec74e677ca58e979d57ec6e450a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311c043a526592bd38779b8ed67dca9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f1bd22173f37de7b12a80677edddf857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc8732e6249f8c4a635315594ef5a9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da37bda092086928957232457e531a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc7fb6305f1527c1aa56903fcc3cb0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e49fe2fae0c6fabf9a867a72d1f1df861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816eef09ad63f7b84213a7927d208f1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54174bf33b1b8ff3ee489895a0d69510863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0a24f9c5c8b53b2fb8c66961ade17864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d5fcafbd7634be2a47dceccb16c1c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33861be16d8170f5442e94e8782c8930866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaded2125ad1bd2e2c33dfb57eca2d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19d3b0e3ede1a586cbb454c662b773868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a16cd191064356895412b2f4d2ad5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83a67cf6ff39c339f2687144c5d74b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439e099cbedfd7a008a6fff9d8965cc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a896d5dfab2e6b235fe538367d0434e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5abe1ac15ae568678fab54846a092873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bcc066bc39164df393a8201261ce3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a696c5b075f840fb54c8decbf7abf8d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c35b90edd0d2bec27d2a74f55446e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b6d92ea0b25ed58c08465bad48703877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8da95a4e962127daf5d6e33f1f04a3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043590ffe81c13064afab274bd51416879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5debd7f00661857da7c9b5ea420f9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408c3ce1d5bf44cfc232cb7d5cc5d3c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1e88b1857de71aa9903535a8ecfc2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402925d50c5c54774fd53bcdac5339a1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88616349f5f8e57e1c3286e891ea83884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eada0968a06d72f4502e11a56a0c55885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192602f05aed56633f6f6ac49c11709e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8e0a82f2b35e35aa2691c98818a22887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca769372b742e158572924d6591392888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8133919ec7e163563a97aee8fc55c93889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef1b09c39a5c219c69a12884a6111c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c3572f2ab9570dd8fc72d735c6d98891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dc6adad26915fd0e2941726cffa26892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15278ec8646cfa33e6f87d8fb6c40c7a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01874797398c80d184f3cc3eb35ef2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57ecefc40ab18fc36bb0b55f1d5229895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72506df2b87ecfdea0c7c20e2964e788896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d39832dbcf7f37a03ce2a0b457018c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba0e7c3d5c84b893a94584ca667fdb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1b89c86923382cc38fd5d4fd5de21899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee660233cfa3867129aca5beb7131d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa642ac63de3490654089510233e353b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b478d3a378ae4d1b389dc3816f13aa902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affc330e5b0787673ad9ef68cf076fd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2b787d80d996a2d5fae1e46ef3adf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35090974620fd26985aa9ed9fddcbca905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a04926d097b19d96cd7cc4a34b7135906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca3e026e90d614d9d4fc6cb14a09a9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1332bb27d37d74e99a869788d235f6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf586d41cd2778f4524c55bdc1c47d8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c72df57e585c4df512af4080f43d4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc55269b1abccfeb54586618664ba57911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb906e4c79c7c4d2167a558fed056e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052c974a12eb1b7f89f3e3b54b88c33913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73445afe756b4c200b274ca05ea1dea5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1879cf075985934c223e2a3295c7e70915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf813899d17dd9f1bb6fd2ea363b078b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9848ec1cee08e42e17d619865bb64917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7496bdc4b1c7cfc8cef0a556d17065918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd7ed4b830cb81e9440f16e56a2223919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9251837f842a92c400046d67a013d71920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551c2e8382f450364e735cc302104d3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140a4454b54aafb18d23d51c63b1f96922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385bf96ffe1ad84b29512774d88f0dd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024a95fcb263b8f9ad7bb0bb01b8b9e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a385af1e5e8c6d096126d0dd4c59bb6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1b12428a5eb349c548b3a0cdd4a9c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95678f8f3245c506f336233c40d562927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac9e428d663437f7d984754f36ead8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a33291151713ca39a2663ace764ec929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972b290c136e407742aa0c6d20ed284930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581aed34f11073b70db9d7a34377a24931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5362b79d0695399f2abc491d33e6b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ab3eb43d465ea5ae4f7313815d6fb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb3472d96aae8d2eac29cdb20f0c35934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e62d38d5070ab8cb5055638542aa9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4e81def9cbdcd1bd3bad7503fe97e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22beadb64841dc5b844d748f163c9323937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71d81094c3fb57f2c5aa4448f1f791938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394990ebb60c592ad3b6f89b247b62f5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff96d6300a2c360734c34158c37e9b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfed66b6f7809c2084d7096874d56a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ed657bc732515797f504560c9c23d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bfb078ba593499519caaf59f180d0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54009daf085cb2a2918d7fd29d49c782944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799c2e312f3f2d8f6515d0d28267d49945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29662b8b0bb86ec1da70b848315b67f3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ba7762f25a643ba92f9ba6a6574d1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7895ff1f8547a90a88efe04767487b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badab9c97050a7c7d8d9c1dd96d4ce9f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c5a5e8875ad96ac2a47542264f9bf950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685a535c05af99a3c16fa50f6d66b88951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2a2c76518c839d68671963a50f661952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f96f6bb347f31aaa27609bcc657ef953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcd386ad2503fdeb0d51f6cbf0e5d0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ffd4bd32b9df521f7262350d89afe955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025548683a13af36bfb894d4a6a0c9e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246c97682cb18266281fe66f17532b2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96e84e6645ba8e6bdaa8ced8666b67958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4564bd196aa6047218e99ed0e7a6f28959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebc1e05cf387710790b0fdf0fa0773960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654664e0b887dbfb323858522960244b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efc9e28fa67f2ef5b10d3fa9a5f0f7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c2ac5364b2e9dbef037738b39573f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32052f5d8750da94c764b44a7a8b0f37964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cea1a890a1089e32aa927f690f0098965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5ed125c2a9892971b0eeec8557803966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f323eda8fd9b488a824dd577d91ae87967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c729a559926c18613eb813b4380512968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075c2f87319b9553bb48fad2cbff2ed969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a07de441da44e083dfafb097e09f3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a81b35a060106be928236d731636b6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5d385be1ee8da2eeddef54ebd83d0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc58d33bd85c322813c63a5d22a1f7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6f986d2131382f7883e5b236d5cd9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffa4698d381d0c48dbbb6f216589f4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f71d8e346fd43ee78d7f6a22decf1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd605c503fa5831200da8cab55b97b977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629e92eb1ec3d59913a7070a59662da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c30922607bb789262c235ba37d3ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ae03fdc855fd15e35565a7d275e333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2710d2bcbf12c52373001c0e607f2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c9a77247d87e1943b8fd2158468615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da065ac9646c466b592dfafea33876f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171051245fd55d03c17654862595c4627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a0e1dc54b19cad8f8c2776c59cfef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf733a291e6b3d0103ed7509b491a9849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df3ed692513222b6421afb189034a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce860a8d2fd03cdeb8adcb030cc37f2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464cf7c2e2bd1c65168db4bdff7d7f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15cf1633648c57d0b8e35c800bef4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccf3f51329e64988cc6033b18bb91b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c213c6cfe1ef1e2676303c0eb9b811e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abbafc081333797679b153c2f9341916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcc0a51214810d70d4e4aa0359c8b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd7bfc899d24cb4e7ef2b4cb94a19e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8a149d70fb113efa3f25f4a70df2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05134cda3e4a8752270c2de4a1efa65820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faf99b70eaab0b15ab671d08bae10221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae752c2906608ee8eae659ab75b543db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb557f60320027499c091f68b90d059d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbb2c1132f64b2879962df00aa05ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239ab3f4d625d63e3ddac18a4b0e94425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253f28f932fb1beb3e9ef6d1020569426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef108fdf65013bf47dbeb3dade8f0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433eee732c6623ad89bc663cb01f5d6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ed4f7c01aca98d6e8d2e1f0c7664129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9267d7fd58b80c331884cee0ce441dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67391ed5a914511700282518f0ce42b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79c8adeecc258b01e07afa78a9025032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6638545aaa0b81634f853223207c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ec5ee44b9e2d3a4ca71c4807a2ea434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703ae78c0dee34c0ae10951c7a0647735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884006c865c2e0c59783a7f43af7edc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5db1a129f62979720a1c46f60595837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475971aefce660bf3683941bcb32882b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce776ff5fa26232e5a5ae25e453f65f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d19940d5cf0760c8b8a3a48ebc25340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0460221ce9345111e7138883a900a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a339b0c90ba93cfc51cd8ff9fae4c5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511dc5e07a872ce5243ef553792c24743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55a73f12cf1e774e1ec68abee1f5db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b32b87176b9931a92fc7959e25d3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a3937a07249545c3239c1a3f3d06046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84df52a6ed32836c9f526921e20a5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524aa0081e8be18c64dd279a3c1708948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e9aa1407a95291e9943080a03bb5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728ce722f0f324590f4f5ae1e6865c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2b57ac05d952531540083fc47cc6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddbeedd915b2d54ebd52557d68bd9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8f96ea82fc9e9e0b179692744454153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02619157e4334a3ceda50d3d08b98c1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08c5ef838dc2e63068b8608f959c4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bd5eb6b159109438bb50ad9bd6d4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc326f9e74971cb7128a551570c2efb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c027079dbac8bfe67e5ed2d0d1cca8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed13ee28e4cc7af60690d14042046e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314f05a632bd6c59e7ba4223177775460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70653ce804ab94e33a5b827747c6a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63731f35de08f8979271471e97c1081462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4466cb827a874a9b93954053e5fe8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd58efc23eb94275c9428cfdbcc746764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f06173a42c1dc3ee291643980cbf2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b7f6499d8a2f4653282284b245fb866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e69404532ce3cf7afc4fe54caaa9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21486df3d923466e4da839e76fc48e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053df90389aeeff557901785033a4aab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73962a607add1bc5cbb3bb628f5947c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e473af35faa494c4a42aed56bfdcc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36b7c916de81cfb8b51f88a8c4475872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd328603bf1e8f961cd8904e5d2343873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36829650ecd41d4ee0157e2a4cc52e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20463a61875078a04913611f6baa2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcddd9bd8954b73b51482b09ad04bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b2bfe781f55c75dcffa69c0079d2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45146f75f2e9e483b13d2cdf7cfc091278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3752338d01463161e40de2c78987ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a30b9d5e829c67604c9ccf181c78580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf744c4853a80047bd0964b319c71f8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b3b2b4a7f139b2d572d4bc9d1198982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f52cae16b44d5ab93cdffacb38ac483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c23966850a2da4dfa450f91c65c8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b452f5999610e74d30336b9cde93e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcd693f742178ef193ef718fc1274b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616068bec0244d055638d32024d342587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee8e3678f7721d30bc4e7efb12c7a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6bec09315fd7276bf95229a89fbeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a63596d4b4f75de2d4db40a2fc438190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311a49f8387f86409982cca177964ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab09fa4b21169bf7dc6ebb7580c43f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02a5a96cab94a6247c9955db1b3de893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede09c6d030d11e591cfef3f4c2583794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913db1caf2500a879e5caac80e1dc28795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf0c1bd4391056d21725fe67974d2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd2bb36181a037077b6380eb93f60597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6190822b948d4094cb083205fb0b0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf95f9c81b442f4561258637981ce0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343fdbfbf904b1673deca822dbb716a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80735accebbae6aad0e0a66d8a6937cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc901fe431f503a91e505ca4223e20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629495f2dc15a3b4fc58213ea61a72f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e91d3e1dbeeac951c7cae3451d705104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795bd0fd24af18d74f5c169d663527c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cc5cc40ebe94510c5735e5284ecc8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabbe50d9d259a2ff1bde735eed1651107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffc5952454ffba72018f5538afe994108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5448d9b83aca347c94c73e8f9edba6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29317b53551ed2c9ec6fb0780327d36f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bd5c8316b7e591236cc3cc0e70cf7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165fdd82a492d80eb4a1818804d68ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398494e5671fc98fac8a3da98a4593b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf51e5f3edac51474f012c324d16574114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27dcba0a03507e33b75afa936806df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef517857f1f64d9b5a58ff3d24d5f03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c76a6e2852ed2c3d98d1ad39aa261d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888d825a7b14477b068e5be63facead118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d7479becdad6e80ca8895b0f2870d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6198e8e33e0d8d7872d671e05f2ffa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79db8f86da623ecc4c2461c5fd2568121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719e95a913bf1314d79337191a7f32d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1cdee04f797a7279f36fc4abf06a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8af87ab0d755ad98b1c9d4afeeb94a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c800d630e86e2f11731c6590733f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b2afb1218c3f96344b84a180e4010126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca3bfc66b85e45c538390c8425d934127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6eaab1a39b40bc87d43d4c1c104e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484b58e0d98cd88356a4449955cefa1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1b75635a99ce70d7aee5b700ec4a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12899b9e899dbfbbb9f6804e2ef6778131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bba7739f2addf7a98b8e0d18156673132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc42b9ec7227edd6cfa0f25c233043133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dc642f2cf6b4f070bab81bc18c79d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1389425dfa00bf6ee3126a615382d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cf6ee80f238ea5e7dd8565945da96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cf0ae17829302b6b5ae79c500bf21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c743db684ea3ca9e9939c0512d7568a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f599b96775b59867300671011a7bc09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508911cf52c26bd1d47ec6e1c1bff00b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1ef81d47014f9565c32262f20f441141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7558e947a23a5c828484bf242bb129c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d729785770498c5c27b1902027e538a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806b82ac3c4816e807092dc68367b42144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dce89fb4cf82bb480b75ebbed46f79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b4ae5206108bae5a23840086c38cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3707fcc524041e9099b5831dcfa5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e26e576f216edb3dbf759269ac3ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6043d60e11810a36a4fa948e159d2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd286432b341997e4161bb6abcdd24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45160745e2fa2c15ac2e14b693ec1d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b8058e979a3d16c38c191813d03e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54340d5e8b96352442a1617353b6ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a392f645391fe4f29fadf8941a89d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8dfdc043a9541c5af1d917950d2a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22532deda6e0d10931cc8d9083c92c28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d667384719102675d58156e2937c7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701b3cd5966da006690135e6d82cdc2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47713ecedbe8f4e04919648610bc9c85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7e6c1166361760cfae1e54d59a2e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86428a932d5ff36799ec0a305f6286b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2f9816bc1b36dba13298180b3fe64162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9478bfc599f23761b4364cdc016e2a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debd475ec336ca863cae2d7e3411ab8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a19d2a09c97d81ac3a3751203c4e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e8506cdfbaf90a2ed104af544fb14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f898e5e581431502e473cbc5a24b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c797e27392882a75affd37dd02b8c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00216782e58e320699ae2cb122957453169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e153c39be661ac549a3a6af7206c291170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d615ffe3798959798c2639d8e4b7002171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884de8f3cf0ed49e2bde38d0368266fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247abd40a791d641b42fee1657efcd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e62b8819bb06efba6ffc5db679d8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6dea3514aca4d0db9bd1d778baa0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130ccbb83f0fde9d83cf44f0407fc1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74ea105c71298c5a6a6591bf1e58b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f10b978bd19cc76a61d88c970a42b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5067bbfa31b516de6d3cf830f5f7c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fb29e3f31e2f700b38b1791e3b81a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f1caec0b4e2a6f3575bb4478cf7d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60c8cc242dc78dcf674a567ff6376c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731a57bbd0e8c2612b395db7b3cea5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd334d79301fe32909f924329056f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d9259af00a80ad042a6a35e79e806185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4ec192db809070212e9f23bade58a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d8f6566cd544be7dd1a30846fd28c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127abdbf042cbcbe85753545815aa29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a9a71d18a0d41b288e16fe9fdb16e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e297ff604e2290d83c3bd717a6109190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531de1bcf938aa05d79368adc340d45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124e9c59a24755988ffbc9a1f330aad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebbfe6179de2749242bfca4c628daa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51efc0a27d56f4cb24d31f36c85bbe5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f7b9bc1eddeed0dd197719358954f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367a8e1f96500f627d660a44a3a2906196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fc63937d917bd327ff4dd6ba1ec2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73246a8446d2095b9129d74118127028198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48c32549d291dc32e870467f65303f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2128562613c8fbaa7c2866f15a307200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a51a345dfa751775cf19d8e10708c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983b80a9e23c1b41473199424f218e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a4685abba5f11960368f4dc2af147203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8eb890070f8f2660d023591b60a02b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20df16e993a20be7e00426be1a0266205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e11053e6f26fc7a47542ec3d8f2c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86a8106c3aeb30a73045f832bc9c66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6734d9128a51bf6eaa4c1ba15a81a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c3d06138e99d75ab604fcf5b08285209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6788f4d3b78032636b517224634b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacb8b7984efa677ab7a7b57ff489d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f391f437abf3f3c11b3ba48a24416fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8ba2e386f7f9cf459e62780192e32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37064859cbc18deff212883e215f438c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1499096471ff65ba43cd6bc60c9ead3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e3acc52db860490dcde9501188278216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575090d80022ea860f589714af10aa01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33e92584976a715c3b96e775c79f70218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29359dee19b579108bdd246b242c5b46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91d8a09acab0064b9a5ad95696a7a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98b64b30960d677cac2244a56a4c93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c45bcbf726ac6ad440b602c1c0a7c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56a774669c6b2750a30225cc826423223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e4ddef95b92d8772d4c8903767f34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab87915b7673dbdb743413ff41f2ba4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b26f5dac6b4db9c8ebe21d3fd3320226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cec59c2964e9decdb98e07a6cde845227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb3b50ea6424bab9708fdb21cf311a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af987aa892782b299179f9e1ad74d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bbdcc3a3f1ab5cb07a0cbaa01f9fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c9cb9712236ff2c9790af1fa26030231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2683d12678da3ff8c8aff06a909a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7161d0988e957238118fb935c09d16b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7a851de54044985c1fba7dbbc6467234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248cc7f3325367c61abb8c55e3dd763235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d8de4dc45665c4990269a10d191df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6dc215fd20a12a92ed4a419a98a2d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb152f9aec49b03224dbb683657e3298238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cb6f5a8932137e961e3115bd8dcdb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b94eb8f954b1196bda6f0a6842707240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e4da7db71f2ebeff73767f925fb4e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56993bab4f969a2135772df4546baed6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb358d3dfc6b581aad41677c567af57e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142e8e3dc5e5291f5f2ad4d21ca2d56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376c6166dbc23a2b242ccad1ac2186a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145f91f1d160c8e0000610394145e9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7c8706e25950ef0db33f62c90f239247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7978e07ed51e5c88523409fd4449d77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f3455611c43cdcf66ab76c238cf5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f792498b0f3e9ba163c9ba9961f9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919b6754c354f62fbf1c743e16174a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044093992d647609b23de8c153c49ea6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833f997ad2cd179892abbcf0c5dc6b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c66b53feb43cb3b011a38d33645306254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48173f9212bcb3afc4cbe857857e4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e865f3fbdd08fe91e2660e92cfa5f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e40b268e87a33b74139416789d064257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962ee02303c11f55a05f7b656dc63c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00801ddcd2892d62a8907a4ded834b82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410e3d974a49b3588eeac2f8168695d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01783d01050dbf6fe56edbebee9d0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61fc19fddef7ddb50f92354a764ca1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8ad6acc31e4a004ea4e99f01b44c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04348314327f41f46f38f88b582331cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3b39bc9e63ab57de93caf4e2d4024265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bd48edbdd9bb7dc35967dc90c87b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a104e974e46788a52ae0a573dd31ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75be3d93629b1b25ec7f32129bb059268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a5524f067adf0fc4aaf29238e1dba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34311a2041d09a72cfffba5d2b1ede270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8dc8af21c4ca7d4f2a5ba1a52fbb0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109667c055f729d4107e6b764ec9f4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f897287efd64276c1d8416133f8092273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898f95117846fc77cb3ff0397168fee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7b5508806619f46f7c6ac1fee6051275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d02069445cdb463af2e2ee93dbc3f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9486e69fbbc7f296636d40c340a38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a753065727f3dbaf32352cb6c75e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bca0db4f7f4275bac5cd783e899b02279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd726164d2b6896b7e843eadaa91b71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded04c0429a52caf1e72343a5583f694281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22205195931bde2c89d90d886d028fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552eb647d256cd4fdcd437a882c9d1a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cf674d276a9af00f3ccc2d166fdce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed38dbbcbd0e0aac1ba6a03613f60c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c49ac3f5b81b713f92fd88d401b9b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c1ea3a8a2fee3d813c40804d6b353287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d9f0cb9a60e7728b84da943c5995d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7ae1ca760a0936fad11b873ea47f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f857f40c526b1846477b861610276290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c3d72d4a55f0bdf1907a31c901ad9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895b015c6e7cbf926c987698d8f8db2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901cd4f00cbb7e1157e2795a34d8965293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667895f4d67a4f3aa9915e28de3f5a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35569b6e2d88f7b9716cf78db4114cd2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad7e49708c738608457e26f876ba4d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54ac068ee988a29649b03412f04072297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fd8c14136de4a4a77f993cc04c0be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192459d9817892fcc99fd345746684b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6564810154cb7194373955e5549b5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b676c6d91a0471645a810a5591bbc60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e25c0cd147650344f3233e5880de70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02401c07d765ca913bdb60460bda92b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f66d8c271d650fd2e18a60eb1211c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a897a1274f5c430b0d796bf129f7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60fdabb234adbf6fc3a5ed6a39fa57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6555685af914ca9c72d6dcd4be38143307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ff3eb93f085c61fb0643aa1ffb0af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a4a29fcef4884a2a1116ff7625982309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ba8536112cbbfce2f5fd6847c95d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419920caa5ebc7f17ac01d8ca597751311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015aa056fd61d368d10167af1182eb69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12eb21385db668cf50a6e6695a4746313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d988f5844250fbacba86109f7d45662314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acb920b64a66d1592ded5ac40a1718315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8562781c01d488669fb3a77ff6ab021316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2bcf7f3dbe2fb2d8caf6e0d852a1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253f695f92f5ab06187070d1445fffc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c278e54cc22040482c184b5fc493d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff8c8d16735b28a118a4e97ab87ad6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971538e58a5beb54e4280cd786b8af11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08870c1998f4f566412a0648bac58b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e320e0eed55b95efdbd26b7e6a7c31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cff026c22b5e0151311f9b296c59a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e1f91bb64e97d3a07e37dd7d77045325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac8835360df8d2d71737ef07e3483326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903cc32dca8c4a778283eb47dec4a51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359b26ef54842255fc828d9a8a13533328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a410764d1b15f6a1a30dcee86649cbd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0809104f6a46b5ef646f1ed823310330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b715e5487bff2f880ac7f040b3c7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343579d9aed68067aba01bc625e7df5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09df8a2d3f7ab37d279d6acc640f871333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853054a25a4955a870ee2cabeacf1390334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e40f25ddb33f1f1f07e1ba973cfb1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4ef2a24cc7ffe911266bd333ef4c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8c111f97e230f2958617db1211363337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705d82f7a0141050bebeaf853357fb0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c98dff0b6ee8cbcdb300c8617662c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65f5f4317896dec35bc41c0cdc9dbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227719b7ca9474143123574dc0e538ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e614a522b59221f3f8e9c066107dd6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53ee41fab954e4688385709a793075343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36693c226577ca26be3605c2aac13d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa27e55047a36beccbc47c6f859fdb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b286bc64e7acc9a83e45710b8148fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307bf5d325b3cbe5b6cb3c2eb73c46f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48a13f0d4a3c61adcf296120427848348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3383b8f43c946986ee1445a6f4da1f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5be28e0ae88026b9dfcbaea91175b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea810626b014560c58e04cf308fd24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc4382ed90d4383e560ca7edb150df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03b2eaeaca8b0446d22425afde1311353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1786fa293c456891b5e8866038882e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea522d462a78d29fef27d2d0751cc0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6b1a8cbbc633d76f7fd848d0dceca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2945482cbd35f98020b1abdaea1efb0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2802e0a58440d420558c074db1c06e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42879c64e0ba01a3aa1d88b959ef0fac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff41eacb3e842174c9f5d5118e6c73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced26e419105dca18ff1b76360125a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a276f3a472b5a9866abebd7d3ea0bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9061a4140a3eedc51968c3f8b7e6cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7f4f9363dbe061ba60ff6781d79c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951358612476fa9067cdd0f75905238365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67b5ea497d46754c90be46ecc3946c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cca1bc288f922eb8220d365422f8b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc30180767006eda0576da7cde690c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c43ce3afe191457e8e3a147947bf3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a0d8c969b38ec31d27c8af38479b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d32659de3f0f8fb1dcde2a5222076c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b912bf04690c5c8751c1f7e1f2a1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cacc91e1c7ac2a576be5a75547909373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba494db80072fbb43536dbb30f948b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bae91b66c63b1d89292dfab23036e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8d3ddd8fca2aec4affae277ad9d2e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0192e04f43691c8444bbb35b5b32e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620c1593403af402ca4f97954348a53378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb82d0750b12f05bb35f4a86b1b501379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad238711b1732573f496a1ba2601d53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730baad09b4b7c0f1ad8a3693d45cee3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d1c7e9de41a6cac3cda69aa9a8f52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901573bd69c823ea6d1257be563fe077383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fc823e4347883aeacc258c40f2c4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd6acb8c7ac661ca37675f77bc8bb8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461a921d9d95aa330e7c81e0d065b15386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516d0865fa32f273dd5576ee4a4be2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706e98d1103fa87249d61f2fe2393aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138e07e32da27b7fce7f15e872f1d74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1d9a0ae1391bfb61da49a4b3ae84e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493554d75c54eef7223acfa78e2099f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16818373c2c5347778b85505210354aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef7b9dd15f05cef95c937277285752393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942018a5d0ea0889c3ecd105b4491d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e14553eda30083f0a2f85e1a0a83b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac6d064ba988f26eef035f86fa10d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c263924510d818b5c5f350d04747d16397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db66db9e1de20bbd48fb3840a394c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ee75bac0aa6f1c412be0594fb30bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be4371945c8e9c6e458b80ba5c4f0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4e391c5d5d5326431bb0de7b529a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d36446124cc28fb32dd169b926a7f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d65bb63feea9d6368a8a989b25e2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb096c8848e4a0c65648622dc35ce20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd5bc5bbe0afb30164214925c1136a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4163f7a6e59d75418467ab4d1e2846406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c637d469c308856d90d7b24ef66eaa8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938f40f1ba16565955efe7ba1e67e9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b8c190122643baff90bfebd443bf2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ec5668c717c9a45450f2776920831410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858fc49ba64caad81c86b2e88811373411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416b7621ea7da08f3696880de998976412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8982ba75d414705621000ac6bc1f3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6818ce2e4f55a072f51943eb9983f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8eae4b83ee863ace0af651051e4ef3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0831c45ae80bfaf4afd629a1ca7701416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638e4523bc6b36319089212cda3499a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b10cf815c50782676a5a32598bd91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc133be15edbf7a893ac4ed595aafa2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91469086aeda33ae9a388316060cd589420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f89608fe6812f25da7edd55813219d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3c36983a44434c5372fa72af0d9f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd50a2ac879ce0e29e11c7ec6bd93c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2a5346f929b599c78327c778ea0ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1957326eb67f7acdde34316fc45c223425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e107b9af69bd5dfa7e69ffefd9025426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b030a036079a4c846b168ba591a44d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9816a2ec4a58da665a4be90af8d3d62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f441d2dd8daa0e5de2bdf3f17079d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095e7417df7889a5c3619f7f08cec9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3fcf999d6ee17826a488732d1d074431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f2fef1a858e413a8d1eeabb26f173432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985166dda0878b8774d8649f0bd845ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bd5146002ea0119baf352afbc8998434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952152badcf192b222f25bb40aef42a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da690dc9c930f0932f2921c605762d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51f1ac3d1ce11178e754d81adda00a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fee4d3b0c95aaf9df298c3ec398db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e548818412a4bff3265a1a9b3a9b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3e0f6542d5a3cee87df9d0c569f8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d798fae8f1b2f0439b0f1402b695ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffba2fa5f06c87535eec9fd39cefb3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29228162b324b9964cf90c5db621fc7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c435b2d1dbcdaaa044e652c805464f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1fd3b60f25a8b58fc89165dd52196445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e34363519bbf3e6e8a9cd837ce921446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f49daf5ce4fc56219b73c0a672555447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1855715e9b3a6d27211031ee49b52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ef621d0372bec74a5635d6ca5dffb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1d46884dba076fa4adf221f463e05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10383aac2692c3738d21f222ca4e2bdd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5de1fa98610612981dda9250906b36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3a679f225ed6dc144d4b4d08c3bcc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16f1486daed65637ac8c5c5d29a277454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b0cbd9619f978d583c3f438d3a23a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f056d3e71ae50c331b22fd759b4fd74456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fc0bbf53e9e3695c9d3d12136ae35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd6e69ff0c244195cc130ece3c9e2a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349f71f1e042149c9b170508d9b9bec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083a0a99d808c378f4d287da0e52ca7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbeb34e1e472a96417e3bc1a7053522461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f21015b93a55c1a20467ce25410874462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772a8cc1f9d0bf32bff8c5096ae6050463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb0f70dc25be55fc34240eddd90db9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bebe62fc46694d35b229f945c53a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e954905a850125b37d7f9eff7257b0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c7913f22db27368bcada9e06b37e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dc34f8eeb4b6d3acb908ac846f8f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf03c60cf1d08f336cf675f169e4a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03f3e6ebfd128c7beca4a6b23ec467470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6a0dae90289008e7cfb5fb73757be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2461c77833a8cd3ac3570a85f36b5ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03ec07893a43d6227a5e79f6bc4b4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17866e44e5e2918acdcfbb9fe03307474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b09f7923779bb852454e4d7f8b0df0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ef224d7a0ed6df5ff0c208a4c383b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431e4049f1c99961eaddfa66c059e0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901231b6938b5e6cdc2f96d499cf277478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16974c1e5e457417b76651040a128c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5a396199c00e3d8c95e1cbaed09fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41436a7a5bbeb6813c65eff2a3e83e9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670531a74b2489fd63e8ffe3d735c5b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce31e14437217f93df4209101796e01483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286b0b5159896c2a10ec1d9d0fae562484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32793338a7cd552928285c1cb96ecd9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6966f86921a48751239f0027ccc0e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fce5df1d9aef4fca9c6257f3516717487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3602a298a7f286bd6f42e1cd4ec2af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feee9e8f5789675a14be86a21c57b07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17747c780e1a8d2ebfdc16d56742e45d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfae157f7496b1c906a5c343af65286491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6dd6aebe0e92302b477cfe235b1ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b87d4e5ef6bd19a0d28bbb451a596493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e807b164a38072a581a3e7c79d1e2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971fc70c1696dfab50dd999fda94215495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b386be62f820940d0caae93d70c9e0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eb4320a775b6f521d7eb3e0550aa2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a466aa3356d264dd2e3b873de6e3936498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebc52c1cf19239c6fb14ef53d9fa79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c439f3b1609744979de6ecfb2616e92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02052b7b812c7ddd8ae78330f0751a42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a6eeec1bb3685b7c1ec8f84675c0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f61364e4dad16ed28e2d32b808b37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4761f3e656e631ee3cebcbca8367964504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735b2aea06e7571cdbf2528bb65f381505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ff9c3a2f011e8068552b7a8ce733f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0412f565a6f181f2639610487efef28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c729897472d32982e6aa4168e0d39508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cd0683470b2167c002548c9d819cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21066a2aac333a4ce0d0538ba5bd4e74510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a81437682b64917215c4221ec2c40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0758c12be568ae1e62ac855aee1d4d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e24012dcda2c1b17dcdd27478c3d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1897bf60aa2a95ffd189ac06db192d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f554226db9b5f1a060863baffec5eba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee0c5ff45a1327690fd56fb513aa0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282de2d6618446e660b6bf457a93dc9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c260b14506fadd6d320ec670847bc9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdc019aa36d118154e220832208ea8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315911bfec1c1f4361320785123c941520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e21befd5419d0bbecf93d8139ce05e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e8bf75422a57c86c45d23588728a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddbde6bef1fb30f9de4ad06481f534523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d02e9c353fb36f51bf5f05ad857821524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf23eaba389e5a3fc44200b71aa5fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9db5b794c894af3faf0758dbf62712526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128636657244d0e469eb3950664db52b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcddef9dce505d1fc33e651a5cd20d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb63aedc083005863ded89f337e4249529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8a22edee655238ab61b50477092c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309a37fe32f56d893645e42a9770f99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88548523537c4db56304275e01db2e77532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fde0cd4ceba21b199069aeb8280e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8ef47da1652d273ba810e2cc335c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f5ac84bedcb7b91e27478cb4b2280535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f18f4d32012360ff5e9287a92a2e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae7a7f80096e2ce877b1c7aae54fdb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06114e8d91b1826928dc05ffb08c9794538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f3b07f8ad7268f008c6ff4c9e254f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4768ed9d2ec1848c77d09fa0a54831540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b94ff7c390144a33437582eaef9167541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90bcd75c26af733e4a6b3c88c22ca2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211110dcabad92d3b4681b7ed0af0e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd3cad2ac05e76ce9dfcbb315faea4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370ba9db1e5d42b0bd9fae9638bb0aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb63875e0a89100f5355267ac381d71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba8b7758edb167dc77458fecc1c33f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b7386a1d775790a87f2a056427680548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357a4c44ad485cd7a639ae0c5132596549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d286c04b915b00805177ded08ec1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc34b0bd39409c59623913cf57093a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c5e85767ed42c0b97415ab0f31845552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f1dc3b4f1ac1164dfc72007ed8e35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436d623955e23b1950d50e399bfabbe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11943970dbcedf9741f79f8268c37c24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d438bab1c89b693254eb14a23339c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98e7495399291e448ae47367673768557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2b76502605b2b310cf95dccadc8c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931f4c5456e9be0da8b0755b69ff08d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424e61052b4546cfc1b600ca2260382560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73016c59f36f66c27c3701dc7f2bb280561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf376b9038158b71767325141c5e841562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ba6dd8daa956e31223c822189b07d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bfddf35160224a39139440aa3752a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681de6c75a06e8aed632f56ad1b2f6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302d51c6491a69ab8f2d812afda5992566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41d1ede5e57927900fbf63d4ecf89a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa5db2b18352d437a2f436aa2ce6d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7699c0ffae19074402fe03f991ad1fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d23cbfa7439ebb9d9b3a1cfd6f872570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cace3bbf2317480e2fcb372763260571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700e9c33e3c65d301184cfc0fe08698572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bbc9c1a6efb8afe363464851d8ba9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f8f9cb8e5569599ed495032ad99fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630a0701b565486d385cad20dc26508575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c05624b44ee14984ec2fb3bb127530576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c9ebf5f0cb8f03d7af792b7291b77577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa625faf1d08c0ad4648314310b0512578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dde2048660fc9566a8de1c43f7a9c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee3813ea3a66f700199f0efa98d110580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e76d0c49f6d71901398d42a9a3082b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f9cd75d151a11ec5be2ae097a607e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c87f1329701b2aaf46152a002c7dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31d9abf106ec4f75efa2776a590335584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102dedee24f52505685ae04e7fe78e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e879650a8bb27345b9459aa91c142586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302a6182d385f1d4df056d2bec76b51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f258cf07faedf7268a0770cd5979b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4853a967714d5d2f18494eaac232df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8d385ddd5c0ad5595401bc0ac2b1b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2801fe9f1ed621e00ceef410c3bdc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace05bdf46d874596611a76e79c5688592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02026758295726a22622916ed0ed471593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11966027fcc1653e38edb1a4ee7886ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9822df0796332822a07c394b24dadf6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e397fe14a9055091d4eebe2454fb4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e856a6f4fd511fbdac4ac514332017597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b715209303e3135a38e134ccc33642598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c9755493a9ba1ec311132914eaa1e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a3a6c072bbd0c73bf5bd9bb4b368a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459947b54afa9b4e0ab9a29bde919e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca63f1b1a38a26d42b68df3f0f0586602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfe50e32de5772560a5bc421811ea3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23ff04012332d1857a4d4c3a53f498604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f277919ac97fc4ff1ddf64a96973614605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcebe821f0bfaf5816c605ef401d8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3a1fcb4571b827bea83d839c256af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317775b80c2a78d22ba908f5cb39c5e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247551679576e8ded193e1ad0725979f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81044335fd46865a0fa1276f8db69a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e05efb83837ed75b998b9fb49e362611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4eb6cda0af789b97ab37d9e149179612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616f00cb5a949f0c824b5bf6029690e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1300e76cd890c97356cfe82e5c7c70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3db7d66a068b472474bb6c4a55329615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b027ffa7d596e07127e3e923b59692c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40e722dbe663ca34ad068f4ae6da63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe671bd0bf694e0c892666df7458ea67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2db8f292970cf5271e4ee4a1c8160619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fc24d9cc7d535a8b2c82d68d91d96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66d087c64f00ec87640b39649dd855621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09ac5649a71fe95d7fbe8a9ffad52c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174af608df691cdd8e8eec7cfd4cf598623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aed0c36ccd38e3b769ad30bc47890d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8983787453c3b73800f7e0b33c53e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f70742a9469d7c1550d5ecdc838fad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37ffff350de71677c64ded6e48848e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ebacc9938456dbd50034ee5750b81628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9774bc5cac6e2927692317b10633a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6ab3da47f9616f4ba6b1968d7c6d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9dc9782d162511a5d582294a28eff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75845865d43b7398f96b52d40f7778a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9886db1fe8d48b9f2271beef8de543633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0d5b31b12b1aa5d753bd797945a55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d27debe0cd88505e48e0797f316ca5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e5c3efcdc3c2269832cbeaf1e1697636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935134176dd15c912989eb6191e669dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e4dbf86d38f5d326ba876e71d5997638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9670db8dbd446fddb8a7e2ae553e54639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e52cf2eb01f0c2aed98207cb796e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867446d4c1994de345e141191e04bac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620d99a29b54723cb43bb351b05fc12642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918a41be2048e4dfd381519a695ff6c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce88efa73e74910d894a988e966fe4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80425678f7148e9f0ff52ca5a534f8ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd1de5fef0d7a6798ae4a5fcaff311646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dcedc4b0e16d97db8577abad110f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72caf9b759a876b4280d187ba12c114648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08acc76be5fcfd8cd04440de453cba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77efa4c1896d74a236b09c4d9025e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694f7d1e1f56c0b0724d77bd4244a17651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b87e7eb7caac5ccf71aaaa7e0bcb4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c45ba2acb017656af9523f4a411ec7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470c8329f8265582d55d7e7a15e880a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c4e79ccea837a81a487d890d9ff3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563ab33e8fb48b459686049b8ac7e4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cd108f904981d01d22bd5c0929bdb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b746e7e744f195bde7c897e5a89c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57df9d1f36971017289e59db372a0cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efe1b9af1ad69c751c14681379a9d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2578f413e0808c3cff1be1855d776661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9414dda35121c2c2d1435ff99742750662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90116a70efea44ef3f814ec027b4793663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1412c110a92d7aad52be97b4a2ec6c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2aab2acc9b94cb1a4e09024b1bc87665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a1b946f99d1cb84a0ba0a2008796c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90080ca8f45e8b5694defc299c157f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3ac1bbefb1bee04d250d3e6ab50f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0197ec7da75b678c65be629f464d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a28e1fb68577cc7e6f6801f3ddd25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea7b32838d4929793f487b4464f6df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cb26b0654032519ddd5525fc62f54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77cf256f9fcb9044abb92580cf6584673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b16ab109948686de68d43b36c1f821674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f64fd0080748ed139046b8bc05b0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdf9f8acbe9a4fc2038a774731ca5e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bd22d624a8aae224e511ff5c739aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6edbe0f861dbb9cde6bb4d50387674678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b625d8b9d93f2eaaa06c25beaacf63679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa396864765f45233e4458f3f47c63e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542affbe497d62c761007fc16ae5867681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22334ea3546840d708ede05e1b743dea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add30e181b3b40da60c5874f8cd36fd6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d17837fc273c9bc323c06e46abed6b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ee323ba268a06e54419a42cc462b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b27d11077027795a605be879a165d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77673d106e22634b17e001257b0e23ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41708a4e4f9111948a4f9c470f871779688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e16619770e01234e3e9fe786c559f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e0b6733ac62a23c3a64bc13c3090c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7db7c35c8b5071460618300a65e0c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ff47b2812f852fec6518d79bccd75692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76f2fe59ce9afeeb124a30cd23a099693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ced5ea9162a4b29ee983ff23d51407694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5dd2507dbca3887bfa41659188198695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad81ffbff7d0fea138cba2da4f2eb1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a6ebf4aa84f001c121dd5b039708c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50b8cccd07ac467dad22a0d782a350698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2842291c5e5d67c8facfed2cef1ada699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d942ae4845523a65e5bbc9743c0d61f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe48cfc554b288794c938326236439701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f0c1e1309d21763225e2ee5e26187702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d828a9a2a3b198b9c439e1cc351e1f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6dd782d500e23ab2ed24121b4b1d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f059c1469d375b96bd9d83683cd38b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf44743f4b27479c851baf97983db8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78437efa50833ca904d3a0130e159f03707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb599f025f807814a4ccb3ad8e7487708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ae8ba24990c4c7218c2792ff64cbc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce9670d76266fcdac47fc442e4dd9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9ae04cf1f34e12bb76869e56d4fe9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b02ca37df04848d0cdfdfa4924336712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5459a4f0d92fde12e9c17af9b56b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933a1fe9865582ae49ae1ba7cf3a1a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77f45073fbfebd257508ae9d41e7c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f87a0bb8ef6f9fe7bf75f4e12ed103716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348619a021ed8c29af74b320426cead5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a97ca908ee2254be238f9a34cdfc0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27427260a11728fb1aa7e898208f746e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbb5184217185881e2fb52840f040f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054ac89e78fa5da1a3dc30264d37024721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae381b539fde164f1c5ad243a3068f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0923aba0a2dfc880fa4d3a81962c56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9648669c537a9490ac3cd1253caa4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ca34e1f7683f03df281b43bb41ead725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bb9189bbd20425f3c8a1202f46481726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dbe91e0a435ce112a04a8176c5c61727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90af7af12dc0839f5fc9137d20c8e29728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9f79b5cd172e35ad3f0bacb3eb19b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14460f92331868e2b0a03582e53200a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598d4d74af578b8b2329776c9d55d41731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d261fe448f855c9e09671a04441409732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed389f550343bde0ac9808f130635f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb054601b471cce46af34f950633c758734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a4c078102cb49e36816f85476b12c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a76edcf23b1e0acac57958d9750ffc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9f01ea222132ada5543e30821fd2e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43800fef5e0d048d97d56d042976cae3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3219e81eaab9d7a27d580db45fedb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8b99389bc0f192195bf5462f76eda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2a8a08fb180ca77d71c2bdf4e4167741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130de58af166559124231fe88833230b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db90ee79974969411f9aaadead882c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa34f46aac03f1990cfe0a671146e7e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c1110fb5e2c8728bb585275154d1b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a976f0ff8caf236185bf7cbe70ff46746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f72449bcc8f1732ed1777fdfb463cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cc568e98a583d1a5b8002288c6566748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05506bde886f0ae3a740f636618c852749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a830dda2e9fc5e10c273542f82ea71750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612f1ec44e7076b70e9bec65d13ab3d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c046dcd51769d95be6fdc643a507ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea9ab694309ca6d6f8a72a00e6df02753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87a25e617626760659cdca00a5b01e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53e27bf06c7e9ccbfd0eefdc26f0b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a078ea95ffa5f6fd569cdb5434a82756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd6dfd252520d49cb1140a759dee6c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681b53e2aa01bc5530fa424781f6f1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4494fd4a9c106ef16d5a162f4fb94a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2b1422b5430c46ffaa9babaf0c5fa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2bf149d2496de9444ac8772a54500761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8c7594b5fa65ea34e77e2224ac9c6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20d88a1fa6d50280c3b756f3d8a25e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b453b063a66d03fb13122b41a5262bc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cebdd532c8c8de32679e1ae53e5677765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf32a166396f4c2d5dcd001ac2164c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b412dd14adc0c7ef0909a9ed334c360767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c20ba430f6e1115114f96fc81d7b58768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656376deed2545b7aacefcf4af4478b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5759964a7f2a66bc5fda34779bfc4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf6a5b8f149236eae6e07f65c1b61b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb4d83e6d8511fb9f27d362b0072e5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fbe52eddff5e4c3fd047fb84c35a2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac68d006d3c9e3263369718cbb4426774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d777f9070c73aea0395bae89d86fd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbea13cf5f0d63bf797b01784beb4c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953dfee14cac04d145dce251586b1e7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd5da3f95b8a2f1815f73eab3adbd6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997acd29f9c3ce5e9ce2dd580f101eaa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bed913cb3be6fe3e98cc395d67d5bf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e4eec674d5484f72751c2e5858b60781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb87bc4de46e39569066d06d37c439782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652534226b9a7db1ea090fb57ed03fb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd136aad699b8dadb5b7c675b64af3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3c79a5797e9c48e15eba3a97223a1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28d7dbd73c46ac4dd66a1042e52f25786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9097de4a89a8ba437d8e130bbeac1b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae3759cdca6a7086532a3687bab292788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f683a8bf05a41af82d9365151aabd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca3fc0b0c06e3e51b60ed68acda069790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e4bfd331d549b6b9a3ff9dde1a081791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a684aff8ff2dd6e70e9665653794c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00647f29cb65ea15d42f8ce26b083161793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98db4f33cf4dcb8c410aee2c1d8529794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e123f685e59ff4f227575f6ec2fef68795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7aefbd2397a63d3206098a952cd374796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe14393ebfcaaaae7c1af13063fd967797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eba9d82702fb6a1fda0ad8446db71798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b7924e88bf457b8520bebf92d49a4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac1314c0a6c909b04760e0bd3a7f03800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccdd739a0904e92b4de02ee105c0b3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c71a0f495f8dd45cbfa9cc9885705802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f1ddfdfaa3fe829d3ee317c9e6015803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb339feb9108827b7c4ff6abbcc80c0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdebbbc58973678cdf625d7e26fb64c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdb35cb63d253101831175a4907f71806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23292e321fa1453863a565e16fe044807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caeb6cb5169950c0040f0daf5c153e7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88934a0a8650a8cb453440d04f8953bd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3c8ab61ac2f1931dc750ce1932e05810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190cab09ce781bf5198c8233916a2cf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6ba8c9996413adb7e8c74e1470fb3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fa3da09cd3a5706809154cdeccf6c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaf087fd8eedfc89cd9e1d7c9b33a7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e09502e3bdf492263b4fdf4ea7647f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba102f60d6bb339f9c95946267c5ce816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d9c0f990ffbbe4827e94bb0311aad817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a30dcf1e48fd845b5d410f83633b4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc10dcd3bd09cf9bd784e14dc97a534819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e041348b8c41452bf1892290bd3330820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091575e3a279c50b701c5ff61bbee06a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bd94325fa20eb9c62ea32666bae17822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af89ab98bb91042aa50713e90181b14823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15269dd8ae00d147d3cc65b1c861360c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e2ec23ba03e4d040c234adf9393c1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd4c7a683afa1081abe964030a57af826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606992e3e059a57f944c7d5d29ccee85827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5beb9d5525f724b36e1bbe5653bb02828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2813e8bd158a821b634843805a9935b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc42df20f54a9378130cbf6d0f2240a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3497edefaeb0c1e6bb013d195b73dc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bfb59f4b86148ac3d34a201981e8a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d65cc6b2e831882e9be82608314d0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2305f3917a373276443cc2cc43faf2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721a5483893a8f5b8767ab52192e66e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdda49b84d4d5056b6c9da9eebb11b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd36b5ca7bd4ac5f40f14db368918d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be797d75b99969277cf35ad40a157e0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f67fdfb18da02d8ddd89d730621d1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8c5a511ebee0f63a0adb295aab6b9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400dff1beebd130ff99c4f7c359cf9a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0969cc2ad48159b4b5669bfc44fda842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56795610441dcb4f5c201924bfca7b01843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848d3cdba5b34352863cc6486e0b6e9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd2bbcca160b793ab9b4ee890949c8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce82924dd8203decdb9b73890c3c78846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db05d430dc9715107aaa18090ab935847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf84194e4b3b33b5a0893ec7d4979d2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdc9688d71cca2ab715ee8280bc8e4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002841faeecf477acef681e2b43e4838850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600bec57398554b47709f570aa6c63b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b51530de5056f4f86817bd38e4d88852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52f8d5d5b262e86e0c68ca925bce14853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644ccd9db877b59ffecac864ef73546854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac66ec0a0aca0d650e5db32b10407b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d75b4ad573297cf56c5c0bd7ea103c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a56019ab0350c466657e6ae2d764e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909cc84f95822a843e54fdbcc20308c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c20f302fda7e3405bfb35ec737ac96859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff92cb9a96513956807e543be49b6c3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d51105761d60c222f0fa007c9ee262861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61ba4fe325763a285e27faa80fec54862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffbe74bad92797ff455f8e478a0d04863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b86af433d8402d6bc8de2756f229d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1428105494c7b7d2282930373a89957865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63611f927ce6c56e52fe0886cae7fde866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215457f9e58f44c32da21152b63e1c6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e3698cc0c654e514d0b136fa296d1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386f34339ad7f72a1e72c33482abcd3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315c07c87e7dd3845d939bdf30d4ce1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132836fce8d87ff3735d15127fd09cf9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6702f2f6e393a7dc1f6383ef3ae9385872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5e05d4dc48bf928cd04e84e07bc06873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb8572f27f9bcef32ac15bc1e1e3d9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50d2fc3092100c3c5c12200dd6df82875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e9c653c1a0e4a1e196fb9ad340e93876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764676437a28bb0271fd56c155dd542877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669d90fd8ae3321a796dae2ec24850b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c7c8da0f8bc5cf50ada2292b7f5d6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415851b9789c677800dcfe7303b99059880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7a448935ccd5ee461a9d9e4181819881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7a895cb38221c50f9d04f1a64347b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b4c3002ceba9b33a4fdb557b3bb16883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df254ff0da445fa0a718a969866332e2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1917b251289c67d9d760f1f7be1b49885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714175addad28af918af94a2d719823886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821bfe9cbb56c39d2e3b39a1e00137a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433d5d1df541761999628385a52f9c9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e50e0da5c6248091e98ae95d98fdb2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd6e86d81f6d7943eeea197feb87de890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b70bc465a9f2e65f193e0f1e94cd8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba722e9e323e47170c72c3dca79ac13f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf47597663fa23789412d4b5abbb7b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59164eeccef2956a2716e89dd34fdbb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b50c89abf7d18ed01b781c766caa6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0387a5e5502bb243512aec5903d0d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86856bd764cf5ed33b322831ebe4eae9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67939ae5294c8342eb4e0b4241a49b20898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfca6732300e8688a655f251f2ac9b9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee82554ee81f607b3c0fe62c71622d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204e4c9c80b258a4780fe71edb41dc7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2ae7dca1b6a46f469167abeb677fc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f102a69cf38fe05f1c882d64d838c29903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657232cde3f69ed8b6e24afbf8a67e6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c9b8ac335937d03a34d42ba65f6ad905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941c91ee344e87eca88d40472baa6dd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1eca332e91517d4ec9ad3dab58b0f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f5e91f98d7ce781362e6c3ba6856c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e89cbe85f9eb0c4bae4f813322887909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f5023e2e9a1df6ddee9f74d75bc10910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5228f390b0be856c56606699b34738911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a3149d396073fbef1d7cb371fd47c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7deb01f7b949511a704509727734c3e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06965b0890988dafd9b735e953b50860914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56aec318c925ead9f6aa1e9bbe70f79915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dbbe121b84f53269e14689ec1011c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f34984bc6f91297031b155a988a98917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb345683f21e94d3190faba81fa98260918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ae5bf9afed7eff3b82ef5c4fb3d45919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521477f03c006301157c64b4c317787920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba469c0780064279fb976d7ae3c6b4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674445ace358854ad8bd61272ea1b5e4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec21751477933adab49ec5e29d128c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501a0eadd46b7ab2d2f509aad7a79d7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cff42a528a0e3982859b2061ec782a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2ef9846f1bf0aef1a11ad198db61f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506579d14c95184d87ec979a5dc86f73927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cab2d5197992127bd28b548382e67928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ff5caa8a9ab732a8e5a33aba7a72f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f27486d4b99c94d8cf27b0b9c34d9d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e55f4491a1c591fd672d66e0ecb18c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0612319060ece928fc091f196200e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca8b79eba94c08109a4b9406e6bd15933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76ab7c7562a982bb737957de8e9eec934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b793b4320c6686627a93a7aa1e244935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50161b9a43c748c305686095941a77936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afae513debe3976cf44fd21034ea1f7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd487e2f447ebfab624de54526ef1206938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58729fd501213b2c45c257339fe80707939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e0f38e55b17324e99b0b187cfe8a3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1f4a6f28de1f27ef346c0fb01d660941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059043a3b7adcd13aee8762d53b9b5f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d68c5b52ab3b35b698093d8f572c13943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309d3587a16a4534c43d2f3a0e48b24944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057e97bf2aa46d076c6a9c8062a6308945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488142d320df25a716eeeea2b354409946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6c965fb3d652b58d33ab20237e073947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ad83bed267c79001a39b82bb6a9f3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de49bb4be22b69dde279f366916278949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7cbf125a62a7f435dd2eb31025075950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c204f02713e8c089b89c7a45aacb51951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956b0384fbadb6fc04b7fb2d3d64825952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0ee528e7b1bbecc3e4e6d8de983c2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9f4458b2c194fa9a15aaca90b5dce954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2ae6f8ce2dbbdfdfbdb2c18170401955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db94d64d82f28c4ac79a2f73635cb7d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155467b057e6865fce49c317abb94c2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00991661f249e89cd08e3dc3b42a487958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ee61b042d2501c91d6b22bd603d0f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291768d1d2920d9b6dba272aab367322960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31936629db46736437eb6dcd546777b9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225b3d73785ef1610ae4ed847f00e0b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc664526ab5a3b0025528407bb4265f3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f536367211378ea80fa2767a9cefb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6048c9ca31f3b50822d3285fcd5fa965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd862b1cae395a33a34f3e3851858690966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace7f069ebc7c2490199da80a5c5229967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529e7471915eaf6c745ba80f1603078968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4ada2f110c87e3af8c50b36cc9ce0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652ca95e052b1683d4d76718e6c6c06970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a49bd80c556acd41bb7b29a11c767971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4f3e3022198c2830258312d36d26c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456393157e41b3c6ed6abe461a174ba3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e54017199741aceabd0d33d12c8e2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bac2083e9eee9b86fd44d364566d1975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>