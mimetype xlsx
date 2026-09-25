--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef16fc993b27b4a9734afba5b780251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f2e48615fd1ec7c7f39e28b080b9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7c85478e7997a132b9099d8f16d3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d9144a54bf4d8076d62ca9e10c6b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bd0c97aa2d3fd80f89a7c0a71663b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fd2800664b558bae6715c2c2069676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d22bfb87022b12f9ae4c343bd48d7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8916a7cbe1d16d5f39c7d9cc7c4d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef611095ad7b842f196f8ea2cb1778129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af988449c82313214843f9f16e3e30c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2db292b51d685789c75eb942e0950611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45ad5aefca524a93af1e94c0e4739512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dee76a42e03d90e33aa1e335070fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d06cd4abd83af28a38060100412d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe2351b506218c2f247887ce2a0ae515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b31122b2b6c51e8f86137c126a60616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cfbb73cebd28d3441226c3859b05817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96a8b5e0672a9b3d8ccac484aec08b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4c19b8776cf08225111e900ba289419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97da436363f36c1229d49d01f23a0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8f75b01cda0e67f01231be155161321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901202b3471163f100e5fcdb9e4c5cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5db0f99ea17a5959f5f2fad88f430623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d023ce7bdf71c977ad56cba889801f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c177a8afac4976e30c8e156676a0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2214f5a74a9be9fec1846bb4f72bf2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bd605c8a89ff2efc245281788cbd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0bda1d3dd04b3b1ea4654e1c21e7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997c7e5116563aa69be7cc3ad4439e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de800b256a2a08170bbbfd25ad942a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f03d2f48aa978faf829b7f05e92f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acc46d09e9d22e36ed61ac4e281bad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307b02e50ae5ca5e9c54dc264eb453533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08b09b90b04cacc661ef83b03714a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb19754be517234df2194ee5e021e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c457f450a9905ba310ca6f6ece008936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed0758a28619e7c93712e66128a96137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f10da02a96421a0ee1663e2c7ab45e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b026fdba458164ad944c33035557a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b368171f2def39eb480129512cba8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f5a105a2d9a0ea9beb0475d02e21341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dcffa3272df9457240c4ebd9867eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32756b71ae20253c5c3749dfc256864a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5671516acf5887eaf548a786ae67844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a227a1a5ff5de6b9d0bfe59833d0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55135b786061403641d826e44bc6860b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fafbd8e7676f2c37d47635c6d0f1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bc2cd8583986c92523d4377367e4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b775e4b8078dc0f4770dede47a2f3ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a2a9e69580257b8846c7ef109cd6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8080957edcc328be6ad8b2c63ab7f4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc56f00f1486b86cc3658b451db777552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9864958bd8a4de68e9f526f6e5c2b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02ea40d8f39ea738eacf967e0d630c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49788bb8f23c5dd51910dfaf3e548155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8065378ffa5cbee8ea48b52263e45356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362713bc72f39d7b2210fc360f735c4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1df3e600f80a8a1808bd5c24827e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705c7791b15c5ddf67b80dd0df03e9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3bf4102fbf97ce33ddd1ec6f37a9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb8f77e78ed04b557a3a65d486c3b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971786d14007aa22d3291ce5928f108f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddee67cf4fbe49221201ce0f033c7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a723989b37e51302c9d2ca36ffdf4c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f0014c68bbd675caae2ee13672d9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e61379a46894801fb19674a355bddd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acf9a1b499ca60032a0881137fce3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eec77533ca4869b75ddb904829be968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24e59b0bff30bd4cd01bfc4fe6f08a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a43006a2433d6ad0ea8a17f24d65c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd61ddcd86e240f36c0412cf2381dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab40417b5f87e4ccdac64f43e9c7d0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdcb1273141b2c2815f9d68923472f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6635e42cea059af0a2cab934165377d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f093cda738670093532a8163c6dc2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299697462dd026338b0895eec784d8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f5617e565185a52424317b97fbe2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792696802a841ad8af33620941bced8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010d5ae6a0d2156de070a82503c09f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4228afdf3bf1c62a443fd2aacb07c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf103f11cad9337d324e85181b4409781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f33ba71dbc34ea5b2230a61ec290f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f56c0b97816f08b866ac3a1a8c24383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d34fbf51e316ea6ff4b71fb553736884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9a9ad5d0fd67dba90765d742492c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b8ca94a80953e285b6b480bdb525686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10ff37ae070391280ee0da50ec6cef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bfd71a9253b62d5038c28ab2682cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58697c85f9f60e3aa5eb5253194478689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d422003720aaf218a3bbdf7bb9acb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49061fa6b65e42c96ed4333ae2da363491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b836cbf872557f44e1aee99b839d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7929d48a88b50c78d7f6f6341412093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2e4b6cfcab069669784b30408384194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6950c59aee61246dafa506a2a6873e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d664176938a8b16f1ab2e9651527696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5beb4ce9d8186b44416f3e04cde55e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21d734eae14d21a0827de03221d67098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af26335ab9d6357d75fe0c7d82ed4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beec71a33bc5f343cbb93016e98d5a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaa163e84227f1e0e2bbc14ebed6d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a1d79973ecb23e6d2fa0183226b04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6eb1b01bb2df6f32c9cf457c96dad3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37eb796737ac3745f9af030828be06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac33493cdf12b396de8c554e612610a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e609eb38fc268f14994e84b79e98d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b921b804be1c3734f9cbddf9989e38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52754b481137d6197faf5e983e0fdb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117e63d51c119eac180d006e4cd041f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec021f05d8a5d8e24eda60a92136cf8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b5ba015be66c2ae3bab91bc00093c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e733c4686f3148ab3bf2cbe1d8dcfe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee6c79faaff967f6486004fa1dfa9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb899023706ce3f9f4b4053d9a8ea6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90846aaf0819e8b61012ffe4877abec5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e8b86d02fe7dc57979cea153916dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495fc8a1470e8f746d3c577318a142f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e632a6933623035c5ef55691868f32f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d1bf53f064040092e20876dfe3ef6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f148bfbe1c97b7fedfbecc60d4dff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fea333c36afede6dee0f8ef8eeb64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf71e5ed0141b289973e6c9e29c8f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792707dcad588ba156c15cc904d7ab6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e650bb45480eca9b1a0b69f7ccef16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf2a0d751bd4565c7647a75ecac347125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ded20d38c530caacd635585684d80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3c3537539b63e6dac0174f72a6e95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6835ad99705fbcf039528f0af19810128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad479a1afed097445a2276038862b270129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe73df9f78d75b2bbc2c4b11258298d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02b6f2250acc1123fd586db78bbeb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bf756a67c438401913fa92c769060132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65937b0d26217175b4b8aa5d7e0accc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d17c4b01a55c58f3f6dbb7e1cc494134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f1107399746041f9bba8fdd6c7612135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3272604f2b2b0b2f99fedc006c0030136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714d771995b6b9a7c9268813828159b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f2cde5badb6d84d3b4c211d4f677a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020bc34906d4697910a6ab00c9de1f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b23753e0e0e6eaf6608d56c0ca8df6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add856da93220de86f88bb57454b496141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339838db5284b0db5aaa514a2ef411f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1cc33f0b8ad55fa0c6cbf4e86f4cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a06831c12d73b75631112627b41fba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aec4fdb09b337656b211e88e2623b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1258d2fbba28f4dc4cb7c5c3f69312146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdda21d69cfb9b77f27c100f0874812147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566d8a10232584ea06605cdd06ac620148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acf900afc3d0547b64e681188fd7e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f20ddcfba506643a3d85fd773f158150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b4df9f2c72db90f0e23113e69435a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a1130be2edbbaeddb0a123abb24c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37a5d4f35992967ded060fa54a37d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f27fe3ac7f781d79dba8925eda747154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508787cf4fb0c4ed634e7d41eeff276155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28dffac050eb516d2a0155414ea6cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbce9a28c534f991f8db37edce68a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f968e9b1d54395861721fd6aad004158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7e245af31e3790b4bf5373efde9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5effa07786e4e70ac9d06e1dd190a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33daea70b788fe6ff199ee59716dbb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5b388fe0215efc8cae811e388b724162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3e81eb9e15d65cde3c76b69f68484163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e4a2d038e67d5e9f753de4b5dd662164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124a4b20645aa7501e784f757e47f59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f292098cc3dc25b51813b2ce9f8092166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7f19514bf02e929d528be8379832d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ef44fdeb21517763fa6ce78011cb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b05ee8dc63feec69f265361573922c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd06bf32ad2bd1e89b2522957d67c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8106012e866747b40f53ba89e329ca7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171abdf17d3fd23bb4ec0c71219f093c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77ed7cee1b40c19932c7807835f4bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3b01add1ef9f844e6446691d5adf9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982dd583241415b0cce3f5be9c07772175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b79bcfb8cdc9f5dd12cbedf5461cca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62a55a62bab47580a20d10bdaf9a79177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8183e1e0d694234ac7fbe6b4ad55e35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca155955534d4294bc85b4c7b715684179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0cd4fec02a4dfeab9d4ac8302cd57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742927720bdcd0329637efb3002912d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd586e9b23ff77d9abd3387a4c2940b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f820b5d61680768ac52af75bc5d834183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734649587919a5e9e11fa014ceda4f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732149e2cc741d9538f264f71df186c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bec7f971dbef67bbbf0d9b6010061186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa8f62222b4e1c48e7e00a1a240dc8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b95efe260716cf7d787aa3a243aad6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a998d290d684be21615977d4ef8f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01797fbdaaf7260eeb0bd3e3c5e523e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604c0f2500e2f39a06669d0852cde30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e70f914c6b1ae1e0051fa936bf4185192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d978f7e68bf5f683b6cf6897d77c8bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b92ab0913a616cce8cd10a2c684cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e61b5c0b72038a708e02959436c42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e844fe1a339465c9c3a80fa5ca807196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2bdc5adead87b4bad2766c96747cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dea841e536e4ce73f9c391d3042a4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4364629a0be8f04d248b96fda2747e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83cc0c46fae6c891b8c81cd6f1afc8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5bbc973bd2c917215ef5772ad0aaa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06bedc3f9d25382e2aca30deace0bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bb800840d49b14428e87e196b12b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e588663fc4887838b73a114de8c9b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76d39616e93a12a2787a12cb3bdbf1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be1d05797c94733669ca4db23e8787206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c7642e76e94741ada4d5a96f1b60d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b60e4c57fb20bbef7e8cc8286953f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b54534bdbac27561834d562761477b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2b5aac2a7da69dc322d4290b03739210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05274a966b7df0cbbad4bf16d46fe0d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508465875cf2e408e043a976dd03170212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22a049c05bad342bf5e33c20522992213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08546760d25507be7354b5abcbd9a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a40dd24d6d2f53a026a9f50dd0474215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4fd91f1f3e307e105cf006b13caf4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a228ebb4be48cb264a49dc3e54b2ce1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd587ee2141540c8c33f9c43647f44e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a8581665349b87a00159001676f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a2a0890a21a12a194d4e059531151220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47473afe43a03031c3f083eed71faeb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798969645f90207827463031991e1768222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764549c78bf54365a0be15e7a7380ec6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe08ed46fd2a218ea3f56d0208c200224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481358bb5d549a02ba1e5660391c57d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a19b638ae77d23010e08e1dc04ab4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb0023c74787c40b8e20551de08042227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739d5c1f2f2c67e95ef381edd79ae55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949da31360ac15e460e71ff5bbf4bfe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc7e51e0945b17c746d5a9a9e9235d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32559c59f44f8f29339f095329544d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d6e48f50fa8a57b0748d550f387c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed070b8702256c921eee1a1cb9a06217233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1e169fc7aa07526989175e7b52810234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fe4c96f90a40d988e6bca62f6baa2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58142946505d8e71e2ff6be0baab7224236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322c795c42b8e760ec22c132c6ae7e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b981c7a9d96bf01e0b15e26a98d2e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ab0a5dc3b8eda2ef2bc2839992b1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c786f71d46cfcb5324e61d1be9cac0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a965976b502e9e6c9d70702153222241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac9568206804418b4def900133c971242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd492327e7c69d89bbc3065551c48f90243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907b63d397025d33b69b6d5e52a3fe9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82547119200c9ebefa814f1758e777c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd903d3f017fc6c195e1db08cc69277246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc300fa8e487fbe5501a2bc985c754c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff939903dbc3e40e022abeeb32a217248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81d1425fcd57c876e8e310bb7b7d3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86269231e2ba2b7c28cfcf7cdbbb12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a01eab40285bc2cd3e4316991c861251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa36bd1d3f561b5bc5d91292493887b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20728f2133046e53fd1f1f3c7a3a999b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28bf4fd6ac3a8887cc73c6887aaec4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de180468b38fc83f8a31e8e9e2c90b3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f56ea48ab11f8f3fb61bbba6d41ac2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d00e502c61b6e14c3d2ae29de6917257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8912b637068cb5f5c2b4adf06847a6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f4c0a77b85ae52d19ec8c299b42e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad876a04a91022e28b01d413930124260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487252a921b0415e741e33eae68ec89c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f89f1cf74c8dda648b2f49064da0d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08383d17a660d149a4a59f7fbcaae20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9e506e8b38c64f5e2dc6f6851cf5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94256a61eb4f3ee05a176f0333da12c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aba52eee164808be1dc4c98b6a0089266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315a6ab07a628f0d705c1c5b0bea17f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746141829997d82cd3fcff5a5b6db16268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf9103fc3eb58344263c3b619ab734269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a0ae9b71479339a66625a8c6d8722270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81add1ad9a163eea37e421c78a58aaf8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf53c3b77e40b74b1c5f9a35ab2ce4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c0532ebb03fab4f3cd71afc9f55a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2e34d233b45912c20b11f0b0c77f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c92495ac0d28c92a055bc25c7c1b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f263e0917ff69e8bd73b9a902fb739276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce94372d917d7dac90730d0acabc916277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8c7630714bacca9e2956a8a519ee8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4137e94278d9f25dcdbc386b3e3652279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab55c6ef9966298c33f5de89f23e84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624996d71840ccf55f05bff46d2e5ab9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f6cc1f77e4d435be8dc510b3568e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d63e3ac541732ab1b57e9189824e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcd345a2c769a9033e0dec2cddd380284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec5e890f311c023d8f95e8011db9f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece59b17ddb399ce1a4993a9ade0074286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fe78ebd76204eb6c8d6bcd032bdab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee6a4b4a8e8733d3288bda1007bfbb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d847ab48dacaa972c2049364fa46ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd35b0cb82e3e4a9b8d3c4cfdd07f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b26c6c84baa1d43af445fdc0126b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068e4de5f8eb1e1004c5eabd1f0f44c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132a4f6345b610f093ef0469c228f89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd92cd4c5a8347b24dac082e7f1da3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d701cdf4910c1228ea06508b7c7ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5240c5a9fe545088a488fc4868366d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ec0c44bc4fc6f11ecc1a7e2d275e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09971fa980169da60e141bedca4c51df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba600bd674fcd5adbb0fff078d64ff7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17777406be9823e5ac59694827cd46a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa8dd259d03b52cdb6cf38b767b943301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c09766b1b94a191934d4d0351c0293302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f286c9cf304019213c7ed0457431a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7458363c6a9b69cb8eab26243247ae9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1c4ac619acc73c1150d42be87800f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a5b7b30a132b6b20f19d38424947b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd50242511a6bd23e9fb06f9c9a3d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ee361b5f78584689062aecea1bce7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8dc70c464ed6171e9cdc3d5c09507309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96b38ebefe60a72967ff0b7c3b00d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe605fb9eaaa8b92cf9ce4ff639ae40311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397379241dbf77388a7f6e64421b66e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872e63f73880575848bbe425e6de951313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b89ff74ed9a8798a16e021fbf12a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14d2ee68908a6ebce965cb6b3b0f32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b22521cc4d7de679020da195b1bea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb1c58e9c49cfe997a33415737e457317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5946f6cf531e3751e425fa970ae69d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8338eec8646309c11a833235682a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a90a006ef6c9a649cf0323ddf86823320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61bd667bc6d152c5c92ec61450e4c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc03032a0ae7f3c398380c1435ad465322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f6dc2267d61297be84dc9488303bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f866f8b3b30926a9a69f1e4b5e2fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce187746607ae7a272db4913d80668325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30263964d7de93f1b8f598d135e76b22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48748cdeb80a2d53aac116f8a2ba3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89309d84bdcdd0bdba0ced1974335fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144066295eccc6f93b1c7552e85ee400329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d814a269e452504e4e530a7d2175ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64005b56c09c846edb40531868990008331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764a0c0dec4363c47b53613cc9bdc0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb14900ea620f3168d61db9bcfc422333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73d48498bc9e52ba5a0edd486dcd30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32c4235e28d95de87828debeb6a90e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da818e2f60a54e2232330b03c279b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da55ad8c20a62ee65a67d293f53dd8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c309188eb6f51f662afa71d462442f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f8b9fdfa1b483b0cfa3bd3a8db5a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80632143daf547bdf4b5e58b74fe2d62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a54ae7f52997bde1e2cab20d980ece341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf979752e46180006360f8893a3fed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683edcdbab035243205bd62070070f2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdb5a2d63e2b2870d0e7085da95068344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cff2714d01d27dbef18341d5fa00fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071eed3f46636930cce77eccfa58076346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50e41c0ef2f13890dfe674f5ae9c0c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3a235c172e8a35e53e1891b52131d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ddea322d03031a9659569ebe83aea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b0afecab728826973d8c886ce2b33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a3cd8ef5a0fcbe686fd1e86cc730d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0a4bbebba5459b35c1b6dac3987e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdee99e23a4c989bb7724c396de587353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754a3c670b9ed48dec322fc8f7ca1b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4797ebdb18a2b64fa1ce0fff5a9622355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc648134d5b3714edf25711e65bc453356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa4a1efb56ee9f9c3b3b22abd415e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df776b65c7ee9e4635e9235097a1d077358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb904970561f0b894409b19f1b972a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bab1ec95241e9eb615de7d4dc92eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca4a279eb8a13bb1d342264ac5b8c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfada0a0489b53a459f18bfc48015cdf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431883bcac5be3da57e565de21012ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a99de06101d9ae00584f29e08e382364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a95aa51f71753bf31bb5b4850b544365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a6a4351519fcb2ed8376912323cd3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2901783601205b695dbc9d39ae20b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c4c456442da42962d82e4b207b532368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96f2e795b09ba456a6c3c13b04c97c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157c2ebc7f2593ff973b4edd6a793a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dab0d0630ddb8d2fa828f9094c4260371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9a8e361d92d9ccd5a11c9b6893ca8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5113d8365007edc931615f553069bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86551b24d1e1db84ede38f2b625a50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d14c9bbeda1db077a52644d98d5a85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef9275e764e48aff37afbd0d27ce33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bdbd4baedb354229cccb00239c1ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74434f722e6952400f01a0a42ca81eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88982f3ff55a265a2db6557a6ce5ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083467eb4fefbda5f091fbe7c963ee4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d5bde6f42013308a066fb193e78dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7784625d68f41139aa4be4f887ca004382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0150b7ded8b553a9179a6b000182899383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534863a3d094174c98bad789afd9aa43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d574d506d4b2357882cb6609f3b3f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe969c08b90cf3d8fcdf92bd67f55d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a142bbdf8978700d668d37a10e4a9c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf11d9542d51438c44f984c95c44141388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2f7b8907d15087cf387a2f3709b65389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d77ca0b0fb24149fb7cc1c18bfa6a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29448be89d1cfb2c0c7f2a5e801ebd88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bfd4eb1ed05c57e019be50d824100392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387c879181e6d4458ce4145f2530ed0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310590f1417e58710c694a21737a6d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe228949154f08b6d5d257a98b6d22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1acaaf0d5dfa14817d23c952ac76f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd9342c5cc2a52cf4cb8702b41b1e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664ff011c79de1031ce22ba14c59f45398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715ae688ee66eb943dd3cf81e3318a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b31d121875af29f94214e9ecbee449400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356d6af98ff22da1f5d80695c2bdfc0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a60362e8d04290998c36f29851be4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd7cb0ce868f29fcb234adb3180a1c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43687a4fa9f84b02bbdb645eab297bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70afb14819a3e04482ef6855e1cdea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fabc4aad860e49fb4c95be5665d73c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b341c8442b6086afa950c73988a31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4812b580aa7a824fcbcc7aa36fa919408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c32e24960cef590beb810516f1f2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb25985140f943261df4bc55960de40410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacd4939523751915f01e049f99370f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ee311e589d6dcb49f10e4a2614fd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebc43654cf541ccb2d8667d425dcbd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bddab2dbe050eb7badb6ef9cf432a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af539de5b23679174f096e092377b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5612d39222aa92e1a657adcc9ae7f17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10f4d9ba24df0aaffed192c26e5163417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c76ff1699cd13fe06b5b8d78f82fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5d328712917846769a312ecbb2b2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9d8642dc9ebcd5b6f4b531adc3a42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857999e3b819161990dd2ae978e8b1e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf0ace2e6c0dcabc09c1c7535907f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cb92cfc09d123633ebe90d7a54c37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef7fa468452754d2574cde3d516a70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2818f2075d18420b9139eb5cc813bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdc98642ae2ccd578ad7df7274d7da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916e2223c2bc04a8a652d8150e4ff8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e8739af2a0ed660a6a2bdeaaec11c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10354c98d26bd60dfc7ace335b93403429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec611c8b2cd28b350254696eb7be764430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9f68db2fc429357f73a57053d8bc9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a079bb66640a0a47ba1fb107a149d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fd066a9c70824155c2aa8777df4df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31df28fada74e0299963064ca1e90d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a041c03d756efe5c0e1de0558614ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a96450b2eb55c5f7ad91d32e978afc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1153d6815984cc51c2200ebaff8d966437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348a3d2a984ffb471b165bef47dd387438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c92235fe197542f1f61ee5c3322cf9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b077c31a506995b13b6f437bb746026440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310b77405b621d284b74b12b8959ab9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abbe4acf6021750dda900397d15f4d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747055fc380a3adbd1080347426af8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195014e753fe7ce2a150da044596ba2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e27b4bb3c8d22886b2e16821f53f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484437e1087ccaf5a586de8ce5fd35c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17825e65bd20c676afc2b84e250699447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c0e0a61a56843167b37106eee7ef8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a66f7841a7b6623e5f48820d7cfae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff007745e05adc47c9437cb9d9f1b2f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb700e3c038b4c10fa7a7b99eaf9d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c8ff69fb1f20062ce2b5d2a6d26a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38d5b70b33bdc2e52dd2d74a656480453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e2fb114a8f9848a244de0ee3c68c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceeeca1ec8c1d6ca3ea32558ed303d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a48e829cf1ecf2aefaef25d81fabcf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af5c3ce8da2c1c3af102cc8de4b153457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1150728009f481cc929c29d859bd2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f2243189b48f330101dbd0d67d50d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf870da885351a5c54fdf305013955460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4eea901613171b06202b7e5d7f0dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e50998ff7ef68c3d7c8e37c035c26462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b269c43be3f30b699dc55b0cb53c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe0031b739497bb78a6348b6d40522464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b23f1466579ca2ae8d0da63c23d4cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b351378d0e2e642d27712fd46437b7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16713849217b941653af954cdec3c9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a1618748c5450f4dde11906cf9ac7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c73c73ded0e1c4e6fac68bee7d07f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f639f75bf23ea1c8c511b59cebe9039470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03f6bdd69516d073276505cd82a755471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37ea646bfd070ccf81f3687036437b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20164d4a10d6a3b6ab6ff53a300fd9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9722d6d8733ba2416ec465c4c2e2ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599fd5458532fca5e70a1b3ef9605ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0009ed4c36352ae6e8d9c47800ba7a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59a2f05c3dcdad8cb3df7ea1dafe91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e57bf0ef3156207413dff9326824d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2ef45124bbe44b534d488426d160a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393c04a3193e931e30bc46b5fc7b3ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2be3c54e0f3c8e3c8f19e1023bc4e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca14ab6677a3ab32dfc620a025d06f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d8dd88024fb158fc5c1a6803f1e84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f4347c5c706d11ff05ff5a9ce83ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fae4011a59e83652efa7489c47ca45485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fbdba4bfd0901f369908eae573561486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d35e3e27cd455794d9b0b31d8f9f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81e5a49e93962f9ac10a1841c9fc12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a846f1753a2ed4eb9c6b13fb12943e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fe29fff5f062788e40b8b5fecd507490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c107964bff922c34777bb29d2cf62d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355473eb233fce2c61097ff87d5a3cae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ce5e8a29cc7dfca0de1e7fa259a73493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c093336f1730bd0cf37a8c7739a1535494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb51f4b9982574ff29d05ad6180a8bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684fb864b011e8901dd5ff3f5f91d2f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9cd2c291c8383ea90af1e217267d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa35efedd4e8c3fcb07bb733dccca6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7396b49ecb13909ba62911ce61f04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e770407f7b989318b09addd1f481107500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533b56d92debfbd920ec9d913a42b58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86b4baaffc7b03de73648e28f0642d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce4b968f090240a05d820f10c7de2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828865b6830d987e6e98421ce852d1ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40afc48d4380a62a93e71baccb5538505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff8eabf7821e75cff82167f1629297506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e212cbab9745df1ba22a95cd18869507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e51dda9f4caa5a602bb5f587acf20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e84411db9d1f4118b965e53c8debd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7696fdb4be8fe97d0140cab191a2dd8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d58608ad3c4ac9b5af54d897e2252c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f760bc0a2cac27f2880ee26bac03b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197397acc0844834db1abbd4c345e0a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab077a35225a72f84de43d217adf39f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b421d8959bdbe7803a36b8d073c976515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f33b9292bf28659f3b1f550b99c2c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedabbdd7ec1cfa10acafdb1cafe532517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d709714e8943761e8e2dd1bbd13fb0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fe4cc202906ff34f8bd3dd357476a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe522add3f98c38dddae49b54c110d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79845ec7520e86eb530ba2814cba8e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841109f2311504e018626b9860250471522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1c54bd7854339aeda578eb281d802523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c25f9f3574331d6c4297204ae789e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bffbaa9d7034537d5c7043ae74761b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02405bda32de0f83474bfb1086509e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff929de16b09cd3cc83de78eb1d84f19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8f0c83e85370a510f37539f24ad51528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1307c3fbf1cd109f51790f6d885d0fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48388f71a8ea670833bdeaaf583cd6d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f208075a0c95b96b466dfaac5509bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b19e86a95795a00dad8b9bca7fb746532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f851d46608cf59ea3be73d997e2fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f150f1dd9e9bf0ae63cbcf592a61d0a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c29b12c3f2c17135a9ad1851aebc1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0463a7e280ea728ac82cb2c3011262536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4786f379402abcffa8f9f590c3504e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ec9216d7604df06c11f2a32f66a39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bd568b323c34b03974480daa001fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab08ec20ade50968f5006ff1ac32568540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9985fc5a61da91f87299cea877b0095541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d490ce29c08bdfe1bc27828bbdf9b12542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9adb1125a7f9cb0188915eecefce26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b6dc0455637fca863fd1c05798fb7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28efd1afa2e4fd47e6ea817694995fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce412a94a0f720cfa2504370820a7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39b8d808523c279066b9d2c0b0fc1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0f2b763bf9d661e3d065f84991258548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9487fc218bad2c27862d5b99a469ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354d9386bffc95e790947343f372dac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e096510d196be242768513b54748db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d94755c107909c08af42d3cb2e5dd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5469e502f3186350b95a297ef777043553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece7895b604034cd9bec1ece6294491554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a63c36f0dc8dbfd5b2fc7e7a0e346555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daf18dfd61a37513af2ba88f6f91ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0764e8267696d64cb6732ddfa13fd1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe333b123325f092120cfe5be904d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63c1dfc60b759446ebd6d1a6c5416c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92952918cfb840732f16c52a45d919560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b659946f8fa9f47869719ba75a50e6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d7d3eadd42852113ec88195fbe303562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522392ee54e919721ad658b6453b74af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c699fb984bc739767f3849772758ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fbaeddcb8af3ee74303dc2989a206565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cdd59d86f9a9d7ef5ba0efee60975566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e9edb6f0a216b4779af7260f03e6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d32bacad245d562ff641f85ed2fb8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7e8fb49bac5ee5a8c1063ff3964e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc961c6a2a5ce669d7179b7ee9c863f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2725db55081a3c6e8c108ef2820a781571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69623535a8f88c921ab1fe88fd6b89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deb6f1259ba7dfb2caaece38f6a4f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9abdc72cc04ed06531226e9ccc19a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91e0a09d035e42c10ca760bcfc6207575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47c87f59be2ba2a53e29aaa3e80a77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d257ad08fac9836e924fd69b426fccb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424867c9864399b1c9d12a06ed8c78c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4b731b15555b68040377f7f7e48a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc9ec8b787d53ca6096f099b935afe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458dd035c4d65977eaa252cd9a9d796581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07c5b9127446b6e7ec8831c98b85f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614bb10d5d807e9651864a8b6b1f2a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f601eb07b7e1a9138ceddba068153584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3fed51c4f31f27a4332ebb2478eb5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb3accc6a34c8d164ec8eeea5f1526586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a67ecaa8b5d822ca7b8de49d174c0f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182acb9433a8672996d167e3f5a217f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbf583c3ce6a682f09668605fe179c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696502ad145ca5855f9a7ab8ce93324e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f743bae2866b13f8e7973c1710810d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3e7bf9cab1266367ae0ffdcc597a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d826ed64b3efeeee2e1721e239f2b53593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ece8b547c6587b71e306fc19ef844a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e684d79ef1d8bdd1b8f4760a1fa0a32595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc9b6bf3c5591928a3d4c500ebcc44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e4d16cfbcd0dd6fd0e0d72bad0473597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce29845ca7fb24da587c7aaf41d484598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b077bafe4179855420954a1a72ea50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10858bc3a9993563de22337abb45eee3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d9b89fcf765e79a4e2b5c590ff782601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728788258c4a3f5804f485ab12c06d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537e66192bfb7cdb8c98e9d37c87b32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea3000a63d3ad20aa7e6e4edd601c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425102e489c2d6ada9bd55127eddd89d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67431e747e0767f55102cdf0b5280aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e9a9b584a42bd0e1ecd564d99e774607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06deddd6832a0b2ab640d4be5ea93f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d5812eba17ff5b37bbc4fbf83bb9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417487f027b958882c9b0356d5610872610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0778ab65c3695ec85859e61142373b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55868d3701234e12db59c5a03f84cb12612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da78df1bccb188223b69eb63b746ef1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c848c2e9e0822246da39f9c24aea2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be7f8b3f68b4f27066102ab4e36174615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe57b0702757b6d24134d23b8438741616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb3d45b7e7275d5cd77d4b88eca1d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc0b3e4bcaa5791e697fff98df27c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefec455be41a1082ec8e4d22acd9b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d35f8e2dedbb1ae0fa57f351e93db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6c648cfbcd10c3ae43580a01feb78621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09ecc8fb0475a81a045a9355836c3f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c07e796bb0b67c7f591762fa4c9439623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28314af02756d78b0555881c4e9f0504624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccdcad3cb22e85df7903d3af24223e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b39422c240d1ed322e7dd5f356eeab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924399da5d40aa723f49206d8efe0b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a195a74d2aff7df46446322d3564a3b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376a265c5c9c9d3d3d08007242f1f40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadc42bbb1ce7cd1902b667e324af3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd3675783ab57053dd7d86cf9eb33f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e965732ec3642184a25d7bfdbecb69632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf19a88005ad447077371a8e1444112633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab28233750b3be71c93befc6e5214a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939a438d0711f59ead211597ca58701635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39c28080cc07a1c8cad579b84e0f2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f83d6b69494715fcb2a4f9a0f72bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81fe6a222171c06b1b91d10e304c09638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02535eb4ffeb19154e554a6147b653f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f7fde998ee713db866196f8c3fa59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd6924bbfc66b407f2f56889b7618a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0e6e77396916419e748ff95c599db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e34e0a0562524556de879567cf05a7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3a5e7b20441902fc13c2f12458e96644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b99906156a0dbce1cb8e20e4ababb6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138270d51658a83c3126173dfae244c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1340eecdc31a9c7d887e58c6ad98084647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1183bb88fc75b1db3ba4b4fd326ee3e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b6578138d19536892555fdaf3b691649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e6e28c2f188f8e4aa57226f192976650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55b75fb5719fa37e403da917cabee9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9f037a14100aabb11e4cd3e5ba2be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbeef0bccc2ff782dcf335c8c5e174653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93a1464f75cfa956c0457c6ab3a127654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0538c03571f0a3ba42c6c2fc0ae4270655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d683eece3654bdbc9ec1bbc7f83e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b8798d3e8d3f77b18d5b630ec2d6c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847aa9789b40251f8d561cb8d688575658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128b0c0c19119d6cb73c4899869447c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d9d28978faf8f729fc6ef28dd673b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bcda247f0718e198595d16dad50b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e28c076f46791018d7714871d2acd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e5b244e09c2e029b60a52fcfc0747663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa116bdc5dd692f0d3aace6d53835a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a139d0819f7057eac46573b68fb3a7c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e626de9497c2166ff08e7a3be26367b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e825dcc9c9f0847c7e177915041004667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a0605276bf489ea79c8c9a8772c73668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be43d3793e89b25c49df8a432b44324669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847666153bfe715cd76038cc69d3c0ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abb932463998397b91df38fd5e272c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff88452995c3fe8b90e572a80b281c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc4bffaa009ad28dd2378f183e471c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877fd91976b27d5cac08bd8323e646f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915a3f134a7f182c625073d1db05b4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6628919a5957517c94d6943edd6220676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d425b4b557491263ffd0a1d2312e25677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bc05d2fb2c5d0b6ea4a8b80dfaf52678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846b33f7568532d35616acb24d1fc42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650240466eb48d168554d3c4ebc63dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ebd061b519c10896588d1370e3d36681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbfe1be3263f8f8b274ec4abda41e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f97d05928fb579b6278c5a1d6658d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a12c6b15be3e928574c4ba4646459684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76cfa3b9477bd7d0d8904c8af8d238685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c3cc05a877e63ba07b0e0b2162a21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b81534f02b5524f7c6cb36738da95c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cb8f7b9647e4eefffa92aefd54823688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb552f1275ffe5996c0f31028cf75a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17bd2c6a0f93a6899d2a615e86a220690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a472ea9b84822a7ae5b47cdc19e4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa26e6ce3f02c9d1e996fdb7de4c4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3c3c131c9bc89167a12ee1fd347f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecdac684eb979c86e466e65c322e07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef85b44a5b63e7680f029b60096f96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442441cad4b96eeeced617d7020c2e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db462df4d84266f10462ef0ecdebc7f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32885c390dd9950ef9d06deba59e9c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450f6911aad4ad6e00d58b20f34184b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae0e5385d377813f26dc280d8bd432700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb17e6865bb64de09ed8b864ac7cce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1076e920e58439b7e4a2908089ac8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33e684dfefcf0c63d4ac7cac47dc0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12348feed344f6846c5412ebebce1b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b721e36da23b8800a8b177bbf2499705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2dc5ba10e103b931e416311acdf51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7860fc4d6ade4a2dc306ba9416c611707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0601fe096bb769e21672002a8f08b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5c5eb38b1742ef3efd20e5705895a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b405731e7f3aaf4172baebc3bff93710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57be18b430042d0b2527a574709205711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5995f0fa3c533346f2e506dc36ddeac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdd3bab56442bfcf9c0e02f9ffaeee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3acd2b667f6a39e9090897f23659b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898821789bfd5d7296d01a5d9a113adb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a10bd28679194e8afdfef59c9ca344716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0b54a74f2ceb8ebe8cfe3efec79a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf1112ff88142faf2704c8c50d8ea1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d35f7cdbf74f520a0aac80eb36b307719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c6939bc1183a3a98e9a61a17f06fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc42b89b88cb5821a0be853fe3705c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef75c89807ad1f465a6061b94a54f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6c7af90707430ddedacfc914700ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570ac657d51ab663c4498fe533a3298724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b3c76b498d59d7a126c0cc7390c59725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac386023edc4ba223edb85996db0fa8c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44db1d05b6c4adcf58583f4d266c853727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9340a9381bb9c9bfb9a245352cd51c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c71453c5719f141228ba416a117c1d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0c6656861f455d35d13e043fba63b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb01d9bdc109a45325632da2cc850d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a89265f889ad405535d1589dbb6b2e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e194fafd0c74d8b878c5a8c93b829f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5165c8aec6b8e238e52dd3521f24aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e21558ccc6c4fa39256ea09aa1c80d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41694cbf45e63307d39dbc292a51b0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157d5fbcf31ac867222038495848b94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a31deb1b308e222846f770620a2d8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08105b37aa2899cde91a307309cd29f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62651e7e56b4205317b9a83c02dfa604740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161a9645230812b89ff1761044cc46d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c494ce17aabaae56b2e378a6f7dd6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64faf37be7069bef3bb57741dfa82b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1977bb04cdc851924046fa147e0fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1f823cbf1ccdbeb865e8bf44140ba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f3971344e7e1c5073a66b70b4eb2f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f05dc35c04bc05b4188fb0af152d41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81738644c43b144b447027952b6eac1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4463920d2f60ed0fad72ba2cf525bd5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf31964c5a25f3f4735a5305e3c959750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefe7fb2199f5f7f85f43c7ea4c24b3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bc1a7c28134b6513ea302557b0529752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e214b6d0a14c01fd16036c9a5faa56753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4faf7392975449ac4a0b7d267e745754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28e7134c598b5fce2b5f9366e38423755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ff3dfce35f9e0396022893f8c1840756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbec453883d1a819bb35c39e80292cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93017da1f2b5b55fcd9ac3a98a490acd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188eee0bd5bc56ed57bd9228f82b960f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afd6e1eeaf9961adeaf7b9ac35b260760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa770128b01202aac71d8b5c5848c123761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1ebc380a93cf4fdd411b93ee712f3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6551e93bc3a3fad2898b5691d7090d1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb16f6e5839fb977e773ae6595988ef764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734829ed45eddfe64077d4c19bd478d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cbcb458be7286985512f0721c5985766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7320bb4ad3dda291e8868be9fd5160767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159ef04e9933bb2ab4607dc8ddb1e0f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2249fcb6019ccf94665364834bbcb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52a11ed558e3ff39ac17ff4221eefe770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a195ee81be4370b76966329e3d7963771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958535992fd7f26e4f6f5dad4fceb5d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526b4658b395ef5df67c33113804310773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca44585caa532a786f78a5fcce98138774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b9ae3cf7144d74122ce99222a1977775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d1cd8a57254818d9626995a23f789776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be19b8a06be76a6628618a920092095777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4890b774a823b7b50a7494cce6169778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb6290fc732002b15d0c5fd5efd629779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06e117a258bcce6ca512a259572162780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efeacee7b8dbbc402fe36a93a217ee781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98b20eb86115e4253ce780991139e6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892edf8d4a0f0ab7fa41493b04ee4c2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e350a35597773827b011d61f20218b3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4373123ab6672573de4425eeca05d72785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d005bd633d33f1d56d90f1eb4b7e2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6c70799cd009332672df702f09336787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c91c3b3647163710124810cca9d9b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb191a6638be17ac4c13ef7f19a697f2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb92c8add17716b0a6b8a0626f35ba5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43898fccdc44110e7eb0c56d5a1e48791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a9958c7c1cf4c57d74ad131d7ac50792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ab79a910eb330288018ff486254b3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8899d356aceb85c951ced25bec721eb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8862ee0a5deb9f440336b374b6825d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f71fa76113baa04ab3ead27320ea9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f065b7bb686345a2c44665a86d0b38797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03408c4ba9d8402ae93ade2a04b28764798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534706d2d105eaf83c8b60855d66b401799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d963e2fc8876c5960d52dcaeb0e9d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24801a0d800d0515b9f4660cb4155a42801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be87c0c9aceb3b2e11bf27230c7de5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cb04200688ce7e07ae9659b4c9f20803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057617aa9061f27ac38ba8cf428e856804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa8e7c91225e4a401d23845d41b894805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6b35085d2b43e58915ad40332ce79806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676b9bacda9431967d57818fee1e9d9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c670b8be193be89d6fe38e21ba3b0e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97f1079a210645e8bbe7333acbe0f0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f9d9aedee29c1730ec027be4ed183810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4034bb5b8d105b5e033ad4e8be4eb3f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30245d5e6cace94f2cf037f158c2a39812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da3a51d92905ef58386acbd87c7a84813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd50162bdcb1b9e7e0ea76095a9900d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1d9173455f00958b8a16a99ef7c54815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114861239ad38d2adb5f09211f7c6d96816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62100c6eb390169339c3f5001c894718817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b69aa0a9add9d04892cc5b60780cc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc3a6b68300f597f532461fe5bc43c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8dcf520cbaa48ee984dba298b8f46820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a89dbb2e508912d076e3bc8d0916e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce46bae37115243cf191ef5cc37e3dd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ff37472c47ee0883f7d4e10ea9600823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4214004d18459e92747572a4750f3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910987fa1c103fc8bb8de85d67bb7286825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e714b5a7429d46f228aefb064895da2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a6c2c1613bf406b1872835cdad7ea827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab64bf930f03ecfa443020f880c1ef828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9186ae804db208b0cbe58343d3cdf829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e51b02a19b5f5a4895c9eb5a14c6d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826605ae31218e5dfacf875943ab7c9f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28503377833ae48daa837c46c04f08b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95bb133c6cdd7fd61bb8a2b9bee273833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d7a2376daee98155065bcb78830d2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf64d56ee25eeb94b0d2cefa36c15c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22263cff51a4585ed52b9083974e31836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a332a1d68f1eeb89b84edc3c03fb0b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbbec930655114048d509134796d12838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8aecd17d74411a1f703f26f1495b5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96123e425ac301a7f98d763c3cff0688840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7e48305fe55f0943cf772b53c1516841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1e6778350cfe47a631b34b8881356842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8bfc0e166808d28d43e136198c2c3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9d2bdc0423336c1238a3fdcd93663844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84f3b938c53169ee1fcd74270a0bd8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560aaf3ba69d5b150ad4913174ff1af846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af10e19b3b45e2392a2716a4c710a7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb46493276cac9f76c8f6f7a139bc15848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9a40abb268d0b18ec18274633401d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c1327931d18842318c37b6e328d71850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845537066d2ee5193f2cc3edb96555a5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295680dd797733a2c1e51dd477addfe3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465a45a19f8b539896380ec71f5c735853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc5f8180a1dc500134e9a81d450fa4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1557b0b58506f0fce3f3c9a60ce6d9f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64498b4595ca17170419e47071db87856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cabc0ab355c0a542c920567f9cf2b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1e10f09543ecc0c8c4bd05bfc27ad858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131810ed3cfcd5e52061f316b9434de859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a9f27516e4d5440c76c20c1600965860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb514f36b52669731edcbe539ce413861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb7c404e7e365860197bdb4ad1b656862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c4908af0ae8a91bd41d4539b26150863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059383c888afec02d36421800de3ae64864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab9f48cc9f5912027b58b7ea38abb8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba33ad6d9b0ade80d422ff3c268637866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b9f91020867195a0fc701a92649a3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e587c703fa6bffd1767147ad7b66e10868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d0af1b1715eca384eb520a841cbce869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4897e54a64058f5a14c3617fcb17d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e271048e973b4724081e7638ba3945871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272cd037aff71fa0cf56846b03cf14d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffdfb6d2cf684b5e0c7260a44b2bf7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6a3a3e9b43741dfa80c9bf88ab470874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370e636fdaef15336ef403080c2ddc5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e28dca50a3f46742e864ccddcf446876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70329ef0002564ba40e5a5ae39db26a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba487635dc2dbd631171fb8b4e45b8d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afc33686de922e1ed3b0c94f1ac6fa879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50784dd2ea4f9a120c551a5bd586f04880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85281ed363703a53180b31d2d8f148f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de68775c756596a42871106fa12fafd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b74d014de57ea3947d350abe84d8dd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c082db7ef3c1a66e040d7591d18ca884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb10d490a401f16b88802f1e057b15885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ce1e114810068a65eaa53e29f01df886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed17970112dc367738fbb24b395288887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43bbc4f1a3f1c75472d6030e657978888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e384de6a1fd5b6c63ff466fe84d876d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74879f89969348de0a5b87d07cfe1f9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efc5a96f14b0b92f206a91cbab05ac891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fe116c9c158eadf5fef3779c18853892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a11e28088e83650dcbc9c648672c1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c8e3938aad359f995d79ab91ca84f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e7ba5083387b14c3fb9c0492ecf2d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f42cf49fbb945707bcea1d85d1a7e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27d07dda2b609f7da54d1320ec0954897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d885ffd06d86713aec10c477dba4295898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a69447563c06226636ecca657712ad899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5539e0d7bee3764378a5511a02718900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa7e94e18ceb59a723d15a02b898dd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347424d42cf1e9025c776203fa9fe63902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c17d23229de9165dac082074cbc2a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537a59c82335f7d9ba229d7853deb0f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1c49fe07780e73fa6ed92cadc4f9b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813700046a3856ff1a8e89f1052f465e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144beb0f5882f15a51598cbb31b5c6b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f922e5443e61a76ac8b90d478689928908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7498887d40a6a7fd09af947d75a62909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96b2e3658a502fc417b760e5837e6e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963fd453ed5c6eed0eab6ffb4239dab911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767d7ea031c6bf98e6e6fa7a1891863912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d27230b89464a721f602de1883118913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37205db1c390ae2ddcd135f3c3c7a8b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593055e6533c549fd36164ecbc87ffc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a013b8b8ca3f4fd9f0e24c8d1dc462916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c6f558baa5f8dd589f60f33741695917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6c449b700283e014f566c3199dfff918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5172f3d9ce021ee02fc8bf53eb43e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829538b41b9c8352d5d425192410705920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ecea98c6a09af4c97a2509ddca921921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b2978899637e526af7f0601a0beb7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f723503472d9d7c9226705870df50d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eb5eead28a0811efae4eaa2c1bd18924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac809b4c768f60236ea77c6242134651925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d77fbdb84a670038e677142ae8053926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f550bbb0eda012dd47b7f0d5e1cfba927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9f938fd291b66c24fe09eff23c397928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56510add433d48b5f90a047fe97bb1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7632ecc750ea34463f62d6fd00433930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1247c69b2327fde72410a57ea6200df931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623c8eda7152f1fbf0ee9f2e8c2697c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d0131c0ee924713f56eba81af2dcc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e8c7a98d5401212a68223bd64c063934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbe2f607a4720dc3f6f52acf147659935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f5326ed3367685ed977c551b2910e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21948fc3650c2cf2595646655c390f7f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccf85f8860c725eb41360ab4b94022938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a0403c2cfc83eb686ce3ff916c6d0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f411319cad216689b101bfe87e621d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a0e6f24e94c1979741aee2d561f40941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96396ea0ada70bc043418753eaecf6e9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a0ba3b8e0408b3e9104cf8d050595943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc86c5d3ba36ac30c889eeda1fbb558944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd253f46df9afd65a9d75bace242dcfc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f223cfbd9e2d54345a66695fca0aa946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893ce3a0fc4bcd2913b23d954ea5029947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f33d41bc105024da9e106cb7f80e1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dee24b3c12d4504b155d2be759651949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce3530e23bf23a0877780253982239950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671469c3685f8f3c2cfb633d8836fce951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2f49a0f212697ffae56f8094501ad952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983a07641198d44eac7e6dfdf9d128c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb2b6b5c2c665d28d563b279defb43954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b80b0bd7019551b94d190285d9e197955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889323dc5e234c8e9cd4f351b7e18e31956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fee82bb7ec0e425816adde48e1ceb2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61995a52fb1f3323431a941d025c079a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc027b379d033936e9cd90d08ff131be959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a458fbb1964071036fc7e6e2dae700b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476d93ee84f3aab77210f5a1f520ff3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674c937f74fc55eb24b11af451c442a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3dfe25020a33029aac4e18718c038963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5734e3cd62022a285d0af8ea8cca1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0a4c95362f46c292978a06f9b6ee8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb0448f0868d5286580ce573479625966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b45f4b820bfd353538e34b797f846967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867356c84b187afa240f9df71e6c3b4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0666cde8679b5dbb59b5a2ab10f01969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaf6da46a261d7f4c7f5ad381e14d2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289922356b0d8be87293967ea37bb0c7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5414ff61e927fa248d8683e788dd8f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e376b0ab8b2a0ffd6d5447060c5bb8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e5768e8c93c83e808c268acf36aaf974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2021ac789d75ebb682cd40176566d4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b50f0223e26b360d77c449167df00976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659c537eacdd10ae965a3be72bdad55977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c437adea250a7a255e27aef42be73b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9b883afc11d22b152e0f4046e60f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dd57864e865a450e81bdad9071a9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d3417498e1a8374f35a0b9f55a4cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d256ac150c1982804a3cd1d568a6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40b281d2f5c7938d4a8aa9c850504e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f194ff088b308a87770a41c86d22df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5df2610413f412ee208a6288cb78bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7680f81820f368a73fc0b115f096e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103ea5f17016528f49e96fb55ee5cc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0e7a02506bf049207af1e8f86035a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b620d9a78ee4eb193e6fedabec6e2aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb83851b20efc1476deef12417997d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca098fd702a580e61e2747bd51079f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac712ca560156484272c82d61a06afc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fad7f468cfc1f53d879ff24f9cf4aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf1f433533c8ffe5d739a7fa855f3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd511933d088bccd61c124a88deb7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39250ff71a13d0fabe449206340df2a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e70b7aa9eec699a9e4d2230e5dda720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0a6ba7754b164043fd3a67d45b72821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede311d51c805645469ddd2725faf4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96b866a888c53adf37059fde5fba5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e6b924a6451ed1f54e87e7e4bc9a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26978d7dc078a0111e7f7bed9fc201f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2d677933b794293ca36fb4a28314626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70898781cb420056b5f6fff012b5541227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252b27b9cf51526a1a2bc0e4110b72128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e35d42f127d8b39d96c73d695e43429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528523dc5bec169bece6f8bf4e28e89f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2d04e87672b4d620a658d94e674a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec059f4afd370d863c15f7441c3cd3f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ffd6cb94414cf1bcba4c4663992b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ed9dcbb52765fbffbafd1d0a0ccae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f491512a5e46d88e50a1b9663d2de4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166239d0c5d34daadb8c8636173c0d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db790f470cc59c14a99d90b29b131b0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ed893a40920518e5b5b5533195cf538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ecacf5fa99ebf6963bf809449783139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe52d256ed1bb052b512ad836774f8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed5a8c203ee00afff43673dc9803ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab3136d7fe5051614eb835d56fc94f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482e761c469e94dfcb5ba2370e2491743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c560bc6e3cd4afad71dd168bf361544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60245be3ae64313d4a94b1872fdac445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fea6b0b590e9f24e7518c1b58587346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3a16d81a33439aeeb4a96c0626f3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408fe45a57ceef3edeafa46f3925f4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746518f8835f2352f485d646c4558b8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b199409927dcb6d7c77f1a10e62e84d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf2ddc64bb8aa614d42deb24bc5acc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328173da1a8682b473eac49598907d1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18a7d1ba2dbde7191feea6de328c2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b033315292958261774b89ad6941f0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301c2da74502e0d365e53e8995fba3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e9e034f65d188db9172ddd8ed831356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2005282fccefd4892e22db8988c1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2dec8ea3c15375b3bb9beaf04acdb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2079662f1bcf47ae11f635bd3a6884d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89d763019f13a8449f10e8053d256c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6372bafbcd7f6ff6d1bf9dee69c6f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060dafe515070e6bde9e48edca1c7ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f508485bd3f38ae8ad130726a674c1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04986bff3a2656b474335b63687e7f6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae5ec3f951ef6f078f4d7b9f32868865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5d4d6fcb036dd92035ec44c82975266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b54efe1e253131f9b97c4f371c2ae567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3511f00132f9135d6fe84c569f6ec1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc77d6da3a711766fc54a633e2247e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d10541d7e61b24df292ec03f4dbaf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e37cc065d84a5e04a79745aa6a6e6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661ff2492f2af84e571552bac52813c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aae5ac90968598491143919d6601a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbad41a1743bd595b7e597e1568c56e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b7a2ba3f7d0f9e9167c70672d569475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084777734c4f3e5fe8adef7a5b9236876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0bc8d3feb8dbe1b0cb06e7c77c29677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08597954fcd917ccd8fc2ae4e00d361878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183266f081328cf0bf4a94ebe3ffc5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcfddf7835295eb0e36cc205a9e6f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a464d38d6bfff9611b29af64dabad4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf1e60fd05cab7dec0f35e8ee10c3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84c4d9452a10b5960f1e5ff9df6ca183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c755d7aa63926682b6d6175f9467684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea961107ae2372347c5e4c14685d0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bb8ddb35782322050b7aefca9e9b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc1b52524a1fcce738f926d30ef72187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f7165905431dc4b33b67c790bac2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cf9c493c7f172e684c43e607d899389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb431db25bf293d1cc399836dc46f1ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8b557399b39363abda739e4e61b0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07961f5a091cc4edc6f84664da4dfd4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea539733f868471377175172ad18c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513bbdb7f25b4e2db4c3580e476ae2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff27cc6b24a2a5bb1d34f5739e903a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062684be58d493f487fe18df05079c5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b9919d7409c64192c64008e923f6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a04723accfc603c3f7f6cbf770bc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62c482a5629e94531c1c4a37ef0df199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad636826b97dcce99728789baf9f0d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a630f2449c8095a6fa9d1b14200334b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8f27b0df3b5b00aaeaa9a521527ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083bcc782be679b4cc7501b56ca70de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499c2a05c9be1ebff1bf10513398e81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d6dba8d148e53edd8d95b7aa27a97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb2d84932dc9c216996b49234a0fe0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776f8bcdd6f0ef2f5a3a954e5e48efa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934bbcdafbad7e7facde1245ce5ecb5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40e813833d553e7047e8cf23fc5fbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce97fde14edd9ae4b72f2f2159a963110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffbc6356c77274ebaf1c9a7217b31f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542ef14980d0b551252767e130e5e1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa86f96c29787674c7897958f9d04d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778bf80437572fbf4a03e1f42ed36f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdd43e5cda9c0bb1f25683ae40940e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bb42039bf7172af456162d3952960116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5faae244a4c8b059d55b4c92354e61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd9a1d4d13353ab0e69b09b7366708118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c0b2ca129075b255becf346b2ce36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e88da0267e2a51ff0112a694d11734120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2d209b19cdc90c94a04483fa030ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92d4c462eaa6471e26d875aec7a123122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bc4ea0dbc0b86268662d2bd00eb78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cf96c5d92fccbe1d3d90a5736d9ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea1091bc5c47ab97bf1c533473c4b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c409313423868a213b7e3413833e7c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade91e3a32843b5b0c18e1423e2bc09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181ad11c68db5a202f679170b7f6dd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e30cd1c6f1a084738fd01f636774a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc9e8b6f4b3c064b1a42552027d669130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ac962d1b8c3aef48ec916cd2204de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aed048b37244fcf342ecc0ba10705b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948db4a1d8d854a97df1fabe5580c1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f00eb48117fdeeee38394d4521e34d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14b32bf336252a2b570530ee6ea228135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac849d53f7d6fde258865c2e6181a3fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214dd95dfc012d3cc24add494b2e055137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2698df994e1b3eba0cc1c256be61815138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a061a37e69bac338417cd24a3c1b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfa2d43ee1c21798f58c894ba21a00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80407559d648fa494c669ac69bcf78fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a4dd203acbbe66572bf841dfe38e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa185a897d827ede3d5e67347422245143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c9557d8a4acf2736455dda79589f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810239d8ff7dd29309ae65f6997e087145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ffd3c80fc49502fff9c1e199958c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916c91da7b3dd186a72cedba35e9ae6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5499994ad3ed505aee3dfe12285ba52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d604920d4f6332db7ba98d2feb0875149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7597b7da5533ff136f77364124d39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e65bd7335941a6afbb36324b4e183151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26013dcaeccc60c506653a496f256b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642941c6208726388b1cf58f785733c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5b4da52d0127787dd5c2791f9304b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de478c2b3ec50c6a691f97bbb0f3b166155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295218c1cde93ef92fa6a7cfb670032156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd95d25a1c11cda9305a6035e2f2e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457c589b8d75da1e86ad58285d35de9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24ce9f35f8ab271bdc7c9d3ba100da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e41153721c87c3d59732a7ee00492160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae0e05dc60c4cc361e28a5bcdf64f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9caf1a9a9a69c55819690ecbd64441162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285957e16e850d20df544f660785db38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f65e809d68be87827be8644cc18c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575e41c1592f22bda324b5d7c7026eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36707cdd91b19858f6aa4ad6897ca4bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8e11ce8af557352b608ce6b2b07ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cec0a58930488b343741944ae899b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd2acd6493bbb0ef9062a95b35c04e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca43eec7fc79326c9fced07278c94e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609b722cf14cdbab83aef515a06872a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7ae71e39f5282c5a3fd319854f534172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993e0cd437de0377e6dd65cab53afbd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af54464a3dc6090f016faecf89ea8fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669a757ec2959d49392e190a707e5bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969eb2ae07c45bd4881916898664b20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24c42490e66748662a40de5f401989177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab275c8c8fecc2a25ecb540509502a12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab38086af14e96dfd595f3e32cfaae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcc0e1b96fc522d8f6599f0e10ec39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb30204c9bae1a9fd019ce48de99cbf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16430df37bc38a7348ea89d1c538d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfc969900c30cde1dff234eea1ff02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eea2233b36fb8bc7f97d06e7011901184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd2c424fca29e2decb72fcabc6841f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661f21df4c0c146a7e514dcfb4d4750186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf1534a8baa65c36e6a4d191a84b1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3495618cea1cc870295e4a2e7cfee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f49fbc3cf3ce3b5531896f89188db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a75ff15b1cb6a1ba4b5dbbbc94d1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8589a6000750759b65aa4bc493c65c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be8893ef6a6a8578f57b3b93a8c5ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54310c5c8a3723e5e0853fb37c7d1c09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6375d4ece6abe5c98881b0c3aa56d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1d8b237400a6daa874da9f56355b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbe4dca4f69757916c7673621dcaf7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4666f030cc0582d6567ac5fe60903197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260357bae27de0181e4c3a4a44be45c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bfc3815664dbf81e66b8ec30e5136199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8393b9ff079054b54fbe73680e44cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64788f92c4d62f95aa3409e28922517a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aab2764dcf5d1975394b2a92b1308202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1435ca77e505c06bd5efee314fed6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47141602db98c2aba27e7a23bc1ac940204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a584ec88f0c1d3e0fdecf917bb73648205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8830a18a74fa7f9d6b26852e41e255f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d17baad9982e65ea8cc6d31b6c91dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc69c217cf2bf662b683840f714a76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3effda9e0d385a9bc9f38f29f1f0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799805a907d3faf0b168b37398fca34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a85eec8d3b78d2a6c57618fac7ea0a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420617516379c8127ebe1722a9f52f93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ef9bb2318cfb9815ed5130f2304b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dd026ceb97e6904abf308c24b3142214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944e5a6b4465481b079929535cfede1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b0860db74612798e679e15b592c07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1b5aaf4fd041f18cdadc744c1cca5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab832a5db5fe780572a5b579dc89910218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cfca5a494e53ea86a0f88d24a770f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2961bac928515b2207360306cd435c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8aac5c7fdcb4de5499b56977fa53a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046663ca1c7e18c7a0bd019548c09ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f5f3160300f667e80d8394dffb0d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8938dd76eaf83c322241dd99940ddaf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0258ce490affd0728a50334762359225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ec2855f67f7abddb43f56922b9caf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07904d82fbb72124d4ea3abf9232e46c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30112017cdfafb81079c045d9ccbc8cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c129254eb9692a680306162cf3fb4b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc9e7dd7a7352a97421ae608e46e34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059b8dc544cd670bbea9712f23d14cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86178459544e88e75852d3eb7add13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4364ad3ee9c4e1ce0761549b916be4a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb930319f98e86fc5c6e732a9939b5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ee0132d497644b89e5a13812ade46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90678e3c326e43bd2ce44890aa187ac2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201c73f8771029aacb00f2da426703e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda034c3cdee862ac5e682b7eaece500238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6956f028517eab5456c4b923ba8e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a973bdcaffb20bceaf54d107fd673240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43c95bca334e00600dadd1ab9deb94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c108c4ac018a075bb63b0c93718d9ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6b28a2f80f0d4f1b63bf22b6c1b99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3e5b541c76c706baa95ffcec66922244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26754fedd15edefc4ec1ea50d5a97f6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3894cba5b4d9654bc5b9021d8a3bd0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8eb065bd4a0a83750b0ef4b8284192247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23048ad31885b463b2d71b899ae492e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707ec2496b546aa81b58402076f7f59249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2594355088ee0d75727ba6e1c5c7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9f6808a8ccdb7c0c6f78061f5304e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3460394bf02680d52152991fb5042252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859c905498c5b109fc6a2ce41116da6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977567f8fee9fceb1d77b1a42ec8592254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b4b172500f3b130304e831601ce75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b1abb8326913a3453905aa18a6ff5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383767cc40ec2f3a0142cf47f0dd32bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8eea38df6f517d6c45dde332d7035258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0c16df4ca9b09114b9be29a6d86d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b0bbed8c67be642dba3aae36f4286260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c418512f1417b451d03fa46b381d8b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d08b55c34be5a7d5c1afa6b2a1fd7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef71e0d10b186fad651daf6fb2e1240263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd816d280d297f1fae4c20d3ecdd3a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a1c8dee9e9c13a133a6411af09c71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c07a0bae44d71c72496cabc2fab670266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea25f677237cce1ae9475913a93d1b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb653601c91c4c0e9924b2d260f786b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589861b880b7d073e4dd55b442a53142269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db9823269cfa57dcb4ea12fdef2c03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e191bb277dde7f2070d81584bdd94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403e51e6c60875526a9b387832427e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546187905b2d92641b35648d8c8614f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a422ffcecd3ba59771e601d8e37568274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c580c15615c5cdbe1d66cfffe269f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af53a2542597792b40de48133ffdf2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbcb6281b3e5479b8a0133de03a9cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d95d6bd28457fba3836a6cfa78995e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c5a819d02814f0b184fc3370e3830279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae2b28f8e9d186c7de86e6828d4525280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed099e6c682ab21e58862323ee62d0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38b01e246b9de5bae0664b88f463ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d498475b0304edc96f1dcb39b2817b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527a6ba4a8d24875477e5600491334c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb151492f763657ab444984e0ab1bae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcf5359f2e9b7ba53371a4ffcb46d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b286a79237d87ab0f74ddd262923aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71707ca86fef6eacf890f71558a7032288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13ebab1e647bffa4d4adbd08f27653289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bb501f04c6dbd66be74b06cb0300d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c356df033eca0ddc724b56d92bb3e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28411b9b8a9999ac63667e3c17074e07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdb844c979b08e3fac7292f4c0cb15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bdb55aa8e292dfb95eb56a1c03bca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e632531b7e203bf886195f6b9acf45a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7b6ffcfcf0245d62f629a4eb9946a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89b63e90110296016fe321e693c33a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1ca3ba46c8bccc70e365ed3e9e4e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ce7c2615b9a1cb46e1a14a7f31eb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1984cd1aeeca0df68d24d7eab4389ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88850abf3af79c3e22a5ec1baea03ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2df9b2bc1ac28e14da87b07c14ec86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235472074f2c8c332207f35b5ea8b9dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7390a219a1292f05e1797d13e7313e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ec32c542538b5b6cef20e76fac9ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305072c84cd918f4eade283beea1d64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8cfec4e1b3620244de9eef017419e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765144df640c57285006892330100c21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cf2c8ac8bf32e4d37927e676412ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae20243bb55c47f50e626ae022d7ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52cdf01a9db8191174c8be7b4f4b81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526291673a486de3e7da212304e2c34c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecb72b308373bd3ad4e3f27b8e224d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124793549ed65bba6fb3639d8019d298314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cbe454418ae0c90e417036f080afa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592ee319ad12c24963729a72f1a0fae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59722c4cd8c0690d1a4d56b9a8a2415317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25ce53eebe76f013c26163654e9300318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36734c40ea6f66ee47c9f1114ac9507319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d51b78097f868801980ff079c78f2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bc1f28974a4a770372b29f464b0ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5267b62fd50f0f778b17ab3ab6b708322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de8fad1730c2e9aec35b74586bd61f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876af282937b71657431eeb05830f3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53633ec7932a3200afa871439f69146a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e7cc261c81c8eb8466350bcf13e59326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3637c407a2bd85e80e83f28a9be93b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bd849c50feb488e8728f86c144051328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04d228f8bf4841a9bb3d0048c33011329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6fba952488188fbb7c0ac2288576d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c0b223537f3f0ea51688cd3b53ecd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a17b28c64db27bb24e82420bc95a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97e5aceac805dc16a9ca10744cbd35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec3b9c667239d5d0c080eacd299e0d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8cedf404665f4e72527dee23cbc26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4302abefcf15578465d9135c9bcf59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc3f463245cd382dadd250da092eac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5054a976e2a65a69bf262ed58a57c3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f34375afb872e1d3dc9e94b29f159b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580523608a96150aafb5f3525d2611d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a380afb5b982c267ea61ab6356594341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442326c169c661e8109327f6a9785b08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a34bac9f84895d3eb07bf82f8ae7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae2b8cbd4f9d735a873c9903bb1ed0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d6b3252b4e34d4637e2d06472adfc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c917e4d211d63d4bf04f36d45bc0f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cf5f907e00a393739fb227b63dcfd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fa2e8bf2267ccffbdaab0305a20ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b53558337d3717474be4fdeea1e46e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7ad71cad0328ce632589651eab681350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea60197ab295550544336b8b425eedf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f9e324fbf793f7c168ca36d2a4f39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb5104b93245c4f07c052ec96554a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccbad656774fc46382870afbac17d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209c70e3785178176c458b9040d1890355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f4c6277e59fd021d3cb78339823e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69494a70a32940d1a345010f328fce4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfa40d0d68fa579f1fc397f4d6a3ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb302e056eb1dce38ba4d78d55a9507359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef08dcfd471649f91088c04d4cd45be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7cd4b856c8a195096cdcd08d4054c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60199b997c7169995516ddef322dfa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5863c5415d8391b4ceccdc9ca84dd3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eda825c894278fa43a4852ff88d6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea87db551b79fe188334a3330569c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea52e2917323216d9166e6826aa9a9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7c6ed69c37a3f8861129cef3ad248367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc564d814fc356515166b733ccf8ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc81f78083b9cd9df755fa33759565369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa3d5139f4fb218ff91c6299fe8709370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9107dba1e44daa32eb63c44d83dc9aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66093ea4364187cd57206bbd90967b55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a20af90ee0efb89072e837b697103373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a4417b9276ba33f4aa78e496306d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a41d0f5dfecbde5fcff7b86a58661375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00d66a1d2c4ac2a52fb89372badbbf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fca7dd3ebb1e46856cc09acc3b785b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecafbdec48ec03cddcd5cd6a4a9750378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f19115080374bd7ee1f08e87ebe85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc474c41251369d0625985725f14900380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec098fb55324305b873a1a6ee30e4573381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5921e4cac1dc9492bd5267a1894db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1da54e594b2df4253410a083b86f24383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a920574b7edcb822d3f558d2a7cd4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f3445a2283a663844868314cc7a9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341eb946fcc7b32e3b193292081a72aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfe46cc6155bc21d3070481a6515be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdcc2857761f8d3c1bb9429880de27388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab26556586c889f1adb3100b3ff2be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d4d70d85ceff14c19ddfd5a26e232390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9079b630c9a38e94ffd1187b3fe795e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e8cf1b17496bab820da4b14e563a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32114c835d8f0466577220bf2c370b04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180a16759f2a46565c4c393a1e5cc5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bce8f2faa15edc30d7fd4c98fa858f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9626685c6ca2c9d695fe73c10c804396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c6b6eb9346b9f39955d41b20da98f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85750d80c1e0df1b404c742021cfce8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f2e6a1079f6cee8081161f06b8108399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067d97e327b712717be7e054ff48738400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a5df9a37f78492841ad6b27bd5e80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ad2be53e3d397e79cd2826bd85812402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0641daf1c408019f1ca1b4490239ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca72a40afc2eab6e808f9b4a2b5446404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118993570050021d05b43a18c17c3bd4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78678a1670a46e6343b8da5e42ba71a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af917744e427d85f6731f959f54f28b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46209327f9ae5e16046b521a81b097b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f50d31ca673c952f5948d2d90be7aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729901843250d84460219ce34f249762410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a3a9216cbb12a0ba8dad93879a3f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04c5cbc1be6dea837e5dbdb9c40bb4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719a41fc6b9f731cdd0b7e95d236644413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca3a6c81ed916e7274250af09626b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e9826d61182d934eaf42828cb72cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76303939005255913ff16afe8fbd66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a42a25a498b4ca79aa31317827475417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253f9948d4e851701bc834d847386a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93a1eafc43e23370266800c033d4b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf56b2c862376a4f96252d4184c8b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e441fbdef5ac6db0e5ca920e163739421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c01c351c6e1d236778c9b83cbca9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4404aa300f0b1799c30f91c93a0952b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a37d02c97d55c24151514e5c9ba07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33ad1bb1800a8f189930c5855b5e64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e079175fc8d7c9b18830353f10e78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678778e034924daa0dae86db6cbf2f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c6725316ca5e1dda0faaa0cd853b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd809d4e01862d1934038e3358ec9fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f5a8133aab3042ad9eca2003c041c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4d3a819cbfcf69f7c7a29e3fe487c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4993d076ce4609be2615f2ba2ce506432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2afe2969c91a449cac6991a025e5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5b658a9f8e4ca8ef8b63fc3981c00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132c40aaeab25898af789f6486fe546435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e741c2ea5021eb6b8ed466399abad90436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026e450262f5d10f8f2fac310fd1f22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c82ffdea21ea16a413bccea74033f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249e71acc0d76297d0f0801ee3dd973439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da7701b82dbe8958c7f435b8444520440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33b528c6b4e344660a5531fc1d1639441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898949d27fed1326a33cf0b84c4ea1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eec29694b2168023de3a8af506a2ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730120f6563eb16514712063bc0e70f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f545b7d24f3fa56288299309015b94f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85d2fff9c0e1da2a889a239f9989a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68533b412cd154e90bd6a963ba745412447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d99934a90a4793288fbe311774ad5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87832a0e86a86b75eb65a6a335e3a696449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412415ac54b00afe48325c225773670450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d3f65b0c28b31e99f23332036bacf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05fd2f836ed6ba92687a8e03253836452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da9899994d0d8ef22872fd3dc27edc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b59284853271725dca050d1fd7a33454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b311cb71c326babe88d6f33e1da46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e56f85c589e07fedd172f6f11dc46456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18182175a8b2ab5ac1433e107bc17bd0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22c3d052d5f78606199d88401e9687458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d318f55416005d641a3caa8147f986459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc4e0c92bc49c92bb3ca85f55b5dd8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb18731ddd0d0d334bf4f45d0810fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65586525d3968bbbc71b44fa44bc8cfc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea1744cec19b81c23e67d9b95dbbb1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a213878cc7e7fea4bf019226e79fb4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f71cbfbc510295bf31a122e6e64b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0f251667c28be901c249ee5286145466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e2a6fb6bbd4742db0037d59512a6d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b869472ac33b8d9e07302d90db4c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e679145d1d9a3185ae75bd9595261f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c340f100f7dc5302b44bff560afba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15df83b67de298f0d175e59e1c3337471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f58f1fbb791d70f927f2f2ac98cf2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc1f02fdaf5e646249de56b526b7a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5f9eabd09d26353e9b81ebb3f6491474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24ff97cbaeb275ab4be1ec2932cfd6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993e6580d624bfb5bbccc1099d2fd44476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde116bc1cce574c631ee2898e59311477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cf35dc38f940ba3e69663816ddf25478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47e29f64543331436eaa211471d31f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b04a0d51e565737b53af7509728506480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10651b2b09081acdf1f98f5a74ac2b53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db30a4ab654eefe79dbd96b68eee015482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81855d280efc5ed52cceead4a14d4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbef55f15a3665d7bb8a9214ed62d61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b69aa92a61e925577a46a048baac6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2699b0679852596afbff73d65b4a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e2672ba4a9e2dfce930b4061fed46487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5e78a3ae39873ac32a1913ebfed68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bcaf1238691be5d6b330e439a175b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86edc84ffd0c6de72e01f0ad32cb17a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81e32b1065846f0e4cfe5fed73e467491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef9524234180d75cba66e39ba12fdf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5dc2895be6507d634549f07940f75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d4a760d9a48e0a4ff7e9f15b70f72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03aeb8243a088bed1a584e31bce5411495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f346cef9b96ab4e0876c93432bdd64496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc3cd9d4e86403efbf0df6fd4dcf4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab856cee367ce6fdb865c60175c43b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d788c9fa3ce3d0a60945c1e65d64cb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83df957572673302d3bde87be61862a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dab394b8895965e0b370393c7bf7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c763c12ff17e81404d9f737d3250a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8eff5323ceee20908316b064b3835503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035027237ab83525d820e313d81105e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d62b54d6481a3b532c3cef462e9dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf836e72889c0e28f8a689c669d4f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32224063dcdd592cc3c3290a255ce0a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781eff2ff2f59b22e8b377f522ed7e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1827c4a63ac6ccaa4e042aa3674fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5590cae5acf440e0e9f5409dfec43510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fd483fdfea9256966bbde56721516511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c785a4cbc66e426f199f4114b5154512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ada74b4ae2d0ff1238428283a8c863513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600dc1248fc4f832dd18d66a3ccf8d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d29e223c2d6ed1125ba20732d74e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348c11d4a5a1f0795e24eb7d48e0eeb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d65887dc863cd87dc0afef1f3a9a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52efd36d03aea0bb5a7b24eca05d64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cb873783a821cde4a2c4e25468f13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13479893472fa5ddce76e70769c9015520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0ea885259500f0a6d51565ad105a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92129933d14bbf96d2dc2e44001725522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86529f56a85ab978ba5b6943460c8b31523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b5ee2b9958fbb6dd91d1eda0781d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a271056e723fc727cf9a64515760c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9ad026bd823784e013389d815feef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499290d0056486318b5e28007614d77527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106c0f7c14452c5ff005b9d41117694528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b4716da06dd4ae92efed0b7a8d0ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f457a605b850581440b43491d795b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6a42f4a4e97f7d2100fac2d65a7be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfde82706b713d9c5881aae9eecca2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22659a6325a9cd82fc9462a1bf593f6d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000aec809d95ee877c7055070467acf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d51b0d545e3fbf15090b336a48225535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595648c32279392deeead838b59e2ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4bc9cc990815dc7a6c6b5eb390c68537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061659290065b28934009e094b3b2b56538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb51277c8a7a35650dd95c7b462cf03539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb3e32ab4a01225136b43f89059cdf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c779641a2b5e2eb4844178f33b52bd9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7414b7c278fc2fc3bada14b1906bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a11d77164d480c1c987b3d8484b4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d29246a397c0ae2fe663b93d46e27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f6373299f95925d1907961f486f97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58123e75cc477bd4962bf963108a511546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10108b3f010ea33246c7eb1e8944f885547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63013be8e015b24a37a381adc569365548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9dd3e20686a905f9e12b4a98c5641549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef3ba72f29c54959d4e8dbe06eaec2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8438e676677bc92d99d26fb1995df0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcdf341351a885ad8fe7e9b7cfbe3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873b800aa8ca68414354aaca2cb4570553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b53f15092d9bdfd4d7248f72e4eaf0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bae94b05141a4e8b3ad0945dae3256555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933b6e165746c9bf3c5b955402330d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bf6f5cdf6b6192652ba48ed34ba4b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73d42cddea9bd634845702dc431f88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc3b0c676f514a4447ae4b491d2e6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9ccef74262ea21dd36a3376bc35f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dee1703a867390e418ac2a6433593561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f6f9b8bc720e3ecd61c3fa93cb1ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7150244b3a735f89e842659052626b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0efbc1783aa9fa54ae4e01f54da87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdb22ada74de2e70dd4b71302f3488565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f3cb40823da7caecda0cf996dde71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127982e5e23b666dd89bdafda031ff8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7a88b1d37f3bba5a2d0cab3c90179568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b406e5414b92a6008a994b306e4eae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2999cf650b975e7697c9916f27865c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48185b034ca0e4551f90ad1e50658f5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcac0888f46b2a77e74d803b6e48293572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2568a7ce77bb9b4f3e45dbd498b8d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc748a04eccf86afd9550ae46d032484574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fa1ecd9c199f1ce5d7b2f2193f372575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeee7755a0223e985ce81bda88d5862576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893e64c54f53623cbc4ac5dd76ce5c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40509552aeab66e691ffb34f1eb7106578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e41d7ad9eb6073cd8d270361a39edf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b6546c19b9d42b1ca7cc8ffba3f3d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fbee7754065dcc6aaf7790a9012c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1c84a828d3f595990a4cc4dd1d457582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef48c9161faf25def51eff2a08622fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a06f521a9564807efdd3ea15fe24b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab23479aaf4c6f37e91e4968ce140f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24843b20d485e55c7f434a6532c2783586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32971db5dec3e92aa269d5426dabb219587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7312bfdb33e9234284a4cd0c2d00e35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841badc168e6f773b50f7c83935022b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712977e2e5bfe0d49cb6a172ffd42e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d405d9e0fde82310da14c972e25898591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50976f85e1252d064082e3d1db255dfe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93b1287828d681f2f4869f6f4997fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed664b3248ac8a4a6728fc0a706db06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aa6c0c5fbcccec4955ca0a18a583c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d85ed10e5a63348026aa1434dc1e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cff850dc85fb050e1ace6038a182a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d24127b258557bf6a095f1782dfe0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a373be253f240f557cebd95ad2a48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08010487130b025c41adbb016d03d222600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01339c7007893f5863cab53c3f5019601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d56136c171dd13afa70ba75d8f4c31602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f734566adc31d58037c79ec35e49535603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a43b972db592fcb652fd8951636ca3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40c368abeaf27ec1b6f1d6a798e358605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e2e9f1531a2e36f19b5032c799a39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bdd5859df2b32211f872199fd1c2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc41b5b823e765e14849509733977f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bd67ed31948cee94436af5edb6ff3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce6ef3ec7c9814a923cfda2b1347a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbf1c128d5370c7377a29b6ee9049f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548aeb944ff8ea3491d2b39ce64d3925612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a569a8cd7a9f15a306dc4d015d50e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac720e1ea87e9f780f9559c9895eca8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9526667b4428645c36f52a56f22968615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74b90f5646ddb21e358367a8ca89d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb2d8f35a7cefb6f64e0d2bd5da794617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd689b89d54ba9cbd493022b914042b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbf9cae22f0f09395d9cb71164a8c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f8cb4a7c06c17e36494654a5c8536620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24defe31553ce6c0578351cef399f6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517a1325d31046c9dd038f74e225db2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c148acd9c1c72557e9095ae8e9471623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75da9f3705adc87aaf54dee64b4b7e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2a6cc86e34b0c22413ca717bcdbc9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7cf430b362b27ba82cccbf425c233626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e0f48fa2e51f8fe98374f9e7d535b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2d25fd2ad092a33fd341d57f38e41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff6393914838626f497dd59a6bb8af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c202254faed5c3cc90607fe8f35c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034e6064f169e36763f5fa57281b16e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e02f2a1f0d7fd29ab7acf136ae4bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476806d2ef2d3a1b509f670dbe8e1cfe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795829a751afb874364f038b907e5ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76615c6102b077b08bec73de34974581635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb66d7d67634491c639231fd9b2340636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28535e4e965b7c68c94f49ab2d4edea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac685c0d544ec9ae6c0f93716f7a5b9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3664091c21644a09873b9a79b006a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8802af3eb7f7b7e837a4febc56908c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99c0cc72820fbc32e42c37c0adb7a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3effe627053d1a3f16955584db8c375642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4008563dcb6395f11998c9bde28f22c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5a796edb2f3f58980821735b7c48a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b517e36f9b7fcc07edf9695abf21b5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb7a048545a7f75f2095357ad1551c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2518cff156ab8f0314d03be6b81e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c98fb5afbc6f8be71bccebcef00c01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486930ab6582a989bb0e631ef905112649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b150ad178b092c47762ef88c0ed86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50355a0dbfdd7ef04915bffaf46f1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821682d640927dba9e031f93d2724fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82886ec3cce10fd6b2ef72d267e73f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8cafab463918cc7b19ca89734aad6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ee197c83cdb5da034c9d93984d81b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302023e456ea058a13f543ad1c8821be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439e5db08ddc97d35c706f2d795100b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdab272f6da320d451eeae1f4c6639658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5087bc29acbfd74458817ca33d3a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32c6e782c086baf76bbe9416cbb3d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364f916531e428693e9da3ff46417f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c7abc3e1cab9349b58f9f5e992d8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f26dcb3327d4d50434a184c329f92663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7319a8fa30b1cad2c6071c56e958e25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384915557a6bad4e52f9806503545bb9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48b264086941bcb57e6df7c4b07166666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61097c94d75e0319c101e44d7ae553ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b35b15620470fe8960f35098873779668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ed404590b86fdaa1783c2f7d4b271669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e20a8c5ce94c314095d4d20939b5ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36998600e87aecab5bf26c90a98a8e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e059ab1ed38357a71ccea0dee9678d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d6847a5a8c2e908b6e2ce014afeb8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4e5844d981e982df87295e2e52656674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c426e9b4e0f895b8b12eac70f58d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba15e5fac9f67f945c68bf1ec5026db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61692215f50c2445b095cbafcc2d197677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69398b48295f13edad54033d8a58cfde678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b3c678c6bc06b5e2e3350f946ce93679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cb13030c5c48a9d9cfc0b2377888d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeea6f0dd2bce4556a52e25c5b2206681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120cd5761abcba5e580508722cebee9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fe15af9cd20da4d6c16fc60e58277683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7828df271eb757946d4e3d6362a0d74684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690070de0b05bee29f371d4682125ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c180d4771496fe872eb0720e956d19686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1707ba468edd68b8e598d0be50917c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f811ea43ad894d174748f89306df07d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d40e54d14f785945b4e2bf7c8e8bdc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c3ba53ddca206daa186a757f1660b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2c9a7303c901c4be5aa72a49a29c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41924c5c06e0039fa836c5b5b43e3d56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c946b71136ec20b6d329edaeaf5bf5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505b23421a51ce1f8b738d4f8f0533b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2114164b63203ea8a4e79883d9487695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9e1a7c176364657f7669a14316372696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714e50ff124cd43751e0a52351e2f49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5cbd7df63cadfcd8644a523a8efa2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375b7edf21c5c447c8fbc5900cdcef3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f626f65dd9c29f7127603bff62d73f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5bd0819ff2fe1b7b18c3748f84908701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6b6f0d961a79deb8b51f2c7d5daec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984eca4d7bcd128a973917eeb8b402b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c4e31413f2fcc591b47afb0feb150704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e8e90bbd4d438771924cd9d57d5d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f7ba6563194404fb845d419119f74706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb6bdf9b9eca0caac48a0d6ff2d76a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5391101188a243a0f923c1000162d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818fcb2f474eb10eb301eca5976c5e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe511ec8618c48c334755c1a41863e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39453a9db2176a293a4abbfadbd8de6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd555c9f6df42584bc2cd06fc725f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa827cd9c090a7a0ca5cacd2edb853b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c94a1a2f83f26d9a094d49366707d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb5a0cfc178f9c4982c97e37bfa97e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e9b18143bc18eb090772c5ff970f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bb3cf5b314e2b1e450e292f55a7d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8da47a90545dbb0124e372a89efea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521c285f044a56ae6d87fb1f19a48c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98ea956efed2bbd89ffa8255a4fabc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3102a466fd7294492e0423e2eb843e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9761d468a2bd40cfda6c59ecd7683722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec84f9000aa427871f8efaf67f0f2e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571045ece6196225afbfcce39672f1ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fa74e6ff0be749091079b55bd6db7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61b6410197086f3cbb349c65c56384726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78422a784d078bdc6d1f9e34d59ed05d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f794c5863de4b02b25f2c3b47214a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2a4de04225112bd948635c0a54d91729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7da82ac00181751972d964ddba10f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e460cf02e5ded6edbf5d47785afda731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423ed3293f075bd17f741fb5cd760c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20688720d08933b49cbe8e5f1198180b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791eee80eefb4b3f21b46ab9767a536734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21d498aef9c197e3380d156a6d2875735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b071898803a9cd3b36ca700ad4307d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d5e91459afdb385415439b2d54abd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb97941ceb43b78b210cd526d4bb926738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087f5ef4b5d7a0224e4591a1ca406ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2fcd6d6cf713cc9eddba749b33b25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152a6701f6d9f0c186a0b69f807004f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277587f4819d6b9865c1b1003eff5ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bfb8003d8938921fa10fba663e865743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46f6c7fcf736bbf73a7854510a438c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826c6bc6ac532e953e7520351266a53745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafbadb866252571379a6fe6d27e748746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1d34e8a05adcf40b5800e97361acc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f7dd0af1ccb82c4be4c4e9fb3a3a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0177b949181f557ecfd3667f423895749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7990275bf69537cbe93000d17e2b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d673bf164973976331f7f1bf1b46eb9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540514a7d6cb07f210848ae9be12f6b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fc15ff85f681def752e9c39db30b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df9140f6511c09c9f2671a60acc707754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14441f20cec14006f140f9db07214f34755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0f4f4aa1d0065299c1707952d6944756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a014de31cf80c3f317df9494594b4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6206b79b57730d40213e2631ae1cce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df4a685fd4d8a037e493201205fe17759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7bf512f0fc648d4e34511e1bd24bc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d42c6bb383e0454ae1326691fb10e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac438566f3bc150145a264f30f69c1c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f795d96a9aca41f135242ce3a52ca763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5d226c3cf1f93fbf4330107d2fb5c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56b89928dce5d804c39c7a60be7dfb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2f6306b5311251f3497f50eb90816766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03548111988881929d2040385870fc39767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243880148b5fc974ae5f32d8b3050314768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbeee92440360c4b4040b2a5511eae769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb21b4134b5ac9b6b7554f1a355c08c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011b659a16728ecb97e80cb036c54c3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7350c001c6c786ac6643c5460d3c6fc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7a00267d3e7d0da73e18afad9416f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa91a9aa0f41a78e4f344d3d789650774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ef95d37ef2e4fed98deea696acf60775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8270e5f4cf304c6faae2f8d6655072776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b75ae9e9da985e1626ce9b26fecca3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efc823e7c1e20c92b4361820247f2f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ac98af3d3a810f1651adb2e3683bf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8be04d078924f1e5bd3de6e5d46da5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346169a622e942f8d579346cd34cac1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160486fb4208a1b5bebe523b1adabd3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e729a3f8c138b6237210403ff0da1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020be11cf66e0ded51a4ab07cbae2f34784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b056d71513727b4669ccf25b85004fc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e830dd4d87b11a82e6483674249cd8a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbec7138cd428a900e15ed63ea4dd7d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8a01ba58c27e1bc46a8986b5565d7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dfc95720181de5be16988701cae0c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa9d375ae1145082b9b72fbb08893f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882e1a44de6228b532abda1cb773efd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bc90fad31bcefba515cf6ae8c474c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c889547491bb21baf13a6252dc6810793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f31d9c7f6c4bbac6b27189b4d74d43794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12a099180f3607f6f312f710bfeb36795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bd48d0980e438649bf104f3a167f2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a68e3770adc50806536e7f5aa7a89797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6e4e66a82d081bf3d9e8ac286c5c0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcb63b615e2129dcd4e2588745e979799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5182d1cfbf5c5a4e8a2d5c0ebe9b0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fa798dd7560d95c6c3cd04936397a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac7d55e28dc4d9f65f3bd0ec99ee35802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1babe9dd02f6267de111c5904bcb3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9c41b09cf00706b9123f53ac64a90804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd576e2f7189a27aec1a76bb429dde20805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9489bb2d12f868b03cee677eff75d55806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880da8968e38357e590fbcc1d73a659807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea60d3b72e3f4c4b1dba045330218c0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be013ae2d0285db5a7097f735d1e939e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14b22a1970493ea02f329201840f8f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec034faf238cc18eaf92a7c68147c8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f75db4b13b13b51ff3b5511bb988bd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a406f24b087c217eface5b1729aa86813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada1e73e817f5e2910502491027cde1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe5f116a77e2da0c69cff4580bd4a0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e7c06af19460f7777759656a53db6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018395ca08ef97e0a7622066806dd25817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde497a694381194e5ac8b64522a4fd5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29e134b1a851628465f1afc053032f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5f31e6589b635bb1bb9884d9ff9d3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c9511d76642ab6538ebc4c567d364821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecfc72345365155db5791e368a6045822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25c7b0056c812ffa60d539a16d3ac8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0242fa842150f98539535e493d9427a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8430b333a65a498e8a4c21a56886f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec45df0abe7fe2a078bf4ede137cef1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377af369993f81d8221f783c3df1647827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e99ffc7b63025c0a39cca2acc9c221828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db826a914d655831cf04557164e73d2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525fea53eec19ff06c55a48a77909bb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31895fe524ee505e4ca2878ef1a64b81831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b7f89f48de43171db106baedb544c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462df09853a20442ef1e1c1d9d34e708833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2191298e4ef04b5cc1923f65e069901834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00537a91e73a1e5e9abbbca909a840835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb350f9305e92f959d81b59958c28dd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71722f628fc3950e309f31a646231bc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b311f2e3eb351bd99520d3cfc16515d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fd51724d4c350238f3575a193bba2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c1b53b22af724f5e73fd5fd764a88840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cb6d569627230772aab0dfc08d9c0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d6e79002ed73eebfaa907a3569ce5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162c6466cd437db7c12c38b4134ae7a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5341c1713602fd53bd5cd60397aa8d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6f4c68f4d56955c739f2d9a68259b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61f55673b87bc7bd9670c2e10fad35846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd220f04b9b4835c5c8e192a1b5f17847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56516a2d7c2c53ae494cc6078bbfca848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee0411bd44372931ebf5a7794ac422849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4600280454e4afec54c6addd27bf29850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a73e509b647fb46d6a00e568fbf8e0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89605d0af6325b643add43716b564c42852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e6afa48bc26b3e360db4b0cc9360f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a87bbb450f5201f987fa82159a2f4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd98027e6d942f821e69e6e391df5b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734d3a62849471a0e5699f62c10e3db856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402499280029b6d0881d73e00a930e8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aebd855d3e3ed17b0dc417ade282dd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e21ef66f6f381cb0b381ea989b2fe859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631e3760bc9eb4030474b145de198eb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e562a7effa3727697d628e86cbaca861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a36476ea13ca4dac9b3e999acb647862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a55cdde66e8536b6b5d503bcfebf2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc3fbec8338af865ecd67a3bb7dade864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11b958882e544b9c509bc12484d247865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d86834499be0ff8cb6e73b41e5c56866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df39c55866866e66f0c8c8ac78ead84867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6c6df573912fe1a28a24a13abc9ac868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe371f5b2812ad30ce5455d4d17f2a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc1891f2106ae30b77b0a0e924dfab870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca99496fb7bc974f21c8814570fbf2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619f4d7216253ffedf694b7b743c176872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591bdd046c03f9a9a85e13b9a53fd38873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fb356d0eb3ec4c2a7454e2078a566874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef65f456560e00d98bd16cabe75da5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfebfcfb95e3d801d9a45d849cbae95876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e42fd5c1ea7063112df38569f6d98b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f67675ab80525560ce19c6c875762878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bb7ab0cd64c8e0a3f0b08050b2248879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e9fef19cf7d294a6e7ce7739df19d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb332cdecdef221eb0ceb45f6260242881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27880b6abe4388c20f7fcac3b6d968882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e66fc9990e89276bfa78ef99e85d3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18097b3c7b5d73bb2e0dbbe83072c7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c147dc5efaabb515df9bb2184c3a49885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c17f52e098e1cac16a58b620c608cf886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef19009139280a3305e0da21e33811887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb5677ad07f326b35b13b7a562487a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd7f22a6d7a5d72e258ecdb1347f7e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf40c91e816cec2db1772fdb88f98ee890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b099bd68ba73030af5977e4f59e736891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a6dfbad31166827a251b7b8540063892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3397cf750dec4ffbd75ab80f719cdb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9f2cbe9d06aa87c19a765725dbb08894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccc94e71c03e7296d3453259432502895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd4ad5797aacb5ca3ca744785620b2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca97762bb0c9b9c75e653c0780a71f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2663c94d038e83ad63cd330f7237c2e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11c0e1d5ead1c6f04ee57218b6c2cc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669ad1ff5b1f04b410935d82bce4c8b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c11acc9f604e581d907c54e4704f71901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6479d008e0aac583e78c42b4d95ad9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f36eaeda7e3cc3251bce11dd2460e6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62b9e79c554f4935aba3e5e29812e0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777227f380b0da55f07caf7cea12cc2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ac4bdfd7fd9edcdbcc287d1e14cee906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe990ba48aec68ee4b7a70bd53ce9ac907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1be64c3e71a1e951ef831ebee65ff908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938da6e5d46f2c181ee2b0d0f96912d8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ff720a1d00498eaf1d29e7eaf9d3d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2e56b8bc391ab473916b846f198b7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001c93ff0dcf0a15c32d967c378d638912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a521770aeea7b925ba8e6891e8edc7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c04e3028ea7bdd42a68d5a564a3ec914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf3563d347498f1c745203324b7df8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600d306a5ce7e2e568a9264c8bfcf56916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a84b03706f6dd351b82e7116abfd8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a15d80145d009931172d6e341721fd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c10547dbb4725187348db76ed0b53919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1156db6f6de8bc03db84e38f66a972920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09d1fe1fd08da4c3351e1d5de03e58921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da326fe0cbba6bf09f882d994f5aa0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472b81036dc3cf5d19a772bc03ea1de923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb05464a2f912213f1a6a087c1b82f8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bef9e9962f6134910556d0b52d2ae925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4f74bf7d4edff85e8e11af69c3fe4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21208e0f1ad01459f1ac3941381a2f6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3b53c6c9dff3adb38c873a32b6a14928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc61bda9aef315a5852586f6cfc20be929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392705b466158a4d17998a6f5e7f851930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a6ac57a3623909dc0b9fb75328f60931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a168d570b26d1ab7d7037d68488b3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82112f27cbb7155563b28bc3c345579b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59d42a01490b1c27dd570bb6274f26934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d65a4e525392b7ad99fa9965995b6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3406e49c00c886b17a3d15bcf5342936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0759e7fabb8f2b65a7ff06e9e1c6ccb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe56a9491f3dc00a8bf346343936b7d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2b210cc551321ec37e198826dd64e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669935b63df12553bd986235afb3b4a3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae0db1065cf6329ca2aedf8ec8b94e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c683e409da8540181979c2bf7d36942942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa640851666e45e8b0bcac553601c7e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897221ef39b5b3845ad30cbd5393c54b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd23e85247f36383aed4c2f3bb0f56945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e55e3547cddecbe6e7e6fee4fb1a7c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2494b3218eb032d8f9442bbf5e25018947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9194273b11d5516ef93ebba105a65e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410d8e12cc9492d95bfc5e0f8141aab949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e6d3958fc53decffedaebe3c57778950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c476db2e324c01dc4b751fcf98f6d88951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a8d7a9261f31074fb5ac44c3864ce952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cea920fbec0f6e234fff6e8a3ff55953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a92339789d397f36b2a1cdc52660cd954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57badac9c17eb1dc010c053976846fcb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894f6319f251a0070f0b92f2d02043f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79e56c9d7e26783e9f7f1b2026d4b6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a613a0039351a1588a59c878cef738e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d00a93916dec835b4968acae560751959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01157889a4ac5bb4cb2deff36251c90f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d6a3e6a78f3042e0a8c07f2ba17fd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28836f677d622e3bd404b95294be1061962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b45fbbdefc2d6f06c778552250e75c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba55c33af0c2dc70c005818d88e14f7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d6a7e892cd2b8aff84cd4e887969d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b4ca5e0ccc254dbcb77b9dd5b9fdf966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadab672db2eaf2f5e38fb88a6f3e3d7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861a46dfd997033657c39580d9ce51d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edfc05a15ba2c2904792adf7e08904969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eaac862bc7d03adc5e9b8423e9d3c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e40ab6645a4bd63cece608e7f124a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dd46374617e207fbbb6692360bdda972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000e3ddf88971322840152300296eed973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db411aa16195abb1ee10867c5a767e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3df08531f85d5e4d654602c912731e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a9630b222559d86571bcca7433a00976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0995f27a3b78fbbb60827a3981cbe07977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>