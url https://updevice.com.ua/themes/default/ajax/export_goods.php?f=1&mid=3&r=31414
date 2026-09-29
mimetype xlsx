--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fabb689085979d61a60baa09fda1361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41ab835c6e3b92e3bf0334183b71b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96766d7cb7785359f125bd193d24043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66db52c80a263d20578f2c0cf881df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c9551653d5144402cbfeff1b1495c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbd81b11d344148aae17b43db79c1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4360e19932ef7ba2ce33f8bfad3ecf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f62581801ed1e912a2b5cf83ad3cce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adaf9124b339127371457079fd84719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754bbb39bc64fc7acfca4e1be33fcbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac676d065ca9caa1a0736af90497940111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949e03448349acb693b4f5621a29fca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17180ec14cf4037f450259879ed91a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84437f15b32f917a0bae294192ea22514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851a3815c83e8f4fab1f6e9c6d7df1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35b418bd65f2de2217629e2a899fb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff18b63c7647ae3159ef783d8f7d5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ce1282239ce0f6c790b26f927aa1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c5ddf4df28beb3528e0e031da77fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923564bfeb0c00cb630e52c1af37457f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8a8ad4114429541f5d751e88cf9d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece09fb8162ce775928096fdbeec87122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb9f12bf30b6b5fbdfa4dd92bc000923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78e8b0301a954fe80d97b5933d45a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89db6cb5d5952e644b8397ee67edaa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20f0768c6600d4023c4500150b361e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327599abc65b13c40179ccdf4a279d7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154896fedfc7cef37e5be53688b5d1c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3bdccbdac52b6306db4ee6687639829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32e31873da0323c771674c8231179730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dee97d029cc5df3b5d8ab439d089e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f0d57b801f1867021e0f876d3e0ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8efbd835ed3f9ced0cf441fe767d0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b71df849e3c7e2e3226bb73c51a65c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1837bbc7a105723949221f81a068bfc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf015189e593755882d736fae308013b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507c440a198a3132b64bea16fac411237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3f35912f9e2c379c4adf876cdecda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc6171a6ff1083a5c7f0d59672190a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc031925c7e6043a09f33be233e6b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea340604a1e2043ac36b4fb385a153e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07a16775c4ac79d61feabb055c160d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4fb6c2d7d9796caab47b48e3f2c1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f2e1d93f6ab09ec145864e43f252944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f210c7a1117d4584367d7c76994dc0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a8e57d917622edee35c02828ff81746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b6ae38044d9f65187aa0fc7e9f2c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee76d11e672b705931bc4bd4d072abd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7943b98bffc64874bab4376c3bd7f9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba38f4adab7980dfedaf1175addd7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424918b87e364a9b8736576b2b3dff6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96323b6a12115daaa49b9559214b197652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf161e77d8b638d48b6ee787a8dc5f2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18e05819c8aee63cd30ad3b27c65ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4696f7cd1df72467f98dcab8e951c2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805be018b17b33afb95ec9b28af598356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10075c58daac4c1bd9b95dbe589f9b7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa4c2aeeec9d5ff4359ea8ef18af0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0ffe821cc5d39836b81a1b70e469c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d102048bb8aa7e276851fe6be74c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822f059af0dc5b709dd9e173874325a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4bd23302eded4418f97b076b8f13b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985c9b51c9a76641fe3cf49d48f87a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dd57ceda88f69d0ad575b0870d9eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa63fd3be7bd106c99bad6446cbd7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3764ceb222dec802723d820ee306e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9a23bb550ed824e1ebaa0e143167667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed190d7198ee6d424d10480763b4907968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ead1b003fbfaf8029ff96046beaed569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd01cb2762b7f2907c829da9990571d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd569db37ac522ba6e020bb03a47bea671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe8a551abb1aa8e418ffcd8594d4ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afba8f4e1245fd085f1a2149972169673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39ac6b7cdaa951e3545ab88846398374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a96e5dae91f996c59c10df8345943675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee56484c916b2259e6bacb74fcf41ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006b2e02e03fc02fbc6d5d5d3eff6a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed176d2a62af1229056590f5400c9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c07f8bd133508f6100a7e5e01937779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02af1766fd326bb2b80f0d337a4109580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b17d609934d32bf8d8d2a478e87b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd98854e039e05eb1615bf69d89a1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443c4cba4c4917b77c4248b21c5ff0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84420e823a6da841ad938506489b2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b22256d6d8ea929aa771717dac071785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddebcd7cc34fc5f909d0300d86fe97f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a0bff830533d526b46f3a8f570fed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2381465ff91173dd8516cb88bd1ac288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfaa8ebf7ca54e5e3bb9d9ef15c8cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6bd56466875316edf88dbcd008c8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc11ca1f45aea9ee4532453a8a5dac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9ec280dfa87fc0063cc0fba5e2a5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440500b454809ffbe7dec196926324793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34186fb612b240cb2db18d333a5aac7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a5b4ef7b4e3f17f47f5ec5fad44b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0d32053035f063193c40670cf5a3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e3b273a70c8b6af9ebafdd63b71c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ca15eaa733666f9f85c217c203dd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf49ac88b2d9e5c155e8e8694220e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6f5bc288fc5eb2dbfcf51a1c46617100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188ff7d173b1298ee656b553fe436f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223fe87dec2e09d1e50b922d9581cc8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800cd525e1e0ca37a3d23fba1f5dabb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684f7c4b0ec5d8af3b66619de26227e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fbc99e0bb7e3e0db74c4c8c902754105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db093fc283bc3590cb1feea9b407a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe3c1755baad264a21e5a1008a69e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0aa08b4eb5e1cd5cc82da7d49df294108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246a4588253cb36742d367d1deca36e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe5a4a6b6c99238514d9ecd6a04af8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457c8eb4896d315201e2e29c6b3842c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b88f04bdf57b3516bb1066d995fd9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cce5fb38399b84527bffdee153225113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7254657c819fded0eaedb22d9c746114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a437d9dd6a6e6ec92d4311eb0a2a645115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cb3ea4112f11af86a35c5d42ab863116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b437d9f4926815ddf68555257fae528117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b61947acd69910e0cadb2e98d9618d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260bcb5d73553fe22deaa46fece8008119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e3e3a900ffb9b4f274ad0323ed74d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f851f7a57c00e31f98999cc5c3b8a56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220575b5144507247f08a6e73865b35e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93d12ef82ab492e23a151fc3673c09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167dc8e9b4bce30f7f69a46202d2722124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2821fcc5546a6daa89d596f04f1624125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b20b380878aeee1bd348c429d1c096126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4ea5410c5a1356eb991054361ddcb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f35a855fd991b3d7cd2f239a93e3fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82830a0b5c1f8572e1964b0efd54411c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df98e4d2b9a27557ee73e4f19f4475130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6082025e87bbf9d157aec0020ab76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7016408e8ff392d49a11b25228b8bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1807f263afe464ac22b7931157d775133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fc84f1d363f66c63c6e20290ae79f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632e768a4a70c394007738afb6a85d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb76e4053e8455e75f68f99aaa07815136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bf3a11c95d72c584b1ba6e4f0863b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f28b67595f35eacc2efeb3594f51a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a9e2e7732db451fde061345f553d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7614b251aa1105bcd852b43a386c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d948c78359f863ccbcc106aa026b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f114ad2c510b9e416d7f6a070c3cf53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b184b5ce092edd7674872857f6e3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67630786f8fd6bf84b60b8378ddd99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3d3dd55898dc2eddadf8e6382f2f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7bcc342d7e26bce69ac0ed056e1ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db9dc5ac1e4a63c266407727d4f3cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0091718de4092432cd5bfaa9042bff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86744c9ec1ca1a33ed9566d545d2bdc1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670941a1d91936ab2220c47557c8964150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae312e8fef161869d8c9280e965cbb16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed5329ac69705d91634b431fb6055d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b677ac77512f5151cc4550bb6f77f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbaeaeb0f96be38e52fb8c8fdfb939154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d7c0dd39327b3397e93f3451ec116155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9693e499f1583781fed64595321d151156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71d3d23083c5199d0fd7f3947f8546157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95c6b16ef5c27691c1e4807b98ed10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173e5126bfa47515f960a884c953eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5590a5283e97516de66b506f5c4546a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8aea8afd0f3b2037f4acf8452de181161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38882bce849a3defc1bba8e7eebb921162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f1b3fca7443dcde7dee3ce121dbb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbe764ecd36b6bb09a6dae0928ce43164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df7906a18aaa5b3206d98ceb34177e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db12795c29896bbffc9714b0e6189e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad649f2cae0c47b6fa8d3deda56903167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7e463a8d00cb612d061032be8d06a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f342df7ffc01064525b9bf02fa9382a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44848600a85744cbcbac4abd41a9359170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0cb27c62f8eb9313790c173037cb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550899d6c48bceae6d3d6cc42a41d61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d87e0620117208bfa07cfdc46616d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0143271e2fe82252a4fc08040563d29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fc7715204cd1ef293b622321de688175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99cf170be67d962731e15d74d14bb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77a70a913c0e292a7e6960ad65d455177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f5ef4ecab07d5e508f424832b01ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a71f7e071e454056d0473785baf11f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24655c05432873f838ba5895ff5f4a30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd723fbe2264189e714f45b28c06ef6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6e60a8c64c3cd668db66dbbd5b718182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da795810f7819293450fda4ec24f4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f553150b2f93e64cf207b89e2cd75cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5bf3da2501dc6fdb23fc95427bc27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e843ab01455aa570c5256810695d0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189ef10201dd5d0bddb139548f6a5ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db3ecb9b111ccba08324bcd433e32e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a632fddc2367f28ecd75e264b2ae72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70481422667626b3fd650226bae95fb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a111204f8ab786a55bbaf2d3b50e6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6876a91e756c711494b8684aaa2fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd12c3fc420543272867b14dbbe6916193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cc2199c8fa0960f67f302c681e226194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacde2b3c10375a589606b49b8b4194195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393428d5175290263e8f8484cbc9bba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769012b22129c32da16f0a9186d665f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1f51451c0f6b7e75ad6f1f68c29f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd235413c2eddd811656b445a796f1be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672fbe2a5bf9ee7554a98ee95966fd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a915dd12928f33f9da365011ce043201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b766a07a6a5f0b5a7cd16ad9afc490202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6ceb94d43a474007a98ea40c76e8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b8c152295919e160953732e8c974a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f6e82fe2f76d6ee4a7525b91bd8b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6df25e4aac73115221d2f6099e3b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906f39b017dc9165cf0f66b6dd2df9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5c87269388d1ceb435d50fe7d6811208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547b3d592d8e8c68826a63c9866c551209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8577e635df0cc2b00c1964d3ffe4f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f860c1bedc5dfdc4927450b2bd9da0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cf595703321235fa0d2cb13eac574212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c929543fc84206ce1d0ce0ae36678213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdc49a15356c4a54fbb724691bfa7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38842c55e860b8a72be1f7b92179e422215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d2c456ab082c81498ea86c7d7216d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb88c1a977965dce2649109d8f68219217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f548535816da46cc33fc28f9fe227a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d00bcf4ad6effb5bfe923f1e939c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446d40d389619798e286245ab5015f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f91883a1524c6fc0684955630bc4df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa712e4a4eb2e22ddbe2e1b0ded29917222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1d9af660ee5f973a996e29a12ad72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add72fe500fa364e983efa146e7ac752224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a82d3bad78db2bb7f7ea350499931225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972271265056a877926c4e1c22ac00d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7ffccfaf8432f48cda40b8b513298227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958afa143749611054f43ed5773c45b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d513d71e13da3fd590bc72d928129229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32fb23e334fe3240f1d076a70f1f7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9ea4599ffa7d934f730d83743e2d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aec73e48b852096f8d47020d3dc8af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa9021c105f5d67cc94827753701f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf287041fdc2459034ec798b4926e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca22fefe199b5a93a4798220512b4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31384a3a896848e2f9da97caf68abea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85485b376abbc7cdf9b2145947f27bb9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc94e81cfd0f349371db8c9645c51e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb49f7cfbc34902e04042673262dfd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaee4781bc26af1dd52b623f8ce59d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227ead7082ae33fa2926db84b8daaf0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62a658aeb651e0c195a6fc54d1b0b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79c17f8d5682c0e588b9b3b0169fe6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2097bdee669de22246e2ecc203f954244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4893990f32dce5857bc86ef72d1df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf32c80f6a9e9d1a7869ff464b5468246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b32d65d734c96c75e69d336ec2699247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96000d333da612892374d015ef427c9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48164c2d708535485cae8d18d6c7c3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1914c6b150eb79d02d5d96cf6fb3e99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256c6e7e0f0c802d019ca65b34dde6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4904c801fed2223c7397f06188d5c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce28601e7b435aad48f8db913a2792253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cab7a1f725d2857d913da635357d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5027f20b7639434d8304aa1dc5fa21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe99e1a35f245b4542bd7f8aeccf90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cf97b254a2cd277ea59420af30540257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3f8b13569a0b8f8413c6326dc5aec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba909d4f3eba55f647d8c8a4efe711259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcff13d1e09a46a580cb66a4a68e42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646dc16758e905eaf9698525903eebb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5495ee608425719359a747d316ae1f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c607fce277ee206d668942794cdb5a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb49cf41bac5e9050f0b0d78454b1b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0ec61248ca17a134986e3b3c3f81f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2479048d15cdf8046324552512a1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee53a0a7fdb2ea64fd223cd8854b57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da07ae8b11da0ede6265dbb1a443ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93649b67ddb135df63af10a6fc7ddc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcb9f9df7954f9eb272b3703dc38c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc8df8fd9af17c21bc6702209e4847271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bfca73ad28fc3f52814a5af01253e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f278e5ee263c046d0615231520c505273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2b737abff54945e368e44eff1ec8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198eaa8a99727ff985fc3c3bef64056275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449423a01956cc180c6a9c7c6e46ee7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52030cb016bc181729178028fda076277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44796c527cd2da2fae23bd5d0a38a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48707d619a86666037e30013c411c395279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc2ddb9d8ef6d019633ac89d518887280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8c6ca870ccc8047137c2d3d68887f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67ace41cc2f574c37664d300e132c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef571d6943c529cd816dfa7a768636a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fad190720201e0e8fd3ebb7c0c53c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced58a4b189bf0382ce446384df5500f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bb40d8370c787d21bcd384459c57f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012e7052f622af1d13b247b03d0fa4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dedfbd0c635ec62bd1e0f2b83aadbe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26aafe75b0f1cd4e3e148283da35e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96231d939396c7022652891654388c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196132d52102dfa882bf85e1ee32f98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5c166207687ad5e9ad3c91c5c77aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78f1bb40d5a1b28916e64faec3f525293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1580fbd86a605f3259f8a911ef3f65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df166eb1f8c2fa7f699b7aa248c284295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d670be4e8fcfd119733949c31f125296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d3575d201281046a9d170ff03ab7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c7b7a3935589e09fec25e77e1bc8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c554bdf7dc587b6f9dd1193c0c6bc1b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f6ee68d82a1b16874e1bd9e482298300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07367957bf977d1ff25f667366022fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b749f199dec00b03ea37a051bac93fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8742589bddcbedd8ff25bcd094e456e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9363aba59c622dd6a31f0beb9bfe06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdca2cfd027a243debce1e3cd3f8e77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9036b5d8eaf09a3003d279e82a1307b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5614401bce5549fcc5c17d81c6e084307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee03c7de77fe47c4861c63d09d911b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8a61165596d3f1becad7d76cafc6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023b8402e7fc104bfdcd9fe66474a25310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4997143e16fab1558a645b7a2501ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713491cfcb68937b6b1d6feaad5b1d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33745427aa86d5a244cc739beb0a10a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc645696f691f724f6bf5d3bd3faef9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6d82580cdcf73d30db0cde0552368315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc66f0937bb83b1d4a26dc084c6864316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85edaa3f63e30eef2c21bb6c4f2007317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486c86128a295cd666254f8becbbdfa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb302ce9beb9b489ea21a394837a43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076445615a4f52b09a955dc2e1ba7c68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dc39de8669670af2aba9b3e8fb994321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6ac39feffb690b9659ce875a9fdd8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e833293da9bdc5e9841a1062a7cfe0e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee8ae8d5b0b2bd456b5fec20573c9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52561e34f935f1caac737ea10a84be5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe2490ef2babe8ccd684e2abbb4001326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae081ce8f5f1f9ab8555164e0f80226327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae074ca94adf8c50a1fb86667006465d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59456794867057d769673d9e4c3b63ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce91b9ea0a76ec6ca51005352a4773d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6cd764cdaa06ba811713917e51d10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b087ce9fa6713703811f350455ef0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217de51d94b4b1786694cb160027bdd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb451b205f43cebd331298c5ddf52bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee0201c94aa12f73cd055e36788046335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097ac9a053f0a1255fdad772080cd7c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d249bca7085251542c305272843140337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144dadf5b6ae55c952b428130768c24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1550d6bddcc78a7f8b94368e09fc0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4366524d3f9c5d91242c830cdf3f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d5f686f442b87dfb5621cc38f9318341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3569251744fe129ea934cd38672b8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add2af707d11cb629df447f478d2786343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726982b94d746b78aea37044fee7d994344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc52975bec6a581f2c6a9d1d320ca3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3d46cc0ebb3e588bb6081b255722c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9a988abfaf9355a388469f091ede4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a78125f6c437b136591be750880746348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895299c21b86349380e2794ee518dbbe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dafe8c822e11e21d9b699a17de9f55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429a691a5cc595eb992ab5a023adbdb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5c95ad4ccc352ec505273d4c57dd4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac687434d49fee74e2f04c4323ba3cc9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddfc277359500c95074c979d1e9923354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb130b9f8e6733e9131f61ec0dc4cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed476fbd7063a7b89685dce7f55c17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d524da77cf4e32b3cadcc5455af44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d201a06a8b60f9a7c745f35b03e554a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e6f09b1aab9157a4d54c0eaa40a50359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979152d2cb93fbc38c1dd747b8fe5f09360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd58eeb021dd114d129617138a5ad2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73281eafcd7cebf3a94cf2ba123266e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c0e382d406f19914c4c386cdc419c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615b96ed08f8d773f39574529e83ab4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f363eab9794df83fa98d1de1bd158365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65be45911c1c58ae6de14f3608ff1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31606b987e8fde5993ffc3e37c262cfc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5652735e68512e609ef35333dcaf08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d97da97ceca63d778739423da855e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20106fe99a5d25e12a8b2c463a7f776370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e06705c6bc2fb333233bd793c8fff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e626431c993c0c0063b01c25afb935c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dbd6d380ab86be1de366afea176ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4118f3408ab0c0ec6ad5966b0cb99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289722b47194dc7acaaecad1794f654375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd553ab83e769862179ffe68ef83c21376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2bc33993167218bb45de399fb2f0d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ac88c924f303e9b7e229bea0a1a78378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb904f817b6ec6f78dc850c64252b7a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098e892d19f00abd942283ef3e3fcfe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f8ae669915dcb5f877247462c231b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bdd49f0a002db962c092f096dde33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa035c567dba47b16c0cbcff89d4c6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36662e99d6b384fa12f55c3be0f363384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fadcecf567dab72b44a441b435fec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c250e72cd5f2999a53cdeeeecf03e61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea090a878a2bbc4b326d5a2c460538b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913768dbe37c7699e6c8f44a70c5edd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ff31b08226c1c42f3294c45a7787c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e71b6769a20fc0a7e2b2f73562f56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986daecbe2433245ab1af8751b841ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8b0253a39f7a548a537fd9cd2f291392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03f58538169f2bac4a103386377497393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786ece4d785c77c2f6d13ad839ac6a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0117d1dcae23fb09c126f2970c8d9c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc811b8653ededefa369a1e3155831396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f998f2fd657e31bbc590ac99c836c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff22e7179f8e4e67e04de63f404f53e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb521d596d82f92797042c3f5b74042399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4abe3c85ff985786caef798b18c4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d15a5b45055aa9536ec99aedaca476401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bf12f18733e849eef1de75cf68d90402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49896d6f286d18d88cef672728bf18ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ec3df5d6180fe1b3fb0f530f999f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2304effead9fcdae0a66d62467cb5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def01565f0675fce6156e5f879a0757406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4408428b75030a4c786cee14f0f81b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea99377b84435b10635c8ae0beb02ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7dccd5f3911b16c40f1d71059bfc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06df2ea0c84b9ae8696539b95d5de2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a242f3a26e04c681e1bf9af76d9bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b418b574894b1bfa4cb5df7a9e1d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3183dcff30959924a997effc4a661413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361bd2de51c2c10ed24da9c7909b36a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345baaf5b73de1696c250020ea2d3e4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef601c8215cb2a7caa8f5557b25534416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41c01aa84a014593c18a3dc7329bb2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f808125b8f07709efc45ac01c7b02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa6889a2569f8bfeb8821475bdbf34419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b930855d10c6093017ac54cdf0a35b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86525035f336d6b4c27cb5153bbe98e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9a878cb2f2f146a3c9e7d9f101b64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec6a9c7649f4119873d96b563de00f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbefcdec5b6836630eb80abddc891b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65306961906dc04b2b795b0e51f4545425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3f4e4e606ed0cd828018b24cb3861426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1c015f8e11aa5ddaa2b543aafbd95427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ac44b595a96956f7304e8c1bc10e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530149c30961cc4d44f6b3e1e2b6a02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94907d99959c85557ee8e05e198fcf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730d83ecaee784cdc8c47ee84f980ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032d96185e6ae3d2bafa4938bc2ae63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22d5a57271bf964e82829798571994433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb80a6e7cab93756e665a777052fac0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a961be11c6e50f8d58bf67b90774090435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55269c491e30d5f262fbf66e5b1574f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0de4614dbe7d9adaf097b4d5b79a83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa53d8d3de9f7461ff0b55a051c385438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537956e6c3fab5571184fb196f1e1897439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6f39ab630e57b47ce94fe9bfcbf38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f58bfae7c234cd99a068327e63f88441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5322902670e59094ff0b651dceaa4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525219a4b357fa9243c80363d8a01bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4277f37e718e968d6f06e6a3ee6e3eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffd90c5f779f86a18491378b75438d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516f06437e0898196bf0884e01f828b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1e88218fa126a24cf8b4970123c82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1042336a32e260e967bd44bea0a5e21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ac62794128237d0a29f0dbf63bc82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e56ae00354ceef96a04dcd291d725450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953462efc84efbf706e931f04f0f501451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262f43d7c278376cf6113bccb83a11f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31398b5d4cfe1f2a807eab10b2cd1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b32d9886189171bf7d6c3bfa8b549a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc77cfde22bddcee1567e9b33ce262455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d636f2d133dc5c9ef2914d85e028a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb224212906e5402709aadd68c6ddc5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431d93372bc8b43658b262e666752e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155acde477b3f85698ccf9155799e93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e09302b0cb26f3a55e8f5d7a8b1edc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d1ab738f3c884fba1d4d43ba2f4f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a29cbe27079161df076a14cda02b18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e6123c38240b93f9ca712559ebee0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a744d26f5909c709e62b787bed9ca2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00bdc1afeddb0e62c22f60af7dc0a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b64002f58669ebab9f6aaaa49a66b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b448e12ff86673851e8efa057626a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d8e27aaa8d0ced51cff29d65ce6a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb117eba3bd2cb9f185f6251046f67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df87addf8966437c9b6ba80e35661d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a06186dcf6b47c58bca1c332950186471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294f70f7137bc182cc9dbc6b396c76a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe11b3dc53c07ce2caf46176680fbd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c935972516c3946ddefbda505765179474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c264975322d816ab91ca5c09c3303cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed06d563b5f3563add834e172a9c357476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa9d5d3807f9ba86d2783864790421477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae606e5461a9f557c2972c19078db0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705b10ee39684fbcea0e7a98802853a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564790b1288a657969136c58f3b330eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cca3b8095cb3035411ba11a89a86ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dc61982c3410d3b24e0e7f1c65eda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662042fa57498e234c2020a42e28e3d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9280f1e329a5254443c542583f67b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d7baf69bf6fb1599d6b08a27b3833485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4263aa274b5c7fe6ec470c4d03a6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f88fe8b4533fe8c9af32241c2bd852487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574c307c116cc336f8bbd13bf0d2a25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470092d4976d5e4f81a50c8a863912c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e7c67c50d97056a84904a5da543b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516af3bebc330c5509d6d4619a953d17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad523d0c7e97f006b22ad7741c6e61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4263ccc20564827025918afa3d92a24493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29447e4588d5851b492a1ad361a04ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f4ebc624ee60e439852809441fdff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f387e38f2cfe6534da0058386bddd09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce2e4e88f3661094a1a8a92dfa6532497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b693d39653a10149c8d0296fb0b4466498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1c7dc902be4f7ec8ec492c009c61e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90b196dc69a5d7d76ac8a98a4c4f2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a21adb5e7b9c3318ceb4616220aee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a70eabd4afbb05be43fcd86e68876502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0623560c83396bc46b017b0003d64503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43193e23dbb653bb33db9b47a6c61108504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c632ab0989c610c11988a3ee562fff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd70ff966a1df6b621f4a0ec4c1b17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47072e7504d11d9bff35b322aa5edb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332cfc69a07b25d748055d0c63443d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390910a38b1fb3eb7362826379fbcf8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e2e2c15195c859f3fd3c91702d89d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e528ecfc14629137875395081ea85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083884b5a575f1ab0d15bd6e06dadc0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca51a9f9a642c817e3ca78b9e1b5d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c81a4df534a2103121eb8dae4d2c45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664196ecac892c5dc0d1335ee2b4dd7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1587e3f97ac7c54fcbcaf473f43f7f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867468e77cafd0aa5d3e028838c19b6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69203eb34ea22ce5d9d435f6019e8c40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa7f06245818d08a35e05ce4119c2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f3e721b3e1ca9ff6f26806ae8d34f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142d6b3d45a8e72122011a0dcb40a8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a8880969ff5d7c2bd65b812417531522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d3eac5215e18fddecede7825b1de1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542976d36a155bb8a8e675de0526097524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b809a4bd609a2e577591bdac70f12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a661ce4d930836c9fed2be7b2c0804526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09901c18a18d24dcf1d61e7e486ffe89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cc458dd775ab48ac233095ff986c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d06ef4d49cf89c9c20f4bd7dc1eac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48c1cb02fc559abb3c12df99aecf8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ac7395ffaba16c9c34c5edb8246ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab7f9d0cd8a64795f417aa44e059e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd95f2a56c167f9d67de8fcfa44eb7b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb05f4754f090006964931affa55cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac09ee845f97cdc001b70f3c20c4b72535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abf7bf4e4b717187cafea8d0f044be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9938774017aa8bb42974622256aadf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720a4b345854efd118a9b9eae5a59fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6db4e4c2b0f6819f2b089cfa01b8b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede82739f993fd8502344a8f1356bc2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c34c37b8f10569ef73d192250c0038541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ac76d27173aeb8a44a47bac04523d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32266e97815c240f5a9a8a9726772d44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc04cd23d64673e835774a1e4ccdf1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc78c2dc7c4f4b9ac2da31f4b50d0db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf30b0edf071e60e378a0f77db915c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1a90d162d27dc6b2c472bd60f632e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae447baecf5886679d421079b47af0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe442fa08aca72eed5a3c2c41e174941549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c225b4e6ee152e2995941f208874ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a6a077a30dc62eac0054627f3f2ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9714085a8d3b38a03e5086660dd294a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476e44ed004d2ba73eea34488ccd4fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144142a1adcbd02f87b5d67f25de7385554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2eedfe5ada15d4226a20ef2fc5501555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99a974d61180659238f2a89ef62bb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15346a9a5ec80981267d9d89cf79699557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310bde29dc2ab7fb788f74dd07615c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a08028d346dc39681e03a6aa7c930c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cb97a2b2c8d5fd3b7b4f5042d8f2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a714510d117dacde4fa6a72e552da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1eeffe9b3ac6e4f9b929f3826b3ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d88d9dfb3309c931c72d6cb04a5b66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca86bb38de2594ea4b305c5d7a39150564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e1fc17600f75f25c2ee7027e0f385565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe099cbc28f179a74e7d36332446b50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33219a53a7f3d10db59b8ee81627a8d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b229a843df0922521113e22079208568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f13d2608bbb04cfe8ea811c485c4fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85a7f6172f9137d2ee86137bc3ab4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66be21217d2a9e3afa8bb8f955311e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d41549eb4d4c0e179cc72642531373572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a54a825cc58001c2abe6ba39b18c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713fd3e83153193b41349ad1954ec2d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b464c52a75aa16b3174caf897f43cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0aa2548d42c59081bd18ac49eae974576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69d9d77e27ee0600d8458d4f5b7d92577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811b541d372d4c72eaec2e0e5a20361578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5019252f5e26094046de13da58ab3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c80352e2691b1d5989344e62096729580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6bd338d16235991bc66414705ba27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da8be6f5429639fc159ddbac98ea19582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72c719cb2dd7c8efbc112a68e2481b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83d18d16f72f5d3aed4133d3d22962584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092bff41a9ea2c999e207b5ed4ff36f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54501d95eaea3442be80bdda4862edf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb900ec991d1c5a79848a7c5f3e7f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d241c7831c24b452776c6dc6d6b2f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5635248d5c079d024d38cca01c7b7d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82f5f6c68776ec3a2de971361e6411590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410234d2c544fd7439997391898b348591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e2e073a7a86abbbbb8f23d63f4b4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4722fa0c37eb98a5652628235e62b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002de1fad8a17dfd5ab4bfd97ad2ac84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103c4e67b02d582c2a35c9778d79175595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40610cd6bbb23e3bbb77a635e9a38b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa194b2ac848bd035d967a84a9f0f17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b3389f4458f8b0e11637166a4b639598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce002c60f0ee0c6bc69748523ad60c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3a7b55291100fe1901e4d8a51f6e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66057480c461df42efad946a35596794601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17be1a382dbe5235a751824809d17bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2270eb29287cc5156c8ec96de190bf9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c698ec70cd485988c4e07ca2f46d45e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba045a4f436f8a2397c78ac9415cbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bf442ad8749694882ca9df4993e16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd04bb1ed7194ed9adf6b0c34c87a8c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030412cd099c9794e45632908539bfd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f9d24b4907b872c5e619c7d7f52fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cc8e1c42d475420eb79f3172f0ea9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf994fb306d4209aa4e0ceee68a6104611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba75ad33108000c779bba9664558e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555d34171b902e8a30e0578decc6560613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979b9e3541a7db574b5e2d77b063f15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3adfd3f9e5e700f3774f9c82a04cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d5a4af7b46e7da205f9fb50d013cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32916580e53110ba49c38720a4c876ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718756c9eac1362cf65a4de59e618a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74fb39e0bd12dd7d7e3bf40b56adad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06128458a4de89437d3525dd4508d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d692e61056b9e854e91fa45009747db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab421da7007eab23bac1a65facd4193622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17eb1141fe1602e2072143eaecb01c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a599acedd23758783c64f8a1023b167624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe9c72fdf40ae0f2d5e21310354d29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a263f2ef17f05d23b75b08c77c21ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0c9e99fd3e36d3e1342ab38f052bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce1001dfee91f3ca9fbda76fa4e51f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaf4f907be27d06713399121cb0cd4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fb2c9d03404897269ce32b7fb2526630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ad6810bc19c6765bbe2cdeba1fddd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd4c499b7c357a2f3fa9eb6fc5b57b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee1dcbbe67dcaea629739836244346633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a036408deb7ee0ed0c9c56cbda5fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e84f36e69dc6b0251c9d5f6a616493635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bfd6c50a874872af7bab3402ee995636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54feb2df38dec10fe57dcaf9fbe5ad0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166323057ed9b2af12cf1225a2bd03d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f26df829c8c89edca08ed27d170e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94fbf122d78b7fc84e35157e827112640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10100c92531bd1d2666705e7379dc6ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed1c0dcabde42c353b240e304b176c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977af1448a9eb6c204dd4449eca20f68643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae89fb3b278345c9757c14b4070aab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf852cf8b12adad9cccd52c5cf9251645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffa0f5a0d59eabbee91ca2345fcb07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a08e09bae8346e5a586d593a900698647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87aaa5c07130a236915a6a6bb7fb86648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82443ce6219bef34df4582f360c74d2d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf693e833e4d1909996f3e5a683dd6cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77f4dea022cf2b5a09f7fd9cf85b46651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce672af84ee06b6b3d1056f42c8e41c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a19e59e779de540daf534f688d1dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185513330d4d565581c7779c0c3b3bbf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a423d5b6c5673a5c2041d2fd3a184655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d81f4fa7466b240b6d69d20805b52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971e85b984e3037b20ec3d102351558657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be6c96df2b6683c1120e5912923561658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d376dbd875322521838d50ca5a85f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9254cb0347f60b89cbf8bad01b854660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03ee907e84f7689630f2fcd1f5f310661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2ded98bb2337b1672d4774758335d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5d7d7a208e8277dc7d61d88a099db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ee2d1330564514d0b44d3b48c01d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d39f25c8dc6b05399a206e3928ada665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ab8256e58ee71f65b1f25e782e524666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ad1e7a5b7471e9624c3e080392a73667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5689ae1bd077a2a5c5cec49fc7a86668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef635fb05be0f7ad6a542c19b8b025669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd93af21e399cbbcb4e40f585fde55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08babfdc2241099f2819c3948e7c9c35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c53668f38b3cbb517ef1f6e8884b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3d2f1571201ad5f8ca603a81fca0f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e363bbb40167e8f6b3163e99bb16e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882c72f2d0f129a1989ddd0713008fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44a41dce66a6f079aeca584b0b534a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b0f5a7f7675921d0a2cf09df8148d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4194038e374081744df1a3760c4b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab832f192a2054c2dca4f67e00c6175679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b602ed65e2feee3810e1748b24e86680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894339852660dfb928bc03b5cf4e06a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad09c0fd424d4d56043f2c1e3000e4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451d3b256d7ab011e70848de4fe86cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f77068b547fdbd0e9ca1722b38b25684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaec7956db62a1aa38e38e44ad0f380685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547e8b01d6f98d0523eae4a08d8a1b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eb7f66c476d0f0b6d66c7c924eef0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b504f3122d610a7f11601648720b540688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c04bca51b8f0eb9afb0c22375bc75a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87463b555874acf05f31ee8f7b672d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60120d2414518cef0b6ecf6a20ed41691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864eceac2cc5e2506f02e15fdb801ab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5e75c5207603a2046e3e242f5c937693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ca8425d4efd30914e264bf6fdedf0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4bc43425743e7a80fa9f26f8a8c1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110c8b57dec1cbf75893fd80822b530696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004113113b4773367649491ae7f5aa5f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4608f48e05a021813c9a8baf479d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ab1bccaf8bc0574e65e480430406a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75797ae9027ae9d1fef9728530e3a9bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded33a12b45bfcdf3080c388de6d1ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18542511ed339f44907ef7d85c9f4e37702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb52e2bb7850f3d30dc131274a7b1b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af60debd200d0d64f857f9d5497b1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd59824f2477c335cf57578ad23862a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be853f77acda26e0bcc66f06faaae32a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d9bbf5f82106c545c53ad8b107eab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352bffaa0f6b3d75383c0d4d3671c75708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50388263ac11888fd300e8872f41d083709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034936924da5a71395a1b6517136e3f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b99d63beb2df899d42528bffdf48bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2648332b5ae2bc548090558f2fc9b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91874ad131b1de31b7ceb62503855b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6895259bec9a580b647f8b2d9a38e31714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b46b8d577a8cf533854adec3cc9db1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24222e749f9e404b7f8c2aa4aaa68e90716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3c0741015710b9e1f3e75435aa45c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df573e83b6bd5fd1b1ee354acc6c5284718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607817a82a9984cafdad077c18241a40719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050c59c4cc3c22d9eac93798ba7bbd1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4e3a71750785448364dba8427aac9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2353fa90daa8a21c876bbe94f954e09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d5a668c9625811c0fd4b4e629dc5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dd725b0849da205dd6fc1bbcd2c78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75509110184b0a7aaf2cad3df2453eb2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352efb37178eea81db67d3d80a0cd02726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b3ba91da38b6615cc062191341c52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b405a608f4822c769187ee0b24eae28728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e592306530955fd15753ec25b7ef3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ebeb1810ea8fa414e8840a92c99b7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026047fdfe33000c19264f4f763e05cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da60c3e2c365b5bfc570e1eed5924a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865774d32e56589dded3a539d81b1477733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eb169fd585037ff751c0f71c49e90734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528d851be72b3f68e278edb4497525e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5caedf4d966879f2bd19908525b17736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d528dda9ff3cbb05a38446b1b45e6d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874804b0211b25f04064b100cc783056738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369f90a8d76c973cd588cae63da8447739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f43afb184514d026fd371fa2e3337740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5d1b0359e24fae45b3e500b2ea87c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948eb5a0ae33f9045e471f1343f2be9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277e33840c4afe3325eceecea986c21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f4c71585ea71e14b261299c779484744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e747d40e46a8dbc02ab7ae8242dfda745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e670f1f66a11105f3903387cbd2b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729896a54a3bd4d314a886412e6a1386747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018367180e738cdda778d645ca90b5fb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb388b7bc91189812caa31832045f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1a5b7ccf43140013f36445df0bd57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72e7231429746696cf07e20106f7a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a0489fcd0dd0e53020ffd4e0c9ee0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdb176609f38af0fb5acb5dd65157f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcb17bb9322120acaebfc3029214e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19283f5ac71a46178c2b281b5be5319755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9bdd0239f1de87916f4ad6b845436756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3c83669ad424d168c1b7426a068a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07693445c5f71aa03a833e680c19f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572f2c3f2f9d766aa73a4bee7bd5a9f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3f177a8f00cf37d28fb2323ddcba1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b71ec71cd8a87009070f9806aada3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6049b9dac623386fdaf1572abee4eaa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061b4d7344763b5b3e2932b5c81ed3c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec7fbdc4545b8eb886fe8394a76200764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c86c0f208591f841a5b2e0eab6bf5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c09d87163995dad583137f2262698d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f11ab541115621079e2ed6945a844767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb92fb766d30b6c22d4163a65a23d7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b62f4625ba995997e245589b26dca769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0165ac5afa1863cf8dc27e63782f11f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed28e478004838905315fb08687a0c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d933bd77983a27d34c0b8823293799f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a5e1c70a5470f9e271b96c0bef02f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d399f27fd5b237edc6172746de7f0e2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5811613533a88383b2db978a05df7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdaf8010cf46e5dbd20d0bce5c9c2f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506683c5f24c63bfd2db56496415cb2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a613cdf85a6d9dbd81b2b8d03b0fdb9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6bc5354edbbc567dca61d21cd5e6e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9e830220c4741dcbf65ecf4224895780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693866fe351fce8a178b1ce8dc9efde781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f308dce987b103a74fec6560ab338a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250f43dff44e4298ee8e3ef10f24cdd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea64f69d1d3094af21ba5e7c8e7846784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549467872441091d59449e8e4be48ae785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645b8f0438a3581ea53118e6ab4feec786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f390a7b3bc10fdaef9caec1c837a8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59060f434e23711503820a8c4f4cfdd1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277015b226bfc0995c4ff67f1c70b56c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b127a93d0e545b9f39fcd51bfb33e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d9035506839c2a8d575e983841058791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99708eff8957cf9c97fbad5dd270c731792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9fe1d1a0ec94e88ceb4c8f39ee815793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18c17f369dc3a6fc77eae3a29a04c4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04152d406efcc3babab95db249ffb7b9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bbf9d5a7187dc62cfea1697c35fde796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cb2370c7839665ff86cae324a0035797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168875f6cf94cdcc32332221522c6e17798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ccef962a128d76590e94e24d94ac0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd37147c3e8c7d5b4a51f3ac6204013800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57f6001ed0b9859cfe439162c36959801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57de60b4f369a7104a7b8080db6caf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7f72eae5fa0f83b9f0f790d7002a8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84906c7e03f3f0d8559f1c0671bc169b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add7312ada16df951ec59e99ac488c9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1b95957ae7a27086b3864a6c9d60b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb2b3dd3ae8a479dd81f7e6f99a75c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf25620d3f963e6ebd8f52387f4a53808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb933d80435cf6ee7940b039887509809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4961653f2ce6769d8f3018d2277f793810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc8c8e833243b3caf3aa76722bb03d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e03d2dcfb01be7f70813cc5fdaf084812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9edd4be709c5c4fe7a2bb33d439520813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98f9db95a70091980cd06db2e1dfc0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bce709280d0c3675d7b72fa1995224815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a7f28ef6bdecb49df3c7224a50984816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff7ab67717f03423732e2f7e6bb7aa817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efc36138db432ee6a24760a77c6cf9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7648cbb59a8c32f980e01fab1461f03819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678881592275d12aaf8657d945651c0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3318206763bfa53bbd426db16feccfe821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701aaf0c141e2ce50fd054ec8ff7451822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16f0f39ae8a96df3b2b3c00d0f32b0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23329b4431a2b46c9216c0c6aa6ac11824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6110c2769d344a02936cb2d265ab20c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020fc7c0ed51bca15fba2e1c5b6a513826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a7f256dc3ba7549668e8dd357fa6e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ded141b0085d467a1814b56c548049828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8120c8cff38ea6bd1c72cc805234fe829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad70a99f6dae24c59e3bc269bec8603830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b6dea9c6f19795e4c8027145b1c88831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c9aea059e3a76e364f1b1abdc281f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bbfd99a8d447e33d8a3b711eeda4d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f173e75c28cea6b7d76bd9051bc37834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eeab95abc78b57bed9d28786126421835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd89fd5d5a589bd26bfe168f1f8173836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e6d427d45a99ceeb1ee29905b69b2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28024b75a85ad72fe49441d61d78bd4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90ae825eedf9b69dd0a62d03b25dec839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5907c3d86a573617bc8ee5a10af33a0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5c8baddfb62541c4b17a2d51431e9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174947549c5f76ce4af81ff0859949f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176178f3c997b19fb383db483721b1c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31c2d095e60aaa03607279674aacf5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec502c4225bee38ac8b0c7cebab9714845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d3a31030f9b7b14fe0f5a6e5f9590846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05417ad878668cd7d13af10e5d795913847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5fd19c48594efc15e820c50389634848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e9dc224fc6ef0085c7251efccebea849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491d668cbd77b3a306a8de62067a2ee850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a8dd7e83938d4178b91f34250185d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7f06c14220046354ef6678dc2be10852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00513458d8c7e3d1ccd14103e5d4d202853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7109a2f2ac219561b83c0453222078854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794aa21d36e52accbdd03adebcf2e894855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360efaf55c7a707acd24e5b82a7d8203856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6993afd152890e74844a360422df4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfda252949ceef803e24051e597fd1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af551680dfd5a51c99f1bc21405dff9e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd524e0c3992dae0462a9ce0cb4164e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d52d2cbcf087e915289a061c5f7b3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1482a6505ff67aff109244b44d36a5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d93e5ca63b3db6be51c946d57f8afd863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd1273fc630253ee1b066e693465aa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ee7442cdf16080b6d4b4599f9b68b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488e24469ef6394de8d126945e4692d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4641c78428c56cecdf105ae5d0224867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a734aafd0b4c4785821d5c69514e2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b6edef9408ded97c689adb807206d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8efaae7113ee870e9f0f30de1cd8e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f880f5dc0afab64959259441da880c8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698db20816811daa233838f70a082837872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495554bce5656f69ffa7f8066fce51e4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de1b43fd30885ad2c258b8ac8b8e5d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaf01ca072c955036b0e6d6b8b4f85875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02a52e3054280e21216625c063a7a0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345a0170a8a46d2d80b2b3ba0ca2138877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8812c1ea3a848f7124735029b7350d2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f83c0e711d8ac20c3bf814a01dfb7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767562256ca0ba7a200a02d4a43791f5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e453aaca86d2980d4de9cbf9587711d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd357a98f8f90feecf5894a8052010f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea228a6db7be2c442dc2dbf491efa3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086604b9014a791ff608795f55246201884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92158f419f144a1d8881991707e857885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2b3ad45cd19e7f33b892a82ccfd95886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2388a1f7b9e75f15566a58283e1a3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323371a41c598310641b458c3d53c5a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac1e95d5c6cbd8342175bc67b154aa889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d73941fec00d2b0e5834afe153c13890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7ce861370417135076e0842514602891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52fe19ec3f9c0ec9d8337ddc7dccec892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c8a483e620dcd14693af6c318ba53893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281d11607b5551c8c009af4cfcdd4a3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd7b71f535a3a27f5ed905f822ca0e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0be53463c9f003521837f9e985e2b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47683f0e4d8a919c9e390e65ae200102897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ca2b4f4a78086d8adf953b2d1d281898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ce8d8046f2012e9e77ff23dc43c11899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaaa79815213aea129ede5683c85d0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94314cfa8a6c09dbd652054e9826736901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c319ea8e784c0d18010f1c899f0aa60902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ceac96f157396ea7f9a43db68bef5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02312bda6603cfd78f01d7d0a73610c9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47326cf5d3d0d7aa343931ef5b2996d6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca675bfff42a25b98f368ac2975106906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84005f16ff22579c05299855919b3b31907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9f1fbee15fd6fb59354c3a3a4722c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ed1bab0cf6a5a615c763e4fa2a98f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2060ee641d796d5e50e2bea3260a771910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf84c9e120bdec65611d3dfc3327711911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395f8bb5f82aad3ddc4d89d2a1a63a1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37734858c4fa61cf9ec08d8493321a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155667adf92ca8b0ef45d03554ceec7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1a4e1793f0af4dde1b283cde5567b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cd8b0386db65a7c5164b5ecb2cc10916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8fff01272f6640e00f3c0056a482e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3ad153dc866fe596c06cf65baf6f5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c595a7c854f729107a4d5e0a9cdca9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca42ffb16a70ed3f28103909e4bc98e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0c2e4ebc69187ad7f7f966e87dade921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9ce2f07a9ac74111a120fe337a7b7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbbcf1a5dde1eb37fd66a7661dc85c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b39b4dbea1973dcad212827a2ab5a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2957b0174014ec4c9ebf2c35b3d765925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfd2b60d666441a84dd686191e16a6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d8fae3226615fd7813bf0d8ca76a1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2f487d9f7eb3ec357a2e05c1018d9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0423a5ffb37deb6605549c21bef963929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c01fb2353eb09792a0c186e857425930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41221d55e308f6a35e171282225af3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c21dc281ee29f68358edf2a9a5466b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137acbe63d5d184f53381d4430dd55be933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c7b2ae0c947bf14006a48cf9fcc09934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d33981f48396f9826ea2bd97d9419e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea7a3b5c2036fc9b8bc76816c967df936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea194ecc44cdb96ab7f0f3b82618b8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c64ef6442cde38361f4dcbae2490c3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05185b957a7d434f021ffacf7850bd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7111ba1e19a8467f1af3124eea703e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084462dcbe19a9c609e1923f11e5cc3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a26a5e26ba3d1c3ad91acc7ead7d8a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a8333d2ffb126c3528b811b83de70943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb98249846314c8490885a065c898a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8eba50cd94d4e978c45e146f8c1ef945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9488795abf6814cdf4710bbcf6b56946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88496bd96f67f17dc86b520b17d8a59e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84598360ae1f5528e17b544a7138591b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebb0cac0a6fc8fe58061f4358f5c27949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bb1d2a37ff65965286b506088e89a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465bc959db9ed09143460b4c7f98031951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ee67dd32e5063bc1d81d9eeeb343d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ccb33044f0c1f3a9b1a97602502a7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ec28fc1d642ec28c9d25f7428f85c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c20b9e3f077c5b24b12421430f1098955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b71a6c54a7fba7465623ffc2d42a93956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c7330736b876f697137a22a96d892957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572b5c5fdaae9f42f3a95414d968860958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622e65dfbf6e742a2fcbb7c8c8395f4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8146e35d88e991f69dcbe7e083449b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c22435fa9123e7bd4c36d4ea966008961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb9b665b3fec29b0530ef3c7020957962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45248de8ce83eeb8c3e55d044469b9cf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5f60fe48ce49d48c0b86a742a7ac1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240d0fe5d2df2fa0da0bb2724fdb55e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48d2f0aa3edaa59a42e82792f1070e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94bcc561c796948f1055e838f36ac3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25e685456ee62fad827c86668d7d6b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f016497826c966b6564941ac6cf257969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a0253c942ad87f1ee22a929d57cce970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3612606320618dacc3b1464b5b14807971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c54a713cd13760a6bc8c10f4ab04b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa385dedb1a689caa8e3dd03346936a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be281f6e819ecbbf8d95c6528d133b7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81bdd548c730455c8ac2a871ad4b34975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb3fd71eaefa0ed92231f3f391b3d3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daabd929332a500a9f260c4a8baa390977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e97eb24d072a891c356a8360067bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28915643a68c251323b0cc2b148e1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e3a9db3b3fc6b9eecceaca18f3ce83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728434d395cee1c392c87a926aa512244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d4978baf04190283403c0d590d0575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550db9a111a7bd0040bf5c9b30fa1a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8ef94ddd4596dc935b769a2af1ed67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5458e2ed13eb23233ccb2edd02939118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bcb10c9b8041fbbd9f60d7f3f30429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51effa7485341feb9afc470986e6fa910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e52ae7c4514eb730393bef6768e56011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ed6017ec531c9ac1cb6df8d5b8e0612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2c6a77cf6cfb122b1722409c7a98313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec836b7d8db43d19ceca95ba155214b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e0e0e46ba7235d6b619f03031f4ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fdbeabc3935b917a0a5dd6135d45416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ace742acf295214b2917ce75a2dd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ab5b559c995a0ea7b947d012d52d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146e8e50358872022add83ed462061919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cf60b96765a25482b7c58a5aeee8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33879f033602fc91cf9ea79ad2c8fdb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0c578dc48d880ce6f37df221fcf5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd80cb71adb6957ca7a829efabb30c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47818313e83fc9388eeea79be4fb21be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef789f99f5b9872fd1cbb951f3cb5cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef306a2ccdb9df0b4dcb05d7c34409526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668b925ad0ac81693501f01290653c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493a1e03ae8c227331b93782e2cf13928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1a577dcc7952988caf25c616c17a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ec9fbb11e52da9728dcef45aea75a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e271659220201448bfa06ed669ddb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064402cb297635b1bf7c5d7772e316732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405df5a0bbd9039893d391e3c43e0d3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128df32e023d316b01249bb5d1f1c5bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fee8a07849f307b7a0b43411f330d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d49fd827bec16612d431e53e4cfdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c859b5ddafabafa47cf6bbcf92ffa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398905a7a28787fd70fbe16bbc2f503138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3e63ac25c101fb1dfc74fb28ff38d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d132d5498802a3ce7250e2219f8b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf1a0180b6df779fe806533c7cb5c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db430f0c1944c9456a1ace5eca5c1e1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ff3e40f0df42d751d7d15cbb7940f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3008a4b389d6dbaf7115c02e9280f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ee460b912c0a23e18180edf7e779e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc841ad97208ec65a3a84ff13c5f2a3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07930cc8ec13a6417967735b5ed1ed247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff898e8af24494da95aff5785c39a2cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3504e50e78d7e741b3725023cadfb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837227afc360a2cbd125503b5258871d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a08e6f02f68318c8d062ef874d5b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc23c6083813e7b28c8f308b107a3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d30ff1fdeec918701dca53f44601e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30a35cbc8d0b0e782d9cd218c4d88654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77b54f10553d5fcd5c588f01beec5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ed66ed7aa2baa907a64c85be843a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ca9808de3575fff3f849a0e71686357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c050e8bf95da799609783e8341b4e3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd40e393617c48c4ced62b692a2e4e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f42a20ea9163da8803f28baf98cad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ea872d4f4af64b03ce988c51a597861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37aeb055b41b84970cb366f52e69d4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ac143286e8cc825e99388cbe4ae9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625008e2328cb508c205b48b5069c1f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c9250c6a90218d3b4d86c3b73070b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17715ea687e4f32d207a84dd71162e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5280ccf0ed234802a708cbaabd59fad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795f7e5e7b34bb5757364a126a45cbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8566cfdbd8aad731fec95b9af9bbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90687c742aec53c3dcf4f596246db570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af25f252ffcde03509ceb19d9ca6db071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1721a9aa1d044b80a61ee1ee8b7db572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c03e792eb1ebabbb20b504bd4efc5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0130378106538665003e88c0477aa274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a06a4e8160f0beaf1803563de2ebd375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1d2206c1592ee7c7a17ae789e249176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bb7b0177462f4c2c4566fb52232cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc437dddb1f63636723b4d005f324e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047354a85feff22c8365da490e15dc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fec502cb163235a376df1d6d2d9bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988448f9261dafe76ac760b4650f00a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422c9e50fd0a675ca92a023e4ad4c2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3463bb49c5541b02e36fbef2c8c25c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c0cf21b4f0bac7a2c2de2d93f6aeb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a285c55e1feb8ef382dc61885eebe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ec54c3064e40a3d6a2f0dfac0efb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2e522db9acf6cc7379e0a693609e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe11565abb8b77a95903a64656d24a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd34ca70047327ff0a6dcf40c2731e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66f9e290f7aee5c0d3e12041d74d8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70a87c5c228fe89c0e7064cf4da06391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3810f42c63b2a69242788854fd76992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e99624da6763d3527cb19bbb4688ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804894fdfea602b1c0f3d588cc85f4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96f3678473dde749657a40b8b5ba5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc058de29f4b879ddb9fcf9c5a8d1cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8b128c2e164d4818288ada665c49897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5cce387fadd1b2d5d4cf0578831d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d753121b51e6ab4f4850e133fefc7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce6ce295937ffc55311792c27429bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88614fd50f42e54edb996dd71ffb3ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3165e769c1029466a6b0898fa96bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726a2dfe68c9961434352891cd2d9b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e852bd6f90ffa9ceaebb3c51a7b7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a5d59dc96a52db4342892f678cf47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89f51af1951611459036210fe3dea5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785ec10cf13588e83ed421dd0f4bd39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62371d69bd5605765a6d7dbf51f2c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396ac35d62baea31a93376a27618bba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50995ecafca3a0c1f5e695a98ed53177110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb204e7b7cd13bdeff95741fd4ba86fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55140ac691eb94783a48aa770a35ca62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a53c5018fc8c5024ad51b0f2951fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107a6f41b91ebb8d4f6b27b64711b01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea27615fc9ef0a262afafa2fd9df8dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d377e04558cba19f7569f9f288292116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df26eab83283dafd114d7a55ce7ea4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b941a8eb8b39b12fafeea177281a525118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884f42a5a7fce0e27c48c5bd400f8e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e7f7b351b9906fb1b7ef5762a83b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8497a5284dd3018708b82a6dec3cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b6c828a01bd5fa3a57550026cdfe4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97c412c69fdf674402f95381e8016e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8400e4f086d92587d18d883564b126d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0ba2242311e1fb809caa40bfd9d5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e70154d70d4db406b0cea7dde4d15e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539ea6be9d53d2d868d29af79fd54b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa7265b2aaedd59fa6d796eec2e86d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25135bf2ddf8f4a987423801043107eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dcf1332f293fcb452576f80331353130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c89e4bd0d35a5270b2b136b93f08a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0233fc89dc6c63313769daad648d11f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71c1fcabed68d08e048fec11a19541133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbbb1a2cb06053fcbc13c03abdf0a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aff5ea29761d6354eb45eda30c5902135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03553711cd29dc49a06ef349a42e9cd9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af001d600d5b6410d6e44dcfe9c68c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018417d94f9495dbe9f5d2769e324376138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4cd2c0990d12bcc2ab9001fca906a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b439da8ca28186037aff152d235f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cfdc16b323041952621c941a324b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd78536c01f636af47e3e4b707532a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1ceeaf0f8a8d63b7cf2055b480baa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75630cfc2ad710d0753201a9c53b767144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8ed6dbaea1dcee36aa39a4fdc51de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36f311775c23090d68e803f04a15e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5250c1ec82854dacadfeb41283767147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab6c662cf907529c736cd48cdaf18d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf16d46140c876930ad7a55462d76c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594429261de3c98531e61db3061601e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2341ff441c18edde2b5f1d2748416151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc9fba732f8592f452fc4fdf05e557152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e702b8730a79e6711741fc81faebcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f171fa7c82078ae58eb09139244ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a9a1906e3bf2deea637e723e5784d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf80e9a88e5b0582460f0f109505593156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b988965e0298ec368c009033020b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa69c8441404d5f62bc7138379b393158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507e778f97129cb641170028ee6258f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2ec56338f97a139137ecb3b4ce8c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4df7ca922836bf7ed62fdf16a29a39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96663385586f0906271016093c56a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f3191b6a2abd4409a1699db46fee8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c53cbf878cc1e99abf0e67179462d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecdbfaf4f563261212099c10110706165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3063df6b4bc0a5dbd3b717d93a5f17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103e1e7716a942d84972729cc796161167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0214f796f178f7be2bf6cffa9298b64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141d98831c195011dbf0f224c30e9e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11029bd01a97024f09bc027c370a2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a4450fd1453021d378ad632325cd6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d2cf4af273a3a049bb97782bc26cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9105907d2e30d16e2555189d1b1d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8703fda0bcb52f8bcedc5d6fac62a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae122d187e9424823ab62bee08c60d18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d41ebab9ecac6d89a89cf04fe9822176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90b24ff1fbc31192735064e7f4c9f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065aed51296833facc269a71fb0e5247178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253db3920e41df664217ec8e1165270c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b76beded2aeff6f618cd119272bf5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803626f0949000d47b16fb5d75d701c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129cc8198cb1783abd7a829bbeabe4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fafe0bb49ed18d865e35a3a3ec54ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214b144e0de7e4846b98e859f77f190184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988b11415f2cb413dc9036be08da68e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82f42bf21f129cfe677b7af637779b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc066ddd6c71b5e99ce5db2da429608c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7b82b4b5cce02477d249e76fba90e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec219bcb9ba6bd2bf9a8685f3f4d05a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c2acbb3e9bea1f8c03eb06f033a68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048eb219fe134836611fcb35c10580f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91274257b28463a0208af0256675c22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2141c556dca2ae69c429ab9f0796ab3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1b0a738f7294f033556b85b6b8ccd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f02aaa78141f7039656bc49aa7e48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae3c19b71eab910163220b120d8185196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7be33f11a77fbadec33693e1e6154197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1118391be4b730785336f18309ed5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910fd67be03e52f02fde8fd98632f4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc31406219290259df593cbbbeece73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd33f4b971dc146f3830cdcc4e78e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b605dbe306ebc4f2667b9b01c9a89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefde2fbf1445cf3918f2832014d68c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a6f65a04716adac34698b95e3f8bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c922cddfd5774ff0fbe81ee1113a5bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c609086654e25213d8c6af5d09cbbd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5efdabca6b11e80c0dbc9e2d2ea4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c1b6483d6840c7375d99bb43b73a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20519f639c364c2165ec294720bd38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012af8676de5557409618d0e64f54ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57163371ca17a37252eda2335d9a2d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8c3bc36ccd70417f3f4a1e26dfef0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ade3c3b782ae8c34a9d61fa174b824213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0964e844f5dd3c2f894b63de133ff42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aee6c48984b7c6befa88b677622f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2223dc572d299da878e666ac23a098e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504e3337af0f1a25a7289dfb5adb175217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1019676a71f0f1b2aae8f1a4f48fa91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec0a1dcd15ca73734b105e4b435bc1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863233d8823e3ba340af62ebd094fc94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a59198eb642adb8b50b6e1b61bc6b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e115aa6b540ddb7615cb893a7b0af1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724350b328ff03a0d6290c5f30ee12c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25254a3a73889bee931c89cc38c523f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1e60620c835d4c5015cac720623fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581b5f44afc4a61129fb879e2f3a48f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d24d11dbe532f7164560b21d96acb0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448d7e7b1879415fdb71ecfa4691ccb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfd156c354f16a13b0c27dfed60405229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512e00688f96c1e56ab8c9295047afc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9f705457b3fb4521b53fa32ec00f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c2a3ca50674b1aae880bd9d4f8e3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee46d8b4b44365cc2e1dbd3ea03347233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a98e8421e9f2253937cefa12c79df2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94132034e890d8d3a9ceff2e2f8758235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921aa3111ee82c03ef997d5e040af49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb514848e3efd208861c1d834dd6a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c54b59d4d34b1f3499856e322b740238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19605f28537f742996cc1fd06acec920239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2abdfba1c35d061155ffa997b77df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d81d8902fced1a08ff421921b13e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1af3016fb9abee688e0a379b5ee2da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e7c3a5e595f63065a61eb992463b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61128b8c96f5796b45a5f949ad1c77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcf0edfae6d759a1b23a0191eabdf7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dc37d0ef766159d872e3e1b64c72d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd8b2eec96e2feb9e844614b408c77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662fe7337703aa6ff94dd2beec0f1b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b34c5def4144b83d0082858dba1fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda06ee0605b2d9d766ba8f65d6c1fe1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39680e87f04c61034b5f4ffcd20b7113251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230ada069ad430b7a1f9cebdcd70eb0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb068609240047325ddee9c50da9c9ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abfc32be4527ad78b81a76f3ded02d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2449903c7422dbf06ecaf930a95603255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a796728789439dd80d9bc74686e4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659b74d01aa39a5d9fcfdaf14a712a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48270254104808bdb552b53e0bc15385258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d9e05caa6bb140930b16ebe3284e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6b5e00cabd08247cb8a85499c8a6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9d9a46ba50cf02da5d04b5fae5d35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e02be764664a6550bd37d1ea19c9ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029c65e96753f0a4b0d751f177b9ecb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018ac1fa9cdb10f0fd13ded17679000264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eddf17c4fffefb9d3008c417aeb567265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c0dd6f742c98634efcbf24ea0a073266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55483d90df9ef8c3fe03a35ab5167db7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f64e18be6c277c7bb4fc5f6b9454b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d387639155e805da10c37d67792598269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dd428b7b2943091cb2454a631f0df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a234eea415ddb763dd79e29e51133271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ae047213b3e9223e449000e283871272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f369eaa0c2e7e11121c0f29dc0dcd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee079e041693bbe22c3195afebbbef0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2e63f4acab05bafe7beb64d246205275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a40a024b13af022c92cf0d5247512276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fad3cc7b0ed548c233a3d9009ac8ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642f96ffe5de4f28d40c2f66d721208278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7593aa006632d80c4ea23a36fcceff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136592b9b9c903db35a418743f63a58b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3cfd4b6b79a6e39257ff7ac896ed7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c8aa3a2119fee62ee9c8e9176df78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eb1ce4f450c666b368953514a42ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7e112341c6f6978b0b728d2ab2689284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f12757de7196a3181d1b5a72c15aa8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f0f26a7c38a68633243dfa9fa7afc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a4dc1caef634d43a350a75924d99b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5945bd4d404f343718d8559bf108f91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fe3f2ef45fd045472c649d2c8195b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b9762a26bae971e1226a2a8b45cad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b06864b01a0b92df03876858814de8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70448bbb148eca6e18f79865105523c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3189752b24c218c37ca57e7126c7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9668df5780a092d42bd0d564c41aab2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341d7519545ba9db0301a9fba69d1a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbcc1b1359b7b572c314fe4fba3a5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2b0b8027a3be7a9f83804e4849d87297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18899471be770b9929d5c8435b9e75a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ebd18128125bf620a0ea685e4ce6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4064b51c46eedf42b7e30ba6e4fdb6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615110620ad9e1f97adf1ffa08d6f34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65eedb495042726a28a58433d3baf0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670ecde076e53dc42dd6349013c2b80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc39938a38780203a83ead170a8afe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa3d69677cf053885c811792b539ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386ca95b86275169530b94946587689306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e43c942fb1be473835c3000aaf5dbd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140bb889b93ad6e83931ba112242aeb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934d9304de58d0fc92da275aa2e3580309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbab4e4d1f5f721146ef60b77b7afe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbe00dff77bdd3f2169ed35e94e442311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bde4b10a7ce15e8e953ad769eecbca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76b8a84968bcfffd8bcd9f423078fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5de5da4928d65d5b1b36a0963a7f76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b373ba33d83bbf3761bf07c289cc28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc27f06815fba269dfa0ff1fb6a57f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070defad0d7bc4e844090f90c87075d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559d2ae45ad633480d902c790e0b19b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246639432ea3ad62673bf9739eccf6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c951b5ca9c71c89eea7adc48c6d7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39665d9cb94cc50affb2336f1d8451321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56955f24b766a5dc7548602dec70cebc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7405eb02048630313daeef20adbb29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0751404b5ff736960a69959cc1a30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb453a3493a075db010cf76eaac8f6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e9b15a409e6d3e11c9c020616dbd6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be960d68632ef83bc7762297088c0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e44afb29320fb7223156c509051b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e8fd148ec8ee76d05fcdacd552e8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5b83d0128e0960ea4ddb52ef67a64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b32ed992233479a94a934088a184a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba10a773e1b1d04670b8a6dc372f66d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27016ab3f311bdd812b6f848bed677333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0e2e22925a9b474aaa3cd555ebe10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce91997ebac8b7efe9347c27e53d965335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9ac8717b9bd409bdbc3cdb651951d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c99c22fccad9242d4438decd264056337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81f97ff60f7b906450aa99284f8591338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f38bac85f865c776357cdf28d6acb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904bb8d5b23274c8a12598445a2cb20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728ddf4cf0abfece517cfa90ad2aac5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ba6fa442bce70883ce5096c0a1117342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db1cc258bee466966c82d572ec3916343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d687d057eafa6de87f68151c1c458f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93e5215fcdfff2eadac3c50727a4b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760f77d3c288e44422ded78f9492ba5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9487ca38cd5ff7a6e12c787b21469347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec770288110a972d788c439626e1ea45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b71fffe7038af120d9223628e6d19e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752eb411945b040d81618688912ff6f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf70dbdbffe98fe395b6ecf7bb2925351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82804de0f6bc7a789bddfaf6e166b3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57307d2f849387f8d006dce4eb70c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dba02e741fce4224b7e08c2c7d9ee5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398f0472d4bd9958ee87c4539ba27e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537c66833f97170fac07a9b88733d0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0ab3244bd56746803a8043b89f98f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517e66b6168b4fc3988a198674b86e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14ee2120cdb77aa01832540e31ea35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac61e8206b57a84c1f8f05f6ec3530360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9be12601fdaa693439781cd857a74361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e2103ffb0d2465c279ec74d764123362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2d489ad66be5de7bac5378a61e9dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5ca371edf23ec9db601938c3a9a11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a2bef4ab7348309af0c20dddad7d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba7115ad24fda33566b14e627209a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226a6a84ae6e883a751d6af494100b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a084c7691cb1bcaf432e36d96113b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642530380199377273dfa1b6f480361369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571abc7b95ccc1b5a526ce98b5f27cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5334a5103269afd76d2c146a069d3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb17466a1d86f7609257f5131d32cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21426862a65b2dcd5ba78d462c474cf4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6260f07ae98d20ca4afadd061a8d27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a261deb79abba4089cf1b7dce1a8ca8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6f9cd6a21b75a19dcf0d67a182f2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65fd844519cf3f749d097192d1911a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21c2823244a180d22084ea695902f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b521449ebe8e6c1b57f0f2522fc73b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2ac74362504961f19e702d5c34b2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2742f7fefdf1d7eb8135d36992233381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2b9aa3284ce397e672f738ec41956382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bd759998cdae1a6c4588a59a26f6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fe47340c9f9a3633bcd986e5be94a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173342c4037b70836518eb74d15f076385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7891593048682e9a9cce76a45d0355e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dda334454db2cc47cd3c28ff1f0e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8579788327c738ad8ec06399c2c9bc7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cd4c262b5f5b7f01b938bab365a13389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e708e8a3eb021e1ffa21808be7a44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a76db0526980ff4c32dbd9ed54f89e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525eefc04519ca06c44bda84e4cbfe57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94625b55eec53dd7c39d46c146cd7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a694e8ee5ec9e15fe6fde954c01113394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42d22e9138a05e034290d94f3d8276395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de28a28c89a98e18d9aba88c9ac97b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093b3db9e50b7c9252b358faeff24a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d02228c48a8ec4c4d3ec4d899280e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e87e0fc7c6af75d946ba4411408842399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155c45661895c66d201814d0cda398c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4636b3c1bed44b1218e3f75c9231f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6033631448b242b8af7142d861440402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96779aaba2d53bb0608cf8bfd658049403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4206bf328ba7dd8c63ded6ee92ea95c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447faab1b595db13f78dae74d6aa51e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2937d0b5c31a577ab1cd0d783d9b53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce8008be53cdcf7ddc803df34236ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5813fdfd3f34eff1d8584ed67b22aa3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd631fa927aca11400f5579f8423642409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8615417ef423ea62472d717f5be0cd0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13647d39badd202ce39d11080fd74b96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf3cca6a4c1e510e59c8260f8acb95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41841974819a4b7a263e94b62f3b18b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a342db2429370f2a7f8077ffa0c77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6ced09f5210620429715c8ab17e74415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023841f2b6f825b518ebd78c8e3e2e31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8f6828b52da73887ac8e8e71533d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3326e8dfba84972eb249ed84d0f66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f679f0981e4f549dd01f0a51be8b6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa3158c28cd1a095b487b864d4326a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd683e53c331a3bb2400f4058f639153421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40101c3372c13a2565b416c91e5bf70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee070d6615c221b32c8956c0f6ae12a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12365ed03c2c9aab4a00c45a5413a9e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94301d19d4081a3391636e9f52a6f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ab92311148285af879fdcc0c5576a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716aca4346690a0cac6062de95cd9a85427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807418631349cc1ee80b767f5e9c6ff5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacc3e3b54b328e99e07b5983754719429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ef465eb86b782c4a7c9169420ae93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebf118b2b1a15879b4addcff182042431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50380ae44fbe8769a2c97a1296ff25e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eef445cee32010fe3f6d0bbcbbb583433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a8bdcab17b12f3b4c2bb355a65a4c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b516dc565f919dfcc396421f29599a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b70ffc07cb1b25ec582b7a36d3cb09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400aa7b10ce33a6f56904fb76b7533e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108794624c2ce1f42451bd92c90a7bff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727cd78207153906fa7008a613197ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b517f8385ea8432afd1aa53d9d5479c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09924788422f52279d1422c198e039b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64923afc3c0a0fa8d44f44a8985cb9bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bec1adf059ea8d5df595b4926c9aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e7fc3663768595ef7257858229788444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544c67fd64540d571f44f0623db0e66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1deacbe344eb8a905a8ef8960cf62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229883a3355199b7dc33e122404e101a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae6a7d942a8b4b00d1e8c9317dfce4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04c5b858152552b7fa4db3d577e80a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70aa3c43d331ec28326c8796f1fb96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990aa2ef215e55093cbcf982f0b75598451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb1c887940a0d09cb2785e85e47d75452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1403ba33270a38d4801008c93bd2d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717489be7b2dbb1c2f6478ba1678bf8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce526ebefb0ee6242fc8901c4074f033455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3675cb89cb0e4e1eedb52a80f15ec0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd2a9fc6aadad6036297e00a5accae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d616fb8103d013bdac872a1c00a3b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223877de42b817e23908b4dc6e606240459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca453e525a8f63d8bf356279f5b522cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57a593f6347d28e0e56ed96be88214461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d971ff2d03f689a4125a56c0a2318ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c3a8df10f754f6e28a31483a69f5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c2e17d663223a5c62eccf264998c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cf28942f92b8576c0e94e9cb470f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ed582c66e0b4f914ee16de2dfcea9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61b3a19650178fc581f97126206113467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4c0d3102cbae7fa027365be26142b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ee5c3f7b84a5d2b154275f146b358469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f17aa0c65fb29091306feed82ec19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5a71f43487ccdebf8ca89e6853760471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080392b9a40035492643ccfbe652d295472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b27e8d0e960dfe2dccf1f309c90b5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dce7752515cf6c99c2641a91b288e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149e1376958ae56b93c75f52360f96f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554b4a7e35aa139ba0d60987c208bc5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a955ba1940609d0750188ac15e834477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417ec843233657eceb061413d415ad0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4283f051ab5559a4f121ea38100f6aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa39add9a7f5494168207cae66a5935480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48be5ddf6446c5f47f63e156e0bea4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bb948de1b23db9554f02af6bc75ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaa6dd9030b78d11208032ec56ddad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836253a534218251d652c1261263dc5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6795296ef0862644d0d8fac17c93f2b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7608b43f0af56e087bd23aa802e8d6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35417252ce9b9c22e4fee5c60357456e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681589c600078481a3194f3264188e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af39b949a9580e94e2f3f804a0b60e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0622d7f54ab85554cd4c24543bdbd7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335dbfda29b5495aa28e342d7a7b845491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa12b046c6ea02387c276e6f77bd8e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047f9dc0d59923fe2e7ca84f82d4afd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8d75db82668f7258c02c227c9dd1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc527e5056d6b255041168662374bcf8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9aaba99c12c40d470649fb0294e81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234f87d5ba5f557802424c41b60ec8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89da75d3306d868c0a6ee2ec5b9606498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f275b7afb05ff5b9cf1ad059b3de25b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60711132b4781e2d7dffd63eb26fbb9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ced7412c7fbd824c7633c8b9919c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e5f241c7d123bebceef020be21f94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b09b3b75baa010affe7b6e52db44fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d135383eeadb2d926f0f333ca4368f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059698566868011c972ad15be4ac9fec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d4332c1d3964f5eb372bd3fcd6a5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c63779235ed592e9263a69aefe2d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae05df3c5f5124114e82c99b3c24e30508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24258baeb846bf65f36556f2e4172b47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26432bf1b2f289397a90a81abb72e854510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb7bdd23a83046202c914543e9f451511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8730dcc2f3547f9d4118816d587eb8a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8a744f7607f8cc6017d6a4de35b0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679bb203409b834ea653a68a99d09f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fbd059497cc678f938bc3a8f9458f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc37bfccafb219ded7422d46e5a11e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460ed02c02be1591a2e2ee6cca0448a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b3c01153b2ba95a0a2ccdc93fa880518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedcfa1da2227cd5c2392a4f0c0f927519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb21f061a28de8833a48e226540fdf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804a397c0b208d016cceb40af1b4eb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f949b1392cbcfa839140f302ac2346522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a248b35b586f13dfacf28e37d3c0a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8557376f5ba1862b1d6dd6fc6db9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be84bb54cb3776b6ec6593fc1d7d9b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acbb0815396ff8b973942a9888220f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7320f0e76d2b2a66ea45749e0db91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06ba21c4bcf27ee1d5b00fc97a502e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372e769eda9be1a35ff93c842dd390e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e089a4e6358041969847179acc2e60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff931779f2d3b70c02e0a5ab64f0da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd90d052251871b45158a30a5882ab0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1c757c7ebcb4c43b255fe6d404b19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fde76ce5acde29bfc6b8dc87900b5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307704bd97967e70e900a459661f99b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e86215b8029e4c91dd6cd58020c8d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02107f11a328c402fb88e10719d3b41b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11d67bc41f161fdd8bcc4057a1066f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2b0afe197ae1c5bfd8f143b78c283539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36b5f39f260dc8acbb1e518056ac47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610447e6ddf7f1ee5675a822b5f2a14541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe63f8d82b27748571fc9a29d8aa21542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4fc7706a1e96139557968afc2eb15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddcab4015c1c8005628b18983a0461544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2041a6be97681cd71324480dffc0b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb298fe96e3bad9ad91b643744afb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1fb72c87ca54734d2adb4f0f3631b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f91a831fddff8166b9ecdfa4eaa385548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2107fc9eb449ccff70304496dc5e3f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19c798b306ca437e411d7b13a302f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad16b55b1fb6d8aa1eb2feade4db37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4b9ed17170b168258c01e43139623552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddcd07235ba311feae39fa8f878182553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15e880a0f2e4708b48e2b7025fff4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec94cbab26d08d25d3934843aed2189555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea67b6c00bf6a696b0ce5a5af794c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98293b88b664cd15a1eacc796cabdeaf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac26389210be94b0f8b383280ab0daf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18219e5dd32a68c21e7b537da3e5ca48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e954c835b62a792aabcb702ed7e2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426ef79c7fedaa21af303678a7ed021561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dfd6487bac88730905c6bd3232a2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a07571617cc27a973f3aa5ff0c46d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb48ae8771d27de8ed425ed4d81843564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cd830315752f3d1f0ef6805010983565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7262faaa4c68165359dfa69fff879cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117b20ab7a4d5942861683d7986fb10567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26971c2675fadde60f35223ad672da9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05138b4e97972493dfb794380ca2348d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc3caee02293116a1f5a5d01dd4848570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77c53a66d3655797fc1c00188b8203571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86404471b4806e9b063cddb9a791275572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41855f131f7debb4cd031152f529d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c7c392cae81b622cfb054e4a35c01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3e2f7a6f6ae19e26b42c652f3481d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7660a08ea3acfdec0e630a7b0a22b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45826d5724685f4f777c4c8c770ecc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee6b9a3d304cd9bb3eb94ac5a16c82578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cfb2c236fded9a9be5d464c8c9276579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf237d5be900b7ac23be5dfa314ea4d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3921320706da41d6c0e40319833e64581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc94679fc77d935e0dde2dfe1eb49c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bb9f78c752aa6e2993a782a1a9eaf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdf599f759251dfbfe0d7f8cdfd4c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe53afe714da83c95c33e2f46e50258585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ac67a1010b87827b34ed06a6b7a78586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145e0309bf4b8e060e25c39e1790c2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980ca45a3d804ff073b32d8b8e8231a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e62dc89316a025ec374c858c3ba1d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1f1532ed497603f3fe776b1eaf6d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e75f6322584d129b9c543d43c1782591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bfcc4b3bf99c7c2d9ac3fbc4ae2eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a2b95cb6ad14c5f5ab2d3689787a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3f57ab62586a158d5d564e4b6990b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c470283c666f6a43e7b4dfc22d4d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824b251fc58e77e4b780b6aaa845f10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29eb831e609b7380e357c8060894aae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab71ef73f35bcf53c4b373da5ef54c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1362a870226e800d23e6483073f3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f12083c85c2473222376f89b3f1904600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f0def9fc9efaf865363463ee7a369601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f754b4d5843ffb058664bb6928ef846602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191650dcb3390b66704a100173d2b15603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401806abfbc01eaa44739e7ec16d0c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337e15ae827b28213cdd476c622347a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459996bb954a6796fd1fa4689208890b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98330531792cd8ae6e8fc3b1b65755cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce85c695665dc7f3253b52c6a1cac04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19cc52cca7923222feb1a89b51b073609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127674858a0e94227d326c5e5a58e280610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a58cb7c8ff45e711455114a4a03031611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aa008a0c782ee61e25572a789d9d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fba770ede6dd115b2de124a99e9dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370446ffe6a4beaa1b423a6e37e3b8b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8b7630280896553d2fc04be4b141e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea63e74fc26c4b79c97385a8a570a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27033b2f01611e47c711d4306ee7d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63218cd173542431901318e5a70587618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d642061f67a1135afd5d94a548ffb0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8159973b6fd62c3218a47c864041bac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b371afc9afa04293d54674e1d7afe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44a3c15b25ab03a057591547d912a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179c257710ce09e10d27815893c0776623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2405b5f51c8e7cd5f37f6b4c981a01624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f83e54284b58129b616de19aa8faf9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff792712281c535ac35bd33cac194863626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88dc9093af5aa02679a1015b5b1b1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaca9b9fdc40787a7b3eb3852505dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e77e927563ae1ee5a180ca3eb94bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88462f6564df144c910562d8922746630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccfb235ea7c4bbc419875830aab2bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c918205a88ac14a07282d93f09c6b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2377103a4ec2c5b80afbcfdb5fe1f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694e3842dea847429e671e84b593e91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98df389070a1f902e67310ef5089783635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298e2a01a744ee8816775696388ece4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b28afac3086616f128435c422b383637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b540692b5f32ec646e8bc47560b0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839f9498f3496f927cf7ec15a1bf476639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4663264cd9c3091c885d32b689e6899640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf0f2add0c3d925feaf5869c91e7c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1c40d859b97c71afd79d137f823c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c0e51c5c717b8b45a0d92398ec8cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaf9399f1ab2740dd2fdd47ca94f76644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e0c9c89af2546ed83156ce4d95fdb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ba6c3eadc3a3b550bb7532ab7b0e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b97875a7a6258772a6f37061f1468647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c7dd99e4305dd6a9b4feaafd5b587648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8e20b3b2a22f735952ee9c0693cad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034154ab66212bb1aebadfbfea77198650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54331becc46da4c1f6483c71158b4cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799a2b95aca3e29199fd70e4a3ec2f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00feffb4916dca7074a6696a9ec0d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc43bab0f0f5740d892ed79b7acfe16654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bd7ff6b2e2dcb1133ef95a9cdfe9b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307ee367dc5ec3dd68f17af65c76668656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc00b255005ef2b716ff279fc0d33d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c65174c528ebe5f50f02137fc4553658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace718e9fa1cd909e0571b77c4c4aa5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c39b94a035b89bd7f6f235bb07e84660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae449407adc9fdd0df8e0476bfd6af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f8cc2612ef9cf76618bbd66fbafa1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d6fd886351b8f516bdf648fb7a291663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53094c782eed52e3f94567b3d08de11a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34cada3b13f832708dd75115346c3b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2001b103dc15537c6ee1c40dc57e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c247ee0401df5a47ccdb31c496891e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf27eea63ace2065e09914eb193fb1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596ecbe0c351e04277d78b7620b863f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede623d4f6d9a1424ba1f5b297d3b43f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509b0ce7f6b4269fdc296b031df4911671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f6f1a368904a0549e3b90fbe5329e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b1b67e0bb415356829de7c126c63b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015676a547b5a988b12e83a2176f619c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472edcba9d9d2e8f8e1c1f75c89a9fa8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa77a896b11f0a52cb6054e5b407d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584674571b46da3801e6e66fbb8909a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c2a321424885a14e73040c1536d63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160260a457f8e102d83e8be8b75ec99679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652af51b4392ea60afb2c8ba82c4a0e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcea922027a414de3fd200c4a0e87ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dad50238e803d553646299511beb7c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bde4bedd68ef27cb2f702c27d34ade683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bfee9689137a034b82c587d49124a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594907b205d66bdb8fc598b8f871d81f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14605c957ecafb00b68c3b87d33a7d55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12944937ded6bf1b2b878367a06daf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d1d94cce2c0bf3ded05221f0b4b86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2b505b6fe32240ec834fa45274415689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba7c51d5605047d6f7402d89adfe9e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f6809e70714c2783f1eb46731bd69691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f655f7e742f5cd55059d6af1d81d62692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b8a7f8f1ff9ad4cd2807afca1a7e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95fe151c36e330134ee0ec68341dc6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04056a2c2ced93c097a32f1b757bec13695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb542ab05637d7d24bafbe10396a3fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adbd637e3eaf7ca3d55f5554141ef6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66020f013c9c00145fd13cf3bbdc22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e464f9a5cb354fa2554155494cf02b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849841e5a4d9fd56b6006b5d7b0960d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc05d18e6d2e040438e4676bd2a00dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0de6da1341c69029ba7c2060617fe5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430677fd48a698afe9c38e0af8199dc9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99c7b55ccf29c68bd7e121fc277614704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370675f5e9e3d53d3e1fa8007d2510d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443b596f8a1f75e093acea3373c7a0e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c656e6cde8ab9de39ba2fb3a93096b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86497caf3aa0f92257038f1c71cda214708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcea882328a9e671d701b2edb894d66709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87438096dc46feb958fa848bb1fdbb15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc676ed0914f4abb95fd78cebb3a7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a28b3e4f67198948efbc735fda896712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3497dffdd9576f42ec3edc003b4f904713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527cebbb067b9bcac079c7c7625edf5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c3863928106d39e790916602df7fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1592acb811a311c9ff91a1e56fc8d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77211d129e263c946792aff33f3d41fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2432f3a83912521945aa3936c6193718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026fb3b14858a421ccfa2faaaf6c889719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48c574991ebc41f4a44cecbbd1183d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009f6465fbe47886161dddfdf704541721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c525aa2a3dc66acef8caa965f46fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb79c471a9f871be6ec246b3be7902723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1036240ae4dc50c945a3d21a39aa30c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c5984ca82458d63b35862e1533c29725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac5dfa2b333d709b295f334be1c6ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2ab2ea22c370517609e0842ca98c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56138f095e1b14ccc49fa51d15f1f379728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3174a7a5bcdd13aeb146c5bf5459da7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6be76d32f3f177c87fcb4f36ef8360730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbf51e49e389a33d33ee9bc033f868731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3af9ea427fcf7d3425b71db02eee6f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea88743831263623aa8d475b157b25733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da862106db4c22d6880143bdb165fd06734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c89d92b1ef92fc613c578d8cc78ca8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ccd8b5736cff6f4ef8194f2d1daa1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab27d27057a4b64ef0596effcfe109737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58281785f74162ff55501248e8543dac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38f3e1f0aa795bcd30f5c23c138bbb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f35221a7dba7a730e0c7f130991d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a57bf58b740b9df2cdf766af5681e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34830482b14c419387c90f83b16339742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65051201d8436476d0e18b54b0af1ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2516ce21340551f51121106daf78e8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc3b96d5bd0b4bcfcb0b4fc2cce2b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090100b259392f6e25e057b93b49cac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae36fcea435072f9a2c03412d3355f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10e3961e9bf8105f76942d9b650728748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cede5538bd0e4157582c34aa30416b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1225790d05a85b4cf1d8b948f4d5a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60caf197b990c7cc614868595d7eb6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9800ffe39605361b225c3fd95ac30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b688f1f3dad9369b8cee3b40be560d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3108970c06128b0e2d4ba6891904d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702682c307b146e75c64339addfb828755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229af8dbfaf1790886e815e107a614b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb1fc8f250886872fa9352a3446263757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7bec1a95c25716fcf992983b298e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f47cc1691ebd0d2816c4f46936fa97759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee008ff112aebbee835b5c60d1f410c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7587995ed6e2e9f5eb3237adf952c0f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6d9db15030e076349b82fdf757e2b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f848ff05a303151e1208677c76f1776763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaef3793164e206b4dda32a0834b8f4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8766b493b1f6745c599e17482aa6d6e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c63f711b95c023a56df5ce78d0d815766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7a2da2424813f5ca8c9a19e9833a8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dc230fe329edaa785bbe5479e1af0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ecfcec8a0f9f13a05843557a9fed4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849e84ae47655bb730b169da780c6b6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683cd1d93034d5e63c3ef938042ee3e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efe13266c27ac6e494f2362ece3275772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ca4d2e17735c6b559a63875e3c4c5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd289bc7ea31d64bf227a36a2a9c3237774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d200d5eccc46aa8dc07246100632693775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a88bad450a16e0ffa1335d68b05466776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0c583cf748e028327cb768d6f5819777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a31c92b46f9dc7d5d957b5162b565778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43984c6d8f7307e965aa770d248f58779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ba94109773f1d52e789d0095f1db5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334d4cc776d8905e6e689d086876fb9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1859e8782128011af31367f96aea6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c953400128d4bc1a5ef680ccf4731783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a6768624dc6f9299dcc9c04e5a3c3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a804c5c8f0b92f65c8d1cf816d53b49785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c7e4af0a55dd43430d202a355c82d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb469d3593487d9a6f9a1f2d74af27ed787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597b56aa45b339df0f7f2a163e982d7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c433625982c970568b6aa266376702789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719c0907b5008d949f0bacc10e9df39790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62ccb3ab7a8823741783448d63cefc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc873b69acdd57c5725ce95e6e79fdc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbbbe3038e3c00f3dbe2c41f78626b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50207bb8f164718fe105b5c89aee1c90794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae1aedb71e5d1e900ad681a91c068d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d732ea949ffac561dad8955c5f4ce796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ed4ab39f88a3859af274b55b44a6f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ccda2808a48b1fb059fbbbe8b7ed3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9ebe0b0feb35bf602c682a3cd2259799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7314c390b78c8337a4dcf27223def8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194757c5e8fb06f3b27766924046aa1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9f763fce93258726bb165334112e9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d61f17ac38485b6e6a22a89d228a2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2c682c8039c3bc6d64e7fa54e5aef804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342b4f4bf60abae4d90d9b617d5e5bc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e57b71193f65591034db4ce641010806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a890279bd3e581a370e9273d34e021807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46138d5c836455a9c0264da47fd201808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac6aa90455acfb6f08c658ed7afb57809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9716341cba7727d1142b4ba26b9ba810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516f64568607d7c6abdb21bdc68e5b9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a50e18eb6a97b7fe6f4f37bfbd65a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45100e0d2e2aa3762dc1a45ba874c42d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5445cf01e0a5abbd11eac86a2c783814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb24c8ba556e8d95b21080d4d8e6e9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7d0d93b5c2fbdefcd71edb4f93d28816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3847ecab2c70b442a69ec98f986e7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3ac90813bf774db55d9f8e9619c45818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7592e769becac08c6e25d3dd25a63819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e4d3ce8fbfa9daee9797786a6a277820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019ec01a28d313f4192a964da217a35821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daeb1c4dc313dcef822c3b7467e580b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95265e0ead84f6a10ef835165473dc49823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fa17a6a13d6af64acfaa96072f4d7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2e7937d2fbb24aecb937729025be1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5aa127acb35ed97a6545f779e80cd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c1d5adb24a665de410c529356c88d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff86afbc0854fd83de03f15ca6f451c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa68a5d6ab5663b369b6b4e7b28699829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96de2f88a2c352eb4cc994cf73102dd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea2d93a747e8409b8c6fffc35cbf43831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487baa9713fa846b2f8bedef4981810832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c296135baeed2f78f0199db9f704f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b3fdafb3aa726660bb4912c081a47834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a4e6437436f166ad28df6913b527c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6aaa99e29a5bc5f2c0b7d03c92f9e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d3bf671cf5db5f6c56f34f7274102837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02521249a976f454a034d21399770424838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ae1a55470248b5d9b4fd943799ebf839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b419ca8ccefec1996de1bb663813e7a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711e10ad17dc1c926646c7172a3f335841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ec477af1c5c558e1e36aa614e9c7c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb880759f33cc8734a205b9bb39d5e85843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f4bf4cc2dfee51fec71d019ce564f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47d4bee5c3c464bade8583750c2b5d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2ed017afb5a13f9a9581011d9ff29846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68132b7061f6a52a9a85f9b74cb313c6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29145d28a622e536a0a3db6b216acf7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598b0e2bcea6024c186ce953c786ced849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367814933bd2624f687c023135b2d14850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b87d5abf78435dfd3bd6b685b1990851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecc9d755eab6dd021520baaf08afbc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77118745bb010f806265c7c03a9e0d62853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b64d31119b7b05878ca4af38e99885854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7a8c772b1d6cbec533ca86ca4e3bd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70519d7a5cfec9b45baf24c17f7b2650856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35974de768b3c0ff3df3c62219e7834857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c08c2ac2fe13ebd2342ed9167d48c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11408aa59fc5b3061219dd4046630fcb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e6264b206629cca67f6246fa9e170860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224a6e8b8c832d20c213a676581027c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed6503260033b572f845610effc515862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46036c9cc5b9d34bf568bb2376437f9f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d518a2e53ac4d364bca0c02e168112864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861450aa57fcd5df27e5ce69e724761865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33bc2537916db2b19dcb2c80fff248866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e42228d4381f61e80a66a40387361b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec069d38d07ee7248c4cc911adbfab868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98978429c2c5117b7763e6c72878bf869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e8f164a875a4d702a7415cd155a12870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbcc4a9b4496f8b8169f774df4e41e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638f8a920ede8636f473a785086c8f4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80db4733341391ddccca2fdb85169cd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b083a578c8f414ca10e1aefd136fa874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fe091fe43612d98f97d08c4c0292e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d4d0c7a8355af5674fc7eefc53628876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343e046f527f057579d28b5fc90473e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57d847b958d72e6e15a27c9b2b8052878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c72ed18b471f83768d8f2f8a2532c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3a54d5b0fc52fb83654300eac5285880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eb022abcbdcbc25dbc49ae6ec8f94881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabebfe4af54e16cc0aa3988dea1bd33882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fea33d139fa2cd10b0dcbd9e1b46bf883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cf2192d09c38ab46bdfee47f3955a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe46e1dc50b37a9877ef6a81fb64f2a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1462bb956c54fafcc050d96c83e4c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c2553117deb79893459e7c93c8d67887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a2c70952da2f789f5517f541fd735888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef41b994f5f10a15d0bb956987590e7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31688d88768ffd73f6cec19f87d0e43a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb07bbfc3dd10fc9d3b78755b0101e9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3746c039346e33d5b166021fc3dd11d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe7a9a9eb54a28fdd1c5d4faa6593e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ceaf95dcb79136726ee91b2cc2d3e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12cc99d28b06ca93f4d462f686156a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cd3af3014b21e90d16c8655333eed896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18ef6b2aaeb3753a860eb880d3c35d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e23d79d35a2d004ff9efb69a5014fc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd26f208ab1f0a9ebd793aed9a41a70899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98e4f0239b7f64df897bc064a7063c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e55b71c2c0f0e498572bd339fdcda901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7331fa87c0f20c7ac18387ec4d0270d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6102bd86b7d0952b640e83c3d8edb903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59558960dce574c6b552aa18416bbae904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141023e69e882f47f2c1d46d3dc46801905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0ef53ce196247537a7da86c4c04d2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992bd055589c3322f816773c5b7dea3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce84d346228143aefb0d902a27f059908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89b807476b097135bf5c7934e59f29909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fb0ccc2eea9f0e17400c7ca71c86c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dec2efb7fbb5127b03feccea2e403911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503b8f9157a8bd4fdc0ef495e1b1de1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa50e19a2b0cee52e1dc261ad351d8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0ccfb0eaf6dd991030be56b1b74fe914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3494f30adea8e984e323167d0e3b5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732d6f6acb19825844382837025b749916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4c38d15e43b0743595e262b542aae917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9833e5c06c2f857852dc0dfceecaac918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94068d2bf78695bfe2c7461a6a8159919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5550363a252a832cffc705c62cf411a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884360b8e9e14001534d4dd2cc1be77921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be444c35f4b7a1f3b6429209eb816e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2d00166d92b60c921118e742cb845923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be7cd4f03974dc745324b7068b9221924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c580952ef484dc9c70cc4bd7d8961c8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180bab08443b9aeb8dc7da6d8839125926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b261849ae3e6658b9952989b0e74156927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37c8b2bc0f729ffddb79c968830c74928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4f7c976c1dad8b7ef9dda45d6c23b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ced57b3f5e860a299a817daee484c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e414cbacc951903160e3d0e51545c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560ebc29db0ded426f4adb192517891932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb8cc90e557a5f47282dd35ccfadbd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cd9094329b1434b12cca9f176431a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3c5194cdaadb8c6872a6976c1497a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbee0754a8c79dd6eb96b629a39989e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd96d5a6004ba12d16d0e655da723f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e380dbc56deb9753a352e1a7ddf02938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dd6183668a83bdefe6064245b3dd0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8248c482b1f243b4ef5f83289494e2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae7d3962c43ba3ebdf58923c272d4f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e66a67cf220ac9495ba042560b01d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973bac746681e6ec101e69e5fbd19ed943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d87ce95cc8e5f77dde332cf688b3f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6198d28b527dca4b75f6d382c2f45945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5463f61e5c4622a080849158fde06946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ae1ca98b39c86853ef74992456737947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0414c6e4f680f718e9251a58d31ae51948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1234c5ce05afd470e23d4cd678da77d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64e1c86d05e2c48bcf1a84b7ede930950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf9363b3b26f035691201f6ea8682f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc27adeb1b12db7566881b91050e264952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b561ed410b08ee0852a7a0ea0be5623953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831e26677b73635635f6a3ffb153106954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83f349b4eff5d93dda8437e8c60406955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c092c1550f1dd85d616c71a29e14a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7b601509a29859ab2f47ea93a873e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b2ce11f0ea85f9f357484cc628f02958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cbc58f8ba422d4e5534135ed774ce959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bb68bdbf9b2ca37b58fd3851487b0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e17f57e903e161f4880c2fa0ad3744961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e00747fea12897815a626668e66c3a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7bb42195cc4a228e77affe256fbe2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfedad824d2e57ac67d1f1412e09838964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6981ad55220018cbec2d3041d00cd965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836255157fba5135b9e6b3016ceeab4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef8e82c4c1a143251d78a889357d92967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be71d0ac9f6970cb660d51316f81344968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682a530acf62a516adf91c03064313a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3bb22097241dda62b2b698df56ae6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23333327310b488293373fe67a7100b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5cda5e33faa1b29540a17f8060280972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589250e420243f44cbd304155fa7d752973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25a42765091b39da03e6b8749ed0cf974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b870c11a9966b5f1d7b2205cde7ca975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>