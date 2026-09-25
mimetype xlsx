--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fdffcc6aff4ebe00bbe1636025a031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110b66016547434187a7625c2e26fb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b881acc14bbb2a6a2969c7cfdd87903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab289ef7e4a232cc42b8a5f7e556b9b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d999c8700abcc7a9fee1721354db375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb827c847eb2ebca1d3f666d88179bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a1f40a61adc24cb858d07f648ac0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d27af0c9dee384fe91b3e4c7dc6498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bd6d0a2e18324fb889455cc4a8d4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc1788a9f27bd31f196f75d7d4b39110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536facb4f483f16848ae227fdc1508a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116d82408ae9a3409995a01bda1638612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee16462ad1799a2519ca7cf9f29e44e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa21368e580b5a1086bb40699890ef614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613c772ff54ec1fc568f85b783db10f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4641547317484e07e8c591dd1ee0a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14220712fc382b182667cd85684beaff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b9fe364b6356b02895248e504e34a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc64119647b3b475e4de9e0ff8a997c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb05037bc39ab1feb4035300daf651b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa077374012b3d3b1515afefbeada4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e3c060f0dcf2839e118508d26262022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330917d9324402c3c7f5ff69e818d1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe650440ec7aa6629fb14b6fe3689824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7514c31e74e380284ff1ae958b0dcc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93361ca67559d5e72dd5192cb988196c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abfe4a9a38fef1d93a9ea5d085eb3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dd965f6d7df69105b022fbac13e3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943efa5ab662739074a1eac74528364829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26e8cc6c4dd63ad06f5edaf6de98b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a185efbce46d5c1da79a4ae25c08f2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae469814529cc4e0f67b54301fe768132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c379134c704fca6fa77a63b10ea98c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c67b40d0b299bdfeaad0067852109634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3438647b19ccb7362dc0af244142d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c359b824d20ea379f9f0e4a28743f3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78c7c343ae46ba1dde82fd48a083a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d5b47c75fac2f59cc77846dc5b2f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3e916b96f9e1ae7bc6d85e427cae939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce35c4607cc5ab662106a58a11f15240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837418a012f9fa876662f843f189436041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd7febded416a0560689a9fda1e38b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28963e66090be029fa05d548beeb5b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957a65ed0871295ad56c3d6e346dc7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bc7b9d6ee5da1dfee8ef609ce968d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f4fdd4a14a469eeed3f927484002b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340e5edb2e0c97f3ce12c50de79d44e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5811732e0ae7d55fa9f76e408fe0ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cbbc50f93d31ca63d1360740e0d8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ae800341b46c832f8f78d21a57cf250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78475091c759571e82c51ef0f21e5ee951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9269afa8371e598e8d7c3b9a5281e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41226fbb8e18a0372d67fcbfa3ea9e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1b66155e2dd5ef19dd456ecaa4e8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12386c572ca64726ed62fe7fddd3eb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9ef6a4290d7e3b9a735636765e55656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c179ba30abc83d399ab5ad511fb83157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86c39cf6aa153086777d32fb3d50fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c2dde1abfafe61ad5ba92fbcd24c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a67f797bf6557b9c810111ac89b1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bb56ce08487d6c5bbc2cf2b5eb20761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0b05f3833984cf9e1db9bb7d7e20262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90441d3fc4cbea6690de5441e615d7bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e78372cea2df6c9764e97d278d61864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df34aefc9c64e01bf3fa98fa1d907165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc365c1c09edf9620f4ebb89c726706366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568d88663db02ca57d3dba01dd582fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dc1fff3c1c3bb7deff603d979de4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3c4a27a4beb1d711aea948038b44b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a485d105adbc696aedd65261a526270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f9be53532ec7a05149d1953698acc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90caf91334a91c78d8283e40e91f34d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b7fb9a61d4f8f3c02264fbba69b1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e81c52052ba5c5b5ac6b4826c81d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069708e5ab5181cc4aa3f0811ba2a4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6dbceaa046026d85b52fb3f8e35d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d842917e2e8387c2e9ac05d4c8afdf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58065fa0fa277197f8f6cc4188cff178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf62fbb37adf5c333e154ba6f680a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec67c617a5f1e915db968d389d80df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948843502e7c7c4b143e4bc0de6492381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c549f8c53984cbdeec773de75f657d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fae8f2b41d6b86f6245960394de80283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057a3e688f1f5bde9994d8d6c79bc8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda11703c9ca21d11293c2d625d7994c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682df75d58e5b9cbb68ade278a1bc8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcf41c5e692d4b7efd7321a59fb14987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274af43e5551e28d4f1ef055656adf788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daf3851b5db2cceb2622bd8a78938289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fb782cd67559c1c53efb04ad99d1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267594e775a780f691b7ec22e1edb2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5b26a053e15946ed816879803fd1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a47c1275934b7231c95b96d8e51efa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1999f34fa16b71b595cc703d28c5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252e45c0f4da827e867b3c0f9b9a7e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89fca3d0a58e61420b526be9b97c6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a4a648905685c5cdbf6bfce9d7fce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a0a8cf2daf2dee1995c4a06ba93b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c7eab97a8ac4cd86facd8a551dfed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84853d5be11f5f74b870c9fa284f2c73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385fd847ebc86ce8892b7932903e519101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3c1976b2fcd647ce6bf004a73a84d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e571349c243353ed97c6df31e01de17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff58c6331372cc22ab2553586e12be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb822c679db3b0331a3f789aa90372105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8074d015b25814eb48ab8d1972adca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbeabc4b40e7291e0ad5a8f8f40585107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191f48106e662072fec12fb32422773108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899840a8a7709e0c020b02d1cbe338f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126cad5298eab2eac50b9754186206a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342e87f6bad93423040552231dd1b5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb0c3ddec10cf72422d95f109d5510112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b8683ab9c3462bcc0f524a1ce3d79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340da59ae7264491e85d392d90d11f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32206edf60ec14baa38bc66ae6f3a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23147713eb009727f8e28c407177c6a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a5e912febc4d27e8a5ea441c3d017117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53eb5bab98d3cc5fe36c8cb3ef358c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095155bd0089f47aa10c2b79471856b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3f6f1ae8967b5788a828df752aa94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f7471cc309b7448c6177af712349e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4714ae0c23bbeef99de66663cc616122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24469e3e3fd4cd062ad6e948865c4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b830e764cb6dca211c7337922c724b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797e8720bd82bb0dfbb125047a5ef7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1311cfc211a5d703a99118b450c95a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0e1ed7ffd9c9ae7b9d9926b17e50d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d5a62072dd72eaaf0cc4879dbfbe9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4618827534769ed957087657aff7051129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e23b6a29b352a59d2cc35f6eedf235130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8c5af6cc7203d7ac75e73e8889e33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd9eecb5aec6fb499c727dcb8683a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82bca5c11f057e4c8554b5da7b6774133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8844deffaf7517d66d9efeb7f8c43d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bd568eb5977faf78c2f506a347abe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa77616389276206c51d145f22d00f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df411e20af12d70b08eff59498a15f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8dcab3a7bb5a5769eb817baf84eb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdd17d6a7cbab919d41e5265d2411e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754f7d3bd4bd2a9c25106f8f56d44c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeaf5acd10a3a9b58dae2b3048f985141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b055e2fac42a8feb2949d56bbe550142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c78cf92f5ed65f4ab932c839eefc7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64226ad86e3b2ef8fc38c3d3dd56fa1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cb77c7395fbe6e554ba40b142f75c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278faeeabf46b7582d458cb157c663d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7133fcefbf87ae57caef4aaaec8b12d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100707ba9386d01a49d17b541ec9155148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80e2026ef6fa0903fb4c108902cbe5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41bf2f0dc4910eaba90e2a585c392d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c4d9431de065ad4e026785572ebe0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893075850b540298eb5df914805c665152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56b2e291ed1a7ade397add9ccad741153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ed5f09f794f75efbc54cec4f9104f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f87410e7fee800fa950e8f418ae4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9457d9ac385509d89715c35ece9655156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3950378e1af472b1be52b3944914420157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d98576cde373bb34001817ac796ed0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3e6aa08c6ffa347ca00b7534769f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f155acb5809c990a0daa799b991ef15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb8c03bf89617a45d081fa5dd55907161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528a4bf430941917a52887d30b251fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506c067de41fd86032801d65f876969163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ac12e8eac9f5ebb479615884d934b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afbce8ed6d70070011f61494b34c9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f86d1a006d59628d5bd257b04b01d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916936c0e10c4cf9ba00662cc58c1cdd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcd8d5de17961717a81d95a569b6e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2e307cf80cdcc12d0ad3c28d78d5e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47600acb326d1be1686dc1d79edd3625170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61303ffa3ab2becaec4267a89143748b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320e9352b161e010f9e5b5aba010846172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39973ec6ad5f885f5b96855a542b008a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9c2117fba992b35dab1d752a5b1a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c86f8be2ab89eb9704595045e4768175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b6ae0c10106f34b522208e577f738176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7151ea16b6d895dd2887f2ac839dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544a482a69ae9d2cb7dfd5a18283e87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b16908551118f2dca3d1ceb82aa548179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5b3139b9ac29bbb21f8f080a27175180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f192714c51bcbcaa8fb6d1d52429f7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df127be7661d6f586baf32bd15393dd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7efa02375d74a6780f3fa8bce158a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f9ec12a15a14e67778899b9163f36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f9dd2f1e503878458aefdb154f026185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90b873f76a48a444796a74d170d6d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b33f01768a8497afce8a1cdb229839187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439fadac905cdf71b395532a305326e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707a740b65c14436a6f62f5842ebf5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380bffa774cb9b4aaa6c7dd685834fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68904b72589ed0ff9d09231c6b371d1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07555d0ba3a4923fa0a1d5110057cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289e6f4f8fd9882f5e3f0be889a6790193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0d62f0e3393ca992a66fe46d1c1b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6cdf05642bf16019f8e688ecdc210195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b8988f74f8dd91d8cf83a1ad95edd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ca5494d5b0d4a2b918a8a84795111197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95828f0e5943687f34ad688f162ea0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce834878cec052d1108d035af6624ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b03b69ccb89630539c49d84534761200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b380127d0644e94e496606a3be2b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4028f52452d96813fbea3b3c2d0b0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928bd32e79a855f85dce785850d4977203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec50b851c57dfe28ad1b9a00a60556204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab7896055210117dacea6cda4d2dea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d493f47c150620b13b71cef78fbf76e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade998afd71b11f26877496149a8d066207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65d0a40fdecf7fb76b93ca5b6d123d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f431041e18887caa4eb223cb62e5d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf1659f0125622a9890d57e715c9bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddecda8862db9d5d8ff8b4df8c3cb51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd0e4848a7799affd9d5464c2eb1c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4aeb3adbc07fd732fa4c648b407ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516bd47f9875cdc4279c3c970fa01bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e8c94743ea604fcfb23837a1ee206215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c7b808aec34922111f96218e8809b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1a4d19809b468a1c7d84cefdceac5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b351386450b405622b3bd49e20e126218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc09fe968a47f17eea6801c7417b96b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653d07f0bbaa5861bd4cb030c5b27d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d0ca76f7030ada280174b57d97d3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d72e94244540cc791c82c66d570c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027a9e0435bbf15a5e43c9a385b7354223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03ecfd02fd8d479bb2ca6c48b27a8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e334cc059e7f59c0673ec8abf81007c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25146cbcffda428b428f2b79438205226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df67f410f9b008a0f39aa55105fa3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f1a633aa8351ac999145987485f34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cb095e78fe53a27cce59582bec19d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442209ec12dede7ae77b7f357eb2b63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ada2d9cc1edbed575c96b18043331f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e837067ad642a70505424c9cf793d8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8f8600f1a6e3b5dab816a29c059f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73f1a08ebdb9a48e3955b9b65fbc4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d80d9d833e448f5e22829414f6aac4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6188702bccb3f92f9bd4cf1078ccfc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4a92d0f8b517de430170407cb3568237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759513426a23c77dad5e76855c0cb816238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e635ccbf25e2c45f37610a2edc6e7d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70f9ab74bf231a90a3d3c2f20a5463240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577b65b1a9f2cac4b944771489055b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa54bc394f02d6e570e572256157a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc47708f20ea47096f09ee6157a91fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc9788c5d572c1c2f14de65ea6e535244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb37eb13e8d87b2a33128e48759aa3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc7906959a9c5e5ace5a7fec7faee9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbc9b7f93074f3dd2874a0be6b3a50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b091db589af6cb6020754d96ce806248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bec4f715638cde22b56fae38a7497249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864a28a224611b1d9f8491fd6866471250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748fa83567e1749a53c8d509c96c21d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da84a0a93202237d8143435bd726f8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91d6365999929a16bfddd5963aaf4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3abd316adecdde4a011f36f020f3ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861729bd40f77ceea0a915b29930845255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135e356398621e6ac7d89d725278894256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5adda35be3f59245bbbcd90bfe116a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee41fa6c72a50e386bcb994abf5fcf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9000a6136046107661cdb483c1b51df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eded2fc833fed58bf756b1340077d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2c626c716cf1f2e84f6b94a6e99b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e3b7e921481e02d67ca784b0a71b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa694633e19a10c3146e49207c115d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cfcb87af2c6e052ad57ce8318504e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce075f5075226e47b3f665f117f68449265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb121ef984fc90fc156a1a9c3ddd85c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335916fd6bc833331ce1d852363e0be2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacad457ffad244a3baa5b327f3d647268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4837cc7c63012473422496d70e854269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756624c70c6d147387e7ec61db812309270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0e9234fb6cb5c7a8e591eb781bb17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fdfac6618a15a008f8b9c18ead3a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b896e0ab3441c46ea694c4538ed41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fee1d2928f5a6f0d7791ba774fefb9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3775a7755d190928029cef9ece5f746275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff987865ba6ffb8bfc52d99beae0d99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9218a7e5b3f5a29e89fe660c11b96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932e005590235cbf706ad3d6da8f301278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927b02c6d1ebe55356535b1566bf31d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b5fa44c7ae10541e74003ea0434fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb5a71a7119f2df43d6279e7239819281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9ff2c0cc3d098be5b4ee28f63c80c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562a7e976e96a4f3da4352bb3394a8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806005a4e46233871f643fa697a75658284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41144448b330aa6d876c2e00d81638a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9beec9d4eba222ddaa11b6a5b5d69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b946fcc1a6b39406321d462d147a46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8938d4ce4830e1399575d42fbb32d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bfc2a9546f6f035d683992b949eca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2b7d406e627c849b61515a413f057290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624b1a378dd9c65fa57527c944f3d51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5d38398394b14170c2358ca8334f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef2da25ebd90d029c4a49d339eedda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1975acc6ac30da4c1ab3492fb81ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25fbc5f67d2048c3fbe135e447c9b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be70c27b07d9cff27b02c6681bd39b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47b2d0a4c334a358b9ed47b816d9f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05878d3890186495a39f2cc51158e174298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11cee02311b9c19060e73ce90d3254299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5032c5f4f418071142e2e4c3cd07d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623597fac4eb7aeaeb8c6c1d1022f8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8a1bffdec88f9d6fa534e07dc1e30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91e4b0fbc8f8f032551fa51cb0e010303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70673a859f755f09552ba42f6fc23c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b21282a553d3455c0b69f5d8d49a46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95160f60a8a701ce295a2c1fc1eefc8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9208b9a5ca316c5363352dff907e1c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f48bdb1bc20a2bd8b649c5fdc132f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1725a8fb6aaa310848f7fd2bfe7ce9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175d21542417fe93642580ff3e0d212310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb678e0f4c977380073335431ae574e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18c77f80cfdb2d60bd4511a4fedf82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6cd8d5a51e96eaea0fe21003e9368313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584eb8806cf53a36ae392e254f3389db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d5377b522bc576d853ea50d8ad582315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e32cc72a58e814ff4ef41593203532316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6588e25ce74cec54772adcdd588be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef19adae5e8aaae7be2b5c51aa4ece318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458c52a51869cfc9bcff688c710dbf0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003943a6346409dfe33e1392f40d263320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e99d24f15a0a08b3510b2f144f32dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68305ccceb7a085466bece6fca02372322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa55788fb73e07ceac9a8f0f1067760323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac2a1fcc5169f4e1069557b47e357c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18573fafcd5e1a428b24ce76d8b834325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e806a5b204007a81d1fd079edc82e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758781fe396f112e7156e58dac7bbd1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5f4711ad26935d92ead27281a8c86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27b94f76de6de9b4b399b36ecdf42a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120a7e2efdf02563d55efe7724d7e4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5460754ba40070cdeb8b2332cf01ed7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faebd0bee12b7438ffa62243d4fc70332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708fc6b5ccdb74efbb64d8ec043b8ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9c2ab485965e6ff40ecc3962de65f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e30c579427f09fcb475a851c5b0341335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704a2359ca90f7cbf89340d6828a5f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5a0e6560b3e369915696b3b2592a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59f6e1e1e7d97233f327025fd1ed66338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031541f2aeff17ebd9ba35a488ae7cdc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746a58d256c64d03db5ba075c80ccda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dba0a2e5686e6192803001292253eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489ca076bc2cc429b2bda9adf2b7687342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63648cd5c340212cf1e0066973cb3892343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1f00d50d4631de08600779b82985e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7d79d535fd3931443dd7219099f48345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b058ad650782ed6954be3565b89c44c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf79cd1fe0b4785d7a51a77d787933347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99553a5785133c50513ce316ba7e15e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6d426a67f4b882fdcf4cb6c2eb1ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c25f0d8b9fa102aae4fca468811e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a60606a301ec7939d6456d0eac19da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc305bf00e00636c1b972e73b0edf6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f839ed3289fa812e00bd5466b2ef6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ef4815eb135ed068d776be7b94d82354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73577529a2d6046531ee520113f62aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ea68c33827bfa6bb9805d133c6604356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25240d533b5c050c485fbd5703f784ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20998b6705a7bce3fabaf72e19eee8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02add3bc9aa9fdab881cd09755d2bb8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d621db3896454290cebb05ff4300a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0043a62bd3bae8785f0e0e53a6fc0dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce374da9d705e931fa8f3613e644d86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f618000f4d0993e150982c8b21cffb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46651b899c62dfa4c280b6bf38b9793e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e7ebb0858d871e0aee7578411f121365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ba9a89c96bad0755f6d967bd47bfa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad48c2a96d611183746dd30fa7b5418367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf9628db21ea32d42d55fa9889ce85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36a487a8ab1b470ddd57221398f1a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e17776d29b45f908aea6b95c45e5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af508ad814b3a6f5b62db663e2ba47c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9afcb102b0bb5fbf8922b919b6085372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c111b54b1697b9f7cc7f2118db240373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c297bdfd9eb060c991ba75a686e02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636399c46bd1a325aa04e2d554d06018375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08a4734bc982ae198d785b846eef6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f696d36792b03ba6bd36153401c5d8e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919dda8402d4ee7a614eb75e291da0d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d527cd1620f79c1ce49d11af9febee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42d53722c82175eb8041c04ab65cd2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ee353c5e213916efff01baa15a513381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2051941e5f2a1358ce7ff41a85df40382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdb1150c4d35382326144c773bf93b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9f882558cc0b1d8e443c528d30289384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243f152f3a2f3f0a1a29421c30a8830385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b86e69abc70f0dac1673dea8f51be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0aa610b1ddce80db6a6f756583f8d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eda3739e700b606e8158389e176cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ef0d35eac11a25afb7f64a28e7c7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19d840d2384b02ad596ea0a9fcb717390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a42340f09473ff503d2b7221047abe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d362d542f83aa8356a5dba5837227392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522959e48219b05631e8e90473346b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa966913b1c35f0b80dd060d6f9f7ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545f742569e8e97b1f2e59a5dcf9a0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa69ab9500438b77adb968a4874159a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e097033db35ae0f720244884c1904a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958f084aedde414ea13b0ede7864d87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76018c53759f795f30ac7b0c2760dcd6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad97e74d8db45b9dc98b24eb70902b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6ab6cec7d5ffa9e4123d3356cdb43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29316e6948496b98e39966b8abc7b4b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a481110a76a1f2a875006316223ef2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda655b5959f455cc146b332ce94d13b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79356ae923c901f04db849d4e31f74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a930af362cfabf238561b6d9f1ea0e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6291d744850e60825a0c0b345a6e5c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8d79da14b43ac6c6dc0d1606a6ab2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cae45258983e1d51674edb6e5f1544409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62826904ecb933348800b89ab0c86ef0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632b646a2f705e97d5ed7b85764bb04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b990fa5e0481c1c83a8870fe548599412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5feb2478dc9d9f63ed0c384dfe2a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da2e4bd715f97d3c9f7b8156d0fcbf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454b6de279ef886d227cdb3c2154623415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c10e3d025c7703c03b1935d183623416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde42d2a76869a9d88ac3ea545ae84b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbba42d8d860b5b9a46c0dfa0d5136418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803afe007034417fdfa607501146891419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593f5ae52d56b6794d7079a5a16bcf1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f308dcf7f8e59c1ad651534153c637e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e3a6a734cfc3067ffb264c3c58a19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd75493e1e8ee3fea9b996f21460fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2dd28e91724ce59a770ca466d4220424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6e006af4f1ddbe72892c0f72e1aef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134be5f8748cd7ece989da3881b5430426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da1355dfdfbcb37431f6274fe5dca1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5676297633a418a3cc5b2e964bb0e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f34e31221460f04f98f8636126de3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073425bcf7f4691744a9dbecf8324d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61ff0a7a909bcf87068206ce2bae5c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d7ffee2761879dc84c23108200c42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa7f2c7ef5aecc4c5b19e91345946b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08d27aec51558fbff38c7b0ee0bd34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9f91add06afc3d51032b4ad6de181435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852766f6885d6aa5c6afd7d644b7f040436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe9f57942d70f8f98971d366a336dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6231d303e17651da4f7db85ade535438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e756dd50ca77eca09c94918efa0734439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eb8fc2487b4413b09d6fd52f364b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438657e83ed64848a56d6d5e5621f417441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b34c52f0ba13cd56bafbab5371b4bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880e963a5fd8764dde105793f974612443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8beacc01d0e313186a431a783a2a4d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6f6c37bc77bbcd0ad80377b112352445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebbcdc3bc6781c506e2cdf06c26083446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42aee1f5713167d2c7dcbf30eacb92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb277167a6270620f1e3ebccae374f93448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace04c9662b555107679f91f7ee5efdd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42def83807890fb62ac10f46a91537e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626911e62418bb0191e55e7d15551b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6500ea707797a09ace000d19c564d9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dace0235da387e3fa66d920f7457532453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eac12b8ecf5b76eb1f5e5157f4d00f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c39248656b1a0e424688d0c10bbad5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183dacfc3bf464e1f5394099e207702456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8abb43f6ea72dee07195be3d730d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668e0d2542113e0aa64c2fef087abe7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6826a2cc8b4fda95ceaefa4836b2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660990a31f53fc7c02968693ba1ade5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21996f7e208f95064fc0f0c5800fbbbf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4b940bcd444be9944f70e6a90f2ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56000474dd1b0cf9b79a69022e92e7dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0e22140b7f7c720dc8dca2d9c62f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8799b969df4d890185b2a35c9361ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b474e7fe37709d1724292ae7983bc6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be036bd83a96e76499b4c1a7f9cee333467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b68a38b673936d85509c445cdaf15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d4f210a153e5113ea30975373c3a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf07ddf324d3e5bd6622a664a58d06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe5522b18e11a06e02484120d4322c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96910a0036d9ed60ee8ba11ad1226bd4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3021a13668e80011342e5e5164cfc4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0067af1357e2e2a1a49980d63edc0a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cefdc7ad51dd20f3bb351299672444475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985f1ac17bd7cb22eff501c09955271476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee0c5e774d9b381737eb2623c70988477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f2d02a8390af7f13a04feee34d4c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213dad9d5c7c52bc3e7ad9fad33c1b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4979c8e6754ecfad3c11814994ece61480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcda89434bab41c9bd10aca9fb902a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0c2f277fcdebf2b485e84a15252ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1de1776a48c33c27e5083dfce0091483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb587ac7059b431055a55b5b68f4c703484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aeb7f60226109e8ddb01c22ef290dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6a274fdd5c7c42098f0d5e0773230486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7732fbe594f42693a9322fa798bd19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150d6c489f52454bc73378bfa48a4c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ac5c811052af50c0aab674b8018c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578f36741b4f236d3150a196d4fae64490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845a606c0cb41bde7d099213062c76f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a609682206800112fd8a36ae357c914492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ed9d3d63df1da47be59f7fc33765e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5f3388a3f62a7daba18016f676135494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b017992233e008991ad0e391e12893495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d04573ffa7610312710ec54ec367b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212caa0356b51fbedd0fd149404879b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cc9b2bb46fc8b4c88cb06e6ed480b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffa655565c4a87d6f65c7112ea498c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f1f6bf50fa20a09ca323464709998500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f11c4bf93714e18414d2c98fc4f538501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c0a6ee4005cfb4763279ee47968f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510b75e03e7d41b8a0bdc4c51a106d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393c476f17b71a3369ae4b94f0c4830504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aee9807f366ad64c4aa25cfeadd7c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a027955022cb7191a39f9535e70142506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5818debe0c5ab4e64bdbf3499013214507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe1c0d23a6f3b0cab648a57a1c2c0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cdced3fe0fde2e04551f223ee842c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82206053d4bac4ff64c15a9ffae3ad6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cda96ff98c78320fee6413bf65d969511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea2ad8d0bffca22b4d53faf16a1ee4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e73ce7ca5a6ca54f9fcebeb549641513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd640d117c0fdf777ad5230fe36db5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c54f643adb9e671f8a16ececfc51b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236e371f4aca22732d2fa65726bf785516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c3ae4cd6ac80560f1bcf841839098517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c84a122bc174065386509070f3ed7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a80521efe25410b5ad7f29d3218b73519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3ef1352b42eb12620fe469cdd7dc2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca612ce6b14bbd9c0e2c027e082d188521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cedb53d67640c014b67c78a289b1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20196dc55e13c70278c0835a79947076523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfce0476ffa861a2daef338d9aa06ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23429dca3762784e069847c1de41126525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12461a6409e6ad38c1138afaeb20e21e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224595667f4546955e6759b9af2965d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085a78a61b8da5a1ac6f1cd0606c335528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73091813caed4aca1c1bcc65c9fc611529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b4668f3aa14b31d0b1a2c8f06fe7c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66925c68e6414ad9d1d86a2dbc28bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4260ae90c7c89d16f543140040f91ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0c8c2700b23424a9e201bc3af550c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d7550e243b27ab03d15d8a6267515534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93db406146480b461d6deb034e325a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b24e903f77359150c750065b79a61536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fc075a6e55f65c221ddbc3c7995a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3d66b568db5a4b937b183ccd268bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247db5ef77c356a4603cd829209ab23539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8d91823ca607147e21d2b72c8d9ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304855fc6b0cad71a3355e19b0bd1112541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22d92d7e3406543986f28692e73168542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cbb5fb480cf995bd525696c482284543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaffcf9bb911612dd1f7ad6953c228544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddede6c525752b6f6c689d589aebf7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a102666bb4a82ab4e7ba5b9c97ef8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484206ce45e75a805f78dd66895edd9f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d4f87219fc85e1df59f19a893c01e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a1acd3e5a3c581cb0054dc44a7847549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1597f25417c06c1cf8e7e9c89e7f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5680e03cdb71865e8d3601a747ac6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa766cbf1fe0bb4955a4ae9963e29275552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41c16bda4cd9906b6f151f95454165553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2fb80a9273bd4fbac04294245d797554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6b321d97d2e483bc5651cbc49b748555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd94a508496ac9213d485f3502dbefe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc56ff4c17a212703409524dd9510b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91a9c6c88e4ab5b9b3bf77ae4b2d70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39d002ea91cf1ab1af4eef87741504559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169804e69dbf30da55924d213c8e7034560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9ac1bab0bfa3b84dd0ff572ae4fd6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495ca07e66dc9494669240888046f17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2d06e5a6e381974bd7c42acb198a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c4e0188322cec6c808df214b82011564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd3709bf58be81fbaf2b951464b02b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07dc227fa38f8ad9b3da3129968a94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c9235c6ecabb6b83722cb691357e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd540b72bb1be34196a82ff3ddb886d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdd7baad66f44ecb3a4321b5054450569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383bb4c8b97144b14f3f69eff774504570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c057a829dc0ac7cd6cb1f9960fc4081571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db9bc9e5a4678016a9a1e0a435fb10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b0000597f6929ac3a06342de88719573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36603c4f44f55e3a89b8bc53af9f81e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a6d84a74cb7c329b4793325504a6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1602718bc058210e64adbb25afd6bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23438f963927860d1d26bb6f364b0b89577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d41d2ab4bbc68f7b74f3afb7126ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ada926b69cb3164f48e39f36d43949579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba03525c8a67edd7bc4932192521a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e38dc297d9077be67801620c2e8270581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df87d5d87e08d5aae7b52a34e5e027582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba164e99bc61f399b70ab80982a8f66e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42918650252a18cd48c39efa1dd5645c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636982f6d6088b9a05518132ebd3d38585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da267d48e6d0e06bb9397d77edd0a43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ffb434e0557711bcffde816990d3a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0ee8dc659a1c6a375da42e2b46cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9ec99c435346fc82d05710c3e77b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4e96d9f67ce73819d7ba825af7582590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0ad5c548c202262058465346f833c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753f3d5229902e75831154fea187c5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f9b1e924825c45093a540e692de79593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea3c3fadda20e1f933c0ddcedc0fa5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e7db9fb09bd7289261cf4d1b7af96595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da12b4df0f3cf6dead5809b12cccea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44599088f55a5184405ec3f0efde8b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256008606925e9b49a52a4b29e9925cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9eb364553421004912cc8d8bc60e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259559504019768b3cd299dfd86b664a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b180b7c85ff423bb773db18838eaf9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d2208504d9b5aaa5c392e3f7251cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303e581cc5a2205fccb0c7a3bd44611603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ccf8af79227a0fd41d6a955ba7f52604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5dcb8f59f625226d1572f30c2ace5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3091591405d371418a26254a128188606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88b8d77b19db0200d3c3e60b74773f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e93c390ba96b85595ebf81b4c3d1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db9fd9fe9c871d20b95aebaa984bf9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec40650844c207324e4d8488b1e806610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da1d7939219c03976931a63a1c4c12611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e83da4e7a52870575b1c8df30bcf36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce246897841b09f562041a93bf118cd0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ac5154ad0ba7f7f2e82c4c1068dce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3fb14d76587f733ae57517f929708615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685932f3204ab900139c8bf0ebe962d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259693c2677ebfb932a0063991080272617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477b318985155650ea22d4731f287b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b5c0e567c96c08b18303d5fb53adb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bc8851d9dd215f7cae8e841e6862f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac2780c577fe3e918f0baaa1cfaec5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01d52f2a9fed3f953ac455828ddd1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb4b0f01ea8350fa63589459a35aca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca3a8af9a7b6cf6b859083d6f6700b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894c7646c5a74122839de1f5524f30f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071899ab4739701a1486abcb0b4a16a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e9930cbd8c66a1ad7d1f6937792e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b6f083c070a48fa245e58baa0ed7b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35745ca7136bb5df192a1d4226bb374c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968c7403f63fa813e1a5a74484d786d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f57d0be42561c97c02944b04d8da2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd456564c1a14c213b386b86da1c7f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb504a9c367a82266e2f58ede176bf2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4f3af8be18803490139f31a6e1583634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e53902d53f0eed9bf8cea86e7f584635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4664c6dbd230fc16720a1732ad145636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9415662f0a7380e624bc444af1502637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf836e6edd49e723780267f5886742638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b08a3b410a8a9d997d24ee4d93d73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684709ebc52a7cf44dcd31b6fd86880640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507e9da64f87a899a375fa4d35c42cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c2b8df43c0e46b2710250b50ba88b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4937f7e2ece8a1a826913c4908e7862643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c0c15579173a5a9978d61899736e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c13df6efdbc4fca78c69674c4d09b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb996bc05b9f9150378e444c025d8e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29c3d038e680a8eec4629be3591227647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c22f123ba9df16ddc4fb4bd7ea7e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c39e85659bed0b1fb9108e55acfd9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c17744d3ed41b51af343b88a633c95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8138bfe7aabcbc5dc7a3d4e1d93ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afdb84f4558587dcabbc93b20912b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06f7cfa9f71ab891c9228bb2733871653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a93124ea1a48d48bd208e97e89fdb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde65c4b77e6069a480ee47cea6f5c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed307cb4eadf644653ccc53be1629b13656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea70b168cdd2c9469208a9e785853ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea997012fed16d12dcfde3914e9c3276658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7749e5ef331c6e9a4baeec0007dba4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac61850674367f0ce4a6bd81673cabc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9994dcf6dc8dfce3a52e3ade15b27d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2439f97e9cbbdda2d3a0339be196877662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041d43b2ef8a90a7f51aa858c824c3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd507d4844c3cfbfea0f4f169bfebae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3310bc319793cd15d21cdcb1fb445665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e004cad32bb2d907d05c039d54fc5a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5d079ca7e4b1e7af5a3d16972bace667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4c6662c3316d8dbfec878f1f30e94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8afa0de97df34fd1b79d609a191c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf24be0ba7d0a8587557e2fc6589366670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f90db6f3c05a7ec79ce694337bc48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868eac82069c4dd07370b1d66b8cafc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562cd04c07b12ebaf6eba61b3fcb043673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb7f95f966ea5b476ad59f2a8e0b11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591c48ec4214deebcd7b62222a4fb05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70fdcf6fb7d2ee407b3465c92b18db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c21a678eb0eaea0732b24237a0f6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1c20e5f0981b8a483d5082c37bf48678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36826a38d6cc68551eaa83cda8594b7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d590773dbbfb2a46136788839f9e1f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23849936f44e776314b17402babec2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3ca87c8691c5463d86bd5a43624b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b3c108380bb5d0378a92da9cbde7f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e8e4e7da476b827f2667cdf067f49684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4fd725765c58e2b05a77c43be421c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da25084bdfcb793928bc5df7adc9693686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ac6abf13118d8a9a5ffedf6c0db6a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec3e1fc0a1280278c5d0a2b7b4f22a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b1496eb2ed027ef219b0268acb30e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1eac40842c32f3cdba6713a356e13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b025d062abf413fa128eb5119d22aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3ce96556aeb3dd89b230ce0569113692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db6bc72dd65e2a04455903d310b01e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda9a055594295128ddc54879972f23694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa10c35a16e76769a2ffab6a04cda65695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c39570f79d0ede3c7c7582244aadc1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0a75c3e954f5279ef9a9f57dd9a53697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec357facfc4566b275bbcff1a9d0b1a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e3f30210f3782887d17df5c2a253c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06416379a650e9e3bf77aa0d92e7ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55606f442baf35c7f49a65717eb0a676701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb698de83e191f43cbc25b519c4e1d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e64c46f8c4f325f37decfac8a9cf6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0cda0cd36594fd09a09659a3010d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57247bcf278c21ea8af24510b9b7d94705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebbea4d45a9baa66a224b1c54871e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9d12c3e3bdf48b90ac13aae20ab9e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360acaab85793731902ece5745245704708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71247fbf853b3b87f564f5bcb36273709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d881437275424e84f42e44d0314cb02710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08550bad007904642769707be5e31249711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2ec48c4794ccdd7670f5bd719b387712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b350eb9eb0a7546ab83b8b383ec78713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01f284c7a5e70f7ded868d679d3dd5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837c72e362cda556c6fa4ae3dd156ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85911bdb9a591c15bb30466f20c8819716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c39d2bf0b6787a51a121e0e8a29294717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a85b0aacf2457864a6658a5b91c44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bbea109ef6e620c4fdbcd88c5123a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c47d1e07cda3a19189ba6a0b83ba91720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724262ddc5317185bcae280464b8ff9a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efcbc919c3e61dc7a688632a13d66c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45385dd1294e26eaae9dd76e08c348a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26848279d96a0e934d9195408681b22c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66cea5301747fab0ea3a9fece97d82725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61415d7186e689d2917705e444757d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a90aff387bb9d9238d03d1f78947d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e2c077a8f09c77393eecdd4d91fc0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffc6ca538c8ec02fd12c512bb8513e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116ace7e1383431fe53d7eb945ae60e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd293faa88866b1ef620b95f29a7f07c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634639f227d1068fc580ab79e9f258a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93da6b63c1612404822b3cc83aac1c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063996d7f735142d35f6329af0e3c88d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ee42dc4279057319011a9f8d7b383735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a1c31468a4e5f3ec4be565edd4d8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4c0f4102c7e30729e9c95253f822a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9177b620694e76b059c508df345ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fd5ccf576b5e52ea3cf2aa1e01407739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b151bd5639cd87fb01d473970b0c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806452777ebe39a19a894c0a3cabc2d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d7f4cd2d1419b501e20d9a3baa787742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e610d5fa7bdbe43ae59679321be74b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695f8de155cedaa26056d5fbd3dccc4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f7049b684800b8c2fc63b96ddcb68745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0608d77658bc49de8eaafb2b10a3c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b330a807f751e5720106ea894146621747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113db376b121f959d2794bbac7e1ce8c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fab1b05de9deab978aff14a467f56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613e7b62d2c408df9e9322dcca51336750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71bb44e8e1d8c900bbf276898e81dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d939814b38e1251e03f9b03877c7f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4859495575e31d61c8ad4d54bafd86753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f2cc7c998be83fe318ad11cd07a72754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5f8fe934a8643a9a9fbcc5906693b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d00bdaf8355c701396ee5a011987b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dd6062c16594e7e6d9308374cc3dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ec770e7568bb2cf332ce03ad44e45758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8edd5eea2a494061a1a5b79e718ab1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1652eeae0105c311af221d495279f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91c7dc092128178e81d2151841aa0c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7389170f69d0d4ade2363068860b5a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26429670005905d4a3dbe20fbaf21798763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea660309b0348335331ff9bdda6e87f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c47336be239cd9cec6916463507a3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb30c2c1edf42da8d9765aec9e2a774766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623c93de33075e1be6d5fa3564d7a71767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e41522f119dc1ccf3e9486a4854084768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaa200f0720cc0f053ed2e1b2b3090769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef881b8e45df9b580269bdd394eb9ad770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703655343854da2b9fc711957ef9b58771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcecb5f6b7a1eb16a18854f8729122c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3306ff259663b86a81ad136fb3cfe82773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a01d690b8d84927000a7e236a1eb9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86d2144102bf54d32918c121c2e7ec775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ce5ff0551d438dc7663fe9249de1a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a722a709c563071ab8661d7723cf5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892032cc6928153026b1cd0f0b04854e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475af6dec16f69ec36b2802143c756b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec8a83a1694ce84be1ea13edf9c5af780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac286bb8476ae696e545d75cecf29c5a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1fd84eea03399c6650dbe9fc1e87d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af1967eeadeab50a74b63708a5c806783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd5257a950267b1349785ebb418178784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1e0bcff8673ebcde44c48272f370a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4563dc07e36b2164db5e7eec29a8a4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208e1565f32e50d975a3dea583acc6a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f621266a770a6b0388c47afc8970af8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90a967d231ccd0ad5d5c4db2c7e3a9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ccc08e20417b7486e909a1b5fad24790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c95c019131a37d3a7cdafbb510ad8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbd41a1dd1ad2cb892cfad15d5a4e1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a2c21e7a5f0da0630b7b9c5f21c4e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfada4f62820ae811a2d61638982d6d5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b9f7b7e1f6a3a839387360f64c012795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc66f8264245d9de167acc2b363ce65796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4d5c543ce55ccc831942e772032ec797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e0126d156681a592bad0e23d2b770798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cf327f5f446b1227d10fdf3d2fe1c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83feeda755a5d68010545681f5fc22a5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f585b770802964fd635ee553b08a1a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442cb6ccf1b7d9d068fbcef5dbbdadc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68b29d03adbd870816ad2db2ad7bad803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4122eafdd531aba818f8ac2c33c84bc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53da69ce7c74794dfe295042e99518d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf56a90d9197c1ee1549f275860c50b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a7db9132757fe3fd22dd8dde352d1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5767bab80919173caafcbac50e8f255808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd527bb4c41c5eb44bc7df5d3f8a43809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323366113418ae3decafcac01a89433810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8345879ed9013073cd98db1e79c737811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef185fac3f753d723d2e75bbfd9f2c7a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba836f209823e78abe3356eec31f33813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79871c1aaca27492869489bc0f660e06814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb27c5c011759503ddd31c46dff850815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beef2c3535a6bcf0880a06e35e2b62816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3d5069ebfa484d6055fd5a5d7f4e3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205fad16a0b55c6ea9481ecb328da82818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e9d1e64ef96f6ed934610d548bb2f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04bd76d70d1c572d4ad4a3511d062c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca381c44329cebae8585e62ccb67c87821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f9e3103c5b6c7de03494e5ef79441822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571ab54b9f122d1be9a0572777969e3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b1579a852d77815860704f7708808824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c8886b4e97d41e347e1eca80e0f76825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f670fa7d48e04561d4648a36314a1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabcd0a1153dcb73d39b54c7b1c646b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db22d4b188c270625be3ac146454484828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966ef86cf7b9f8f6ba2df9fd839e7e8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d0ebfce14c4a2f41ee7d29bf3ba64830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4534569813c7dad78b732f26cdc445831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232a217edb11378e0bb015cec1c332832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070db7b526534268c01e007f252707db833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efe71e17824ff1ba68315623cd1917834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4af4bf1618034735b89cd65ed43e14835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94f316771b8d012b6ced3cdc6e34a1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fc8708fb86a70f9063936833df00c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ea4cb74ef3c0e34ce22893ddf6042838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b7724877ff3e9140ef377dbdf2760839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2395674d890bb545e61585fd76e21840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818584c28df5d060d2fc4e3c83e15c0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceff27b14ce59ee28265900658c8317842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a1f1f9467d7e12b560088cf84747d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8c156fdd995ad7309651150de7004844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2affb8dc6afccf99773ed6f0d4c1f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49abd9e26cbcf40f53c45c7a0b8443846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0557ad60f80ab6e631e64fba9c7b9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e86bd4db36208dd5a4c8cb98f3c28848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3110071f62b5887d4a101476a1b9d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e469efb5479012ba59ae0baffd58d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789102eb6190da1d99669184c6aeecc851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef088a44af3a6db4e29b03fe8778e6d5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfb8ad7879bf07a1ea9fe0e1d92b4d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae397cbf813c94e1ecdc0449f1316e3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7c26d6c7a0671de90af8b97d123d2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8ddf5116b90f44d2d7517c14eee2e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7870eb1ff1b2eadc4b207246a2ddf8e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24242faae6207f3a9c2dcc735a7732ef858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fef81e9ae362c35dec61951062566859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e83025cc5ebec4aa666ef50881fcec860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20d3e74436118937e5e2d64b9626e5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5d3fa8c8a575ec218b9654dbf3bc7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01446647bbe1d36905b6de1a30fa5669863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cfdbab3b6e58b4b509d435e98f203864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2d19c8871e25105e0dbc67b1a4faf865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff445eeda9beddc18209acd38c4683866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994c9c9bccf02ae11372a3555b0328f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140de01397a2be4884da263d1b439a57868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12fff135ce5f8d807b9e3fa6132cb3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2884f04004254b2c3409da162482d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e21bf055e451a648590e80ccec7bf871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f558c19695459813f71e12f0d859d2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03799d6fc7ad195a3c6dee3e0d219131873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650311262b67e3fa6238e6d2bf6c9b5c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b369bda077a87d7c80cd5af7684ac5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101450ef6a99e8d3ee4b9c55f2a0a126876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e3a211dc3c86a683e9673af009775877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab834a4a66409c206c8e3695ced10a57878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ad3af357b949cacef2654ec2efce8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631706d208072427f390edbbb41723d8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefbefd3d6ce0df303c0af2df8283ef881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200837870b5d67f6a901afe18459ef1b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e56b594f6566e14d3d6120c64f4712883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea2127f81be2ac48abc674281b69d9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209840ceb1c7a7faaa27c7ca4f26fc3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafcc2d3a1f4b5079b2896699336e66886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2984dfadf98ece4f65705a16b9f5667887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbda89bf6bafa4f7836c9cc9d61f288888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82fa271b569658390d12c3375402a0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e2f8eabed25dd0ff82bf78e7ee339890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691009a729558188b762e069a3e99867891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78664ca7d42b391db0e4e39c59eef5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624fe8a3f2d3b68c30318286295d1d1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31307558340411b11e95040d015050b2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be667d49a0525b137d49071012655fba895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69a6aca4bb70e9efe5799abf15dc7d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbc9cddb682705c84e6891026bc2c2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed7e05de1132e074a439356efcef0d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce37cb302121c34c82bb32a38f5f27899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5849857a88649b5a528686ab7a19c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ece96b7490880ab8452302de20e227901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667930e7b6491dba87039bf53cc2036902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210f4520620a958a31f3a90b637fe2b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1d0ea433e85687f1d6802f3054829904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46224147a01f84421ea2a0da70872c30905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2effa5e91527dd0c85a313bc9e218906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857de15a856f4577c179b7c89cc7290907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94e0a4a836bbd7b8c153c4f4b341b0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8224ee4140f0f506c5900722ec84a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b8a3a6783d7d3238fa88e615ceb30910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479bd90acc8a686d3235ad8a826e3b2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6ebd5860ec8fb83a060977a8819ad912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f1de1918b98cfdace7e964df7a144913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bff15482c75f6bdaf9f0903f20d96914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfd0b37cbfb4757ec92c1cb2a9d625915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960afd46aa18a79b6a02834213621621916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ede13cb135566f13a06a032d2f915917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a825d9c55f623bc21299e32f1bbc3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb684dc146c61e2955d515725d85d7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29cc30a3ec4bee0c6ddc7c79c54fcd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529059d0410aca8cf6430fd245409e8c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24b62bfeae2a4b735253d425f2fd44922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311434a969cb0528d2bc2d0a2af5354923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4fefa509e2646e18652e48a3a472d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf36043aaa69e7c861d42c9a389a733925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fecffbc941fa1f8ebe9df2b30d004d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b88700b97babb9c5b777ab75729acb927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c4caa50f39095e1ed38f31acee0ef928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1553f4fd45d1a5f992f91e0d367a8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c2f9c7ab55539501f1c4ad60fc1bd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8919a78e8005a9cacb68644bf394847931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8510dd899df73e208d383cead28385f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbaf37ca360526aab697267776cd07933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caac067db8d2a8a9d1bca692cdbc03934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636a4c7bf0d529b120e7e9dc88fe982935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7cb7c978742f05c08652e8a078e1b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1a59530dfc2ef50a1994bc8d0d330937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc6a07756853b8c6bb241dfde370f8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215d926157c2fce7148ef12976e39d8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b54cadd026d7a60e1130c83c241837940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812217a4f400823852a46b443737f02941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00eef986d7685f9f1d0ff06333ba86d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1646f96b00805c7dc87210fe18571943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de9965cd72239eea18bca687e33470944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e7882f55635780b968d01f9c9cf62945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57457b6d54dbe0f404792977b57554a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f431839bc239d0f35f624df4e0ce2da947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd89fc6d2d37cf4911a6d8902d87b5e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd94bbb8fe54334f5cbe755f4112a51949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a9ce6077fa368eab673c6d025ecc4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce485102433afc6816bd1a3f5a17deaf951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6e7606c173706fcb4f5b95aa37027952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1618f07a2cd9bbc0df59714fa2d2fc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae7e19beb9768a95e80d8882712413954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4fd33adbc31b6bb3e04388b518996955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a528df3d750e93229c570a374b065956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceb127b9e34bb5adb0cf511919b2c2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e33d57e45add32da45a83dffbbdef958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ac7362efdb60f00e25c2023ab9463959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a9efa19a0da7df65f9b390037a402960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941990c319709c507e4f80cd13449a1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c74e49ff76769668d4a1c98e6641eb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deeb9b5bda4fd28db933e01bc5e3de2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dee3f7be8e003f1b3e97f57553e7c4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7d41ed2c86c3d15fe36fa05be3f54965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ee6cd7a7abce39c9867719e1c24bc966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea148cbd68b8175f29644006d7f97b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb331c6e6bbbf086fa3feba18b188a94968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fc8a59e2e706f28602c4725c0cea2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2c39fd1dc14133cb15d807d0b3e43970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817135ccfbccaf4774542951892e5c96971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b195044edb9c3c254f31d191e983f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974c5734f67b9841ec440753bbc0ab3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fae8bfcc4409d9e40a177240c1eac4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19ff1adea32457afa10125d22c5779975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fcf351641e51c3fa992df19dd6f9b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27051755b403ad54eb3cd42bd41ad848977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf243e8b2ff6098e9ee0e839c0c4d871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86097ae209508d95414c79ebc265c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d571b827fbf4319b4cae043ab51293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2c8e1ea34deda9146868eeab708994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d52fd524219a33c82b62bb06bfd0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f13b2c8330286c99219074b409d8226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8facaa453109087fa25176de18dad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc4ec9deed8e26bb126bc40c3347c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2664a015d8fcd0d2e63c86a2ba25709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6288de3677c946db0c3ea25ffb153010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b419edcef903066d40c305a38e08ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62cb342aff50bd9c0f93c983592f2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a85ea934014199920dcd3b3f48c18e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe034becaec11ee03351d17bf1129514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ded30d4f43591bd3ab0c2529510d9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1e0d9816fa487869674952c2be01116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba94c82d5f9ba97536545df071702817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d2231b27c919fc0a1257afb51885218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dd99f9303e1c7cbc018d38e3d180b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9afcac692845798ec5c59d04da0b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b4b15f954d7d47c83bdcee448234121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3681a164b2d960af7d7fb0082c025f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bcd03dccd44a6e7988ab2f07c5e7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11004a1d09a1b79f0723c43b49255f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dd4dbedf627490efc8d6fc7660dd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0d37ccbd39eb21acbec386a9d7f6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7ac0354428242141983d19e9e81c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9fc198c89ece30b8d830e07a32b1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c28c9328194aa01919f47098e32f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1c1d35cd6bd56b7f864debbd2ed6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621816834fded59e90ab18818702f4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd31413ff7b6a6c02c44729034f1eac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5a0bbc2172ea37ab4d241f6ec3ff633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88895b39e59b018e94b72b0e88a4f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cffb3f97c184320a422cca524707c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf480212064702e34603712c7b0654636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bd06379da6976b33b25d5fc0cc7eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82508fe17c84a0aac28452117c5418238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09857e35c61b8c3168a6db3628576a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a2137794076815aa7834bb4d1ee5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd258db1697c6c0db4c1f952b0d495841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea0bc59a4c710c405c6bd52b709cd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0c2c1e9f154f9ad67a2d44efe8eb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0867e943a229704f457beaafab01b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cc69c6249d4596709b44ec3c80b7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245297dc2f5aa3f0bfb0991852aa608846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c103402b5f1a379f00e7e6b7d1c3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223c4d0888b1dc9576dfb639d94258548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a701765ac95b3abbf0105b875c8673049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b55f499a91c14de7225c3fdd94fa2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c789d14c1390fccbe6b21a2162eed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d1372a9445b2ec6f5654cad0ae13f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56a98f456a785e6ac8f99c5e00f00b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2510e1f84f80d79c0f57f88763ff03b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fb76528c44f997531cb009e8f1cf655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978cd89ec196e213962f66d38cbedbe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf3b343c932882f55885296e4c0cbe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c74ec01880f27f4e2ec844e32c8e5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952ea5d712681cb2cd0c4d05beda2c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a59c485f4f110d9aa2e9996e8d236d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abec0e4f149d3be9247d5336bea2ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c073b24961c8eb33bda84f90538da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e96e7e00bb22c174e0e1d09fbddb263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fa0178a079d63b0578fbc17afbda564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60a122da263da28eb378c380d7db9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74f4411f4e4faf6668158ae8c22d9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f90768d59df4df366b017ea73665d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e7fd441b0114b53442fbe4a87461768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5157d4dd91d79212afa41a9c50166669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103632e8c02b4fb17d70d492ef90622770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6848cf35a91e2260631cf95a96776571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510018fb8f03353ff76d68966402a8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f5c2eb89aae59f6818cd8947063f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35648c7b2619242d1a3f5e6ff4f08974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3aac9ef1003c4209c8554336b384f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3b482c94be18685480c78b596822376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48ffd452b5b90dd6b78cc3e914637077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55ab269d5435d758c2a8638007fabc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47cfbe696e2826029f45b5202ba6de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28458a82b4cb7795db2f0161b4a001c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7cc2fefb6458d706670e44a43134281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83231b33c0c066947f43e12010121082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61b5af1b40d9435b2e8e344b355c7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae568a0156fff79da5ed33a1d031b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e739bc35b940ba2036c9c391b100885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f62ba925efb87e32329e8e84bad53d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487f434eb245a5c65d4379a45c31bf187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fb3151d905968acdcbfebb979a4e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634b57a30e6947cc0aafd8e68dbe42589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b16eaf45c7a1e9385ac3e9f4cfe1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91578b46da3d364fd470ab755ed800f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d55138515e5b3e01358debd3dc011992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561c8095cf2281507e45bf2dad292ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a45f5366f019978bdb88f3faa6808894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63edd118c70a23c8eb76e1da6f3bc4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393d7b21eb54eefd2ba79e47d45949e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e211bb2c94513f0c2672d9d5e423997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97e90f4e2f797ec8390c538adb2af498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fad557d4044d3af2a9a98a8b30a9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af272fd77d0d4b1e66038b38929e9ce5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cca07bfa7e68552fe975a53aef9e45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba4f088777d3eccd8fe880c00284a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586f17dfc83303e8078d83246e277d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118dd3e04443b37a00b02cc1dc465a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2a3f0b6bed0bff0643cb17241ff53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fd4fdb4c6326b912186aaf9b30dbd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bf0c2df31d553001ce80a503e3c24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039c5d6133bbe71d49ed96f60e70282108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a354f8546511ba1fc2dd829aff66b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca8afb56e35eef89e550f454b53a8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5a3d45058e0e5023391746d05cae1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070c395112f310db27d5655d7c10113112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6221af784a0d84dd7fa9fe7b6d835113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7ac32f7050cb91677aa720449e15a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcc81e66dea1ce92835c43eb4d5386115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3dc97e5b3249858c9d114d610e4f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a95383ee4f588dc8f2d1b5d816d4ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136409e015cdad4fac5802a961d18d67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c721dd26f6a570b65278a3393a658c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264ef3ca9174c804f6b9212c84c2475120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d2f3a5e7e2235e39f0602586f1202121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f512018f99d74e53e07a0eb5d94036f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506e818caa185e9378fc17cfb737ebd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9a865196f5b1b602f40bee7f17bab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368591922b834d32f799cd0c0a926e6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a689d864ca2ae39cb88395580f2164126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb860c8475a76d4e8f9142ec779887b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e468c88ee8f341d8fdf32c5955170c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea84a853bc59adba7ac96fd30fcb753129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418f4d8807f536f72ab6a89a0912489130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecb614e9a04b41c5d50c6609b207a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f79c2bd9faba1c0fab9bec91d1bdc6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50d2e63fcd0d8a16be00995292e0b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33597b8f04bc539bb26b00300dc129ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4f7af0ace87b7b1ac5fbc6bfb8494135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8b917c9ce8f78fc060939bb96c082136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c27c80decbf234185e81299467b360137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dfd997986899f516ba631e6596d18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae6c74453e33faa7ec296c8e39a04c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d60e7fb2fa2fcf21f9d649940ee12a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa83e64389d206c9813b7c31885f3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897e9d9f58ee4ea48198017f64c950b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147bd163f20d92e9edb6b8e0e7e6164143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7f85f73d97c2f733451177d34e13b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd01c33f1c52d7c0a22abd22a8ac184145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aede752d95f8baa3efb94c2d0d87a2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3eb8eb0cd2d63e94726dcaf50e007147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a504a73bfe1b603c73a18427e4c9abf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c28f08dadb11e22c2c9568d4f44ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28be474e3f5e8af700e164c86a06fae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc02c2651b9c6735ba554cea6522bce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d91db0541094f7e0f63eb31c86ce4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b768204160d53c7b0a6ef91b8cd76c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a194ba8d2b6ac76d385e5f3e67b7dee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35416a7db787e8b2ebb442af79433ba6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3268cb464498072cef6d593a15b042156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ad801bc06510e3a6c2b27b9350018157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcdfdda452435ef43b453207ad37a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314852030a895707b966d846db94d41d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eecb951b453f448a59aef021e22e73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84712a02c69c12b3f4d08c872a09f8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936cf4ffe62fe0d002ed0d157597652162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66791e29e556a164418ec8abfb8936f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a7a720024ae02c595800e83817e3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf73a9ea92592b995ff0cfc6bc08d85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf7055af5e48523baa6846b9ee9c94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b17300437a202bfbc0543678e40c90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce4432320caf13bc4d3136b762d1ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9918eb98a530e82fcd67aaff8a54f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4949953f990169c6cb314657329c60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad413b171359bbf9b10363e07a87ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc2dcdeda95521c84057562c4700ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b37e3d301c861b41f2a4cf3bd174e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e72aab98124658a1ead68bbb660948174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2cc2b44d237a10b24cfb374fa2bd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e660a1902c28ff3162f997e1b63a8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fd0a20f07d42b27c44e51c33ea778177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3591c0103e0396a3d6246a62c9fbb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5a376cca9416838ed361e652cb824179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447363192526057c67a731c2bd8c593180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc6bead9d776d4013ae9f24982a87c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4b28a76652c52af430169894820bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c69c416a1bdcd0f37c36eacaec1e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f8846d834f4b16b4d10b9dce3b703184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f674abbf41d6537afe00bd2656cf13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c926bcef578d09be106502c3f2d6e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52191073b0e445235ed765d68bce2e10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c11a2c15bcefe1bc7e186da039e934188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0c4a24b67b9f3f39038f0fcaed55d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb636f382720d536cf404b24e5859ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca20c18a191384d60b6e9f7dfb808b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a86074c4524e3d3df7d784c802f8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fccd900de3da9bb922632639129b64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b351cde9fb66052e0a2f41e07f814194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fdb1e85d587579a93b75628508cf3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811eec165d34c77e7a99b60dbcce075196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b49620e756422343e992e721944a28197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5bce4244adf03d4cca162b7784779198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91176798c08327acadc9777f947c7696199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b2c721543d4cf12dbce446a199fc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585d2294c7b69439a617b0ce03c302f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda31b9b7f73842c8e8b185f4a1a71b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc9fe9dc3b57d16ab4b91f8c64f72f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2373a9cdad3e9e4de3336f30eba4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696b4d6fbbf8f1260232390b2296ae7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230f1d283b2e1f8683a9321d0691c48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d07687507199a1718f132c4b24a510207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dab8f64200c22df495c1764790886208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d468e89ce5629e67211149b2f90ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f68bffe7ab4ba39435fe35cf5846f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63689c9d5e27b616ff1ecc0893edf68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae330fa8f0c4a7c2d9bed8cd9bcb24de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e435d8a16e3d13f40c4fd2521b73f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce856e41e6f552a23f9584549f72e232214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4e123fbdbacb6cefbe83bf33c0f95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621a531964ca53fc906ddafc86d4c80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2de7750b442481a214370d5889e20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa6dbdc7bccafb89ea7b85405ee689218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28083fc2c45488c733082029e4384b1f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b3f6c1a842e260e8f6e540abc1985220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ce79813f686c5f84bc61d43f83ddb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d3feb462ccc29cebaaa710b31132f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cdfc390a03383ade246b67d657e1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a35dd6d56a5b52e6cf0191450fb5d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119031dce29db765c71976557cad4996225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd07613f97993968e4c9482fe779d06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84405e8a817d9a805b2e6275147d29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0c45794ad4e7d84d6b4fc75f5e19c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f9c9d38af305e3332a026be20f02a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc452f6423decff98d171cc2efda3856230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7aaebde0c5f28dca01f40bc10742f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb001edf2c296a043e215115c62e9eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3eccba0fd3ebecb998907cc3975ccc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb745ef5978638b78fde612466a9ffd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4414c14205d3d54f4a3bf6b553abe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497dc7d2cedf4646176fdf4ea47a4fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8005e46b9986e2e1530e29b93d928237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2bfed5aabf3f3a25cbd050497f64a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e259dc14599349adb7a5f1459d09d70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113d7a4daa9f63098590d9a87de97a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d0eab0fe192634981599ccdf69316241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067de55ad16c3d18dea9c64ba2b0285242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ab6e71f5235b78b1a05c6365433a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d0a4d6729d81273ad1db34e1b1dc8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223640816be1c3daf9d0f2d153facaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032b5edad25b749ac68324cfa8034d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e0010a163589a32deeef25367e775247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425a0db5fb94fa365817869765ef9d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f37be1060e3fdc071d0996ad582ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a179bab998b590cefa8f6b6ee67bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafddfd4602c09cbfc17ab49ce6dbc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902801e9dc329871dd9fa64e70d3cb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc8ef7a687148e5d8257b674fe2983253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9524e98e15476785775d8d12866dba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbf3ba51f749e1a8a121504bade5ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7096e2007ea300e51525ab03c66b5a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940613034b530b82bf109a81a69568f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626f2a85e6538379f70589b10f2c434258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f2048e921cc37ca3aef529006189f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd61773778bf5a0dfbc8488d2b1d7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44a717661877bb3a81d5467b7fc701261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47770b2a2a01d200f53d7b31f1a4e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc33f905ec023566126b79c12b0bbc8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a50386ce622b8fa6f6e8359c0286d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b538146becbb7533f7fbe104a5bb88b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2813bf382d3f4baf474271488958f43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1770b492e60bb77bf9d981c8f0879f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971bc3386db90930e4f353a35666b93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f556b59e016615f5b0564015a739fba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cac789474f6e315392f6a4e3db88ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba45576155b0779b12b82e05840048271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fec12324f8d47da9d50b5cce95601b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1417c6f66c72c8ef4afd9ff3aa115ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a468f510ebdc575d69a39e2ff9940274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310bf0c7e122bfabb4db391a4025d41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0fd6b3430b535e8eaf83679fbf2f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22251b7596de27c37d0f5077e3afb62b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07b01d64417fc97a54268c980605bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d488b8b4ec640200678eb3a1b16c06b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec40f6fe157ba61cc704464d74da84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d589877937c9a329cd922caf413ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6356f452a334a8b8276b71792abd2c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda80adb377b548dc6f6111b527bbef5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b24bb4b21e85a3aed80153ad47a1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edc5ae6b9fb29cdb02711472b03212285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed539b9b30e75e5070fad48f043d40d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9f05c82b532901a3d9de8b71d290e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242546b670510f5592cae30fade7abe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d528eb23ddb8d6c7969cb70193cdc3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff2182c2252d6c585809311e198307290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d432f98c55ecfae88dc68f8c11152b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14e2d74ab94ac32798fda20a0bac43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d20c301e57260362c05bed4482be6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622a181e1928d803e24b6156c065d00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5028600b8e6141dd092bc9f3c065e3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b30a378c16e63898360d0b0f3475b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cd0f6953a94c484be84d83588bc8d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1255b842212ddd7487c6c36f8f8c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a81ebe112e6b32a93a2f5235598c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46447369ad44e2438194f29433c5b282300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90ac59588f3c89fc32fc34a2677b62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb70468b01a5b6672907d1c9c24624302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71990ecd991068235a7950d5018613b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da0078603ce014d3008962d6edfeaf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f52ab1bb17545d5f7c10f15489484305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bc789bc5e5a277d58cf65bf7b1f57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64575cdef17b8bb198481f7389a6d3f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ef7ca5413ed30f5939857ff37cc9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec0940272ae3e6a7251f1245a152be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d9ecae36bdb6a3d899d086d3ac4f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae81eb941bd309fb7ec5a91a0c9b5e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22011534a2c6c7b1654de73a17e2179b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9ad60f2ede33c1ebc8a3d4520e527313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b69a57e21a605162a04a162039a57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd082652577702a65a7439508e37d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaba9b4c7b5fc9b4ef2dda730430cf0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fc505967cd95acd1b185b30f794ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c3b7322bed973a63cd04ee4a1bcf2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ecff0f86b6ba628e32e6b8d710fdf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382d6ca59f921808b1bfa993beaa7e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a95738c8a43202b961251b4c2ec50d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82582ae8f1ca091fcf00a33ee195787a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0c3a24d3db91b4798a6e855d6b1c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64933b1202b681322183a06147cb6ff4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b911fbb8dd7ee84266bb08a51e742c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e31c1de292ca555fe6f7f7ff997ce9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd2fcd77cea1af0a5dd92ac3c26939327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf584c6d8806b61a4b763ffb2d39dd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8029e106c7dcaeb10afabb037cf34c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e058301986b96ba726b45c948f8fb6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da4830f51d2de3eba4d90fc750ffce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51d196791099a7213f8e179a9a8c61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbc3954ea9b00b568d46ae82b9962e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84052a209a7a7275cedf8c088e4905334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15c67ae949789ca80ffacb5e7727a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6e717566a143f30c43d4017c05743336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cffc89362f32be9c7587537e2c1aba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d835c134733a7af47343ac7575de737338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7141d62a8c30c183c8422028c1c5762339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201161db3fa616a6b876f4f305b7ff3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e455a98ee35788591bc86477e28de8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97104d449dd3489ca1422b3f968b97342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f34380f8d1ea223f66db2f6fa974f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1444cdba90ee20a3094d9e2a2c349c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44d99979935319712fe3bb631094c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae20a446735fa7b9cdb442a2d47859346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07f61580335cb7e9d7b996454a11c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dd265feeed2ca62bd2b0b17e92337348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e647fd534d6fa3d3b8b571fd1f9cbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b45121d4af5556ab6f405172cf6204350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b0287ec42f58c48ceee7f44ca38f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7e28ae0e1c3ea0efc0ebac1e4b898352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da7d8b347c33d3be336f442f699868353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c007d1b92c6c582458de8ce9f87ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403d5f13c4b8f602bfa35ff97943c1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff7d2bfad60cd052151eab19cb5918356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0c8979aace38e4f1f3f404e05dbb3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1756411cf91dc6f0325179b0c94ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57b196a59e615db43cd62b8704b0d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fa21f393387093d9d19ab09c3287a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d4cff379df09d73dea929d0c25c7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c86f9b887413d1e8f6e1127d49d84e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca798f1a5ce4e16032663d1d02943d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd0dbd9da772915768ee4657879284364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77efc3a212b841edcddddda404c55f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b48ba377cb9d18bdf4545e96bb7fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7b3ab4d389d180c78710b301e6ae6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f53deee5765e06798a2da4c277ce8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162abb95abfcfa8ac9814803edb3294369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50877d101e3839a8d4391060451556b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c60d9084371946a5b92626c84c70d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf52b017d3aedb0011ee8a79c012a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51548e3bc013681406fc3c2c5a353f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32bf4bf5f78ba8234faa45fe89bfc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db07e3de340d1ef346e1a7476ab96b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff13ee18a801278de5ab1aad89111c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ac95a0d0c755a904b6c5ff6398d14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20588946a5fb6604676eafc4139c9894378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bf0bcb77905cdcefab1a66f495c9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b16450e4d5b6fbe64fc147801a4088380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1c4bff1e5eecc6c1b0787be0e0513381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cabfd8fa6384f53d1407defec73b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73dadd9ba1de306a4398d319a547cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d435b09e26bc2a8cac87a815244b70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b784e31ede5c55dc0fab0d25aedffc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d6e0b0694a26dce14ea080d03d2b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42ad6ce7dcd089751d060f44bc8f9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7f8f67137f0d5aa731756a5895800388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a060b8c7e94765d480b18ec871213389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b4ab0aebc540bb7640bf8f7866c38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf30245c368c0e72e2a2f8c29614f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b93da85fbd69319b8ce661696b1f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01148df6d75b54bfbf64c2a57deedc39393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589a87b8b35698f6b80652d6810b5f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d5d92b7884d10e33e8e33ff88b44c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04304e10c6c676618bb12b5434e5dcb4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c60c04b1ede04d5319abafbc7ff07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a757e4458f5bcd0874bf299c5a333398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c80ab5bf7ec3f789eeccb890c2935399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861e2c5995ef77c8b6302305435edcb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33356885b80fa7dae5f817b138a650e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521561e0640c3b4982e7c3d5511eda28402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d964fa95f98175486d5d4ca9b1e5c84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1e34a96353b32997e93b556d313ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24da909e8065901ab7144d91e7d20d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff282f19163e5f21b2bcb80830ee57c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e2471d8175d17422488e90979886c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46159cc4accb72c914805c8bbc9a1a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfc1d9913fa4fdcc4c069ffc4b79ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adb9d9dc0826eb8cedebb77cc0dfa1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125f8a7d7df69724da0833aa61ae3a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716d9fc595ba3a95bbeb2532844b2e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee7824a303de669b9ea1f549ca25a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd5670d59718ecc22d8f218ca92566414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4deedf6c1c761109e40fa50479043415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05125f8cb05b62e7b026f32d1f2ac9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfa6335caf20cb1f31267f94e9cc34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608755e6146eaa643c9ac84cabd0f495418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b95d4446203c006bb78cfd06a67a83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5040eb2dd99d8962a0ea4e2d68986420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618fa5ab6bdc47cb5a059d7e4b88f20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107cb1cdb38cea768dbdcd2ab062319422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2872115e7c6bdf58696595b974445bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982736c31689229057109a90d8a6e760424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da6199c0a66774527a8636748c2f1a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cab16a36320893da4f6a7c9cb43c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c31cf20928929fb418d6ebbe533b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54494dbd972011cf6b913022976edc58428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce329004b607b91af65481c6b5cd99a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432a26c0c9023e8fd4cf2d06c626ea9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26183a039c6170a6ae91a349f917eff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927a7a3a4ba8f7c9ba5b547a117932f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee46a45b809edf8c8f97c902640594e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193cff05482a566ae7deaca94333dea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458f9d4f12b288556d72098f1bf688b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50898adf7b0fb798b1d11030844db6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421891a9b7db483b65199c204494d3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0d383a13a15e83384fe11314e766f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fb3de4fd08a0779c943d8b6ada222439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863dd52c58cdb07132c5485a9581df5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfe344dc670aaa1be4ccc63268b53f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb7d9cf2fdbfbf025161a1d85c8172442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb7c8a5a83d59adddaa98862e3be23443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c5c136013927f8bccf72321cfd6ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729a1db6e0157eb1ce649897da2b89c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f23e8d20d11eb0e2eb531b0a85ffc9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56345395316dc549b2445a1ecd8222447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791c6a208c218220c50768d49bb3fee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838b3ba32f5317df13761db90bb352b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c28e18fc35bec6622986a3467ed52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01296eb994cbcbd94ae2d86bb348c805451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feee8cf96f59e988158f1d3b1046e8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93f083bfab06bfc39f2430c09d4f3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e3059589538d6d4f11a5e231c6bb4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9993a89adf9919ed3da2d03666508c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad48f51b80db51390eab1903c58538456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a80d6726d6ac178fcce0e6dc5b5bf2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e56ff306a417d0019c1cfd468b6fc1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06069d130b8643e6cf134dc4a684678459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c4adcac487e25e780afdd0a219292460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9215e2266685379c90b8f2ecfd7f033461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97d24daacb9ed5a5bbcb007ba8e7f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49249fc6ab5b8f1d783b8bb221fb7dd0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce52c123877514a1d206085c3df585464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04c30ba5dabeb83b5d28f9da926af0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61b65ac6d7ae2a3c6196a4fed02336466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244aedcfb97d3fc114c4a0dae764955467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2ae351f270c88d6f91b367b9b1f10468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef628ceddef4aae3a2f68ae0901578469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a5690d17e4bc25f043360a528d8ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52be42162272f463c4963c915f02de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c36d6f06d245ea8a6784ba75a39b09472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50a18b90daa495c13d536bde2b1ff9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977b059f0fd69eaa18bc68fa3d5dbde474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209af3b4e967342aeef47a97470ae148475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbf678cb194ab57417bba9674c5ffa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9389b7be8f38ef15510dadf7b5ff1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d81f592a9a037b92f09498da172c28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff829a246ce6f25354c30f4b5c718de4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512ae8e64a029b03e065b8c0fb9cd39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d518c30015d75223a47e8d39d170578481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840f7227f6e80ce0dd0b288aeb5fca9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911afcb4e8061e54acd83eb3afe5c692483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade89579fde4357c4c9df8475eb0ddfb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ccc6b7a0e6b7c5cad1dd70e05c4fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020995c36abe6d491af76e575772d11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05c497df76bcd93f85650163f92f57487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba423f570b62b3dc44d6f742aa86071488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4b98de5d84f782303a31d6c3aa657489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925d4839c701257c1a5b26311ea9db8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03e1b5a860f61e4f8978910361d9f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfc02d0fbb4ce94348490aa57bc5ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba90ce975f96c917e425571863cfb38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8156c3503dab01eed6b3dcc3ecb284e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d110540dfc9580e4e1c559159f1f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c3fb0fcf438c3b0eb5c3da87e3476496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ea18379d6dbd29c196271ae86a5ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83553f8e99256b5de8ea5123a41f4494498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae887b88e9a901a7983b0ab8dd00f86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b151f237eb1cffa31074334067c15500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e880ab2002a94566ed62bd5b81baea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18bdc544f0a5814d6651d60991fe99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649b887b7f87b660009acff54e38ce4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c615b43eb49f5137eb6b7c028fd83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880573e89061077d1f0101d71ef4b3cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417d3fd15434f13ed3274fd7b334eaa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eb5a2a1357b3e6cd1b16ec0ebad9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83d1e6b2ee6021a24b15aca417ffac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51184f1f595daec60a75496039b741ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c71cad2d9e662a39a2844e91a27b7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207e6b0d2f5c2136c58d582ceef7ed4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485611c1f2026401dc6434bdc8cdb04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9844153ee577bf56ca91f55393be00513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93befb4afff021b5b304fc47f7864008514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d255f2a90fb2ae54888db9e84473f33515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bf052eda24133b70cad7b877644ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e38811b21fd45ddd5b9e3e6c74f170517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec7bf6865ba092dc2285f46e8c52d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67c0cab07014ca21815c041c848338519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e6ffc200ee0ed0e432bfc33e27bd4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36986d2a11ec4ba9615ed8f2ffdb5f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e5a9adabc0b780cde22b9e8fabd1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30770876f8e1c2a795cad060a61d28af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26db1afb9e6fb819962c72fd873fa2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24ef32d469a787e9d25d7cb3539fdc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773298bc37594373edf17f05a70afecf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcd255c6afe27b061bfc828d1a603d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389ffb5e911332d564e05a40b4f69cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ac4911d71e92a6684381e7255c3e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f28c1aa8134ef7de4bde524931f2de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332f59c8ff1325374beebea17f4d956531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae68775c81ce26746830d10f5a8d1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8229814f826332a5ce5ce18b523cf8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf7dcfe2a6e5f97c9d91d0a3d63338534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a5be97b7270eac18c6a436f54beec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53de2417a3090d66b4e1e2fafbe0ea0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5325a8c79104af1e6ec0f775cd19d39537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217915abc5ac575ea148b60125739b9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaeb9610228bf12adfb7793065dd0a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d376ed5bb647ed6369939e15708f16e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ba1f84c76bb27a4ed4a92a047a936541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516bead4a7540a07752a7c459ef5539542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473733a94cdad353604d4ff6aea98059543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4d34a3ef1f710ae3bc065e4aa1fa3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca9f5604ffbaaa60fdf00e93a3fa61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e999ef1ba07a101e60f285e044cd42d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b397b24f68f0e774701a921f29a4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882ae81c71671dd12bd04698fa3cdab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849cad3046f25809169ae60bae4df1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd294ae3b40f60aa4e53a75f96726e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28c1e04aa3bb1d781ac87260f16b65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25533da7471584510f13211b04d33c79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54ebc5aed16daac71a0dca990772e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475545ed178ee4826ce0f7911fb0d48d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc24b83d5598c149d42ac2fda39eb70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96acd67d0b38401115b76dca8fc297556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ef52457f7aceb127f02b8a5fb67a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb534bbc945a71cd63a53d16b4c796558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de752f53a70b2471ccad6d98dee16d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0be4b2d71acbd242600e54747f427a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3181f266cbebf532ec3076af110e700561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ff799f922c7d53ec3f7a8cc610449562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14821fb55fe1963f114733ccc0a965f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46183e56fe187abd457ab70118c041c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe5d610d3e959a6866963143ff38c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b5510c475437453e81fe1ae797ce7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4190009b54fea7b93a7bb11e8e2a322567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c2d6988e4a25bcd0a7896c9d892c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558ab6a08fc4c7ace513ede98414dc9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143e7683641959cc290374d4c1c8003570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408c822a9e1d960194540558764d862571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82b48da040a0c93aa06d44ddbb2250572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd32814a1792b5227d6deca0c020ce6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd6144d26ecca42edf2ee277c6697f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a130216087f9f743a1da7bad00df37575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec037b76ba7cf0a18ea17a751fac348576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0721e35d8e057b3b305fcfb14b50ab0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c6b2bfb84467c1d3c0d31712b30dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be40c72ee88d68fd769bd4edfde75f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1228d3795773cec3f43ff3fbc8071580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30161204962abeb812c5bc712f23bc0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355d6a39f0509f85a3829a3245d85ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761d8f8ce5389cc3197a085d5342a16583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fb8a36c7de8aa67bdffbbf3aa2128584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fd5650985acc203bd86905a850709585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d53d68601c5d0460655536bb1cecb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d782aad97d1dc83107c6cc56ba217587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d21f46f1bc13d0b780c270468c668588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf3dbd07fa73dc490144b9f9e21d41589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6152629ec970df12396d9fb630054b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f19d8580d43499de66e1b6364801a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fbadcc3df7bc3bae283537a7225ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff6a6465f225145ff77fee5fe94fe4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d250fefee83bc1ef8187fa6acfada84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8989e3886f22b932f47e0023bd217595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581a1e01c68405c64c7ee4da5076294596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c88ba1b8dd02c6db36c1a18311e61c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33c81ba2fd53458001df43d7edd5d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f9a39ffbeb7bf9e05bcaca2182882599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fe4d060640a4a6b467ff7f7ba01f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f771c25a2f8959b0273933edb0803601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38be3323772fde5bf60919003b2f87e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64fcb710426a9cf335d1a8a0f5ac1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add11268e62799ab2af2f1ea9e6ef643604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855f26cccdc4b54d8897375784cb22b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3328a7efc9e53660e4cc1432bde9d2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab9572d70e01df53495fe4847a7518607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19138525d70ca154ab537bff7491c4e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0b6c2ae7fdcc3338fcf465d57a931609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec10ca5b7ae1dd4c946d436a933aec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add883a90f8a2ec16cba965c8f90d310611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0f0e12e72ce5dfe58e0891a220c24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285c1035f0d7fd4ead701a2beee5b1b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ebd6cae20502243344a5869e49648614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efe73934cf5940f6749f2fd28f3b80615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb41148c39e58e252abfaff6e8451b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706ead52e3fad955d7d9eb40f662db4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a53428c43a27b2d153bc0a15a17934618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950678f830602e58dcd4ebf7d147374619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a5f9599f4676ef086db0fa4ce7ec9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0354fc306c9fe6ecac9ab9deee7d6fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2ccc2d4454fcc21c5384b9273986e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ed08f90fc5975b7862f8586f3740a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ba84eb692fb681ee57f08b79dbc80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a748b70ed038aca817000411a756b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212919d30f957fc5fa01fee67fda08e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7335ca0edb23dc5f5af17a3073bd6e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bb946c155510836f4850486b1ec09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aba4efde8c4a734a4cd977d1299a5c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bcd86dc6ecd57efaf4ba8344faab4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99c566cf78cb2251e2702ec7273f53631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed552254ef992513b17747a00bbbde92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1190d69ec460a0aa4da7bb7776331633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd274db4f492957367b991ddb6721d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141b3d8930c68716cf85c9f6b37093d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b39937f28960fd70d7d6a0c85defb4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317772bd78f795d095addfee37379280637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf795e3ce2ceafe13ec949d1e2478d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ab6bb23eba45661a90272e8236a58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd11a1767dcd8c998cf350f22ef911640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69352b80f26c105a235dbed8a3dcf603641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4176c8fcbc5b18652674e70022b5cb9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60376f84c8b4d6d1bdefdcca7c4bac6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81cbee666304f83574aaf4854f2d3d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f845529e422a293add10f7c55e1b0c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39292711996c5c1f6527efca14e33391646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b3eb5e518a223ce0f12bf77c9add2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133d182789b022bb4b88f2853ca4fbd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8083683eb908d6664b2316aa8ace2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac10fe5dc85a6f358f8e215b23d4fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe5afda74142df62cc01db259e4372651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ec8a6c8ac4e6640f485a01ad7c9f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318814923734c8a40e74d7a64f70d62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f924f2ba1db036b07c6f8793805b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3cc245d2c314ae2d5986d8c90a2dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d1822d6b8a5148c0214c9e7f9f704656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b062346bbad5a589bbb14394ccf9c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75136ce7459a8532569a92982921b2b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0b2eddcb4b11b64a8cb550252bef5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bfdb6034f2fa7375a0e9d4ac6e6df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ac993280bc87b3efa354890a3e7e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbd922ba805cc8016c98656a51b233662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254164d1883b39b5b88067f160691473663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb6c8fb5a1d2a6a16a6cb9e72990ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f455fd74267d48190ccc63564677d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67f53409c67b09c6102830582deed1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c414268bf8fd6cc3607f941dc5d57667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a426e5513938f08551c96d98996af8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a1a398fbc765e92e70513f3422567669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2700d9e5ebdd7b8128304059bca469670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33243faf2ecfa3c5abe5a2a397b2ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978280c051ec5c715635c125cccdef1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97dcddbc98f45a38f8fc717fdebcd8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aab42673058aac588c1c515743a89674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f03fca041ded6434720c7e2537dc44675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f2e485aed60d734ce6af7d88ca9a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8f755d4d3385fcc328884e5425a95677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f53b443ae92d5fffd427222275d5bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de60a7fb6a6b8cbed45aa3b82456e70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4db36f322fc6536d5ba248fd2f03ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bffbb37cbca9dd7c4cac5b6f9c11fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d18667cd486e6bb1f00c784f0fe12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db61a3ec1258d3d19292dbadc0a72b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727109a07bf5a428a5f5ca08eb8450d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6fad971e346a54bf6c91065497117685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1979a85c49bcc498e028ca727a9052686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab33129519ac400d741e040e8765c91687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fb366d49daa5e69a1608a4e5ef4d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b19e83de294330568f00c06baaa68689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2d4f067b1dc9b363338e86f9d51c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21325b4fe7863a366f31d3cf04784351691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde577bc6b537038931a8a2437408814692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be8f39adcefc24cfe1d5a002719382693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8319d45bdebef420f73f0fe9510c4cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f97b1a52610fa46ff7ff5bcd924b29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3289eed6ce6a16717c97a210a65ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdcc984f8504698a8ca6801b910d08697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434866a9dc6580911912e05ac5c8889698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5e0ebf9acf7a4f61064cced80e1df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc40a4f6c0b4e453bf531e6f3ce1c7c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ffbe15c185f03328ede35307e6bf6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df2c783f3446fab4a4bfb1bc31257b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6961a7fc0dbf7b4b56dcff7e42e55703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e23fd2cdfb4b4fe4ddb57f3ee758af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ffadcf963b16a030fdfa1e1536459705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff8c0ebd3e88cea76609d38cfbcad2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95258e87705ff68c78d01f184c8dbe4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1a6ece153dc653a085682c6e10229708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca03e0de18cf2d958a7982defc840b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f3078a2398d48ce2b6274b2c188bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0ce6f3aafe2656e25e049d6891436711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237f975f5f723ac098d3462e96cedaf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b170a84b81343992215af308c52ad6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133eb9e83066a129e73f5a4046d04e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1401009f9d608da34c223343e1fc1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42021c8d926eb507f390615580cbeffe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a01f77d0f02181b512728cdbba8922717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed506c39b43bbfc6d07bd2f1909322718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6fe3f622a38ce5a1c7543fa87b6a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d769a1b8f1a5e1dce3f7a12864a7fa3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911f3dbf95c7473b79c58af18d2d231721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8a804e97e0808d716128ebeaac5ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189d9be8b0fa1d8dbf7e23747930b20723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54db9e29c5e316ac983cd3c808beb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd892e29983b897ea9a20231b019889725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e805ba283da2c471f179297849461726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63571afd8fae852b1845309cd13508727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0ef1760424f0453a7e7c159e2c410728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5f71739ac97e31f4e123a1075d456729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779e22a93854ced7697ca9dead27f3c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e426656b9d13c24a4f262a4bf03d87731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a06034173af5b49966ec8f3ad7f762732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5b846d31f3389c62ee18cb3d1ae9a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee2ee9e8fb4c282088d3cb1b3f0ce7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5059b886ec60511c428191fa3546e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a6be4cff624673a6a78e45cce24ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb677b622da54b658dfae01aad1d390737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f022d3bf76a7b2f484afa8984eaad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc9c0695b60e392f0ab8a37dd12301739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec16ec75711a02d353c458439471a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7caa7d5a3391575964922b440904df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136ff0c1aabf2882c66b6ec34777180742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4913aab5efa46e4926abeeae0c75a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60ae7dc6ea8f6553f56223c1c6ed21744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f60c802d713a5250c86d6bb0d7203745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca97185e7b292f8ad86fba56f95532b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d2a3d25abeaf4cd8042cd87728591747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d09ebd15aaa3ea7db6971a978676a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c746b4bff2db8aa3f06f0d472acb11749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715195cbb035d9e8505476921d04c4b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d893067874e873b49c63fb509dfbf8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f7b2f3f4ec65e4ad66bc23ccafea8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba317cc0a0500bf6db18ff9c20e54ba8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec462ba1fdbb3e04e5f6bae31cbc74b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271df067b680cadbafce82ff59a22f0c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e7ca05fab4af6177e41b039e89c63756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2fa78bf4f621c327b7963ca1b5d44757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cc5dc0203f2973217321ecdcacfce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1be8cc933f5672d7a65c25adef5e5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0a0a6b57b4b2ff740f397a552ad2b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9737b40912f39071f72099d1439ad5c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cedeae33220d397534efe4ff4b721b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c79ef513fb76b6eb674800f0dc768763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cffc90f166a93f0e5850d185063cf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6f5d83ac96cb904ed113cb35eed9a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381c7bedc303dcfa4bb26192b4507b8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11078161f8dee29c66d3da992ac2fc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d9bc1313cdc2639f2716b10c371d5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea95d458f05cb03156a3320ab5f73ec769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5685dc88bbd05befc204157741d2f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498a3cc64ab2492476dd3552dc3ac46771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132af76e044a20475c9ff66d4fe655f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57be7e643ad1c0e80ace9fdb285e82f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef48e0544ffc7c54cea2dbce3b533b0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb882ee11b37d7751acf9ec95308e859775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518c7a26c9db97ac689f34ade448c9a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c010fd20c09f3897263a443ba5c80777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47b2d843fb26b32df5323f10fc3a50778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b4b17d980ffa9c4dc4a6985220d3d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcadaca928249f657bc9422bbc17418780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299512e31ed7e57690410969c3601eba781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8e9716606dbc05f9acb28f06f89b7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2eb0e24d729c4d74d3a65f15ff16d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3336bd238de9c77244378ceda1597b9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce05dd095be0143309bc1d3e7009fb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c43e62a6dceff3f90f6e4c33953e2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a41dee53a186853acd0d1f6296d897787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a33e3b6aeb139d84992062b03a136f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a9e43e104e2478062fcc2a658507c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be882cd9430c2a1784e17ae9fd48f16790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c4af0198321ca10f8a5d02489f297791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cee425b906ac406f710adf66346de792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903580a16a52de4cf3d7f2796f3b39a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd0ca29995b769fb2e07e2a2f3f6d7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e318773085981ea9fcb625a9baf1d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe499abbccb63b0204abd65d4f3dce2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99178846acabc04ab000f695c9753bd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca79fec24f83e57907c4a14140ee77d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce3cc12287753078d183c84ba72ede799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b559f44a3fce508151e19e84c4613800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8eba03f0af5c6ab6017c223184326801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f0f38ed8faf30c9c4a9500e0b0ce2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f920acf51199bf142c0030de556daec803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45951f4f2c931f95649247eeac11ce8a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13220827ea6831791512d4b7e16a1b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8b4d4a91b90432f58f0eb4f374e45806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e4e76daabc9a08b58422cf81bb74d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b34db982fd703a1e67368a8ab81938808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70acbd868c9c838544e939d1383f45809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636fd33d0e4c458bbb485e2b9d6d85b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1919c9bc60b214c4d9cc42597f87a3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19cefe539d2d4beee7020dc9c7e130812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c9143df4805867c81edffe3fac925813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8630a6250528ca38e4436ea5cf0a7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2ba8d4910a20c80abf49b2f618875815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a930eca9ead427f78fae1feaf974e9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28ace05cad88371a3aab080ff1f460817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21b261485c7279231e394d5543a3bc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affa2d089414dd214e35164e238aeac819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875af4bd7c9811da7bb6fb61f6c79657820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904142245ce89e40bba9ae631f326b00821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6750bc093f061442f45d4cbe4c6671822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841874686cbef330bae5d5d304fd221823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2bd060f1e383ff3565567f840808e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9ad0a092e2b1715acbaa06a1f67be825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962b790a0909a0aca91cda7f580c651826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775e0b235c2f27ff756dd367a2e587e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fe390c71c6ef82741cae196ca31f1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73f25510255465a3b1e122bb763904829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8e5a34fcef7a07b1c4322de447a7c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb54e5c557ff186cb7e25918c62d966831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f036ad1b7b01bd116de2be1b73ec1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c007c3473de08138dbd9dc8549ff7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b5c3a26cee6c1bf76c0347e47aec6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0034fc8070606dc560df75dcd5485835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe3041164109993b169a1cdd8e0fc8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccb6920cacf241fb59f643eb2922f5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5d158ff58d4940ffc62aa18d73dce838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc59dd6a9bf9e5af1bfe433b92b6e90839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfb1eec8c7ff166c11a17b2fda3813840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b92ffe5731749c0238e26656d3b285841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb1c68714ed1ba425c328729ded3d0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f245f3e8ba4dcb5d0d73807dec97a8e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d7d45183b5e549b27e17a7a390d18844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c4753f4c8702c7924a20f53ff1ece845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcce430c796784da924318ed658450846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9416c79c0f8652b627241203a7f3fc9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d3a9e1fd089cdc3fb9f1d38b14dfa848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e543aef774120125e6ab3c1e83b911849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2145d515df3c51e522b7bfc32d8121850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434874a0332e610d20fc2f1da185cad4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac87043c893243957843a372017aea9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d11406c970db9c7d7e7b8210b13a90853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d6fa4c9f8e5e5eb0197419c9aceca854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b2e5aad0c901c6ca34b5402f03bb5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bc9c410e50a49cb2de9ac1971aeb8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70cd9f8ff90a79ac362570eee28175857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e6bf2922c83ce83257a73345d5c86858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600f23972bb3eabb6148b2c895411f5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75958a533c9ebe925aaa774d69f355860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57db8e65c1cdc6efc318b658f63d54d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dff0e846a8ae74cbda7f62f4e00c85862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c94804da164ff70f310c370837455f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427e3245b5e60d5c397b6da8ba200b7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6bba2b5b83f9d3887261ecbd31d35865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c463090ea217aecfb2e760414e71874866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c861574140dad229d09cb7b362e82c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221bacb817ec1e38bbda6e67b7bd104868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892855278e187a800e730405186e7c8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663effc7f59724b95b63bea403a3d1c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af29dc9435c206629c2a7be5371a234871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26996c99609baffbb553e38efdb2434872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f44eb3e44d7d544cf3f1048d3b7fc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb4a43ffbf5522167d3b567dae12ea874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8943a08863d3bc2765b439c57804dd1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811bcacf678ee3cb643caf7ad469d62876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab45b09bc4935cb83346cfc0466da1a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fc6e50329c164e76c967f0d98b376878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46914761ab122f90e311b5d9472221d7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4f3c740827a5928b845a9a8f85284880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6f792b1719a048bc28e4ab4cb211c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69e133c9d9dd2e4188b5d56f629815882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ec5f999fe4378431950da28c26364883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bf3ff36461fb45245e6ba2868fa33884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4e8395235cb1ea74f1314df55e782885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca633e753ea8e3bd1646cd4d54c6cce886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d5a0291071d6d5f4f136a3d6ed21b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a431d8423adb58259fef0417c62dfdf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4765c0effd56068680a6a8e3b4a04889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e391e1c9e8aff6c171bbc00c13d11f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef925fa27fac6b64d304f968e3c325bc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c905747c3e4b0e27c27d2ba02529d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f447afe52301e211064cf312aed8b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd430ec494ead4f312f415f820190d84894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f643e780f4701eae197f6d4faa2a8bd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc03a027aeb6070b745197330e3c57e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70136bf60e539ead0de56f9d79224466897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1245c2a94db6ffeed712838f01fd8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1d3bfd125bfce494a8a82f57f3b60899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681248eb44dc802931b2221ffeb4fbf900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840b6361b6725ee4b77a5cef6a1c8fc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49917fedbb038a1c62d3870b054e517902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4aa90d50c06493bd2c71f56f8a6ba8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc439e1cb216c0998d777bf82fa899b4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622201a67dbf8f8a5a7cac9d64d0d37905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe47ac4b0d3c48089e6fbbec016c473906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c86418b27f7169d4cb209ec4a33a8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92812010581a4b484d2f2770a0a905908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3f473a4b40f2f3090d24f3c773c44909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0992aef628ee4bf7bc2841dbb0038ec910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d8ac8d4549ef73f9ab0efb3768416911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f276a4993382d8deca35022dea02ef912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908e775b9a5611ba40f8fbfaed59cb3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e2377822662934f008d8b7cc88f28914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a48ea49fbae13c9ae239b6f8b3b20915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d3c20020e9e38647695d5ca28b71c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df5e8c09b5d5d101455ea38e26a7c4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046b4019974749f66eae381dfbdefbb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d20542e40224b005d2d4b2e9895d6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482500ef8dfe647208df66f858542c3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29180250fab94787a646ab54a828cfd921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56256ddd36b1f7d674b625aeaec9fd72922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6792673c8602d0fcfb791050a41312923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee97534a3bf48fe98d5ae8ba04d8c6c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce18b8fcd23df3fa68663ffda851da5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7a4b0cff5c9ddf1fa1875fe3023c0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcac1aad6b158bd97929b1a841800d8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af36b6ba8d8ba3b647e64fc6a8ea5c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6718fb7451c76ababbda35feee3d6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90d9254aa53378ff40b695dc870328930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318c02272e5efb82f3f3a248a29f295931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2838b5fa678851aaf42ec99b6118ea932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6ee518f0b3e3374365d59263b0596933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc27b2b60d1bad749ac482f253ba2c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aee6bdd67fdb943fb5a58e302cbbec935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f542aa2a018f5d72dfdeebcefedb881936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28781dd41f54dda0dc9065f732754370937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89239c0ea2d9d44aad52c00fc68b7e5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80830ab3d92e1f3086aef50c3fa2f22d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cf90379485956da0bf643cb621c2b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78762d75cdbd7b3641bd7075071d8ca2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f268f3e887de940075cd9e3b85c5d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2eee541f220f47bba9dc122bbc7f43943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724be28eee187b393b7eb4f757ac56d0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f3a0e4bd64643ae5a53168f9b7576945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473472c407c2d13d7860791963e2518a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b017aa9e9b2923bfdfca63b7716ba6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd165fb019d22c1c4979ffd77d217d5d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d3144980d1fabb94eb6f87f70c3e4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aaf99b8cc5908545ab256084d5dff950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe71d75d1c810bdcc19e40965f2f677951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf05962f9a0344562cebb7d9c316231952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b164c214eff5093a44d0691e3db8c9d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83369988310a79574c2aace96382231954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2db19382cd0329d6bae3200ac9faf7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca88f2bd6c1d18f5f14122991458c78956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbd0c653afdba9c1e9415397189786957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d495a80c6b1a24d5777e9a149b8e544958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5fb1070532b3f2abb95e313af97b4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23bee021be6641bcbfdbc65e9cada5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6464627dca6bfc46279df295b6b2c64961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e130a4a0266ddf6a04903124a14a00962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07894cc89d34798f6f0eaf6a7117539963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d226cb81d9d90ad52b1ed8d0dceed30964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14449831adaa3e6eaf198886c972aa60965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351802ecc26ad2e5c7c66aa6880a51fb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093f546c3efa2147489d7a2931fe27f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdae0b319bed0927f5d8d75e9b66183968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed42eb3c4946c72fa8835129a548793969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a878868ea8a838a843d85129e1c3b6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be68d3a854433fbbfb232cf066b564f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f31e55831f7aad25cb026e60e8b10972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd214ff7344c3620870d52a18e2d1c3b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8e0a66b101569a204df2e94a19db6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba77f85edcd9a333e6499c35218aa03975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8977f8a6f19a9a3866122dd346ca8f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ceddcb4e503ebf84ea0105bbacfbe977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>