--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a2042d7e39b4cb491d67237c4b3a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cc5865cabef16db7e276f2e2d760a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f0b1987a5c04d00a55b3a8e9e4a963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53fc90b655eba27170f1e8b61c194b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686d9085dc4894bd1dd82a9d805730a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303fd7e4a9abda119eb91b7d53220346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedfe5dd5d0a92b0fc1e8259f266f107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545d277ae3cd00308ef00f7a3d9ac5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91b9dc09c4b21310d7ef803a11ba809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde6a02691fc4751fb1a922509161c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c62133ec75741f5bf7d0a3eb5a1bef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb78b405d1c9a7ddcc8ca49057eefc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848a77389df6581cea263f817ec391013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a43954bf5aa2af6e97d68e653e58c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af4482dc40df29aa797662c4d91c7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7721b3f5e438dd57be95e80f4c5fff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935c4e0d07a40955185c940d5225e2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238a65b4d1fc30c5bd4a25d34fa2ab918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300a62daa4263cc47699a7417c3c38919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352867d2e447088352e8554d0c4eb23a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c69b2e84ef7ccdb923b035361075f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc5e27890440ef1cf43b126a1e56ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa387344b326f953101ffdcd9228f3a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ef34b94699cd67ef4e74b26204c8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec84d9aa9e283dbfc9e215352145ce225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4231f25cd6ed544c289cc8b80c3a82226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8cba9ae163366d53893416bb0d73427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e98dfd45b306d3c60e470efc49e1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d32054bcf85f29fa132596a64c536529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d8d1c1e7a6338f5f4033da555aa4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3591c7f374e2e625dce5e9dae06cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbf9e93f7c08470b75c14804b7951f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f186cc04073560077d3262331408b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a239ec82f3e42ba301638bb69e39e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1b10c64fed3bedf4319bc4c2f05f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b3a372d2bfe361e4b3a8851fe51b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccde333096c1ccfa0c04e6853f78a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f6af5a541527f56660ee5af55a69638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ce482f025a3e485c68b33b8319a9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb426c450609528c414ed8c7735d01540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36da98c1a475f71a00f4dc666f3b0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d96d7ec2b468474b42cfc604e56c1242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee958bbbb4a6d40604e295aa3794885d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff8fb63da5773e3eaec16be3827a5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b40fa788c03154b2c56b9f94ec80145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f6fbf134334a471208156331fb58246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529aa6e30687d1b122dd10a623bc06f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e41153ac030bf122d57c88e04580e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66acbd790e2e2ca217661e807ae93849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acd592ab7e5d8f9cdde19c7c7428d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfc711b4d463c128e4aed7e588819e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351fbe9643adf8ea8af15518980a0a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb1f464cc01cba8252f0401bc3757553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b0ddbdda84d373f0044dd509289ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534e797aa02ba4fafd1dca8ea6297e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102f786311f488e13bd954d50ead7ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001a841cd9565f3244157e0ce91551757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9910e6b4143799e8c5e6b31455f4e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1571f71eedff84a5a4d4dd42585b4f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af68b038ab9a235462695f26d795c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8ef4549e535771d5f36e25846b1cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37079bdd063257c34a40a642dbae8f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d2f13821b7d15a1968aae8f1cab0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7f3a7b3d93175b8f8a1d7f7f97b0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636188b4ff8ed3ca32f3c6e4e95021a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2df43778be720d6409aa07774d3a1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539f2b9b8e4d236988bb0d07c1a275f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cf5b113d8427d91d94dcebc8a8c4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df30533ed4626c5a855453929d926769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e470c435f090f70fc9035985b6c2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbe24bebf4eb14f0c2dc24a8348aec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a9dbd1687696b23f9485d88e9d52872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e1b661acc06372f07a4cb1b0d677473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d3f1d80d2880bb2d6a3e27a33565b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05eef84119b1559e8b01248f1b13aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e153af2317341ccea27e09be50873876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932349a3b5df4d890792d857a989e8cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7376aa79b7e99b1cf06d6bba1c0bf078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ed6e1d1b780b68fdf92a8da16fc8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a727d50baacb6aae6982a435c3be18e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed98131aba167acba90b0975bf1d87381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ac9844f09734c691d517069d4ecbb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35925f3512996c46e046130842d4adeb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3ec87a4b71140df8335be1ad80f2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74b0b3ec73f44455d91a0f0fc20dee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b402939dbe41d705cb40056c83697f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfc80ae46b59a2d5d1318bb94ca37287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9445171802266118bb081556a44b7fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e430309bf87f5e51ed3f73e1718cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a2626fb0cef62c713742d3774b28490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f407288af2add0d460917ee54d546091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650d113dd1930a699b0215238a7f54192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2f6e7ce0112979e1471cedee1f54f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953163156c147d4557935e0398000c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a3ebbed059a49c03ba08c2ac55d3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c92cdf57e7687c05a3bebbeea82a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a68f840cb213e2aa3b3e93bd60052b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315370a4be7d52b9473f97a8875123598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acd82503301b595f7f95be768415db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c174f515dd8bbc63d2a052c11273739100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5747838e419a267728862fd32a5c09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91d1514febf9dbcb3e351d11fe6b58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb21597c3d8bd663c99052bdbe88743103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a2b222c03c2ccd7b8ec6a38759c9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4097fea9d4fd78b1edc51d6d325a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2510be8df4623743b19b0d8be183b98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fd05e549992c01cb39c65cb411130107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0327d3f75999a0a243f128fea57ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8862bcbc74ee945b31d8fa792f259109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfdd31282247188fe9f1c940059575110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04394cb8b591671060c9ccd2aaccaea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f25a47508770e0378ae743e0dba327112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a046fdd385d66ec17731969a4e195113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf679e2bedd70a4a54e3391fe345677114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb18e978039eb2d4032488d54ccf50e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48b56efd30a0d979a43a3278e3319c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88c971fa3f5945381642bc16054ef5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52517cc604f1fc35481e89a3eda34984118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06379804afe7980ba645c5cca6518189119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66599108c65a733b51ce2fa3bc992a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cbefd3fba0af8d95dbef6c532329e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18177cf3d412bbcd29b862ef3ab890122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca90b327ede6ceca9593561853e130123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15f4c04439bbbcf05920cd68817cdb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ffc3726b6a79041ff0f4b64f15bde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4c342e1ad63fb11d82c0c788bb36f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91b32d108e85f02ea6571115dda30a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacdba057eb0eec7ac793efcd2fa709128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfd69655b4b1f547b78db0e4614138129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413142f2b1b0a9f4392da6b49949a475130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422b1cb701343a389607091774eb31c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8028bc95cecdde881bd39abe0f0eda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d29ef6ee2fb2114d0fb1d851ed91df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b154bee02c398caa4f144aeb9a79bc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865b03459883ea2fefc6fdbf57a793b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee1542a3ccfb6467634f87394f412a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbed8aaa33af3a6fd0d999e1ab9464e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea4884420f3aa5eca714989c0e2ca5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a060f483716a5ccf7634b56d1827d1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46931caa2a3126bd81da99f416e106140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f64b86774202609ab89928094da05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fadec3088fcf6c135ed67de62d06b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fa7edac6542cc7208d91b1fbbb3e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3761c864c25022cec0901d213f4b03d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c79af347f388d446e26f44e804afa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b591fdc1b67e9c16f2e34c6f5c54a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18efea5383b7ede59e1126d80cec1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb15d76b3ca4cad796b9bc691875a3f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55b8c19418601472920633311bfcad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2404f2f324690294c5353e21ea3a23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4f37ca7ba4a65fa5a8596be703ef2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6c943294c006a69f82f1253492033152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6a287f2509dd18ca1ecb5cc37b4d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc840640a58791e673e41a74772dc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162e9b4656f2286f8f879f5fa8cc28e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cc53e8e47ed58702fe8f45c8f5430156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f9796eb10f0627d03882ce5920a13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c248b6e41c64bab9e3fd235b4b1d2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b83b6a55be9af524ca994dbd73b34159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edd993d51abe2140b21c059566d87f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df4a84b07abbe0a841c8628f28d8f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b99544005ff4ba2659e5a9d612e35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bfc173bcf08001b511193a51d273d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e17557d8d923cb0153ca102cd2a099164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f777af61e8b6e5d8093bfc91d41e7a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ec13e25cc38273716323636ab520d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce395a6e6ddee0ed792e0e7f419d6d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0f141b1523ce35cc7160cfdf94f9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dc894c473bde8b63deaf6555e3596169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5f70e0b7d47b73d6ea1111056bd10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf520b22373fc6c9d23eccea02c40615171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef65cc5dd2314ab703c6c3635e041eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb568de26c1e262a181476f2c97b1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487a000cc5d9f66ba388320265d5353174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92498349db15ff05c5d8bef2418636c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7b3b5cb7290146b25d18fb489ce7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f088996efd20273e9f53f20c0e500177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d27ef9fa251e88913482ec4a1a8bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca5855dc4fa3f67a6422e537ba9966179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b91aed95fb9ebe240c9211963d1d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535273e9db8a882a93c7079fe88b6f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce683e11e56986c8a21827d5603f6ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f23df4d38b4ff622e23b4f1c8eaffd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41e4771d301534c41384180c3860e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f425d07e68bdd501379ccf3f31b195185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb770d79ccab06c83bf7e992c2b11bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba2155c359ebfe4e72d7bd91964923187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef16d947709801636d54d4792bf43d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7afc658f202550bf6fb37d4c9fa7d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bb2d80b43ca5ba25556a5dbafafdc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feda2f0538420f50331648e4b40606b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0ed28bc71b972f09fc76c02ea9d69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8002b352775e75588621655dd2c24e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6aa810a9a3baef6c5d65dfba10494194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6a5987247c7cb77d24f7d563b4bbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a30d02a45c5bdc23eadb73bc138817196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbb42cb1559ad4a21dbe9a9679f230197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d356a91cc76c5a6155f0cbc2e82eeab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eae72c8182c861437f28d40319e771199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efaaffe70418c8e7f5442b13ed6f13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72ab454f0242a5f518e5f42fd3dfec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318deb0d77e1643500b6b11dce1f27ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8b41e9060bec90cc3a37752ddb002203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166db172ca43ad2078f8f317c0dabdd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb385156060488ee5d5dc3df797174f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75f2933436053874298042b0e2442d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddf7544bf262060adce21222117cb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787658a5ad5662c9a52a035ec6b1919d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e12c74565176f48d3e6cbbc59af9ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15048133a876117768749483d934143d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd635676fb983f8fa68e1f744863117211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12682ccc90e6dee15b81609f1905154a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cda8acc8962c11b4a76a021e79378213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28fb153f666eb03f0b0b96023a86ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e3c43b8254b38bf58a78031a5cc26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993767a1fda34a674a14f66cc7660d3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7815fcf08bda9c85c2cc0cab4c2f547217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874c43b9a501f32d2d3bf01a4c0c1ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b83e3c3c9db1c881a8c73c0fee52d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72694a63063376d24eb5014dcb13ba0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340be28ec542172f4c1174b50d9ed2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de0bc422255f0dd5bd92d3136fd346222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dfa72c74b2bcf6787ad133afbd2e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9101960460f15a78331ade7bbde074224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a7a9bcc0d0b7a037b9f5d627aa854225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89523c58a8b52cc3d7296f4e3b539e59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2838e217c9ae71a2a26aa28355073227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148b797dcee3d4a961c9b6976de6840228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc93fa0656f59b1ee0849d673d6599229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2952f857e84906508073a27e936de4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a343a9d1dae3f45dd6e3b241b6293231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d7980e7af99cdd698879b68171f1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e893784e2d0377a9753b9249894a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9f8d63c85c77993e5a8667c42e2f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc79fc7ab6392c335107036a2d189d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68293c2d5c505c99e17018af5fbaaa38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf492d3a0e16f2bdc88e606faeb113237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13b7125a2954b1f0f7ff4bebf26282238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af45fa986a92b9a13e4762534a47dc6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb48ccc16eb7c2a92285d9420bce23b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107a92ec4b032e06c8226b94ef99988241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749187d6d15974e718a5cf592a4e1d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2ed15109373f10a399477b0c3705b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a967cb161cb770cbeaf27bb9377cc0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc258932d808e96d96b4b3d2ecd742245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f868b01b46a14e45ecbdc7b87fc02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306a8a31292603640b81ff5c708d466247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc94c9ecb60f5e5ce0ebde453d7203248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587a62b9dd288359375d1e59fb18a0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364c742ba5d6c569bab092f43843be8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e85c22a8b3804c9ec8fd196abea3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10edc5b06e78610271abfa8b701880d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923a7c0d79d0984cf9fe1fda0cc57ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c85f622252dcfc726b786632b823a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4b46ee87381383b2f91bf2f7c6e09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035990946a6fe12901489bea23ff1546256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3050b627ee94f17543488be044610e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aa6186050e1250063a3a6a9fc27db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d8a6d91a22bd202fa31c3d2ee923c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958783f366c47b355bbe30af8521448260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee3fd5347aaf5fc6b8f541766c2be0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f362f1ac850c6cb3272a83825efe0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d336ab7ef7b2e758217bded766cc055263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94794294538a9e402a4fd404a7f6d9a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb152a2d3a296b118a58e4bb3b8648cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fcb83a67ca0c09dd24ed46da0c9c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c870a64a31a394bced51a6cea7e1cfe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefacb04677ff2978641493bf94e302268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6401c519015df17003a4219e21069269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8aaead8b665943bd1a812bef8fc500270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb604e9a0dc9a73e2b62543bf611bde271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b932ba18e32e0c24850c8bc2aa37a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8026eb7a1e5b9a8b39de44a408083273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab23fbe1312c1924ab5195b5a1ac4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e04dd7012ae7a8a8ea26f7186b7537275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278166bcf8ced6562510405bca0b9e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ac568109dbdf8bbf070154da4e1b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384df62ddbf1f948487b35200a17a502278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3e24ebbbc4fcb397b0732e20a30ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118c0fe06ef2b538818538ae838bd81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc41b654f182890f31649e9d9daf21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559fcbedd998b096cd9970c513a3be0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31313f51f57dc6c0939f19c806d18640283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18128b35a5d5019f0bfb46bf286c09f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1743c3b77661999607ba97f935384285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c2526544725c4ed7a623e88412c82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5b17e0409ebecb4fb5230e5020b4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733d7cd1fe4442cb0a2e342514ab3e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259544305d6242a8b0fd4e199867eed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2b8b3cba9429314fc1f920accd8fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d80b9bd90d631fe2c922328731a5a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906038ac4381dcd0e7cab62d4a39380e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678f9a66e52c6cbfa74ed9331a1ca82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90f5ec3434cc98ec5760173326a2eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37b81fb5b284f0765108f897094fd6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087c76e30593d7c39a2b9aed78dc79e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb6407aaee5a0d509904929667f8a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f371e0d06fbb790980ece907d58145298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de220febd27f07f9d1d76be82796452c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa294c0944a0596731fe9933c8bd21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf25daeca96f625862c083a0efd165301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f162256fd9b274b3e5d7f1ddf329d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8db87cd0bb949e849bf968f43e52e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e469db69a2adbd12992537e79fae108304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286f4c7eac06051da9a56a5c4519f04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88400c2d0866f677eda83b6dee5b9ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a06978ab5a30ad2b20f1d656b4436b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb522a1c05b6793b75dcc6aebebf0b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed01860bb933a164bcb9fcb72c3e04d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713874b98f3698f5c47e4513f0efa203310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7dfd6a224b68a330975d0c8ef9699311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81cd93fb782e42ca88fe31ca3828d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db144effdfa55759342127462f9a9d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c69c998f911e7578ae6e42a89b2050314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bc5e494dd4656fe29052aef670a30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7e8e12940b09e423fe3ea73144496316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85935b1207c7477c681ccaf640883a31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7cea9243e05abb2b849c00e25771b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc45c79d3235f9567dd7693815ec175319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37ea3361ee9e35977a93633d7d7525320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b5168b612d30df2ad7a10ceb90883321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a8492e84b3dd656cd647683ac8bfb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd32e16ae2a9ebccfc5db1cf1af7bf4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b38cc2c339ebe7ce3a7f386fd3fdd6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc604490ee45a323aea49063a6c798325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01b43258a89bb5913aedbdc044038e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d20c54e7d6d8448dcb9b584092952327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9364be8baddd5d294c0cb5950dcd71f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4572e0098b381d2a84fda3907b83d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9cf9ea53d2fbc6bf4950b6e62c541330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1e78e6ac4d1dbb8b6ebc04d2ecb07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382d11131047aff44b41ff12fa0c9c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c6aa91a1082d93d8a2a0df084956c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8b831154993c5a96c8a507933d0a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b4b64f882cb3d9a5be02bf28144d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a639ba2b6788e90b46ab01cccb3435336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abafb2d79f3871216c849aa96c60bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca55518758d3c40fa943cdbc2e67dc8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4bcb63fe87c61bf0101de148f6983339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87da111c056e301a802efa6ef1e70d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fc0fbdc489caf40ce724befb1826f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9cf0a34448a42384558def3c46f74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e56902a8f73ced8626a960293e455c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e74d1a7bb5db4e90801634f37d9f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22623cea7ddab67a0c77de2ef93ee68f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60beaf5c9dd2425e668713e340abf567346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b21b193777a123852520fd6712b3d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf2a0fcd68289b0a9cf5f232fe71cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b4684c0f86f1bdc7693b1e4963f4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de186d0d5189039fad57eedd600cd3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0f89b58431e60d643eacc948e7f5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9f7ed33121711ffca570914225b54352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c548c3d7ba06f5b07ed163f833619c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80f8cdf59a01155e7ed16430872da8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083b45b080e8e5c759bff6fb6316f29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939569a098a569e3d88ecd489fb0cf8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b6764b89df3de8d04e001fe3c099e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd12e22f6e502c58190e23d90b4528358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d5ef0b9228a70e683efc322240324359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff202a547e5969edabdb5e86fa2201a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3742848a22d9b36d4c12d28bd44ac4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015806dbed16fac1a2ed0b5ea561f20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad2ef1fe1021d4e9876fbe3e392492363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd59cafbde2b54c624b100838168dc9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612511b5212256a2a380e0636cf57747365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51a09741edd8751ae9e87f13ef3ef8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b19e30d473767ad270e67a88a97d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cd8f984e9c525301696763e376abc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbc913198e663611b16f038b6b30a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e204aabb765bc5905fb9fbf794a3b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff5b189f2c142ce069a7d5dd6069c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30203aed0e496af92b24e52ac2091bd4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187eda5e40b780e89a37bc727adc637373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca0ca8b5fec7b2d775931d413c08e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4e5ab77271016e9f05a51bad382af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e2c2879480050728a5de761ae24ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded5c34155e699bb8111375e1f65add377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f7163e0b7943ee2c1bbf4cf8e1b75378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58da31cd999e3aab531603cb806b9db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b9361e5ba5d3a279d1117ea226776380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0c4a12e0a8065ada3781fda27f20c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7b4df901bccd39ebf6a36c56d8507382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcf01e1a82c81e45de8ec874d6be36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec3dd12a7df1573edca48591594da1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa5d3843533f23b4809463e07d55b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edd411b88a69e1c348385294d32bb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b189d049083551b019233ae35017a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e8ea6605e89bd6dbd92d7865c7169388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902dd1bd1019a106c3381de85315b2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945d9fa8fcb8d778d8aad32eeca1afd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bbceecd28efe1f037fff289bf2c96391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae729cbf25108d1cfdcf1d09860c3e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cbaf4369d106b25be33a745d5b78d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16788824c13b8f46e1f9567c6e3cc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b60df43bc5847f736c37c385c8fe19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905e01097c5d64ebff24ef35389e3d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaaaf44eb8889fe01907ba18d51e66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7269da7f6ee37e69dfe4ffc3091eef1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a2e9a16b2380b593c8ec86c9e79be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd158aeacf98010c8ba2617495874a97400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb6097b7e1b41b51543f156ec90a82401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb489e40b6423e1af1322c6401c61457402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeabd1329ba9817c05a237bfccbca60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95684dd6866b6241fc0a5cb4ed22f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec23657bd645a7ed4dbf57ebf8c539405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3705673daccef957cbfe445565efec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6fce0d18c4cd7257acf315cc1e6a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b202254ff5f469fc8553de14768371408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11711bbba5716764ba9f120270595f8e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95be07f33610107be0f3522840cfac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c806329831b6115063bcfcdfcb3d47411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceace6a8002e0761436e4ebd763fc6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1676731342be99773ee3922e00ba2f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f218c9c5f2fca2183c154c3d09b46d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6225273290613d533acb5d7a88ffd5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f980b6056da299e444b49539f8811416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5db316e4727393e65a222b8bc8a273417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ac6ebac8dbb44b59007bd87057dc4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8300a5f82c88df3ef089691f6d2df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db9d53ae1a72a7eb12561a40b21a1a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2fc598d610fa75ce6e052989e35c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af38919423fa2f21fc14a8cd003801422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41d0129a16b130d6573686e46ee17d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8fa94301b32b053f5acdd3a55e882424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e61b7aef7a155af95305736ea41ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da3655bf720a36a18d5b953399ea0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefccd9bfe4d5602da75556202263609427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec33050f48d6875da653cd05918cdab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac336629c92a839689f5de9bee60d91e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae6c022d2739e49c95438a4cceacb7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86910b70afefd7e2760004b39e4f63a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e390731fdbce66343ca8e25033ac536432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4ecd31dfae5040f1683515ea824a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76101e0e1928b24ac685c8b52ec4da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5422289b505ecec1dc507965d7b7d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a65356367b86b2d704dad2d951014436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aeef2bdb3291a68ab51238e49ce6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100f50f1f9584a4d8ffd4466ebfcb5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e38d849eae6a641aa8219518c216d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a83bd2c9f1fbe73a3383b15f0d0a99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0daada28a479bcab31c9e155e46cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e738e315018858a0d76a6973eed7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1b4998df3c7ec51da42054cbd1937443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec052eddc708a0290ed87fbba2d28027444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0b9abd82872241f454ec8be0a9f7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd5c01bc7741a452b5bfccbf72742d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef292eb5ed0c4f2d2b4e3f583b2b2bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66534fd2aa266982ff51588a27a22344448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2af8c2a31f375fe16431701bddfb82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4f5686b5d5b68824b42b2a9a99f77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808d29656c34fa09d19e71ef1ba40c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f2d930813880cc8dd6b9b1023b5e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e94d6195ba4e62e0aa112a94db280453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f51dddce670127be4da01f2723af8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65abac3f7a63a620a80d78ec1d6ee98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db74f13edcf120c782c11d0686aca0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241625d0093dd2d15a932412d80231e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d14d3fe32b1ca9b91eb5f6e0293efe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813386fb132b7c9fd6765ef6edaccfac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbfffd798e61f20abcace8237268c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193dd354c9f22479c0c14a436ac3d53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601d7e0c75075da63a42206070d8ce0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9f85fd2e6e971a44229c6a3002210463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34a966c9ded9cc33e3b2c369494402464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b118d4d3a0eadd04d124ed17d61ceb3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35077660ffefd557e284668e9909052466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3897108955d11382e7abda4089833fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5c30158c1eec03722f5cda99b13b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1717049d1f3f06d1f54f5e643f20f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde112e10e179bf3d2bf58514957a06d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841fb31c861fad73e2ccef64e25703f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848b3e0697c808e497f8ab1b23166bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87cbf3b36060c67d406b3532a29189473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105082e45602b8d95bddf3949a744572474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cb583a82692e22ed0fce43d5bb3ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d487083da3cc02d08c06235643786476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77156c0e0da5414491da484547f16b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aba79557663ea37d47c8944faa7b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf134f5769176aa8fb108f6d7ffbe26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789ef7b7ec99fbf79a03b2bbfef80e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a92ab5c52cc0613668ae5145aaa1f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e83f6b80eb31e963d8f46e98bd76f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9feafbb2d4efd2676474c8347a035483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88382daeb615d2b42a0ea88b4876ddf7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ebc447359efff217481d66cbb2ee2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e133582f780e12d473521adef5e4d36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e4c14b769e06de6548091a15415b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985b0c9e87547cc8399b5b30a42d3a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01170d08054a12af6a11830eb2dcaeff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82ca5a1b9197408e65fc37e1ba9b06490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884015d1d35b145bd704ee4f38073bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91324e4bbd4df12afaea43d079e1ab5c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60051181c342696a77194c9f64f18cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaf097e96ac3c6a41dca7e7a816247494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b846bc3b5fd56de13a0aa097a744f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83c4c5ec0f4050b86dca4c36fc2e1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1276fc191fe523235442127ce081003497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290c870945b97033691f740edf8e771498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba121b6ea569f99489b261aac42be4f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db7d0e46652ef2c059136ab661b780500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb71bec27ccdafd7209bdb0a5cbf0a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e497c3ec8ca1c131a2cf80f5317d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029bee74322da31aa6229e627c6a5f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4944618c26b8fed4fec3babfbabec95504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb2b8487150ef51fd455e2b8e95f75505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07700d728d4bb8c3fa4885436f62fb2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab5e7b9953fd287fdff994b260dfc6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee07efd983819e28db6534991586699508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36f6ee163ca9480bdab65aef4d7960509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600405927d2767688035b56cf49cec19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac04aa117e6647b7514d3f471b8dea7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a821922fabb0b6fedd9fe43e2a6b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7710accfa4484813021837382ed1a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8fa8ec29bcbe82fc0fd1cbd075114514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d10b9673f297ebde8b7937b7ab46b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fe1a730367bd9c85349ff62a6d68e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94897cab8c616d53cb46ae97d417104a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c99336203c9f12f5cd6a2a4bdc67cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84fd60b951fa6a718d69822ee00b3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2abcc394f265099c13c140a4de880520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10d811f25ab33af01d1f1219d9947f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c885bb7da73f232132b9e81a1b3a591522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830193a3869df72c3daf82565a1f042f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e78d80fcc2b4073d669f714d01738524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baced37808cb80eb8fbbddabfb25ac61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b88356d5a79607c2f723537ab044c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1be56abf35c1efb93d17b30f6a6254527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219046a62b21cbe8fc0d7897b22ac94528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e82fa2075e4352aaa9405d3ba56ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68263ae7ac403a7123eeafd8948fa1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564984c5ec4d5ac0a3316341d6c51822531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d336a37bf0cc5296d94aa6e89451e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22922faa75b1e3d516f4de580edb334e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dc71c53bfd732e8c564c24e4d9ef2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba009d5e8a25a36c65c3385c0e54bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c455f351e6bac5eee92724e618a8bd3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9717b6e50a296acd89301d847963c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dc8a101e069d63ab9a595ffe1f5c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb9aea68958f42ef95bbd9dce2394e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aae34fbae66ac61c6ee52c005c6f1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71126df7ef570c9540969cf93ea33cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1cff6bfd7f1be919730f95ab9d5e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126b054bac76c7ed7a716679df84d39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d4752c23af0e1d7e853b44f00f97e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898298ddd4731ea7d550aa205c626e11545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e9c7871ab79018017dcf2a6275d2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01e4047489739b09b9e2a98e73eb27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83ee7fe02884d1273a9b4bc7bd1933548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40eac98d70102c5dcc1f3558847d98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbddbce5db122b77180ce36a7e93c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a84f298e60ded31e844b6f6721d57c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ae932500356d2cd017715488c3d8c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10d10aaa9f8c7a6f1d36866719fcf9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8470433c234c6954c1f06a5022bc36b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513884a322ae3ad4aa58de3421b5f867555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d3264fd57cfab1f4a957cdfe7476c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0b943ab2152a0673437e7425d55b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932db90f7ae10484f25ae41bff1f5c4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30089c97b36cc7356e0da12522f731a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba2066ac8a323cb4078845e1e1bc2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ee20c3f89eeddc6e25fdc0da9b619561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5801c6d77581d6b66a15285afd911562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba52085d2077d7be3c3cf0ad36749ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d0d4be6e3007b51131cd4e2a5eb54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2ac0e4b10f12d1b5b8f81629c340c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811c3e462e5188dcb9be1f3c326fe44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525296457cdca22707e5d7b7d479494567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230a976646648a6e3c0f69737cd7800568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f2f012c735cd9a6989e2fc3051063569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b791c88b65a994dc53dc8bde64b02570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec4a2846c7756cb3634dc740175722571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6aee041c80184565671ada63ca467572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd11e3bad7fbd29255d3ead342676e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01731f70ab19bae384414884f6cbb4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ec29b1e4477a0a6740333830bf6e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63001d57c16a6b68f88001150877b72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fb191549689c73ecdce540fa497d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bfd6658b98c868429107508de7e6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d615e255809f3386bff585278637bb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58b8f52c60474d73ab1abd48c994fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccb05ffdc721b16532aa3de51158a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61829647edc3b5520e61b801aab03d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2bae5120be5a27d54936cf63b8c00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe3259fd09b73baf917c9aef448c6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c7b518959818040acc50373dfde89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022ea89b3a79c8069687bac6257d6cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f7bb1016ed92853a4aa35b187f0f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab59cd8f3ab83140a6fb339298f044588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487277ee033ce8dbfd3688cff97bdadb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df57f46852e8750cd0c959b9094e6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f66ab313f0863852abf7f46fe05cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c881457525eaada3b1767673f1d38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed413bb22921432611cb8f2d03d95b77593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb15226aba3d7a5ce26d78a203d3fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20865a52b2b72e17035d74567155e09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b376f0a09698dedff70896635832adb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc65572ac41a150e2068f5c9ebf6fb2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c59221d0f95eb3439584d8301ae65d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ccc6eab76e2041aec97e27afff810599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a52dae054840a9f8b7e321a432f826600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0edd6051ba5c34b92ce7e5b4afa44e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b3be1956176c52d3c61e597d87585602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8474fef80860df534e8dd9f557322603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bd5a9bb6ca11a9736155eb88f1a71604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6702b5d98e496dd506c205696e83a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d13961eec9368ce7bbc006f656d0be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaab9ada24bf52a4e99a9ce8f9ed32607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce43e8c042e64c52028ff4370407c73608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61ad9447b90d0238ca622cde4f7520609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5dca83ef161a85140e3716fb005d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2acc1efb0eeaca89541d995e3bfec8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85514f6d467e4d4bafd93fd21a78c424612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7e9d27735db16eacd88c8017581a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8bb0846b83fac9a79c74c0787b7a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16722ba5c2b4f4b1d0685cb9cc64d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd8006bc1841630d5897a00145830f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40a41087da19db83efb1c1d9415119617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad573cd3581737407123f037de7d233b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a558fc960cfc75c3b3391e428e8814619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070bbc2732ee7998b6fa30752cd0918620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22465d8aa63da06fa452b07fc3228adb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579874923aed3687a3d2786b828deaa0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec6159054b67c282a844a357bd9ff1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69223116ee5cb17dbb9c3552ac7057f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb2378c9424338a417ab18c5988fd4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff94a2abe65f4634d54075525aa059626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6b40e27cd95fcfd4a45fbc91ca619627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364fa00dae2f36411003a733521adbe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96901c9dc7f8769182b92f09745e7340629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c24c5d0ee3d963de007385f42add9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befeaa0b205fe6c70e8ada0b2d17b93631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ba975d2b1985745d550118980ff51632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ca0d2edbf281b881ad50973be2d16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38904b88489fbeb0798f8c62067910634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55e5537bb4463d0f583fc18b2b289b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761fe6d78e935a408f44e48745fb68e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dfb23b442856f3c563fe95a40df9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af8d3cfb518cc0b46f72ea2b0bad98638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c67379bc868b195aeef5cbba90f6d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f4d429e6417df05d759de3b04b655640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf1ae7c21ce68045d0b9d05acf895b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdac557e084df4bce88fd7c861793de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014488d48ddb0a5dff077917f9c912a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8486db927b0efff0d9b1b24aa47f10b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94df05bba369292c5f9d0ac15946c26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20f370af8f9226652c7714b58c3d50646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d023f7d613531bf4956f3e00675f1bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136f6bddab2e18785702b5f38950d09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd5c5a7d342d53996dc4b16c886287649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83fc63fb417037283fa84510ca8a0b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5cc9187a946b4534788d2b85b1747651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d360566509f8b3972ad3b216c66eee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a364311ef0f2013a1f7d8c23fff6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e90072ce71bf9ff362ca61273b3a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee7892bbc0de743683235d4f44783d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d065a762cb72c91950893db751f2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb00dd677f5f90df81b5c42d67197d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def990319dc0eafdd966af96b797854d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce654374f5e621f21e02b77687db22a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e127e46c7a99afadc40c0e5c9662d4a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df797bb9f21a0425a6cf17c93080a433661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c552a60294d1cf5f9ad98f439bd0b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaa07bb00d91f44c5788e9c51ab37e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c7eb985a300adf9c533ce0b5dd84c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dd0024b2c20d8fba29f8760a69051665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d765760880783ca20dd3d1d6f14257666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928f9698bb5bbec2ad02af3f0d1cd83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1b62b5f6a3c3d3a349835dc57f4bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0459acbb4ea3d1f55576ba98e60d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c95759f852b45b7129ca62e4d67acb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468ba58ddc7b79ce979f251bfa6532e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3398401478cd43461b5ff16a5a7d624672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fd1f0d4f5b10463d9d3422e857090673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5ee74bd3248d9ac4eb3c80d4f340c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45b59efbcd944dd0cff0f7d6882ccb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66069e92d41ddc2fb5cb67bb01b08b1c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb021766b3bc1b977da240da8d1e777677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfae667cb9449b7a29d755f0380bf5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc3ef673e30704dbdef3fbadff7196679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8f7f3983830728d4d7788fe2e8f54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e198d2f289e6c6c2dfbfa76a860f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137383658c74ef13373e456fc1cde437682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5df969d95681b1692cd1527644a0cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a494d543a8551cd433330cbb6d355c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33db96d575f6de267c154d7a05e070685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a692c4a21fbaf73639161982acdd8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bd629b26576d6d46db2bb803a2db9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a7f79dd21d6e7feca972cf71d97b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a545e09b7d8dfaa22c1875ef864e3c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685be92f25ebecc319f4d2f98600973b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0d7b21f1684d09dc254c191a89501691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94142af1e337c600c34520af91dff8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b98535f19651f202784abc7b584763693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b276ccceb4b6be4f8b0dbd4109ce8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eec74fc0624ecfef297d7e47a2275695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345e9a094e9f322306e7ee3d46f5c29696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d32460cbc3884633b9db5897fd713697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171d0ef979fa5ab5d86bec7c9f347f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141c4d851048f07d1c4c58647b86af7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9414c7614a178ba0caaa105140cf6b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f1d3b3b64ca748f48b272b87b1fd7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8e018cb2cb41348390f64b4efacce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488815632959fd5bc27e3d927b4c3bb2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071124700947618cf950adba538cf3f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae07e86d22b72d9f5b240b1f4767a20705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55ce6f1bab3b0a1e61aa42445fb52f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5b424987e038372ff8753a2c88886707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecd856b96724142807acdb525a7cc8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba38bd58345e9c159b13534c8a9ea4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510cdc39bfa34123c003e058de4e897710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44829ede99c656bb10009aafe9f05b33711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f849dca9edd8c92b10d4a2c5ad941c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed6e08a16ccca7433a4ead8ec8c5b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78bd8edd1dc93fbe5a3bdcccd0cf2d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb43a586711aec6897ad55ac378f0f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5c8488bb1784cd2e7c7cb4fd6cbe7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd17dd306842c5446db8840889afa45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e09d70c19eb44e1c1af398a107639718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6c766b446d66217cd9a836d816999719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bf5c7acbf29fe4833cc3d7cccd382720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dcd39c1b83899f2e10489b3577773721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98e30dabf8d510ab9962ca86b584d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acfdb05ac2cd2d9659d61ff1a4ca59723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c67650ec20e00ead21429cb3fd727724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5d5ece75f16bf626a64dd0fd322e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5310ad2b97b57b521c252f664e8ea0e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db44180bb1328b00ca251a137127a8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e8f67c9a5401a3755969ea39914d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45799dbfd4f236272b2e1ef940c279729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25500b3871a7fbdc9d5416a3fe8cc659730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c985a7b3be64389d076d756be5ab9c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dfea503e096a76ad88706f4bf2b59732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5473eb9a879fb9aa0468b7482aff3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcfe3fd99c9007ba1e51e68b2d453a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d41ec485f88de51f3906abaf64668735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c96cfc814a69e1974f6657236645e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f98306964e2fb273fd10768773854737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c384fa7b30f94a42ca42a9a015c1bcd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a74f79a560153fdb4cc05d0a39b9f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead8fd6f8745febd15770c6b4c109cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38edfc2d0fa9d65e6bc08862d2915f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66840ad5604682c13aff7cbbe9f87ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aaafef1d4daf57f8e2e2bde02be58c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e7644dcb3f6fc0822625a83ee3288744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827dfc93fce490ea077af17bde503fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb683ac4922040422bfb87bdb27af9b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5fd977be13a115c59f7914172911f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e1bd48c828a9da1a79c2a8d23e3a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9a44ff6a688736d336c4449f0c5b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124b4e4265c6ec8718f31c1a71d1fcf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556e99416951559c5c2aa6402a7ce1c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18775912ed16edb0cbf40835334c7f5d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5434c63a804c9c99c43b755c2371ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f4cbf694fda35f40fb5b2bb203c4b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb6e0de0a7c2e047f2ad64a57d07e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406ceedd81547249b391b98bdb678dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49482ed703b6737701a537515e2394b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575e9ce037366e262df942fe73bb7a0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456c86408eb9af1b4dad55dbdfd1052759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63ed9107c4a5a9893297740c5d95eb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1bb9f2324c13331a3e5d8a529d290761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed3f7f81f17176b8eccb5117f34121762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9c80831cc57c9320dd93d54e27e4d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360e91495be43035feb9e836a7c6ee8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b40765d63143b8d75ab8432f97f6b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa57f3309cf8e44a6173a4750352775766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2a5870dca31bbf7da64213e21aa77767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7499c7231e8311333c99529229824768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f811b61cbb4071f97cdf02a2c155b9d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e49044cdec1e506f171347a73e31f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d82be072237954aa3423266a27a54771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a221ea7ae20992afadad0686a76168f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc1353bc49e43dd82099a87897e190773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9819663206f56258fb6b171fd55ee0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646064ecfef4ba34145b9ed759285e8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af25427c18837408e418cc4da66a1f0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304099bd57ce35592ca7b96862de2a2b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb45c827e861e77adde51a1f942f17778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2ff8b09429aee6d38b4fe794d3bda779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eabfbb9390ee92ccfd0cd4e63d7d6b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fc4e6e39cf8bcb19cd1d73da134fe781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87ead77771357719a5c67fbeaa47b6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b367e148fe2cc018d0d806b688a34a3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5961b2f53b2e21fa1c167b700d81b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d95986927d0095eead39a0a1a5e17785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec209cabc5943ed65ffebc4fa1aa6f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e0fef2dbe6f374451fbb3733b62fb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38d1d4ed257e346d23c11492fc7e42788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25293c1c4819f75db20552ba3d82e29e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f886c7f34cce18ea049c483e73087b0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24dc0cd95dd83d1bb605dd36a7dd02791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff939e52fad31a563aae2901ab696c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2a509b526f90fa4feb9bf9138dd82793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902266d220d4ba994a360d66bf15f8c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe0fed9c6afeb76d40fd738bb81f8e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1565aa9122fa10d53e611585248fee796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf596385ba9d6f08d61ee2f942c05e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df37341ff288b82672995d3e56e95ee798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3c05d16d5691d1421070e27cc5d7d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4e55ec1c3d5576f081c1014f1537f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fe1846cbf24d43dcee15fade2d20f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865a8163df38da8b7f1968372cf095a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21990a6b3762513ff6000c96dcbdd2a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c70650b2686d3f1c389469c5453800804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f913b811993ccb1c9ae8ae1232c6a0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8c39557a5ce3072a2ea38155a83b8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c9d2a00782521006321f2d861d73e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64684b4dbd3f0c5a72004659f8432586808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6888bc801deca9b96cff21e9ba7671809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f432b80345abb6c96fc9fa33cfe9f2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece568f9a3145ba0ec568910b3eadb2f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b5a4be4d2e8670c5eb8bf7a0ac29b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346343bd193ae465dbe0a0d93036833813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c9385d26fc8108f94fc88bb7c53b2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd059fb5dda322630f4b4c005c09391e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d7858b61f98b6a238b0000a45f56d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d351d56e3c983aad7d650d5d2272d7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951d92b425c3b81dc5556fa1a7be046818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea515c24996cc29de03e3e4a5e6749819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86322d6504b4c7bba9e9d9f30fc05e9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1727e164ed55158839bdcd7f2f693f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5157162b20e469402974112d0e8073822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724095868a8e7ab8f34926372afda7ed823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb8f7083907542d480a8ed5640da17824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7068abcdd3e9b139ed66fcba659a8b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275c0d7edcdce1dfaa41b409a995bcf826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98b41491d25a989d81977695a9ae72827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ead27527d6b5643020ac274071d5d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf6380633029622a8a9ef95cd9ec84829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5386c65aacdd2383aa6829844b71a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a263b5c4173776db8e6232f866ebe831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf45308e2aa82af17f0626f2eefb6cb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf39147ef0945d5ab6660dcf6446fc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971408cc81b6760095adc94e916adef834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1fde443855c76d398649d4a6190d6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661ae88382e2d9906c7c3726e1b376a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d589e0fa0afa649d77cb92c479969837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8f0ec332329bc434bbadc1a9989c5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7d3c485a233ebcb43256a15b09a72839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9073fded1a893a73b83d25e274ff7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922822aa1ac1cf9c6ad1da7ff906cd9a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3c8adc93e54eadd43fad28f5070c1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0340ab9541811bdbd0204a4224f64843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc9878566ffae991b7084067da7adb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fd94fd8bfef9fcd811991db0c40d6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ad2c91830db01cbad73eab801d41b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f42ad1c8ce2057e7c502c7acfa6b85847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268b6cb6236c8fc12fa50dc96b494c6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8c267540332f49033f27bfca0d9ab849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60bfd3a6c0cca0ce248b124ac2395b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cc67baa35f1efed18a917f5db07cd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762a270a7a26cebcd5ec5320479c758852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385af991071a5c9d5e27f9e07b5dbeab853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e5df7810c6beeb28c650003156d37854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6281fea78d5e0e041cf929e7ac132f0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957bcce05ee0f1c8aea913612121848856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782a691e84a86f295f5fdd787e1b75a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d9ac85b7b48bedd27f437fad129bc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f6d20a0facb6c0b0dd9f58a260434859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625995091f37f98910b7122cb45b002b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f54648f54671a38fcb2179d3b0526861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae35c46959dff7c1e3f0a6eb605f86862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f1c669f4d07f21774943d43540e2a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9eb497528f81524851d17efdaf6ee5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e35f194de1c9fba0da048b9fe7b1dc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213b1020d841ebffb4b885f7f26c9ff866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2667ea8e1d007893883c04bfdfd149867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50021faf34bbac16db9159ee920b2eb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be25f824e7f1d68692983b02dc5278f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c69a7a63fb9200c6b47aacf6852e9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b67f1404bb7620d756b7f9190f528e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4537acd792d2bc22294054056f77ca4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dba26921546f083b7411b7f286acc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93906f9e1ea79c596b1d5f642fe520874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba080a9e8d8a01d6c55a7056c8c035b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ca520931f415a2aaa87d9e04616b7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf2d7b68fbafb810269a3739bf8000877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2f7fefce33bce381e69030bc026d8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d72c634ec3e34be808ab25999dbd8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f24dda16f084c805a4b6177d6302af880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c0110bb9e8bd356434514299556c3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd77335875f89f051d4efab798806dd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d135093beceb6c8bb83ea32f10c8109883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51626092014d132123d9034dfdbe47884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b22713a9fe3807a53cdbb7ca9ecae885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14359db8debdc97e18b81945ca1805d0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb248d33e3ce4ae2eb60c2aa8fbf3ca2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683e9e413d65788494340580a464f2d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617cc6c89bee14147207aa6124c3a20889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9237686d586839ab9937ce3fc5ece890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2bd3f5301d4667357b18742498f88891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968726fc22724151e47f8e57ab18773892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9c72c359db143c8936a85f5791495893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9f5275bbccf68b2b959e30b3afa36894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c4ce9516076b0d9cdc4e8ea5f07fa895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a0f4384ce6985bd9134a917dee2f8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe70f96fa78e370a1985e8983b1d6d1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6e122fc373a3a7989c030dfe38410898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d283190253d81352781e32a6776d63899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643d610628067b8d817caee4bd027a4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eefd2df27b3aa6f5b089bba52c1652901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348ef184de0a9b3c080f4e0e29fae3f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84642544d2153a74088e0b9a34ba479903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06df640e204a1701de9099661b60d8a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d375109c185688dc6f30aa428e46f1d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e965ef520d90bbf09952247f12dea906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258ac9e616939442f9a5f666961643e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647291aabd7ca61cfcca8024ef22f65908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f974be9afe73235dce778ba17a00b5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee3ab2772d3554d56142ed35c785b6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de3d25f5886a75b4e6869689a86539911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d866f918607459298b042d9e0931b6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ec4a7b285eb981a1bd790c9a2d97f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f7d6d886986df026ea26b729ba290914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097546200bdf85219f474ecf73c4bd86915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d42f5acc3743f875fd1aae4970aa5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0b5b3ec4461f0532ff9fd6624a830917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9ffb3bab5b94e1b94122093423724918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26925641b2a9e7d37c321e3deda834e1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a914f3142500d49639192c1aebf7c2c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d177ecff9904a09122b9f31d66140ff921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bf697452ef47a9d3993fd41406f01922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4729e6fc886c999185725e98af2d4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191747af6f151940fb4784120ee30e0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56cb43c216facb81e7901466865971925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3060b201a2a4b8a27cbc5c1af35d4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516474c87817b951ab62b75f494f9d0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036782c74ff756b86efc592d3a8be0a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b979425e26d85f108cdbaedc500f5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca4936400913264281564f4fb8b64a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73db198718ef6b68a3bcf08c9244c38931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432146dec80e8c313809cb1af9427cc3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afd4d4767c17907be6a64b08402fa1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914641da1730e57b022acb501c46abf934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a22ffc206a08283aff93f34e4cc05b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d72f14426d705457ca64dcadf5da94936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae097153a366699363a06eeb9d4e876937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7c2e5fb0d530ac2e414ed2026e99e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888facbfa7fb1c4e1eec7a8c6a63ef8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f070e3f403ad1b2e09d07bc85c4f73940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d21ae0d0331261102954b6c7275561941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677937b8b84bf0b1337f514e6b9ff95942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d138f09edc43bc4c18ad11dda96ce943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7817270b3ff00f5d8e99f3ef60b90bf944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc71c999ac41ce1324524734083a01945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d0f212ae5a0772d28e9fb170b69e6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed4d8f080b21b8b0484e2778e5f34b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755ce307cf9ed3ec062b484192700fd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f46e39c00899e156d8e51ba090ed7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea8ab1956a18cfea6d01e5d31493f2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325a0747e27fa342907d97730a6673d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67a8ee4b25cc38f5b6137a2bb606fb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bc37088a5a7e5784f29d5c0143af9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c3bdf9bf8a195f185c103aa4eff92954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03e37c23bd0fbfa95a5abcad992624955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f62246efac38ba47cc7774624d1e85956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ada6fa9bea02c656e15e7f49935266957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd56ce1ce843b4fd4fb1a9d5b73cf3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7c8b753f7fd53cb9846e5cfa2f53b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffe51506fdfaf2f2bbb2cb30339445960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1d87bfc4c38ea8df58ac5a694d670961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4f638f8e4c36c636afd8a94dc873f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832eaeba183934fcbec3e824a22011d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d631d55bfcba2e6731eb3d05cb392964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15846476b6b32e5e14d3b0fc11094370965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68fd0f3194117c4aa5ea1d8d9f2366966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7eef179596200db632679650562f9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c20af87a784c48d02fc415d163663968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58476f1ef702b8ca46d1004ffbe5a3e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57247ebff25dc48bbc360c6bd05ec67970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7304d97766b59cfb87fd557ea90a8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839e22594faf05230f46468de454a07972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85a600476154cf5a4b381475f32d4b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063d6748c6d661f06df0f5249fa6d64974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dfab59f15d965c46f603abfa6ffff975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93219e5336cccfd6386e036a4bd4dae0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1f27917bc5b5e46f1dd93b614f4fb977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f946eb00912ae8e546c75c2c98d7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459679ccc543da16b2cbe38a98d05fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6867ad891c3d256013b1d21b4e73d533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3fb81893116c8f4396a953abed2574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7493a808b29c65ccbb7c56cb264055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea7ce5c768e9c90e04dd6b0aa5211a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b4127f39fe245fbde915bb8a08bed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64008a95b5e1d87f8f293d978b1bc9c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5cd013c37433f95bebda8e52cb5c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fb091e6bd36ebbfff1d9baa8a5db210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932a52c44ff51ed23359bb321d018f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd1466c30d70f4d2baf742b34d9e6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd7ba35b9cb6924a9a2378a3433acf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef8e0c907965451a1f84153b8876dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48feaf54b361d542db7b093d2c9820915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca93118015740ba792069b00984623016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3c668ec1d689d874d9ac122251a3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0859d21cde1fae49f3cad7fc678980718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006f5a6d511b9b029560fda1369713f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bba565f548621ea6acf0eef994bf4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82352ea5721302cf0959e26f3138b85821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120965428956601be5e8b8c80a0a9c4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9785445c5afd3de18d904866772264c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a8d044f842faaafb1d0e5f371e41024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7debd3b2197344906c3562b21237325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96873ad28c8ed81901d73dcf2b8cc526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce02299facd452b1123075fcd20de427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4d7b3dc618540e7301ae160675bc828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a42a1574ecadd9b29533fb65f6b4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4fc1dec22c59b6fb2578c2ddec95f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66541864c82b19a6b0d1b495683cbd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42035e397b694336569be9bcbf7912ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943daceaeaffa16ed0d2b4ae65cb19033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef87ab48ecadf37c63f17cd65eae90534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bc1a75479d1179b58086e824ea57635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5fa92e0ba39dc288d42c0c9fabeb136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdee09ca598a91762af4775552b94937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b532663aaddf430d42bc0d62ee94238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29143ad00f7bd17a13e9171db32fd2c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34407dd64bfe3b022a66a7cb8b43dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44a7502f36872462c009e14f604f5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd72e7edbd480a7276a55cf49298a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ad4e070fc772e470649805468286d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c2f289db2c02d911f99452b1517d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336641c15b463b7c1a0fa581d2f0abd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8286b4168380f4ade67a7c67adcb7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfdc81aaaf8c3f936f5b9ad11ad0ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc287ba8479dc98fc3bd6fb4d1e70c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c62f07e5f32b67c174320d7eee3cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976479168674ee236bb1c43a4cdb9c8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856293ecd0a0c0b56544a15fed302b9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303921c0cd85b583cefc294db4cede152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cbaaef5817ebeac27254b415054c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81181c8f4fa48a742648ba9e0916d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a9fc4dabe675d5e1d945e9fa8123c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad6e014512cab539b02b53480fa08d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6ed36cede2c9c85773021a6b4982357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952e378faac8ad208a2e6d42436c22658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ab00f3c2d12b1389d565f8fcc4e1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88b7d1ba3a23ca9b23862fa0e613e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960efece17e44cc1cbd632895fcf5ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d75f4ceeb31d052bc063cf1d0ab38062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021c20040eec36aa86825f3fac6be2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835ba78c4a574569ec524626b24f26664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071316baaa45cdba8acb11c1d5caa61e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b988fea1596269b9e53dd3c7ceeafac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e10e8d56d2e3cbbfc1a86929089de567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b55fa49362d51ebe6ea3bfbaf501468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac3e1ddaa9c799d1619e879ce94afa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c97a119db1c31a82c78625b1c9b2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001461717d361717690da2b1f6d4397171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ba13f5fc6e2ab850f109cfc61fae672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e4b3eb54693c88ba5373164d4654e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eb0a42d959206322adc20b8ccb26e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d2b09a74acf9f3129257229093cd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0829e71dec90fa1fe8a6848cf9202c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b76c0c026a249f36f3cf149d1ff9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e47ecca635b27ac9e70766642b52378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a9a58b466926a3e085723a3e9c75979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f39bf34393f29be4c5ad2af1b8d7c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a2521b9cbba0aa8fdb3d11e5016fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8b4ec3f840fc4175f8672b472d4d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddfcb00c97899a3b62ae55d8a5f71783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa5ead778e67c7e8b133d3ffb5339184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98530b7101ff4fb5c0ec517875618bf785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95575f6015484d6b2f78ddafaf63f0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c564cc22fa794a0952edaaa264a2c1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf9ac4033ae6cb561d621e51d3f91188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9cb3a9f0541aa08c20fc7d172bc3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aea152096a4e2d22f966ddc344c1f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d3ed2c34c9dc141deb5bcfed0e59d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760560468d77aa4445a3f3d5c02dbf5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158ab6d17c020ab1119d3a39c97bdb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af6e356170bf0205dae29cfa5b67b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8edb38965215c7420b7e76017d72995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cef0025b2aaa62ebe7b736021cf4ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20d2e2e4dac2aa94129e6286f5d4dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389676ecd35f1f7de77716fd1b9d6b6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de61794e162cc83d2820008dbaa05699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ef1d71e17f525610d62e75caf33bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e595f36fd8115f8592906fb568f69eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda324a2b7ad24b6278264796637e25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd39da613f43544abd805a34bf4dea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf4d83ceb1f7ae9c4dcf8e515c154c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981108f1c48a173b6aa53242144f8845105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dc14d64420cb7cdaff659ae80899d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee032a60974cb032d81b75fc5bb19a5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b65989822db8c70c2fe70b0483f1cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d99483dfbad037087c364351f5d64c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468254052bc7310ba66c13dc839c4a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169e2bb56c7be2534a2defda9be34d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf9fb278e76977fa9cbb029e553603112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e6f5ac0bbfaa70d7191e622785f55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28257fa0d3041ee6d8c95b2fa82a0240114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5d5289a210f65a15f35efc2bd153e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb462b789a7a993bf20c871f49c3e66c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cac739400160f4be5813a5157962c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc0debc2feb498ad923dfdfdd7ff92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00718462edf9d6157f6bcf20e6159556119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c123616902e61ceb35d2638ac42e95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110c96f4c79c77da2bafd40793ed90d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d9d7f262e2584b99b3145f268c134122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534962a8b0613bb1df680a251a09108123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea54719a669f8cd5c3fc5b647e5b08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2345927dc84722e0d191e1364874da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348c7b763d7cacc88f4633c139471bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea412a4bdc9642d0a0a1e47108407e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1abc181e2dcd9a36366a6aa8beccb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d75868ec4a668d81f242cbbb5d5f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2d8f22307e784cb3077873b5d74c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ab4c9db135de0d721ed6024565231131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5b41de703e6fbc69c0dbf6a9924c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2e7f7b970ccb927231b572d8cddda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ed463a2bae33f58dd8abc488d2d99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12789e1be33718b56126662d46c8ac32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a7cced76a73302975f8e601fbde8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3a63955819b2963281993c1382f92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff174480d38a602f713d5cb7c4de52d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde733dfb2b17b86cb163e9e8a00b095139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f459fb1896c4ad8a3d3fe65fadbf00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bffc11b9b6f64b5149a052ca1f2b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b86c094ebada6dfefe0d8d6afc322142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7ab66b574c48acec90f95e8f1d432143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82a00b6882dcc136f71704625194fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fa16a862181a03e3421d5e91d342a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc663887a2a4d10c755b58d94fa2def1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ffc18578cd8ebb571c42d91674dab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0665869675601a0c4f42dfb89b6e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304510c03a8a43a112dae435264a802149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535cbbd1cb36094e4dd1c4b2ec6f930150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322ea6c03d5998edf2301ad24916c6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72a26d871ab79ab402d176c1fc2fab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadefd6047720cd19792db4362da1397153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5c132265fa01106c74a29bb74dd30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33c41799e473bc7b43d9d3ed42ef5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34fb5f2474c2cc54e624381e267257156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517afed7927a59476b79e0b1226b8e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091e20eaac443f049f640af25a7ab0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765c438e03663b56900d90815743051159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65301a8a979102d310606b3e7e2525c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875eb659d63cdf7d66506d3fc0ea5bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5a9cce4feb7ba1ca93bc530f6f01b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20b27bde26a8f73d74ce115bed53b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb0e39dfdca14c0706e43af541f47c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5edee56d68157f82f33babd3b88bd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c63c7cb78505404cfd25d5ddd5be4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4af689e05ab03ee270fa88fbc1f43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dd58f297f20c141ea15d3d6e88b6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17925ba6b4df10f9e4631537df92a01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36a1ebc9d7cb4657c1c12b2c132ec8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae163155b2b4689aa0fbe40282b1a72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be2c92545dc08d9fc58dd0672f86c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e14d612952118d42dfcb489a64e59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d359ee24c14eed15193309f3e73c31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5f87f5053a272fc705c98574935e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a2c8734b1edf85a075b6db1efae9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19404c4fbb7e6154f9dd5e343cc69085177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a558880309d89add971a9ec59434f5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c463b24d9647f4d17b96035222d24e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ead18456486fe6f4f94a48674af13f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b10598388929deef34a222e6dfb36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7390b15c69e6f01d21e0fc28ec8e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c83e6ff117111245d5771444a4f0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f89bf2ffa62ca6d9e2e025c0006c77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf7ebcdcfe0f7035a7477671eadb9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1510860bf223274eef9181fd61ecf6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa665f5f1eec593e73f9283bf60ab86d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6db84e2958c87b207bc738c315f31a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b22a1739daac529ca096061d608c0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91ed9b27af17c95b296e8e8d755085190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7e6c1666e009dd125651f81a48ec4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535c16bc16fc5515e671816dfedca03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7a2afe52fd35783f84818316f1619193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fa15ed2c825898c6eb98911095b53194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858b24cbc5fe19150502e81907255a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0737f132fa6926c2f60c0760a223a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2a70b2e687fbfefcb70d40100c084197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb52aafa91c803c4814b7ddafd0077198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a17ce014a8e527ed70ae5ebd940c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d6cea908c514d0ab27431f770482f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09344276856a96158139a6ef48b997201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab5592a6513bccc80a161cb59410f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c337a0c6e1982fc2e921a213fd12e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175449157a71c3c696e2cdd46d7509c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d1a733d2ae7d136e865c2239ca59f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670fe26f3cbf6cd12a081f02b404ffa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d64e27ba86ff70c7d650a43492807207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038511b517bbf0a875d4ac279401aa7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fc23c705f7f62a223e2537bdda10d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ab2d7a8e126e891123808dec07d0b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dccebf866700b8d3392becb2acd6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f021702a186c14353ee9b4dda3d6294212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb280b802eede42f3a15a3394c8310213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e8530bce5a42f3f70ba5585683902214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d42b1c67118b9e3111f4d59078c902215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980443fdc2c180216a65916c3aba579216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754b199063c48913c3e384d2db656cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb073636c90f1b543a64638dc38957218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15859c0249fe152a0fec51c9b329b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cdc55566a1eb49fb1ee8f1158a9c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc55ed1afc7532d21cf05666221bbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e082a0f12e60d338490466ccedc06d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d91fbe266eecb98f3531b27f2b291a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe193ea474cdccd95665c2116e6c4372224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9122fdd2f6cb2f930477f6a6acb940225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726db5a9debe135f671bcc7119a7968226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3e2574a8fc6f0d94da6702a8756d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42818ea7522ea8decb77c4a1d649f595228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306073959ca7b13cf4a0fa1455eb6241229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59c5a1fe39869e9537e91cad1c8181230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3f8605434f95f236bdfec472bdfbc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af3317571f892664d87344d547d244232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512b12d1608c0cd949c1375fe655ff8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eca500b397cb77d16896e914ad3695234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aa60b7ca44e89e351e673d7fd9306235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b470e3efc41f7079f54664487d7432236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc5132055731fd7fb24553a0998af4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfa4ec52e485bcc180046d638a523d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12678ef59d2743ef02f0596d9dd46b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca64c5f5dafc3924722d4c7c200d765240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15b235f50505ebd5f8dddb45923530241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af8b4b3236811a5d7a3fdd30529904242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac01f857e6acaf8331420777e7d42ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174c41763b2ce7e01be2623baa75a76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8aff507500577aea2976084c90340245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c77121161ed3fb95d97794ed49cae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5384a08f1c090705b9ddced053f95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309529445c32180bc6731afa0ef5d80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd1910448f25d743a60e66676acdb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa693c6ce0b70cb310ce91bd2f2ae126250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58005165d83f52448a069a132d84c7d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d986df30cc8d397aa2160d3af89deb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b1a35baba3be9e04a923537af199d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92d9a7ec13d3446217885a0f99aae4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe03ef04553b84a3eed68e6eb3011f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5243c134e8ebebbf39c6a0dc554db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ddfcef00cd16b2578679d6a4e31dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad335c027a381aa5e15b64433a801958258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc632b4125ca9a1a40637cd0030d6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7832ea8617f84d97df7fb517f7b24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf076aee2a73ddaeb17e3710713c488261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba2f7c1f852f5c5e28d87298a9c23c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca242f15496e0eae2ca9852b5f38bdd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6595c69d35db4abff1995ff466efaf4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8924c6ce7c51b009ef9e3719020915b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0e1ddefd5127f8458eae5817673a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491223cdb4c3db62ae3ba21b89dbb66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198eaadb7d5870da8812d197a6a9ffb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7951f906fa8e0e1467fd8e5caa2d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e23d9e3bd621787ca74fdfdd9e9e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a89385586772cffff864a81f245b42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a29c922ad827bc711e67c78bd1268272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661d63ce4dbbcc62773134ccf5c7d49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bb72b1c4245195d1d66a78d9aa560274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d604e74c43324e153726052972e21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af07669f461877ee4edcce6187b3b23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27176a1d08c3c01e455579c8247284c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2b421ecde6da0b43eb18e870e7a05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e11c3e39fd36b8b115581d6fb28b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea1ed3abb76f2f43962cabc5d0ec4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea963653b06429eb92e6d46251e5b73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88777735785751c5d099d044e97994db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e559de521f5edc6fa3d5e1a0c30eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b332ad249749a5422da111046e6b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cb33db49fb9ffddd03d0a66527cf5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac463c8cb71a9cb8935ef78af7ca3143286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e0f82a68a544b636a146d8d249859287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72780438c1ea7d4140e81bf12b2a15cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870f5ac6e6679fd694b2f7b449e6972289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198eac53ef3c6ed77f440845ec571ad8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7c4bb72e6bfffbca73358362032a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f6c394f156a81edc3b0b8b4019c45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d45852148bb6f8d7100a8aa453dc1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04a9f38534575a4d23d2f4ca315b83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09378afd39d0f07b5d70e6949b227c47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e348bb70e857a435378da5bf6c7879b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe51dfa7a80af1b3c42c4b13e232c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2ccd21e41ae171ddc9615300fa43b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca350114f4a7c8bdebd7a89f36c791a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29c5ef589474335d8cce0d52f89735300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5afd93289f0edad680a371596b5cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e05b7ded9dea21287341ede1c1d1bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74a1a6fd59fe2667271e58527d101d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18bd5a748a2fd0223c3fed8c2f34e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbddc5132160bf43bc8da42f186509305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e34e4167ab9a29a0c9ed3cd976563306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebbb178bf8cf11f879ae743b1c0709307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2affbe02d912d9926aaec7f8d1fd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecdff428a2fd804bcf7e1a57026f79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba64bcdddf52b408190502d29e5c62a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66aac461097e29f18fc37ec47ea700311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213052c71856acd9a788a2d4ebf44e67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90566857dd21df3c97e6e4f763026b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dea1e0d7cd38016cec693ead935f0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df87a91bc805a4c03a05dc159f3525315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2698cb2f77ea46a69cd2be662fe06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049a7a8bb7cdf48b7ae461ffd02ea33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f13bfc51e2ebb4ff0c38c3f271ac6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbe0c58fb64776c924b4f622582431319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8db81774114b4a02a69eeffea32c4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486f3a08356a106c42eb02e7d8dad71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fce5edbadd013d9aee65d88fe5783f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148df9ec340f0deab17af65b974dd603323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7ada8bae8fd8285ee36fd52f9e0ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb3ea6789669a7ff7ade5bb2f27087325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00158f74d7ffe529e7a96fd0601f985d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef38e0f8539c3dc93a5770620b38796327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4fb19f3896d72c34eb3e3b82b6b06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18aa65380ce0dcd9befc7c60c7e724329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd352ed96f852f0c449fa94e31ed85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acbcd91042406ae843a0762810c1b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d274440dc1f2843ab654ccb3cd6ca8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5117020169b6f2972070ef41477a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82715e1071ed27e9a9bce08ecf24d7c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d509b7898fb8cd8db9cb521550717c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9fca25501b7f966b2cc197f3c65e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfaa08a1617898a7ec459eaee3e4f1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b23ff19e3e175ead25b65347189a92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abe2c2df25d51e04eafa0a29991f8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ff4e07f13364e4a9b43ae06597d4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d866cefa6b72cdd0fd5cd06cb5cab16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d9160949cde86690181af6214a37e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bfb3b97d377f316188ce1d07b573e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631fa48a405c635c9d663f214dece32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66bf538f80da1e06aeedc2752bf9cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2716a58462f0611c296e280fba4f9dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3d4790c94519e396bf6526b7b6d6a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c149754427b8665cf38295d023f59c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e4df3547693fb440a28756bd86a17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8237975d0111aa1c814e995cc4b22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655616b077769546cb36f08d8da5d2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fd78f541776b60c8eb65ee39ca033352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43171c707270a7b0ad71a0075321055f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67d0fa47f8b379ab995712b7b07cb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b2f97fca77ed07a7367eb03638f5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481070d81b3b2750430e326409afdb8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714d3a8f5cddb251e22a1f52d8046d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89627ccc7a55e6f984846d86097a7d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186df17a272a84670f4ccc88e380fa0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649afcef0ccde88fba50a7b6927b263360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81552876eea73a328641a5e41930b91e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff4e45d583f26be6ed7490a3e4b837362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9e6e00b390edeb68e9d42ba56b4fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cb5bd9ae2bfa52f321064bc6e7b4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3dd9a3e1ec4f1bb86907bece429eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03765a5da36d102f5a91ee1a63a06e56366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4ab34bcaad8431c13d256bc94bdb2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c70f341d376e32183d126f4d25a191368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50b2af017cc311f331b11c8c732bef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317b1e332952149bcf83a1c7546abeb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88726e9e65e4a85112252e117341f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d92fc60d5d82135507c25cdd2c91a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d5b496106445ce04339fcb7f93e1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70bc3fff493ef001b1935a3e4a56d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707035c544f62eb65b2f0d91e9efe412375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac5d7f74c005d0c322340cc6184f66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e27aed9fcf78569bfeede2c51fce6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecf8f2fd870836bd1e690d82c49f48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2a82025445f922c99cf88beb9e3b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7cfcdd9d196764d8bc11e82587519380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e176e0e450a4aadd9be504da0eb16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1821ae37a013f5debdbd384bca15ea7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ed74068c7f66b118f55420a3a1d59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e09441108f298153400af3bd6eddf7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87776fce1fdc7c66eb401faf664934385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128acb9bc602143abe637216f7ccd1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca1a8e7d87cfca4806f680a0b4f362387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac5eac22bd9492d31943114aa9746a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f9b70509d2ae1dec07e604258659b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678836066a6974e7d5589620a1e078f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19255dcec35cfb5d0d9666b56c98c88d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dafb2e6df0ed8b8c2357cfea13f1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0f275cdad3e2e4cea2718cc74152d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466650601f2c4bf7274cf796a7c040ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6571e52f7eb90ac51362a69136b5d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141feaf870b77d377fd5be9e8a06918396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff32b6c77e8adac51bbf7e2e00f0f84397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cbaeab20ee2b7b56e139cad705dd1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a60b7ce99cd5654e17d1cfb5b196fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a53215342ef1e6fbede60a56b0436400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b2cc78221149ab0e20059486df034401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fc2a83c9b8e9b73b6f5ecbca0f106402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363920be5ea5a22847078004a7b495f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be194315f63bdb26f00bdf961b629f09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6345edacea04d6e08fe0a575901c8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c250acb85283e80020e6f9dc1e7f4ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283c99c8f28bdcde94e7461bb279d39407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2308d8605a7d35883534a5a131d8cfb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e44658783aadfe9e25d70edc84a51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8ecca1011ea8e2233191d0030f8ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fedfc2aed27fcab65893b7f2c8cafe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b68b980b2e68c1d703e0b58bb19f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a99d9e5838ee87add86565e461cce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8cc1cd113466880ffa607b3ea4fc5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434694c32f97012e9ca1752a1851b9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28492c1c5bfeccc60e39ac33847d0060416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59a943076a8f2f5e3242beca24d11b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fa62848e984e0d369c354e4b43781418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268d6b1d377033aa55831fe92809bc3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9be8937742cbedb41c914c2cf78596420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909c3448084ee7fd2ff19929d2f3fc0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750bd9f06b4ae768d7139a21917a7ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6003d908fc00fc0db1414c812df9ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a966ba7840343a0492687f30bf423424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b823986a687fbc4e9a72ab0c4b729425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d79404be7f6fb94b5b1953e48307fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573059bff262d61f51c6ef97888e3c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca7bc05e012de16a1730dae263710b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089960e153d3de0238b4279120a05c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a0287e18316dd6cf8b9b6944a23aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49a8e74569e407da3a65639bcd3a65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc498a9dba2c05afc940df1b067601b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dd84c2b87f9f1ee077ced1a02aa42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcabc1314ed4fb9594f9f43cf3d762434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07495cc96b5e75eda1892795e75f97e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb4ac9fe5c53276f536ba37947e129436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307f01044f78d00c07f9d1b4b54e515437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b2f8a66def7f9e6a64100c1a629ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf2f34071ace6f65d8b955a68e3163439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c5b08a4fc7c3ca01047eee3377730440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33a3a99325185f3efe887bdd0d4741441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12189040e185b61287f4d9400b9ad98b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc8861c8bb0b264a8235208eae078c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5559ec67a10138297cb4dcac7c44e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a097218242177925d8edc39e7d784d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993571b470cfb1681797fde69479ba84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bf274d17cc67a7c0453a5d1a64bf9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d88540cc87fc700386bd6323689bff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de33f2167cf1f65449693bc2632cae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6d41be5ec4cdc692c9107059bc625450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7de046af45a11386662115d38cd0e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790c4eb7be785dea4ba954c6c7f808b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2f35488a97a7098030fc3d4870a4f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28120794572e2e7dec8f49d83db82719454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a252dc5f71139a745b66d58e7a6c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca541758328e6c3efca090fde5390f6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab5ff03dab37c4322c23bf7479f0fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e958aa66c701605bb539c35b22ca9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71e15963e7a8a7c9614f970729588f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcdc77953e38525ac8a9da4d19b50a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5e19efb4bad95224ab7ec1b7aee97461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38875a82bf7cc82ccb53a7386cbc66be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3b3bb769b35b4609787d7d025339f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0a7e2f0df583203537036ba0ece60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd63e9c964d2c1900bda125d331f4a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50217a1cef414e92884f620008a74c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ca2477e68e62a2a6889fec0cab6e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42daa1f38306fcc03fef5e8f0f772358468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e7d176ca7a8e50026833e1f4bf97f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb36896f25ca3e6553ab32d75f7d034470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2df958418c828f4872163d7453a112471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470375ba6dd3e0cdafec128171c38e9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bde2f46a28e7b3a15a1f77e6788174473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af8a2ffb7006ea43e5a24f30f0b6af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d0aea52520372ef5a17115f219b40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ef0c5c4060ae902bc7e8c30f40c12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa15e8bca15cc1eb0d534d52b24a8d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6df0227887c3654a3fd4c069b8e86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af96dc794d4dcbcbe604032835df327479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79322cf406a50562cd6367ee5b3b908c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0243e81bf46e9509745b3e8acb3b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b68b82e07081fa1970658128702b80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7307e155fdd24e1765fae31dca575483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dee2cb8e7052ff275769d9c7c5c01484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cefc0059c14374044ab8002cc01d55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede960f2e7d9db80fc99984ea8fbaa32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1a71d5684ad3caf76fc0213f203a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd8f09f64809b70bfb2577a9e02cdf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5552e94b2f3b529aa601614cd3930e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35ce2a18aaae8d0cd1b4b16af2fd1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b81a23d5eddf7f5732b7d4f87a3ea7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64111f68b9838a7b7133b58fb9ae0dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f976a04a54eddba0ece4e544147de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87275f362b652a565cab5664dfd62ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ebd310b6cc74aa7f386c65ea91337495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13b8a32863d7c68a0fad01a56742ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc88f2fe325533c6643e56a5ed44474497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec41fc5a2fbb73ff7382c3fd534b424498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329362339845b1b3f34fd101166263e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661e546993af86181a6c3e834f45759500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa5fe5ced96e043c0b7af2a3e94c94501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044c31df344e1a38df991d5c3e10c1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad4f77fc9308e7180ed05fa48c3137503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e0e0f99e3b1aa9483b21d915ac300504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8030be35c81a2ecd6b1acc756a0d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911e47e0fecd5eea0e598bdd7e7183d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e1e8bda9b26bd06a0caee0e4580d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ead815b73f377950586f4135a671a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d33ae6ab5770a6ff4780dcd3dfcce8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f176694d6523a16883d2ec2282c89d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfce20fae8c1ee2539994d3dcbb6270511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe353ecc6c4227e011789e551324819512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1336bc790974b9864c403226801be2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b8b4daeeb82267551e6430dcc8461514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021da1556e70966f3e6ae32cfd765ca2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5567c5c261a3cd86e231da21047e40516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d8dcdea383bc286f7e0efaf27333f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d76bdbfd1a6d66e1f467e63eb096f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb51e37be029a706882594ada7b3a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04470758620c839e836b10cebcd1f339520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2291fb0da6bb4c05a8cf56a90055e8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f3f5f2842cb0d2f1df1053a84f4d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f6d0e069945b1eceac04c78742d52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e982cc4fab9e5960677d783e78ae704524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ceaeda1dd368b3f728bfa7b665f80a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6deac27c9d0536421276737695a14526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bc36607f0c11486db5d44e77ef6bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e03ad203955bfb78e54adb94244a7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbbc10b8234e04e4f88afaeb4e0eaf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e64918dae7a2a4690184c3db0eb80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166c48a3ef02e405dea774ca02e11dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118968ecbdec815ff22c109cb41c2fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d193d76a8d32f337713308989f5553d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d360e5752772e750119465113b26443534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2f13d5c10ba8bb4b0ff7c3197d1f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fe2e091e94aa7f3e89aedb98cfa9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aeb33b29a343eb7893078507f49c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c81211460eaa7240e21690f32d4954538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691971cff0637709450501d0ecb7f9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d93fa08e95a444ca14fb52c684d8e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28558c5a6105edfc114cb5967d2c3c4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f335b66fb7328944849c27e322a05542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d0eed0cbfadbf05bf0e690f550664543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aae58a569b46a035bd46faa381c905544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22796988cfaa8875dc402e090b8efaa7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7264828ccc472819f3aa78dbedf4d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42f85bcc3a862d3b813596fd806de8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90a3173075d78822f3ca8bcbbdffaf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c83c3e5a56953181620745e8651a8e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198307a8f5179926081dccf30fe9e76d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ec6374511d01662d3c8c815f41da8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c0be01bfd61eafc49018cfda9a5fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4a4e25fcfc86ccfd1d51b073ecda1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe25db9bc2e911946fa81e40874c2df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5eee288312be099b4ba41fca28e6db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc4ef5ef9e912262e185395c87484a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc41ac0b27b534be11f3362d956b88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1d6f22508fb70ab50a63b05810b3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9843072e6a45ae8cb050e3bd89c7f28559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d10c6743eed45540257f932cbba8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fc3acb728247d28dc90798a3d66be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed081e5392bf73ee35982f6d9f38df2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7231678b53ba050858e8addc3174a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6173868d4ac03d72bb540849e881173564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4287d81804659eac05b15381d7b161565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c4a41d56a01b5d3d8233c956ff23a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570344dc5443c0f9d35f56b6c448c91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d674c2841d098b60fcf12a59cf36528568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7129dc51013ab4ed37684bed7598b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024e501fc0d9d24ca75c727005458ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d06fa9e6ccf5d24921ecdb2df6dd0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebbacd42306026cfa321c8e46f39f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fadf29f10ab8591dbdf6263fcf6e63573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98d5e6dcbbce853e8b0770e90b1d6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3e802e3cf7d2d9a13fc04bf011a87575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a51be2894c48ea3c291fba4149e9d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b4c58f6041e682817fd4f5fda288b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e3c8b23ed92d5a7d43cf5b3275b84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb599f7fb44916a56bf0c43a9f1fa6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9143ce818b89e3bb89614d9538d53580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e4f4eb6557915f3fc68a9e2d90b04581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2064525b565964b13967b9d22a34a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6fb8a533d2bce76e531c43ba57eb7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd598b6434f7e116551dd71a40da3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3eed73c733fbab1a1ebb0031064864585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1395c7421c349f2170e5fcef39d7e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435470a69e918ffecb58d84dd245007a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610f971cee2488379c39ba3827ce717588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c59f91919cbad11ea3f1e028d3d11f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a13c985e2245236bed70597f160f4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63a6287f8760dd73c90c6b0132ef52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0c3525e1bcbcd32eb0a32ef254e67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bff87ac4c49d6b8bdaaa723058dea6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a853b53fd7687aa229d5ae2512e332594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ba46c1780b20c7fcd940a1a17d4b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7884c9df03ae8aeaaa6b183ac5f33a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d74a6a2bfe64c4667badddb092fa2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61e7147efff323566a70fd20d74c93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a041e967e51d1b4f53f80d1cc8ab1b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cd9e4dc37628306a747e851b14be0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbd3233e3d0166da645dfb059bac33601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f019c0e875f0ee4d606d56b743e52602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57cbca3a5d41b395affa93b4af9c77603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f014007be77289d44e0e6490831dbdd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67568a14ea46263fb69e7385c2bb2882605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509db8bd8d1bd7572614a2a682de807606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae509604639b8b147462650982701512607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd54a01e58916efd777f9d25aa5ed8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670592427b4a1f71cc2ba4d4b49c9d1f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834c8ee31370526c67f2c482e52b590610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b0a0e148198457fbb66054d8a85bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeaf9b0cfebd53cb6445de773457d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e82de3a719df3609bc33bff000e21d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179ea0c66119d4a9a8fc2b49e65778e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1fa15bb383e94a1a9061df2238d36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad13a6f62022fb50560e2bcd91d712616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18b1310f868149de3f0935d9c40be5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfe54e638075d6710d6286707baa66618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9d3a59e02f219c55514070177aa07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953a309f2253d40ab100abdef1ee588620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225f5ab69a9cfe0ade712424f213236621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf90771c01002ba78d7030be003d0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d9eaafeb312bb1d9c8841d175f83b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5bf235d7789fe17db7a262287c1cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22e15f80a5e97c8d16679daef79f42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35d974b7965ab1b9d6d1c99a393fe2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352fbe4b98391a9da7d515d01bdfd6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6da561a644894a6731a6d84a87ab3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3638b1bf710df4b2e6942eb955671629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219c1f23e2ea832c13d2351c0bb09f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458ac2c822cdf8dc4051419c6e63e1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208c9275b0c93f5942d583cdd341d48632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c70516e46ba7142991b132b32d1291633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32b0e5f034981a3d72ea165d8778fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df7d006a3fdd1f2b41ca6cb6eefefc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf91f11d4c3842713bbde85cc9c36eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdef3b3f4b9fc3d869280eeff3bdbe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90356ae12145dc4b4fe333e365e6f905638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c3fa8d1754f10561cc0ed957589e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ae3e3241289f7868b5327bb44b3b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb07035f0ec401e42566d01a0f743bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b8c96f53ba3610a3472fc78ad6630642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba631541cedb39fd4e1993200fd61f96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a82352aaf0c7cabaf5f8763e04f247644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade98fe3648ac3418dd707f580cf2291645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a4106c4518625c6a406c6ff625c4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a9d88efad3ea8a3333e31c5ba64d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1b0ac58c9e2f1d2f9033e8f840079648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e0b12b0fe07d1f76ba9d9a006aa6c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084d2021739892af7eee1ba30ea2c72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2dfe0257031756823afcb00637859651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35e29dc4412047934d2202f815acd8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b33d35f9ded09729b12e90da7ce491653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22533b6295a93cef5e659072cf0801f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894caf908a2febc349cf728781f25c04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3532471aef6ba378574b1a893e4dedf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb25c8045747db0b13930287a8b7673657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd2c6f5bc91fe5360e8e92036d94d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddacc818ab625f9059d24aee5a72904659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725e027c9b54d4f2b2721afb3da6c45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92535668692ff9bc69b4e2845314dc5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7bf0f2ded0ba42aee578272981b78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a33f32213e6134e50d5746ca666dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa10c9ad58ded8a5504b78b64e02be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abca516f50a44e44763d3034b25730665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b8418062458afac4147ed2452c514666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d39e7a94c02de0ee0bf938560d8ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebce1eb881186ec8b5fa0ce3495335668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7afae2566a7cda1ff9b8898e248cd3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40df832218d32dd92768e3ee6491d42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59259cd9a148d6c213fe86055d569bc0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084d43423da73b2ebe14f39ba83f6c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696f45b3d4263416bd7aee3efce7eac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4c5fe59f64c3339e82153e5c4b36a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986a45a1d276ca60631a90550ebdf58675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf637db523514418e347b3e14bb2c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2b345bed34ca3d8a32bb70dd59c34677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78248263f0057d2a0be141447ec961678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786eba1760df2ddd06feda298686d04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc639d32ce496faa8248b1213068d49a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fd5bb49aec7a34cf298cd139b847c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f00795005c9381d17debfd338df9b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a757132847da8a1a31d844aa81cb3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cab0304a0259142aac12ce80396fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f794b6c4a5fba62ac85ee0a9e6f8b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a518cbee421b01e74da8c15ba87bec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f735e9bb38ff8ce498131deaad21f80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0533adf95e63df7afd126c207680eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb27d98f42ec713dd72d5de64e2774689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fd1dc18944cc411a7dcb7b67e5cb9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba9e006181b25606a120315836f6bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd85e111bb407457d0b9d2347ffb52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813a3716b49305727cc5b27de57a013693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad71159f8d577d1c347a52eeb3254bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64026de431e69bcafdde7eeb5adfbaab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fbf727dbfb1fad218ddf69d9f9e4a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffb2e1fe542128d5f6a49f3328cf27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182de62d508ff2b49464d26fe21fb79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f91f26e7ef99487611335e702413dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232cd65d43b2f26dd7c100cda567ef6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad3429cc20b32a586213f23e919ac9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060288cbf0b2dfa2968c45763d5dfcb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d444f0dfe864e4d19b76e72a5577c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b1cbe2328d82a97b6f641a17e3d1f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1faa78c800fab5f68779d1fbb2efc6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43f45cd219ed72f381af48414678b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d05febf55286aaf46bdc68a792b82707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0281eaebbf0cfe4a293e3bc0eed57708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6760cf1ca688b6376eea1b22f5d55709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d3fb27838e37511e5524d1edc9755710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f53dd4a6a600c83844ca8d6d848d2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ae5a8edacc63dabd048ba515c58e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821f5c65a428a40ce56f1abf29232e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee666b59edc2e35e9b163a6131527a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790492d806cb74c8fe430f4be43b6bf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cd5e42305a58011ef956694c395f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871762f00ae3ca48ab1e7a06ca2a8e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1de2db7355defd413322ae51e934f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040dc9c52b2ab291acf6a596c3cb472719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264fcc3b14a769f553fe101913cc428720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8903f0aebfc9009412f64222f6bf0b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fe90d70d16823404f934bae154440722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0fd9bc4fd027bdd26df81fd17040d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4fbe2906a22f42afff189be5552e3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da0fa24252a1e24621c0039dba41bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663011959302059313ed59cadd8bc74c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c5b6e85b6e41b1f372161c626305c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f75c40e0f3ba1f5ed02a45d2157666728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d862e440c23ff9d0b295040c865aff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85525d86b6d6d90964d10b919706f8bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab11c1fd58710c640ad4dbdec55f28731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722cebe8ea93f95388ed709ece0ceb2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe59a7835181165e38efe4c341956b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209518106d59c6248190c3685958784a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ef1b16a69e99762025f9256bdc1ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466db4e3873b5236e083968fd08feb1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7059a280fc6d72b007a5de74730911737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7fa380610d394d331e598dcc76536738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b8bc7995f35021d998b3495998bb1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dfa8a05625c6398bc318b7f6a0294740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f695cae9f84406bd221dc92c64f7cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363ce17894067d025d720a72996e439742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c280beb2b02bb6820e94e8f025674743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e7edb46c03f7dca561087b578bb0d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bbc53cd24f33a41fd6b2671272002745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb89c76ac34db79749aeb2c46396212746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e40ee74804f9c5ecbffcab9eeba7fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa004b0f88514e1198dd95b35be2423748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db472b17f66f0f2a7b3c514606c47c54749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3a0c03daecc0ce28f7c654c5e2bd1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e88548bda59b5626c7a6256255287751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c3655f21a73de240a49c4b825e1c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62d4551e1e076257e10054394a10a8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3023f0465146245ae4f7ccdf8a398754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a2c246ca35a9e5c32e43f9dca4009755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fe121942f30b9b8be9413067f036d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b3f7c2b351e1f629e59c19b184151757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069408affaed19582d74525195d55d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14214a23a1d70a921387e5b851aaa22c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114387c66764a1cc4005e494f8cb3dca760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0fd133482614b77685c9d9cbb65d2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443bf6ceab12c20cea61ed991a816be762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c41064ce011b18358a53b1a9aee67763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23873b2be2b94488e1b6090d083a71764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982db29c6b4bfba9b6ef4756a6478ff0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a033c3693a102db4f1d7c3f47352c6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89918bb2f0e0a90e431825140507c61e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9ab9c8fd1d0b3df12358357144dc1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ffd9f761dc354194d123e0eec7719769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016f64f96ef2dcafcf088d5ea9ab64a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9da57b2df5f4a228c1beeed2436ed771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7edf3f5b82e8508e1a3ef70630988a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e35ad01dd6d7051de1a1af3356a35773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343db9473c11932b6ac36958a3a9b253774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee3684f73350ee863a5c42b5457168775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c1d4cdb5e5e66368b3a2038721fc2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428092e7be3c02128b32b9398070a69777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a816411678cef877bc8c12e9f528e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffe71faad4074845dd5ee69f11aeb3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bea37cd5e0cddb713ba725d52b3f90780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4b4a79dfaae7efae9ec68f2c2dcd7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c35a7bd7ea1cc5a786cd110543952782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f351ef65617a99716c3d8e25132a4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565f07a99de724ba3cf2386d45b2f69784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49693de14f009d728b42eeb40c6c2d4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb979462b90d9dd5e11096e50a62d20f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32effee70076211195c8a2feb50f8126787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc4d6827ed7bc95eae48df600084b9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817e7f1068fd9a9c7e2414045b9b1b0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac194be33c8473651cd6d206ac314a79790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185bd3974299b7bb4b3e66091a6a3e6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596a28a1afa340ab9f81691d3017f40792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f71c740a844f4da0f71dad74216db5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1a4618b173638397b23c5dfc43fa4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4fb15f51bdb6c8fed4aa067bf2576795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747ae664790f16fb32f37c0a8c4df9b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d845943b317d6f002c62772d95bc1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490c867490d7334ba76d4b6ea32d910798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2879b57255645986c0b8e41aa8ac638799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe8e757c76c31ee13502437faad40c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a8aee8015c971df7f196e1d732c04801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41aee8883a27b48165cba7c1620d3c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d2f9b01d7cabfaf54ad9452d09f81803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b63e7f99bb6e4724268270f322d7bd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398e167be721eccf20408169bc7edf5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9b277bbe19256af5cebcf10a27f7e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c646b518fd53b7e9b0fb2f50f03b3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15444adacd31140145f507f002e240808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bb4a89b8c6d2585cf5b4ca6da077e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016e0648c527e5d6a934233bfcc83a0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580c8a8107560df8ef75c8aa33c6161811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028ad43aff2759c28e9731280ace23e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb57ad3e3b98414cc11a0ae8fc0dd18813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d997ee3ddb1d4b5eb2cb5d2ea87026a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82016753c560a8f9b94c4fda8b4bac23815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57b8c5abbf86e15994154157506a02816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71162694e3d95f96a9c18ab5344a57f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb73d36a380f77457ec8897680b401f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33520dc12e8293d730afdcd931fbc223819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7d6ab156fcc420638cc3d999836b0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09671f8b71774d7dd210e7de5710ec7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c200d1f3c8b8aeb10e55bd2421e053c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536035c086ebb96514dc6ef754c087d3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b02f65d5ab2070f1a7fc9b226a4572824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1de1fe8faa20c4a00068cf40f51572825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2cc9a27748bc9b37840569f897497826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bafa3ec965cb11d4049c253575c0b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479e49ac518d852db1f688464377daf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cb0ec1bbb44f4a147d5b3f7c3d176829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8e393915a458ac0c8cd3aaaab9b63830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93a844d4056d0c29a426c1d422c63d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff512e9414acf0fa4b300bc91d12c93832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241360fc78a0b8b4fb534bf206b122e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cdb7aed57d7d557590d0fb39b3641834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414745e826023e9a008256c2264b62f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc152727fccfb321a018fe780a12dbec836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7501946fd9132c3f7c1428629747635837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6e7c5c33b3c9dd7919362f43123e0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708492fda4a7ae03101e3a3fd943b48839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019eae4ef687d822146e3a0067c8bc9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d267caaeb416bdfbce080aff5cf5772841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f89209fb035c3451b5104d76a8ff9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b72cc45987566e079c47320ca7b24843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5af73c6185b1f742b0d9cba388091844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d3b7d5ccbce61a949b9521e86a45c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb641c884d4f7d952966b7fa773d48846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd693ff717bb2fceeb3ea19419a10a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c73ad9ba200eaa0422385bbb9fa2d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d2dd8f62fb5ab7395ebbc5df554b2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e9f42e5cac41ab588ee71ababac3f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84668a460ab84df97357744cbabba633851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c74133dc6ff945e9dfc0249642c55852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54be4b1691ea3cdcea3663e7f011502853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c89ed8cf03c60ce82861f348ce0127854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d2b89014f1e76dfa1146872e1fa0d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28e956cc1afa6c2c5c78698b0763f8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc99fcf71447f67c15269a3dd398ec857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db2456518a3a55409a3601beb632ce858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d166c6e02e9fc96b6ac4b537e331a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bf2936f6487ff3cee67c6701a6328860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19107986ec5b22ea411aa144130df7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1888f14fab3f5f8d0dab91cf35df3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b01769ee4087728c45044dda2d42f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727a0bd1e5ecf4bc5b5859b308302f6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53993b2d639953aebbe16d19f467dd865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a07bef2cde2944015bdf2c93b055e2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97ca9c3432b2f9693f2d814642c7d8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8069a4ba45c5b445b95bf90d05883dc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667d18b69fed669388a8a729855265b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080814bcff36a854e5a51d890e170d65870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476b6f77b490ee5f487ad2de460436d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17359d806f3e68cb2486db6566d45f4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b55715e0131c32dbf5df150e00010e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c072b2258bd14a01e01f3e1e4b964d3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f51413b949f0e57ade5b589f503121875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c3cad4699b49c1c02264de8a2c678876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046804107e205e2614bd4badefae5c3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e543f91eb2b1c31c9b11d7075c51f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248951fd01f34692cbc4cb6140f58b48879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1cbb7aa174b454961703fbbfdfbdc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f43ea3602ed389d40829226ca35045881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0798145a86c05e10de1fdc782d699882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8332549c1b0837f64084df52fb7bd1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824a28c5bdef795d6d06e9d9eca7304884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09bca58392b619c22f8cf57f550fa1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13b40938009b3e7b8ee4d13c8a5198886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012a47c1d3df5748a177477882a5cc9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42b9ddacd24d29782a9545472be861888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a97908606e51fe6bbeb900eda18f94889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05196a1fd70ce2ac831b48a0219cf1d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43cc5e05fd2e561cdd24893e67f5da891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5285d2d504dc0bef4cf139ab442b0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315261867ca21ea754d68b18799f7497893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184177d4430dee61fa4205f58ca7d47a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab9f60e26814f4e6b20f956596e585895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598110407e4cf9189c3e4a8302df0236896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27ea08d1cd22be95754f0d878255e7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67133a8098d10dcbdb5a88930408048898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2b42a12a44e795b8c1df4ab0e4de8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62234b64e44505a2a8c91482b7b1e975900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c71b4ed0af11ad0d99c385aa9b645901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04011219efdfcc6b4fc01910d1a3e6bf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2541b19efdee8a6b51957dc34d0ca44903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2064d62dbf09ee0978e6f3f2ec90b79904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93945fe813c065b075fdb132a2636284905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97925acebb0a77a56a20a3f0a5de2d91906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f5f208ab2bebddb60f22400a30057907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f036527039331a8a4b5e225c4a547f3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82177c18093f77752c265aee945742909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dafa56afd9356d0c607f04553e23f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79085cf2cbfdea972c967eb5c73f2bff911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3c467d44b3c60c79eb400bff4f07d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28af3cac1844a3bf8d6770d3f3f08b6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff002ee9269fc1de16ada74397a5de7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714a9eff311da2d6e6f41b3ca35a0eb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77ea0df4c5e5caca413394d5bfe2d6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cba7a1d1b3bd0e45d8cf0dfa9ac668917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a18571a01e20127c675dfc2baea6d0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ee6ce88f691d45d9bbbc0bb8e7de0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f58d38cb37e5abf412fe437128ec1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c58a9a344c7ba0b9a1993738c5383921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790800ffbaf8476abb41983eb96564f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289ba8fdcad8fe1813fce7c6aec4262923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e1b6fcf59db8be8e902a9d14e38df924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f798e98a58a0986e2a83df43133c67925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f691e52c1af1bd19266b2dcde911a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fd353f0535334b3793cd9d669652f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fe196b97ce1d70f6bd9717f6b5dd0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5565e1731860b2015de64e01bd338c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de904e3c8c1ebaee73a6f56ac66a856930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63039ee97365c8e3b7340d387c43dcbf931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8260d465fdcea8244a5321caa3795ad932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694197691dc3ec1b55512e03773bafa933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6b1ab8edb37c9b5a5c8fb04b463de934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56be7efe004d15f8d1d92ed676f15b4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52eebf6c753abb652be48540d51537936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1296e18e02aa833bc423bd5bbec76c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59803d8339122afb9f98be92509b55a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1908946565443986f449d6583b2bcc939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf546c5d17607757e837cd1b437c49b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2687385e2582d3383ee9307c53371e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8e159bf2e8dc87f15e84e1680a8f4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b03c1557831de54aea10a6f6c0b13943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddf62d73acba0988a1bd053b477dfa944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e341f55f0b1749f3dd64c227c72519b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d51a97c1b3634824a23e91945e78f4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832f6b7a026834b1a23f242ed41afbd947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162858b62a023f4224ab11d5c48975e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcecbf1084b4b668efecdd9507d2629949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e56804dc3509fce189b8139e0a1c3b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1715a6f52f5b4934b71a13b9333cdd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765ecfd5813e30f9783951a61010db6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236ed090c5b7f29480dc1e10e7a7482953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf3891a02e32104dcf090cff69821b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3654c544154434dcf595f314f1699a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf2dd7d89b970495ee627e736d2037956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77b5ddc3af3c5a9b48de68ec77dfbd957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982b3519e774cbd00bca2628382c78e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83f80a4e757674b124cc09148cd12a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da218172a93aadba4c4a169a1fbff362960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d937d291ee6b3b7bd7d376ea1f77c1d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fb61a10932a10838c5eeb9e3dbb49962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd5728ecaff20450f263645e4a992c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e6a2f2eb5dae2e7af10d382cf201c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e6a74ca1095ac40cf5194e0f45131965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d72b3d0c9c08fcfc4c387bb85cb5d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de888e29996e9a3a74902ae341663f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6596626c974cea0e78abba0cd0fa22968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b98094e3672a149937fb5003e18244969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d053096996e933b08e18bae9d5260e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cfcd43530c45f3392ef7f914f933f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739ac38069aee1a9138140d8bb9b9f4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df002d16e174d3700c2c8bd5b8a432c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50385c35ff488c8c863aa0aa338b2d5f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32dd91b5cac02525dfba88835f7856975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8a588cabb57ba3693e7d9770acd0d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6f9111f52ebc1e139f2b42f604dce977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>