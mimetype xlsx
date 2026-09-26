--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040d99c2895413219623501cf5bc5601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d4cf7dfdf409e2d76f19420a4c0452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763ec4acdc7cd3bcd8bf2dd5586fa783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cf4e6a200bef4dca97f0a99f3b5b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7474987ebf1eb5c794d86301e1d215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde9710b42022066310c8ee21b61ccd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6eba311b28c54d5947d1edca443f6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a532583b2f252330e716e6d9179d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9696126811aefd2b306a92639b6c5219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602bf8e6ae3da7add6ad66a1340ec9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419032bb0005eb54cbe8a1e2e3fbcaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbea1129c47dbff87a43863507ff9be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818049fd6908aff8e474c073d7cdc6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994c51d413d0293af825d6851f796ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362afd69367eb491a02d9a3a7d12ba115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b6abd50be8e61626bf5bbcf9cc5af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513e24777a6017dc1cb015bf9d0180c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4700df8c2df3d85a9ae7758daaed6e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46270ff6382854c913c0f5a59ecdb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180d5b7491866b3d40c7ebde454cf7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabe58ce0fb4ab5c2057c37f52c0fde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a87dc9578b198b0262df0e553f2be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7efe9fe9efa79dbcfd113a6ece34023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3125cdeb82403efb294dc4f9c95ec0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0f37835349222c198f819154e50cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bff1906eacd46092e79d3e13785ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5fa1d4a82aefa1c0f45e04fada35827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf308c80059f37cd6fe7e807147209cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9377eba73b5dc054e39e7ade6aca41629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f70d95b30bc8d80a73b1848f660c3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e806bc26f95fd786564066a4098368231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41455a09921c14b4ec90fd2723334b5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d64a6fc77ee43a8e331099e51097533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de912bdd1d8a89ce8d79f4ac8faf7f7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d953dd639c2006c7a8b87bdb10b8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0f6fe8466dcc01fd658a792f0f16136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bde70a306e97c5950ab4ff547d386837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc465e3f7dfb37b8ff63674f03833438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287163c20788cb9352f71180502b58c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43e78a51a3ce5b1ddfe3aec7b4f4f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459c8fc4e670f53b2ae3d425fbe71a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49834771fdacee3c761077c23936e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c803a4046d5478605311e9f59872e0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f14838319099037ab45e0825f6aa244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad1b0eba8e7ae13df5478a5a9f851845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b15d65b8b02830ca5b107f4b9f78f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243e560c89c942e97928ba59141b0dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd4fbff2d552d6c6f3f7177274ae6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcf57aa3a44d046f8a98428873e95e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b2fec54bb218d2df3a13d5407834750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc5763c0c21908bdc4618b896d300751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a4e4cac804870476b5584f1e03f8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8f7bb11df79d438bea4502fc254c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5b9ba08a2d2d38ab1f6481580c41e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620a09c0053a93ab2adfd1187c142d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3ca03181f7b10bc1bde6bda2910e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cda28289b9e76ddfbfc2d172030d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955f305fc580dd148635557b043e7a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfce9d6e21e69fdaa73d36e95c6f3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86212bbef3130155b43fab8a056299460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71ad536b38403337b93302e49e4e4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439f17f292a579130f9feac23987c6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dad5f8c832e38cef0991e4e9203bc163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2073c66832e9b7d5962bd4e0140d4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3792d01d14dd5450cbccac4166a7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734b6c9a58f16f66bcddebf1146058e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f69050a780f71a87421a486ecdeed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e2bdffa37b864c8f2173ae52150ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d0c78083ea1cba0cdb2be0e576c7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abee5718e33ea8699977d7e95c164d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fccca3724d7f68006120200fe434d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5614baf87ccbce4f5ec3c0c5db4189372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55ffb6a772ca47446723e8b3ac671e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf42a75b996a48cac0edff6f2f963ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055558b8fe88b6cb8b125b5072ba98de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d728f15654effd167f2237d6e252e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3713d8d142c1adaa4062236cc47ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c98fce0ce62752fea2db960bc4c8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0970e965acba8919cb823860cdf14279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37115204d2f5cbed2a0bb035145b3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb062158e09fa9cd525a3fe7dc99295181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fe02376c42b39a7858c8bdc8e6fcc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48027cdf2f244b6bda59c8f565085cc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fce079f831dc94bb6b3457a2f1c8ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe65de268a2d7d614046353fb9332185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2cf251f0fe79dada367d18df4a96f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cdd1a13b614d415751b60d9cfb7bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a257d51ad2a81b5f277658672c2a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd0effed210fb1c55079fa11f081cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9d12b06416a796fa751af49a7ae0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb269d222e3162529350c6121fb098e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ec6f511b1f1fd3f771395254cef2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2058aef8eb9a56985376f5f67565793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4614791f2a62747b0409864257d23994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a2e9523f8c5415e65e9e93a455d1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbb59c8b89ab7e4f068df091f9bab296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844ab30c94d2391ece237a3af8e1a2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5749d75cb37319f20c64ac047cdff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65540ccfc312149ee861dfedf73c386199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6398d34397e5ec1c8567432f460047e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919a4b29d5155364ff22c741e58ce64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04032d54640c24165392995261bc62b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411cfd01ea4667faf06c20c3acb9261103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184fe4f6648780c54dbdbbd13ace949104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971781d36461f27f8ec0e60c8042e623105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e1f7aaba1c574743ba460c0a9641c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5126b3370e55c7c0aded1fbf0b9967107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb801d337e860ba7e954f7ce773a560108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fea1e8c3400232bd0c1c2b4c5c852109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd31bcc6e76c127487a6b1bfd1156fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ff7ee21993c944a092ec0b9432251111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ae57fbc89efd48e3d247a94548870112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecac312678638853fa60c3f2850c39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8809202d134c08542a8c8aed7db7b5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263023fa16315dec047e1713db9f0ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2824d2ab8e42e763be6514ab1f374b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726adc88beed0066fb76987bb9cbfcf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8c0845c642328cea4a9b41a39a731118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1e9cb78a5dc1230e7c1c2f9a29d90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de226ca44f0b6b6b0f3041bc9875b96d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b25cd6b08af46ad9b2c7889bfc1b94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99f94547acdc10124a8a48a6c9704b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959fc8ec09dbf8545281f0963582f6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08e6092cda627303fa1169cf76ff4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548db61978ec7bfcc332b111bfb3580125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ef5785a80342bea0946ce9a124806126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d656c77c56f24512619a527c84556fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d53054ef566757a74c67fb4121781128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cc8eba3d8fd29b1ae2d003a4801a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46969b04d7883d79eea9ea7bb23fdc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548c1e746cd6468e2be7af16a6a63c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04125fcb3c3b7263e890a05c59b884a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d54c466f5ac183a61d7f4bd703cf8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a810517053db578e77f25b1f64a5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfa709faf338c357661da4a6b1a831135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291353e9ec0d7fbc8448d5d3016fb1b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e5fc7ccef855258d186db0cd7bd70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b28c273ff1f6de8504817a7572a71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53348c3305484a72d4be995271eb1d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb483d284b10e483f9e5d06c1e56e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bd37baf301a0f71d78567af85fc84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9fcf604b711b83907b7ff83339cbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ab87d5ba3d73a97bf99e2c9a6e6e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e637ddddb7882c71800e46745046f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01210ea038e60b7f0c3d8d8970d687a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc92f2f387eb48b5e27b1a1840b3f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be76a95a92ea8992cc85dfd4ec0c72b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b86871ace96a8b3049a3776d0a983148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3e285d927f059fc479002b36196a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b74a2884788c5bfe4793fc90bf4609150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00b2771132f9f68c1fcadf8e65e421151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98381811816301339c24adc6b1845e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727fd80aa89531ca098da095b64f222153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b8da7997473062e8efe941833a9c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada958e2532b3d6e176ebb646173159155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2fdb52375e47362f00ed466e74366156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a3d5144f9e3b49cd09c1bfd4795bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c15cf082f97c11ff09a4a12430bf8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407be4aed0baf6478b18c11a5959e452159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717ad600036a6915979c8c228c9f560160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150ad3c897af9edb93a4e01b105a441161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f3ae4d3c7e6a3b0660f32ac87de81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0182708b3435943e17097e8a8b7ea9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56892b118979541975a84ab9ee1da6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2d0c6a25fe782469c8ad1ad9b7d05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c13930090e5c2de9524caa7bdfe65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9ea3e0d4ab3351f0f5998211b0ded167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16f08f2ff89e11ca125431c7eae3c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce73c78c2a7c974ed82ef7f1d945f01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71facd2212d9ded3c8ce2ef194aa4ee6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90a3f2fa9af12ca36be2f15fac6a79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47123b2fe5fabaa836bcbe2e84fbb4db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fcb6d5217b6d219866edbf106f3b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11d7e97042d23805e3d1e969e893eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcebe16a73dfdbc96460bd22e8fb694175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701697cf25ff1b811653cb3e8f6e55d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ba250c1df9fabee197cbc57ec6888177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d529ace3574d2a8f51db6e2789ea6f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bbe559c10fcaf5ced24a7c15e238c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315458397deed54f9f748e74d399fdf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f78f4f73f44efde5276b0264d1c0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba4e7e1d3ccc3a17c585d9d0a4008a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6b905e824ae579d11b1e22b6e32da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3773028308d297d659d2050468ff70a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697117dfe6ec3b99c797f433f78fbc6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125d0ff2de03d4adc326515cd04203b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b077cce1d6b6235c9fde133b3eb7f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae43d37491e6958f71e48335ac42371188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95649b6f71ec47570d0ad39c8ef257a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06612e633a7192e74886916274df71df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c277b192397f12bc5de3814ee1aad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de6ef125a6ec35917d0c46c20eda10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47c6aae4aa87234712921128f21854193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586d8f7ce1c626ee76f0edbd95b56df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589b2995843561620498074a9850428195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f72eb4e026da10f5a7a02e98ef9a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4990323385b6a801e82488b58d8422c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab0c028cc7eca8776de9cf2c9fb82b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c42ee034dde6d9dfdeeddd7e2f15b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3db09cc98980d5c29668b3b89871da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e7ba5826b3043272a4229719782c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995f8449dde0cd80bd7e224a51127d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400e9b8f9dffe4b4a3522db76e691db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e8231e6bbccd4cabeccc1de664a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cb9466e6f2475a9ad3d13218bbd09205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e836fff7bf5f549b3c304c3fd7154206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0e8e51fe0318e805cc3a8c495b907207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f2b9c7e920d9459a41b46ba92f288208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4035a7a8e7f737ac2139f58ffcbaad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b65af9deec95ad776800075ea199ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c90804a5b0949c98f7c5253d18639211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194541030d0f4f09d9e547fa0d7ba88c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c305c526eaade4cb22da082f77f31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835456b0839b3981ca22372cdcdcf9fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a062dfe86f341947ea294ebd32e0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bf0e930c3bcb44fbed7938d1044b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9f3ccd9fd532e8a7b922fe1d405e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74761f2795ae2b253794e671b2834f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c4c5822ad4c81bfdb7d5c0dd1fbef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e5ad3ed0dcfe9395587a31bc5e60f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e980132aa23f598edfd16ae16587c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95937474e42c409c4090cfe3249bf22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd4a290f9a905affc22ab3499ec5a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62431a428062e76a62b0b9052184f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05478979be386c45b23dff33ba272c26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ca9dfad66f5afd9503748f8269c14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca4b46d7464d245c7b382ea7fbc12b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bd591352950a1adf13a892a2c76fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74ab39967003e24772f30f4b7a658e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e1d34594b8cdcf670bb89965c2d7c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bb0a8942fe5df7cc66591dfcd5bc8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dc9140c315c72dfcea6394272c10e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a241b23567a29842e3eacbf1db6c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd2d37e908ce71c3ae4d1d817fc6b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcef0ec45d1f9b31c8def13290fa15235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060d841bf998274381ab66e099bdec8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b979bea85b2093f68f7b092592a42237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b8c8c6a69a6f361e5f362f50be53f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f01916e6700f317a88a5d232df315239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00602ba7320e4cca63da1b7f6d53801f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468946169236c1e4705edcf27832daf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a39bfc9c48ce134db442333af921e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e19c1370e50bdc9c0b80dd45e06c6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b85a73ee30161c0f5b6a1a8d5b9c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad04dabf5da2a04cf1a2d7e297a630245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6f47aace9361c0cbce41e8b664679246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fc04b408642b44e781d0d397d39a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59f4b1c2268bd7ae5c27bd364edf93248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8af0d8cfbfabfbd05241d866eee3f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2089184e561e7fcdb29389332efdd7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc6f799227e57ac2caa1bfee3e1cd7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247692ce59f17bb343924ae7a5ec76b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd425b8782a65bb946cdedd8697ec1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf34ff4cea0f81fb7c575588af267af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea061c0955f5b6de81bdebea1e4995f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066afa04f66caf8c6521120f02979f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470d2e362987e80dd6b6b0a9505c96c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c60931b7406c6fb1fa7257313ec08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f70fa9db1554247a751803077bb11d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873bc4cf48c9b6d619ec36013fc0244260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8fd0bef260791c5af00900a5d2f04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc856374b7ec0b6dc0a6e3bc73bfc772262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63478085ea8077591d8d39db7737d298263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b4397d8cc0bc7839d49678f1dc0bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662fc4a1b9a723e2ef942ef53438169265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5ed1b46e7e2ba6e7a2dad16d54747266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7970ea87ee16a26f894d96ee6a31b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a681bff7532990afbc27b7ac6d8e8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bce3e980dd0210d6df42f7afbab03f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5b3742615753c407a9d5638bb8007270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bea5871fd3ad0f7dc26a3ec8be156271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d85f4c550c71973c598a734ad71629272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7ee0a8159887b1b81be91e21083ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab589b903c9b41ebe340189884acc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb1b14b05156a7ce773ca368f269c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32bf107e2aabf88c571628f237d4ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47a8cd08a2396e8965faa75614270b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b5c435e61460022faf4c3ed0f79c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdcf513e77e54a96e0586106d1bbe7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a46b0d1c078b69e70bac8deee87bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda284b20a4ab17e18c76e4d91f052ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc38ab83784fa8285fa3bc6d523003282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bc0641943d9eba0ae361f700a7c03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c6617bddce5601a96a1ffad172d3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78bf9cc4dd45aa0c7f9a766a625e0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6218d56ae728d39acf7a71dada39a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319db324e179f4e76ff30e6afd8fcf13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4813a36e8bc6729bd5be5814da882a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39c693e4fc3598e0cb6e9e1420a0b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae2891e572efaf96f79b2912c3d02d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7c839d6592bdc0daaf0421ed79459291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e163f09bbd6e9e9c96bf6de81a5de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fdb598b4eed5a0460f50e64364872293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c997a0304baaf2c5a8f6ac26a745d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46935be92da8ddd32dbc4ea27ab1f53a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb963c1af0c8d5973900a75ae03618296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b5e482d47fa7afa340272b02b7960297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db485172b19aa7067d3a56ed99800d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb19354bb1473a957b4a790d5cf638299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf8ef21f985274d86611802ae7ba88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664977b8b82eca74dedc935ff7b3426301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ba9eb5ccceb329220d9c701635351302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fa35a220b30c75f9718cc62561f3b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd73e91bbe39f8e3ee40e74e78fa4f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154f6afa9e22c4f4ff4f51b4510e2c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa1b206d5664369a5f27941d190147306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f333c28e939520126c251e236ce98b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21184e6543556ce2630ee246aa0b2d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a76c1536da05f6ffb09785d8a9655309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83837565d10c28de50b7456bc247ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b76e77bd248de2739ecf57c12816d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeedecdade5a6fdf94d4767a970fa2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f876f7c8df5f5264a45f7abed4c37313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8a6a6ddfdf1bde51aa3621adb635d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961367e8cbe2351a332f81d57fa7d019315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae18fb0b6d9e0cce69c754f92c26beb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb62c0bab5a0b4f78d800fbb6216a15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bca5b27975ede352ff174bd7957c37318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249366b95dd112af253e4187acfc5fb6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654db958802207e9731e327ecadc2bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304beb850aa6a29a4974e5db39c9964321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e8e165247a491ae6d8c7b100435a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c7360849838a4bd2bc5ba4f387d42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cd8fb2970ad5f84d2826d15efc9ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97b4652a0ed573b88b875eda5fe05e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e759d8ce434ac2dc72a8157874c70f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3ea8c43ab43b4f4bd9c0e5eec2250327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ef055d089861d02a880e0273fbd38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b213ac7ee195c24aeef80ad52bafe1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f73716157a4b5f82d932826faf0d29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60241373afaeec1f2f4c9e30502a4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a680d8bb1b138ae6d574459ff85103332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2efd5bb2537ac88cbfcb781339087333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619a255330c4116fc0db1dcdb544ab8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdf9cf92d5a6814fe33f8d00337388335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98b2c4949eb758aa2afe2c0f1950df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f78100f7b7f9fa470a22c7c4605f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747a397a6437fe8a8cdf7da13825714338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63f7d2243a9a08421740355d21d380339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8b070634c74aef6677d7141667515340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaef117615fb3693760f99656e18da9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f310e2ccdd8c8f04eb244f1f25358342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a289ddad617099804d954cc9335247343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad924f835a0fd218bce65fdd251f0e99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6d03ff97e0295e2a5fd288d7bf4ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106af0844b1ff73f285fe7e133e8f93c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278da70f5fc9f90aff225f79748b7aa1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8f04da59b53bb72941f3e14415d50348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6db5bda24ffe6b79a1e4eeee38e0b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55806dec64b3ba980fcf13711e2982db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157333f8d9d5dbc91ede0945581e2f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bf08fa70e6edefb0309ef458bcd73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2abf56d7feeed4b4a4a2445abeb1e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665cb9afa3080a5bdce57b3f8bc6fa5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be96c93f2f1c12ed903b5106ea0f55355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50514455ab4e4af8abacd154767fdfc1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac644af588bf59a6ebf5eacf0164656f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eb5c8bac6533c7593efb02c864cc0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7cdb39b6658cb5e9553d99945be51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed740d3b7f95ecc2497bccb32a4fc68360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174411e42f1a30f22e30d1750cb9ef2f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d4f6eafde0556c89a4c85b1168790362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f6e9c3fdc394e5a663d0b116391e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9cc0b447e02defa1418b7ad2d4ea0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70069973bbf7eaa40787c8e583d9b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ec3966faae4688793350911263dea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1777911d0da3afa4a85dc763aea3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaac7342180994e06130da305ff99f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94fc79a6bc2439bb3a4963a4bf07ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744b29700d2575d54dd4911a4f6ae5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31433e3ed862839d5e5a5dd3ebe82f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6aaad631bc26b6a318bd85d28f4b10372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d20a9b2100b3671072efa723eaa37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f79820c2c83535a5c56ca54eb6c0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b141c37f713ac79441b68b309be97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d08febb8e195104e1d9ae209036eff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f545527f3184744649805b6854215377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea9e2a37e33232c0d19d7c6b3866f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877eafdd4634fbec8a6824a9fb330ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835285c371adba620dd020d6d055f6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59743fe2b937453c3553c4571c2e9f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64c6e9fdc84f343c5f3d8296fcf558382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e4cdaca53b88321ed5927f012ead8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c544edd05c08f8266937beb51aaf259384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db3644538c0ab912b21560b6af57fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe83aee32b0286548124d13976033c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2b62bb40e0fe4506e2c2f793c2d2a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec055566f1a798fb850d2e9dc19580388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd6a9b27357d49a87ac653cbf13f9f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39874caaf649824a5ed65a50a7b0a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17577bf4b14dbe1ac2169a0457d411391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6d3901308e8d2dd3096a2c154a257392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b753c1541750667988aef0f377ef698393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec844dc8cae4f01c9b4d2238f7b23e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98804b4191939fbf54f95f4435f01924395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e078b91f91ddb6b7a3fa2e4ce15c5e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884af9f5eaad46af55ecf7313b19952c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2218e338830f6a2c0fafcd9458773c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94efbeb9b6fee23ba93a61ac126d92e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ea71fd506d24632a4927130ca90ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef862bf8558ff796455c3be5add11b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957dfaf92117400e6fe5134abbc769b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96decc34fefb99bd1dc833d4dfca3ec1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2baac6ca7e430786ad4ce776078b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11167ada1f663321ae7f2f039bd41c0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9104ef4a0c0e1673a2934eba14cd62406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1453b8f6b4bdcf42ce39104d3a4aab6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a9a262754d81ff8ac83835832f474408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93d7bcedbbd91e6a35e662b79df020409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd90946b30ee25f6b417f2b13423d89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6de3165b3888ebd4959640ab79fcb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f2a5298c07add94861def96ed2323412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443e8efde72d7b9ba0acdf139fcf699413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a004842f07524451862730dd561a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f52c494e2ee100fe129d8c8ea7cdd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3e3eca9790f1e19037494a26479a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71b1d08a87f7126983711f5179aa9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be272b7da2f4e7aa5954ba3fff5135c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406e3e61d6d30413ea6a05e7e9703fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5dd3c6a180321becf1ef2f32da230420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388e21917b82b1f7a6e88b01ebba826421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7fd78369f9c48a42824a72122852a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f268e97be7a60a5c16ad382cb1ca3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccf60f25a24881838353184e0548b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4284e4cd823071e4e44a08295bbbd79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9ca170a41abd81e212f494c057da8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3af6350f55c70a91ef3000c12a61eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f46671b2250e5ef9b02744cbb13e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da22eb8b61ef28ad6314bdcb1bfd4e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fec4edd26b2ab2c2da44ad892b76f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2373b31e357ef108cc3d52b713c695431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658167d39c6004d498239d7083ad64c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622cbe41d8bd251a9e6224ec764507b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1dbfbd98be472a17852ab31bfdec1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66953e76ae4207c69022e8ed771bbb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160335c1de4505d1312e3fb1014d3e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03031543a9ebbea06a74ebbf413eeb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ba9297e3d686144e337b663c23ae8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4c852ade5a15381594f40042bd527439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9322929ed220cfcfb240d063855ad5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab3d04e8e0689a2f6f43e3615222ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95691cf3330342773ac693b40e5e4d9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63a0062ba4bb3cbbbf7b90864906b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574875795be548c37212667f4b33030444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8ec648e2373166572a3dfab69f615445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613aa0f1c7dde1faae6004570dbf41d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c25087b07ecaebf9cfffa27811cbe6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beae4ebd9a65208422d0100ffa2c86d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153027a0b5285ec377b246b72bf4428449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f831f77fa57eec555bdf327517c33d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7931290b864958ef103539ecc01625451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90694dcd926754126e498d8de025e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10966260f657226c31bc26cc30f2ad14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b7af902220e0fff1725cbfdb173cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df2d6d2cda6d4f372f8049ec23130e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fc6791ca9142403c94ed441a7f5a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363bb0c576c7463df6d13961892a326457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c5125dc4d9ac234bfd0a901630f91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e39a5e82ed39078806cbacd9175e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb053586b698225de34ef0fb4120941a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd82b383fe7cef5cdeb8efea37359bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d5011c195a79f21daf96b705a7fa5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd539056bdd4d9bf3636150af27cc0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab6e72f40881cfa2bdb58095f141dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b9b48dde95ae376cb4abb79a21dba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f60479b28b13e31e2fd3a4b624544466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99556b4c8b6ceae9390ba4275fbe5d05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b421ccde768c71dd71be1870c9b30b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d090c7760d265b7d279fda4e62c34a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba698fb3785e2c9ba5f29f8c117f24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef03d6149477b8569304e3b917c83c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67139b55420ce7e856ef6df2eaa43ff5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716fa6672230e736ec3d2111df43009473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7242217fd744ed753376a5a0d003e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787a193f220bfb68837e353c171e57e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774af95a1a45cd477847addbf78903d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa531c61d7fd5971bbcea7a84073d26e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af05a87a459c3bccd35ea32b6ba2fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5281e599373819dd25cac9ada080ba1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76b22c022202f25229fa8207a59370480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69950a65a1ddc7ea4beadf0deecfd2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d4453e0e5a856bca08e982c4e0b68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07257e4f901ccf34b9ff733cb92c88c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38fa66e5d625aa01a4eefb4e059222484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1c1a279ed5f1fad522b2e0e3d192b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489724a0795556c55a4e512193c1340b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a035277573f8a6f922f143d3bf66090487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856605ff662bc9655fe655db284e7f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e65a08391047ef2bd73817520787a9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e68603b7432ed526c257392de5b4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b487d39f27c6cd57981ef92180a867491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d480a55544752d603cc3eb9045e6ceb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcad1386e166d02a1163d5096d007df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355ce3ee714489ac350251cb2c44ba2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67226617e43896c902014bae3b22c167495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a900a0d67c988d041bb90a83083a2a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bca3bfd5721c9be32af5e317d95a12497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aeca28c321f1082e4871b1844f99f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2b56fc6f8e4380674a13e9bb50938499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe0f4a0c1870cdf413219e51050e50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc206f733605b150205541e385098e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7455156d152864816413e196a58de8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622476c8080f8636d31cef1db926d05503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedf1740bec618afb4bc09bcd3e614c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5417a15446820b091695f784e704e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b87d3706cc92f8abd40df1be0a0e22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131472ca819b32b417138b987702f7f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440aea977b39c3be8f04c718a58a1d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df4a0bec6c636e7eee183869c52472509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe44fb73a3f5694d25b7365d684bfda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a94d9cf2ecb5ffab8e7489f44c0d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05243e2693d0d1cf22930da537e2763c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1c76b8277c272a17d927b5668a319513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77d52b42192b7bcd3b52abaf644452514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4324ffa9029796dedfbfce36758160515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fd50a7908e9b9701fa91b573c35bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff680ba1bd4d130e5b68bb88852adb21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233b224767ca4e5bcb9b9d9f645636a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395437616d0c385349bd07fc239fc35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac573f6795cba45b4ace22dba7a3a57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6e7b1c7c6a3d603ad3f8eec8eb5c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaf0bc6670aa579d49fd59848574e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553373de88e86ee7889f57d9e80b9b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9103568712d0838b8e12f5c18f0c94524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8480cd030bdd04bf73ac1a46bdd3c8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7328edcb98fda0ecbd5c973b1eb0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ae9df0dbecc58edfd3e11890b9914527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17fa6469a64e1ea5f59be046e90c7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c00f5a4f76250a66c98bf9f4461292529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6628dd8a489a247491b22e81554e73530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183a64609174d0552d5527302fdea63531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121ed446fc75ea4404f57f8e73557ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe4cc8a882e779535aafec14c545a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cb9391d3c57a7cacde32b144ef353534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02ff11a9c988c212634b6321925eaf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486feb018e5f9902ebc8e7a23874b0a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad322b4e80c10937a092d332cd35d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ecd694a23c2666f40dcd273f0308d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194db7de465dcf30a0d264ed2004d63539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251c0e0c5e938055a9cc301291dc898540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367492c05f6b1a44b5858c3e418e350c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936989136d1fd2b8997b795c025a7c11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7407506bc50542cab56ccf08c692ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcec91a6d638eff7afd44166d45569544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1847e7c42cefaa2db79ed32002ea3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e86a502f31bc1bda648e839430e62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf936ad184c4131c29b1dfb27d0413f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dafee5af8515da6cb978bc7745dcb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2ddcf9a2da667825345043fb956d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1849aa3e52bd80c4473a4a043aff55550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd5730681289dd10082da3a6992f7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6147c02439df2267ec0065e5adfbe9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98515cdbc130a6a148f419d34ae3b722553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625296d2aa4181017a650c031fcf5506554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5577ba603959a53795bc65b46f3e36555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8af9f1aa3f6a1c72374b925d3a3127556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663b88a33536c31cd525e1799403dfc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668d1333ba2ddd2e429d1f7353ed739558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680bc9c4f826a204474fbaaf49a71e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798f2dc7dd8c25586d6cb2429ba2936560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9945a869e5133d3b041068706812d10561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa38792d1c75e69c14110d20a1a45f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe94880f7a445ffc830603634391cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64ea2e53c27361deba750af955930c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dbcc93a3937ad81c59a4ac718ea51565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da290350d84ea633288ac63ab60db43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2c78f601de6c055820950dd7fc048567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703729fe7b2a030d31790a05cd8a69d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477f4a877a6f0b3844f19b64d4f9abc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845ea57a821a3d814fd51bf1cb3a5cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72685442ed7ceb7f57080315fe5864d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40637dfd851364533eb5b0795c6f312e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e40234383ae710ac835c59674e1d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e90a049c630187932bee64ba23ee71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711c078a2eb14fabd270b5b31d9398a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682c8dde69236d8079c699070bb9329576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036040541f9fe760c7189b7438aa11b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e46532966dee49c923f9c3cb20219d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20985aaa1c427843cbc4073b82c1da5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fe3d3bcf90afe67fab6b3b4331c0b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4c4e615d7a63612ba984339c7988f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407c14ff69c1ad03abc16e597fb56c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20ba12c093a262c58dbc6166dde6ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b155a3913956e3df04c0d824e69ce1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea537683cbf5b76ad6605c12871c661585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03ce6c5e544d6efacee8869017d476586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acc99dd7083fbb1788e4ea9f1b5e59587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864799dae406a8f01250ff5633664b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c5cf476b1fe7d00035afda72f2711589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6439dcaa5574f9762645ef15711c36e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70670e1ae370823e65289bde34673a7e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806a9b38b07bd63cbef1a12675013e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84db947d3197bb385224cfb5aa5c85593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ca5f97332c7145b584144528bedba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2ff94591f6e178256005db3e7d506595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3d1a23df0f0e2b23e56baa8d513fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fccdbf679b6361c47ebf04c8b6a6c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b09b55f142f133b382add468fd911f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d321461cd988c832162731e23fb1f80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af2790375fe2cebce4240cc8a07efc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526fe0f1258d2bb32e9696850712de1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b504f2db5fd3f17db65d124a382305602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691de33c3c15772321d8afc750281224603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb677941fc7c1dc041f820cd9e67e24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8b0842f9cb0a9939722c77c4bbae1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5a950a0a5282b27e160d6ce4132f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac625d1ec87cd4d9ff26492b6ce7ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf01a1f0a7bbc8e05ea6c06402cad7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452824b91296a4f2bc5a9f9002ce943609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf6b5889942d582d915d2db7b49e76610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50105d49ad2b6387c4aa08ba25e0788611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa6c392da3e2eeb880a52abd4376d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee5c0ee59af5b90ca9adad18d39e74613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fa99f627a9b943b810c8096f91545614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3204fb42817c23b8246fd255a114e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951456b60cbd524ebd8ab724a07b182b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff27ebcecc66985cb34d82058316fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70a31b729c061e643669ba1467dd74618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181ff35f2b880e34cf3f8ef1cc8a7c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19177cbf28d7bd2aa84dd49bd3118967620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e78cda566252c34f37308ebc359856621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e947871458fda25df5fa9c1d9b90a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46e6e353e5a10ca17c499b06ac2bac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b33efae53ec2c96ab014d19466bfd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bc7231028120acd726ac434a7b256625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b85a186706b08c7eea7de5c360d1d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d33fa78fd5104fc166d11bc4c3f67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd70795a0fd747a729f198dad10448628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636cdd2394a1df951986f0d5d4bb23a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947c70beb263918dabb4e5d2b76b201630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bc5af41a5d2911a99ede3b8f6b017631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231b51d03397b49a96c43c12cd0c0cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b31bc659eb8ed3e282c35ba4aa255633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c07302b70d62d798eb9926842e6e48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bd0471ba0e4a7912a02c80390ee02635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1047d1eedbbd88d71a55cdb189bef39636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9e9bf5d80a745f3e294d75f5c521b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770dfe8d165b75c54251f4130935c18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cae20ee904f3156eab68a4af65846639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507f8b0730599df6bcc9ff1d4505bf8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84240fde31d66a8c589c3b1c5fafa7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de328f331576791bcdbb07271e53f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00d39286e5d9f7835a67e831cc8c88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38323791b3db74c05eca0208536c71644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc22356d7428b5468e037aadb450ed2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085524e48b7bc839432a2c0428f4a62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f71a1d04a743fc614b5187fcc845e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3d0860587398aca8b0795f2924a2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e616f864c27092fcdffed5e11ebed5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed28fde706089e5461b10369fca00c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684451b1134e152c4aee760bc529908651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a003890870e82bbb8567e7fd9d46118652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b052744a5ba9a9ab8fbd9fdbab321a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f488ba9dc6d5a7e1e4567ebbf769b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440b4b29cc6d9bb446bc8e0f148f7f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa105e829f678d9e6b5829d7fc90864a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d159e1e9fe9190d612dd00aa677c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14856011338e4af40ef874dedf4a9f37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b668d61a3b035de17fa24be8ba3bbd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4e647eebc210b39fe076a70d274cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb37ec4c23c6350b5f4ecef3b2317d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c60c5c83899ffd89234ea29bf9ec1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4129a4d1171a91f795bea71d76b07b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0204ee94007df6b369dd2094a82f01d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a1fd8e2a984a0231edaeb55ef762b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df2c43e171d4ce8e3540ac526ce04b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01cb4a54d113b2da5b5c17d78b9319667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3c355510da6ece32dd0629c6f74ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6caf7d3013a465752e7fa9898238b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbea1223c2b85917a7f2ce0660bf73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b7979a8875bd2264486829357ae43671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4af791d16f209c8b7cf71679fdbf88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589306a255227cefbc6524b98a97d5e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6988d5b0ff8bbf49921a1f035455ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb3439c428942560676b2fdf4fe787675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c4368d62bf7967cfe7ee7f8ccf58e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b752cf26557bc36d9bfd734c08f62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a80cd9067295c8282495099aa138b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20cacbbc8737b30d36aef22e311b8d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ff77705e3733174c69cae4c2298c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541a80c86e90b56d4bf4057ed5ab262681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a650a4e452c643d4216d61e996bbd42682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f5a572affdbc765130ee3b18c35f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb06647d78215b9ead99a37bf2b35fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae8143776ef44a4217371ff21b4848685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f22f6609138a88b4b74b23bc244ec6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1677e54e236f12c8504449c783114687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b3ba1ada4115488aa47b8348a199b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a9486fbe0504c18a2215460898bd1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ac9a99c8902a87f2e50a17b3d7c1f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88871bc045d6841644eb3ffb6de1da39691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870a82ee862e35688d6019ee15b1592692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840ec92ba32c530733e934b87b591d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003960e8bd58268d2e3a2f255aa4738c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d80e487aa51a77fa6eaba776b41b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454beee23683e4a5cea7842804484d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2818c6f40cb45a46953ffab7c41b78697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b4415cfea2878273561feaed8e583698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1590874c2c1bf6d8fa5ea3912679b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9aade761f804649f3e87d88567fe92700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f6bbb2b9792a7c15f8ae8ed820590701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923b5fbc1b20f28f9c5f06cf116b1b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81ab2e0c257f2a49b704d67872fa31703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a83d4720de455afbef27b014d0b06704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dde0131e8731ec8b2804d5dc895faf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ccc0a212908ad6cd75b451bdf16c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f3ad5332fe5aeae15c425d1ae2d26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8330496bf08630efd8ef8f8ebcfd0a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5963036c10490b7d439e0f0d43d1d49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189e4bd317c27d04963eab27c0a3bff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f415354181295bd08adf85d6f2c8d20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c990e75b679f081f6799942e46d70c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1de5393064353264ab37f17fff3ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b7a30ffa8b861d26a10a828d640b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57502a1fd4c788a76875eeb957e2abe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b4aeea18e54504106c4dddecdea4c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f863b72f3f3fcd50659fa0b9cbe7b8f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9484702ade55c93e0ea5319321217e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399873f32c16709da763f8614ae00fe9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9d4599d6357df3949c99898a8ed9e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963c9a207211d3773ef16914fb1eab2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a117eddd5d5f3df19e1b4e3370f92722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eee3cdd1acf48dfcc5a117d5d2079723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4903e5fde0a9ee0253f829e334c39724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad682335600347e24b4607b3bf4ad8cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb594a51b7519b06d8313b5aee48743726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db431e108bf0e1408bd0f261f18d0f7a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbe16d45c775801a310120c89fd713728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f18b3df4ea2964bc47e0ff20fd6274729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9fbbbec43f580123a8bb23d5f6b3b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770c775c12fec5ff2f0c654b7b74a62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169ba7358a88bccf029a488e6ee78fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aede3b354da9b44179cd12ba27ca2ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f54c64bd337711ffcbe02d7fdb296b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8a12b070efa0a1e50650f24ce5fc6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec73c8a82dbb08c8f5e56f17055aa6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39370c8d1463c9f56f3574b412db9d4b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbcc65027f40cfaeaf53381f9f031e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b3df72d6ea59372e1e815496891c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44348c387c0eaf3acfa38ca9e45e28e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a4f094363c8522fdc947ccc0e3397741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c190d4e64f3cf089cef19ed1c5f11742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab14bea5bb7cc190eaf7aa967623a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ed3eb30dd26e97f3add4068d863b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382485f63a250643c2b78f85bcd4fef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d0eabca46d7153a63bd2e50c2d268746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde310b349f71ac645967e151482a11747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388c3f13bba5a38c7579029d91f4d58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24361020fd279b4b05c8584dcee86281749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f15c5da54439a8abc7780bc5adcd3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35663151a8cc2de4d0391a4e6b4652be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e171cda443fccf796d9f7e1ce2339752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f290ec6d67ad53d4238c8c7d131a2b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc506a26626b1edb578c0273e19066a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4845e1f08c3c95fd9f4e1f416c9c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64a7b8a2167132279db20e1a1b15e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544d49cba5e7510de7a120217d04971757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9cc1042f649f81ab3dde3d534f8fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee2dda4a6b035156d2cf1d107e62df759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb3448b3a075f91cab29827fb70941760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6552efda40bf93f6faa21ea2748da2c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00645b1dc53a099f4af1881a97ffad92762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefcc492521f64d53d70635c6d37dba763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be53657b59aa63ad02515616550e09764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf829b7ab9b34496f7075e8065f17c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2272b44f91f51d6e75ce5cb5c69dd56766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e3b5e9881a45a7b846724f00be988767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38007b059731efd3c8eee3e5bd69075768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef1df0f12b7c6bb9ef8a2d17ef8617769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23983fc17f971171fa269f0f84bf3209770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7a68db903449e66d64edb43ef4ffc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9e5ba75cf27ff7b3b21228c3c2927772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969510b1a71799e52315122349a7d99773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5de57028f7756f156d94b59defecf1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b586853e45dbf14ade3415ae09bb81d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664bb466030b6f4f070544ede33261c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decc1f2cc27802e677d2f8914b5840f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d749c07a72bf8b3e69ffce417b9e6e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eecd07c30d5241b03c9286643d84e1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece00ac77a9af36317265637aae4fc3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff718e1dfb0bda17ca7e958301c08f2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c23d8e48d2c69331777fc212c4fea782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d4818782e7ee24ae0ffd7aa8125f4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37280616eacd461b08d2748aab81dea8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1dc7012e35620b14e281631612f7d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21143b82fe481aa9029c2b58af566922786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc41582aff352df7231e836f823371787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef23564feec609e4a4de1fee78f6a3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ce3485d26fb414cc4fe36510f971a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b05349b164cfcf54ac47c6dcaff05790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194091ad0c5b0c0c18d1e5da02f3559791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5a377e6dc88f037907de57c37967c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b3b7ba788359400f47812b96e0aad793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfaab5eaef6bd03be5ac2d7337c0685794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61da32f183c10686343c1e86d24305795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b1f6871786672c7c5dc77abe6386a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799c1546767914c471c26381dd1c796797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a661d8d0992c11f890c52052b6ee1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950deff382ce7d0a84ae564c5c54aa9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa7a68f83007bcf04f2b184989bb4c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240942a973345f572ebea316231d7c3d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5840ae6de43cb88f976245172042f95802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1eab847957f38efe03f400b92ef09803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04e5bd9614e5cfafa7ce3a3dc1b302804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a44d24805ce05dcb28defa093eeec805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb8d5759660eeef98eb82215d71eba806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180eaa7822eef320554ea71c96339b56807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54827bfa05ab33a795bb551843198cda808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25109ba42f970573ee56163a600c6841809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99b209659134d21a9d5a0e2aa6a872810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767af54ebff8265e1bf07db5be7d0cc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6a41b21dedc322d06db5ba1bb4575812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab014179e5b83f6c0a25f9c6c93313fa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f1e50a0ac5da88b8fa751401b3ffd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5fb63f5fd7ccfd2751194bb305326815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e354d8da88b5bbf8adadd64a8acabb0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bfea597c9f45c9cf7b1dba474b7be817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295a58f511bcfa9b7e7cb4b879d9b8a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb9cb71e77da4c01d7db5b5e9bc74d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4340852a8a3f76489b572094e8e4a7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dfd40c9298bb7ae4f6cd61a05465f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed656beba56c7b7f49b101d4115e7236822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b62a39743a2172e740baaf0d60e204823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb7d5980dbf64b59b07095db8692df824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b13bdeafb5e16d10b3af79965d569825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4986643da3aa0cbc4e8103e84fdd8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1221842eab3d3a3a035ec7adea13529827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cfc35762f971b970468031565018e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa757bf513b76cab5a02d5f292fdd2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989b03f34a60e7a03511e5a0e043814830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa615c3fd7c76dc823c4f839ac3ce1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a26ae0051fa6d3c87ed708a3abf71832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9402cd3ab52016a0e69bde5bc02912c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08e0b502ba327122d6ead835d8ca91834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416836964b797318a66ed3049575186835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaa71ca27b89f89e511c4a182e66b6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46988b124c1a27cf11c58619b899a5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b89b3a1004d938cd97ecea2e70286838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4913b6efa8c9d7d5f99b66a1ae5d3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc219c366c35649ef16e640f47a093e2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e2c15d9b2a408feeb2be615808a4e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b494cba1fe85106605aa2859c0ca5a7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610c799e789f70ba779f051c1eb1baf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28ed03c1250f01296ee172064cfbfd844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6b23905a6bab8f1bde056f016e359845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d7a9f914b818558587b80f14ebeb5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe557a3f28e1f7e932c073aacd83106847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420df2c57142adb80f188db37a0247c9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d342d8d8e8b9ed28e16c585067185849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114fa07107df291c0ce44010e2250b1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3775db01a35546db3bbff3872177c84851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29396519ad3664dd90fcd7633126e0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d2057b519d1ae46dd765f4ba675f9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4e1dc8f6938ae6a45095f8a0a6159854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a572dd9af5fc2e628e4dfc551fefdd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4d78d6b96114e03afa6a0f2b46a48856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e9792790bb0eb1cd7ec431cbc64f8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da49fa7afa9740973c4b7b877b604c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dc360798919c6713fd828fb30acbb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e5a7c5113c0b8419e49fd6be64abd860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5efed9ddb83c852806c0a19f874890861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948503163fd8cd0caa841b91548fd3f8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99501550cb70814f767e19f7c315baa4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12090c2186ff5dbd0c9b8a2052201a2d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f96215a62d09541b9b91fe358ee1b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfcd1d39dc8c463aebe17e91ee75ba866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193f4de44c06c44d573637974b5e515867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2e0d3cad6589a9bcb7b089de19ad7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a6f351d15acabdb1b104c50dc8d92869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121733b2e7a228bfeba8f3c5bf8d664870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290d2d8b9c9ff9b333dbb52093063bc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd058572a7e668456fc1c69c5371ceb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e6f82ff948868a1ca48e8577f0549873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5769fbd60ecc0265fd003847eb99c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de0977f1b3c0554c364e1d351be62a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4773e5922028861948e3ea52bfc53876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e81c6a77ccfa47b0b4d410cbee359877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a181600ecf6383d258d1c855a69b0a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225c86ca9da460e16f44a99014d6fc1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3c87afb267ffc52da2faeadaf8a04880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc2d7a979f6c2e13ebd761d7b2cd00881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca262cb7769adc41dcd8251192b74a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26ec9f064c56cf4d56acf08eae9a27883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b14f40073119d34892060bdd79355884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495aa70d492a6c0f8a13a92308fe308885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0696279a056b88792e546e9e9221bf886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f987c507bafa2df89c90d6b25c2ec887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468d0586cf552024bfd71b7ea92c0d7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b381b0d77f7768e01906297ecf215d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe1b5345090f3f1b438c79f262c655890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b221b3943cf2cf02c7c557eadfa4851891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439910a49cd83096c3098cbd92d22cd892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9877203fd1744b63fffbdec875ec46893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d58816023cd3800e15851f4e83556894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef41f503777a2452e96456b4066b99d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb94fa18acaaae6fed8ff34a3c51516896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0281406f917ca85bae174410dcdd1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d989c789343a4d689c6c4fce57aa6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123842b34f91bbc2c11c29d78f8403e5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8e0bc02debb7f43c5cb65ac653391900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cebdf7cb50f75e36a6b6f93ad57330901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca9e4ca8018cad6a250d7d74448fba902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586721b956cff524d805bea631c62e1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ba6eb196a3146d936e7b4be6d39ee904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04a328332eee341b8b29fa9d5ca2f5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f30f432f0d6ba68036e481f7e06f0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c07292c0f704dcb8210bbe7483d90907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310416b00e0116dfe20e6647720cca1b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e5ede9ddbe8b62764ec4f95573201909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446640520b1246a07e697e165254b7f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e9d375c9ea796060a77f2f6701fea911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d623d5111f798483a3a61c6c8629d06912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc361e3763efbfc8b2ecb29489ad15913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be63b2f36f05e91770dcf990a85d8a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900e1fc2138c6237932a1347d3f8f9f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe240a6c962e7dbe77f1ebc211cd9ef4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f0c96aea20712a2fb3001a47145e4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd90f9e3d88091688ad75ca46c3793e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335a0e12eea1b73d52a50e0cfd5bde0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef879f71af9ef9a83054cb2c36db8e9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a5885b27ee4452575dfde41112009921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9244025c0dcdf76119b9ddfc31747a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3405126a3263f0148a5646b2c2de90923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b032dfb037cfad57790aa373ffe294924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb194eac07b649743d4d4f4ad4e1bbb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a148d433535fe9d3696e823bcf72c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5059ccfc6a6f41563b78960fe9f4120927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bcb41d9a95c7e4a265fa696162602928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600a5e90660a317303c03c12a2d550d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbd883e726377d1738b2431139a6b6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f680423a03296d6981c50ab275e19931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9912255cdd1993ada5f793fa0376f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5525c78cba35ccacb35feedef56032d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42dd8936800c201e770d1be52b393a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2cd5477c437992f6ad9c04aab0005935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f00143f8a749375802048839a0d5e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21bdf5dfd835618e5e4dd611a8b63e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88c9c97c52139b62fceeb2bb068510938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa7c5dbd04714d94b1db8cedcbc5b5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7ec59ac85ad4dd431a07ef29a571c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b8013ff593958923e64ae46364b79941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5bcda44564c7043b529d2060b78f5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109042713492beb82387c1abe9602561943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d46d0a16ed083fdab988e806f45e59944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ef973384338399d4fdcb63396fbe0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827f84a43305084e9d12df984200d2b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df49a9507152cfd0984bfd944bc016947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e37cefb3a1e9d3bffa0681d2ef466f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f3a5087abed7fbd5dea806bf102c7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb10a0ed6c1352699b241e32a724d4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e7fc56dd3fdc127376dbbbc4effdd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19be640caf1d8599fa4518c89b3f09952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807edf073a98b1642d2d1613e8589b0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab02ec9e07a730f08d56f468cb41f8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4e4090e18cadd296ad45d283be221955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b906373833fdd4e8f25d642bef7b1c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3afbad88dab883a0461e8e50fd1b9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24dc63db739dcea7f61c0ceee83a13958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b5de6b72c0fb1ca9ab4c2163c27ea959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb958c8a5da4e805d683d3462a6ed56c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bdf4e442c02b9bd72f5dbf5e97c97961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aec36c166aa4d434cfdd1cce1f624d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c16b369d88e5020fec3f280fa2e33963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efb4fdc46ac6f2750279e63f790222964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571df8f573da68596f83e2b3bed435f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16bda570ddbb66b5441dc4f2b088c7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9556566ef3f41e626afc06039d73f3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab9181f965b398f06862ee9e1b552a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d784ffda6747504e254cf0f1a6d8a64969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2749470cdc64ba0175c17d70c203e85970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222bcc06442768b8477ba674f7baa77971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bc5a84f87341c0b0923ea5c0bff8c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836b3cad04fe802620e0f3b93b1808f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb50c15115ea0c0b8c0f0a33d35ee3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d6c3df8fa7c588c5ffafbaf705946975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789712a9fc2bdff65aaff666596cfef976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32522d973e8de31460fdbfd53d2b6f2977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4db7b23fa79b76b5930c236df93cc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d220f97644dc45123772dfb9525612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c636f35ffc4b44b0e2b4d834e50453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5c770d5314aa86f0e2e25291724004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef063e8a3f4ebfc8a1a5167d2e596d925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7ba31343103450a5ae82bf5e361a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe66905870e66a3033864492f1d32c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbe9456dc1a1aaa7f150387a775e438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6210ef83632ddc11f2826a429be849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9368c93f3da9f298371c0d0cc7291910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d1145ab6decbc6068f8d2e3830a0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003aaa5b723b3ba99bf623171886902d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5f01cf6e396e30fdd0ea93b7f594213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f30253ef6d21fa3754592c5159115514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0ea9f064088f4d6bdbe723d05a56a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c89986dc554274a4b1173d3effc3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998aa5ceef186a432ef0b23a40f975a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c01fe4b3f8f910b65491791ba66f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e399006c6d082c8222823bb0e3bf76e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10745b43e3a157c07783c5e5d2ea049020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3710f97bfa78946a84914980371f11721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cff9124328b9d50ca5ae25c640a52b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec840ea067064697cd904e03b8be3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903ecea68781451be6c5e50b2be179124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd04686a2bf9ac04fcea3cf2de2c5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db7d451ad08c7e5dff787b519e5e0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a873229ce087bd6e69f5260153fe5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a8f37e81f0979230695f9741109e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e879b5c4fdfbec3ba6685fd4ca6d96f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdac7fd026931b70c80409db827896230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa1cd8c38c7cb7d72383c6a84e6b1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac750655731961bad8b6233b8af20c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cae912148d60d87728a0c6ea46b9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beb771358cf42a58debd235eed365f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089212f71b5c302251e856558b94c1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742926d3d3e62e0950bb53a2b4f1550c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c0ec971c8da06c5857215507aef5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202e564e88e823c3631fffbdfe65c7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47de3229275bc4255cc9605e10ca09b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27578c5c785ee22555a43744ac6ed5f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf1fc4fb8120069f00e16fd9f8bc2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14dbf5c8072a49eca06a7c99c318af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bbf0c6cec709d30c3419fdb26304443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc50c43b1a68b7b3514adc8e391c5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73915ce029373f86424be76018f62c8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576d8a1a91bec47a9381c6a5cb3ddbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a35505368c80970265437365d4294447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b658e261b77e1c5dd9436268106d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ce92eea54172dad75ce3604ab879849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdef12ba3cacf1c5be642d6d72d8a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400df614075a33e4893036cb91c6ebc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85c7b5a4bae66db951b3ab43db742252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842a7a614d080a46b1ebd6078bce89953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753de75fa5d78b395d219e410473e7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee2f771a1596307a239231e00e01b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95798b51ee407e055115925714f21c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0f7e028afb7e25be71c7ab99417c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb66bb2168e2b3a7ce3ec96286cf4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668b159c9350c4996953c621edf8fdc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aa1ac350377f2e036e876106a5ded60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7a6ceb758c7e770a73ec5df79bb7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a99f8e55106ed53e898a19bf31240c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79daa141cd23340f3864d3ca46aaf863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cacf1eaa57aeb2b6c8879407e0567964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fd9c81d42c6950d9ef7930443d04665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101d633d6fa0cebb32956f19c0d524866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9c816585511ec86736102158e5e6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44425224c14b67861bede275b07bdc268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc8651aae5613e3fd590bf137743d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d356bb95fb1de3d259aba1abbfc388f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a93cae313e66478cf33f0ff3b42dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b574e2e71dffcbea4dc9710369da3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b864360f0f60e91da1ea3cd978c6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab1c5826b13d5fd60b6ef02384d52074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d14e957b8b8c72d84a2504b2d64cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bfcdd702057297bf12f2555d416bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fff8dc67ce3dafd20e51df18a241f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccbf4fec9530de13bc24204abf702478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365aeb1af2e3508345d7a82d31e5d3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec829683160caa72c4d215ad331ed480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428cc4fce0a57ee69f8ccf0d2af809181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d15cc52707eabae0c6aa217c3a15d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4ffbaac7d7f0816805aeb8e491c2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a798a7dfd223ef4d45da8ddf37436f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cde1c2ca4efd0c56c1c01ff4412ff685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89707a451cfd7f5c1f427eccad769586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038ee460dd978c16e726e18b89203cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0952bdef4fd7c6d2673db07fd6d97488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fca0d18166593d74277d104ca338e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c42b7bbc5711bd557e3f5bf75ef5d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c18275aa6956d06857fba460fdcb1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9fc4f0905f20db1eea3f63bda509c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522633056b10b7b1f1f1972069efd1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bf9f0ea3b23913c4301637e9bec8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e85dd357c69ba945d50f0f1c9700e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866bae85b63ccd0a068f1583d8bd3aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e106e7875f1143a012ada406e0b6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e16e2199d14202327512bdd4795fc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0b2ddfa6be83f719e6aad15809eb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1fe9596b67bbac71d9a56c511076c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc8b1dc7b2e3d759763c48a62ad2a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3838669ee382d3bf576e7fcc981a23c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af1bc78f0e0e6ae48ed02f077426a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194812f65f82b912c1d18aec93f862ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3d8551e25f28acb0d69b237bf326d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd1e78a35af39e1526f2bde66df634106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bcf6ff8234215da101c8a31d018bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3bcd7dc503fad18c1a086ec1808c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc31d8409519dd81fac651ce8e1e7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0e99276d3b7140561c523b1f4e2bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db40432458c39d8907b9ec8256b7118111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a54b59f31258e2f1a476631bfff3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebc845fb7052a4817b680ec9812145113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a779b68f16768bd8117c736b37de895114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0796abb6e0fafae01ba1b0e7086bcdc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27847fed4c27b68fa95a17429704a96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fbeb5504470fc439e7edd2587ccc5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f920fa4bbeba4892dac26b07781152118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec75ae4b33ba643cc80fc372753e515119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096cb64513b589cc7918c1ef6b7c12f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ad483135e434a809c22e701fbf275121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95972a85b6ce42dfdbf057aea67a1f92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06b1e85f2d6f149ed15197eee729fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928984a971cc10ea2e46b08066d3fac4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde65ca3bc56e615043c589d75b4809125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fa22729b5bfda249968ad9555c592126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e240880f3ff87646a18ae502ff75e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2971b0c9efbce77688058f78a985a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ec99f09a08fe9e23941a69cf953e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c375c30f00887070b281a066db459fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a689e366e020dc372809603dbbaf4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89c2b3ad4511d7510a93052e265cb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10223c8457e4f5b97cfb13e87463a3dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ebc568cad712a3d27d7a57ac9fbd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb37ab2c55b11a42e3ea2432a11cb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ede47d9381e2b2eff6ab328274f254136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75027a814ffa85ed6bd7f418b58e9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b88cd8a37d9f8f4c7d2f90711e5f58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb68eb3a784c255e7bf0dc499df994f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc146a885f289e1f47bb37449b851e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfd096c80caf2251299eb8e9413e16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6638d5df893ed8db647e62b4c3e006142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4c5cd1a745123b367adac5bedc945143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059698e9ebe9687af7983154e8ede15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bcafb3b09297a92ac71e57304b495145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ead0cea4eaff3ca25ec70ef4a1e30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25562b0caea0c30a46c22935eb7130c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859638820bb594674d9ccc564ed504eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3433547625a53114fb6cb027bfda6ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761ba7b51d97e7a01b453e771632953150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96c9dbc2b995ce356519cfd38c9763151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642d6470b20d29ef82cc7ef9ba0ec43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0431ec95b3c5e7694893a5c10fbed01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33656408ae976512fe2d9b8438968a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce4013fa006d459ef6d7f79a1e54e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c428df6774737fe374727bef4899c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0e2484fe135e3d24c4a4505e875b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b88bacf82bc4be8f76f09d12fc9616158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc613dbe4ca7dd8fc318dfa890f18e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4ebf16efdfa9538d45403b4d52060160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662157b32641c0634f76d6b562089332161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65cf180e14962a5da95021f439943a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de629ebbee6a4c714067b989a4c65bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753b14a9b50764ea650ede4f59aa93c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf3d3148e8abc2396297b4a9281d21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52545a37bdf45c35b3b4afd4827d6932166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287108d530abba56534924634587990a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c768faffba37c1e0107d4ee08b7190168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63947a386c45497b88daf3c77aea4279169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409d12f7d419a7fcfe3b8948b5dbd3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cc2dd555529659bffd2603b9ffb80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba3eaa7cd06aab10f2d4ac8456e818172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e297b0c6596877872e638ac5ace4f4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a73b8c2c774ca61b426213877312e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fcd792a9ad99ba57a4250d3f57fab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6480459916244fd00f2af4a84ceb68176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb1994ed2e3a9cb2f57de88d3ecf2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffec945fe0452a26df0413166eb57a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b63ec7f159a463d5897f9e8557f996179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971eb981d77b52c65f166f259cfdf81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcda112a63e8ef769292f7de53df096181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8666c6ad96a1abc5779291440025e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518ef1588b46c97278011cbe9a0d508183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9b294dc0203aac60d8c51d4b19b0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0f202f4f7e636409e17c701c95195185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277cf7b41cb8ab5dca89f6cccbc9168186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda775067a19293d5c0ea742c6113dff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec69e823241883e2dcc50d05d43d627188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2f7638da746a73621a2037ffdff8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27172ea7f2ea5ce0a7e6cbba7e626e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39148fe696ba31bc973c0cda947975191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312219ff45888f9f768cb90e2941d58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3873ee175156a8f6856b0db604e1625193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6849572721330ff95e60c5fb9e6fd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db416360bc603a69ec334f15a43cfa16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f4a502efb5d48daa36a79bc131274196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7978adbfe98ae95652db12e848b84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c477412cc73cc5be28b23850610c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211e4b1508e1fb9636b619e284b9c7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44503e4131acd92b356e77e532674109200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba51cea6f5f015d8a535939bf53ffd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc83f5ed74280129fd144285407f241202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c95e35366f668777113022f909a808203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f33d054539e4f1dcc275d89752c03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ff0a21bfff1ec47f19556810466d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a93a717cc06a86f4556e05099d2b85206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f8d7fc22a389f676d4bddc1adf261207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e8252aa0edc50b47c8c3d9453eb02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ba9f51b741473bd703723546b924a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba02e96738e2f5c9e43e5da936413df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6446f2b25d052df8374bdf28e0f62b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85824ae48f319aa692d7d234cbbdbc0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33b999e37bb0e46955620ea56cd5a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bdc9afb6b5b1a16cde5ab82222895214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b8a9ce488e4819928670141542896215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a84773e2079f9443d71a5c34e011d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5f9844cad2feabaa1a2d40b592faa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c07422ccd688979d808d4598c83569218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97be317d3f8ce53fc89e7bd20867ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1b31f85a3c4e8d15237835fe194d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e661209f2b8d3181a39feb24ea1432d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3544ed08176071d5f38a3de268193c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b954849faf921b3a7978972544c79223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af746e53723f29464c3bc298941d3dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36a74ebf3199ff03e2ce7489bba732225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be909cb453ee80743da0b30c167039ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23dd174983c68f9fdccd036cfa2a20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0002f6963ff680bba5acd2323f3fb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b445774bef9866b2e75067e848ba1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476d49b6b2d36b2d46c20d684bbec83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c299238b0f9362e4bc8bb963efdac6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faa28c7450f66f91eeeecbcdad98b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b7264fd9d787eaa6448c604913e5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054dfe9bb395741573b4d67dbb884b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109ae318dee2226cc61f79e4a53c5c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627b72422148efb3168d17b0907a4e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d239291c75f8d9450da8de4ce21a21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32926f0b61cc7c9e348d7fd938836437238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b272491fd6ec896d9070cbf4c7bee78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d64211fb6cc22d59635f29a2309402240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e96dc9b604fe7f7bb3ec5f961b6d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c70790c606fba25d272380b650d74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedaf1dadd9b16e48234f7b397c0ed7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52c709fb008f076eef8482629c1615244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1f613521689c9a1c9e1fb2c545cee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0db912e35a1529df203f304d8a68d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511da25712e6c1a94f4cd5c2027a41d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e6e2d41402194e4cd1eb0dd9d2d96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac26bdfe7b82fa798bb546c8c4e7a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2452a1d270d07f187e68db94cf01c57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dc2720ea95a1e4b6773a68bb38693251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c4c6253472376da58a88dd25d998b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b690e1055e4919dcbed030aa679cc4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd56a6049ce310e40c8b6ab19bf3b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254401207131c60c294cbc5b20ed435255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd76076fb405762ad0ec102477f735256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33765e0200821085274801046c26343257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09db6527d034c368beaa87201ac186258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf876eb3858e6b9c2820396d573c51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1d1161417cb458fd6903a0b83639e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc467d8da30f9f4dccc5fb3eb2b7b9bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c95c0542c1f209f19031ef9ff5b43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cebf7721228c3cf7f5f0646aaad7d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf6963832c8aab8702d29c73c9b879264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94f4f3365475facfede53a4172083f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc5095b57760043913f0147695cdc0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fd20477422f0cb3992c973ac7c582267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bd6cf00631531934fe7b255560e14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343180a5281e9b1bdb7494e340065dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2d2c56503cb179a1e563a88317dd3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca669415d9f8056e668858662f58b806271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3776004e51cd1f4eebe308987ca3a45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab1d67ea56c0882ac122532d01fe80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e614df9cb558020af39b925f2f9b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a48ba16b3f432dfa5e3159ba7e1b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5608cc154dcf09b1625df87863dd58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6acd789a041d23f1eafc39e88c82e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1a24bb6bbd7786e0672f219a790f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c31b5584b04522435cf7172e1be5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf38d593f3182bf93043387ca206be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b43911eebb58aa8f0cfa4e67d2cf6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcdbc7fd2461532dc78a2a8430d2e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193fcda63142a23bd9b1138c845bc5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7120a7a5fb1b811d57e351fa6ed6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf279cd5211b36f7fd9a8a229441e1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb53e276a2348bfb380752feee7db18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c6169d04d88063c65d44ad09d166d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d276d22f4c2fc06b5f0910bd14599288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b168cf5e67951467b6b3fbf4be0c26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a19affda3232c6b15f0f6910a319c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e29153f640214f7d307f8a8892e3b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aba907f2ae3ec619e999278b10b539292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17ce25e3136aacdb1b04788fca6391293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1cca0a51ac97552d1869691df360b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6452d2cfa250b73287f3c37a16f787295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71a9b2d5af50b252c090f11e101569296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f309570a0a905860e0f87ee26e61c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145c5747ae8e05312f1cb1e793eea46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb1512cdba56fa6fcbc332c655b0ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d496063160dbb38b58d6513e789467300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e5d270afe32b9b6cde2e70c28ab15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccf3626964e2050af2bf4e2e93d14b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096c06e90aae37e8a6388125e2eb35b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfceca927d522f299d24d9f9a4e9ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b9464fcd5a26a802849a8557752fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb139912524b48e188865e9d31d793b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4797cc5198bd91a81568173bf15b2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ef28406633ae14ab7a0eeefa54be8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0c733eec485bdba69f3024aabcb31309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f4ab498a5aac9f8b2544794bcf1ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae50779c8884c2a90dbe72b7569360311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e5d5261bce521479365de6263f7db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd3cea0adae5b4ab2780918497ad46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ed11f4c9898b236ff7e0ac023b22a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778fdefe0fa25998ac15c2bab9fba5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c330f6db6964536a275cb0e56da9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202840b6b6ba8d8aa15aed3331b9829a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cf8ce769735fc5fe96e9a86152402318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6585c40d8459e0e1f1d5b30fd346a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555c7424d09f717cd019b972aa7c9b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7b6155a758479ab6dabab2d5006a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0251168ce88c3c5178eede8e032ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049cae470e4b07f72d2a7da3814c7f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91312facee1a17982fc163ddd95096d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9292d3d07a6e5e02e23d537517a8ccc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d84635b14c3c926ae22de32ce6799b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c5b779815afbfa819369f42204cdc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31fe1e0200be1a25d535f1f881e10e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbafa816dc535d75b8ece7341e85d1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a139730ebb874fc6c20a13e836230b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e64b0d327d35501742a1219b05550f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76b43acdfa78eb4af1ca741c7ca6a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47b3e867852cd288323989ba79455d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc4b6574327c667a1d185b416fa572334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc750d07ae54f60d51449a997c8c4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400e9802a06b5b5cb60b9d3f420cba6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60809e4df006d77b3c2a48762b1f1de3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c381d5b43028448db3f729dcc5805fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802da59dc8503a8e90c6530196efad9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4c6487e2408362c20f199d97effa8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7339fcd0c7a523b474b0dabb5a56dbf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6faa41d8709781fdc3dd4592c0497342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21aba7abc2bb0edb4708326da9a8339343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7b7ee398f3cbd052719c996591158344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aba95a076b900a81313aa4afc77a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11954711a19a89576de544531e392294346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e3271986a7189b56ca5f192d66270347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a60614250d55ed1febc491bed0880a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d948c7956f449948124fe2b0e3f0e98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1ad0824a35e53ddcfb0f556f48bb3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12bd4a57271ee9da6d27ba828b217f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2913096aee0f9bc0c3015bf33102f49352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27149f230f22d916cf24d0d65e2acbe3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0043d7dad74acffdc350a0f076df4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacd14fd9afa2075ca3178e146ddb01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffabd32c2be2907a846318b45cb782356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271fe4349a1e98d340df87b68184c7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1fbf8e197479b9d3877d01a8ef33a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c8f19d75f5897c23bd4bacaa57af1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8da5ed3d35efccc5dba3a7e5c35875360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56e805d21cbe96b9f1843d01b9c702361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a520bade44174a63e89b2c4084aabd1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed5009fa4a630bae455c3ab374051b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9f0bf0a61c5e6c01b088e03f5436c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536dc1a7e04e15e61f0c855328f4155365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc19559d160ea58653362944086606366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ccd8539630c6565e5fd00afc06669367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20774057ab66333b80868939beda6192368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f22f259323f3002a15267b8120fee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77664b900e749df37de970e525f51aeb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d7b51163be6882dfe805b082a42eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c2abcf012c0d78ac0e8cc98f27a67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc59fa8a65f43b13030569a938aea4c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2e30275284cb3b49e98ee07f595f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634934bc8f3de03b24cb21147e4130a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1cfd9bb6bee8e71828a4fc9cf5b7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c5983e5285ad12fe775d7e97e6317377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221add271ab5a08785822d68c601ca2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e868242ac83c316446e2ccc369ad8bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e32e04c7cadc2b2ffce247667d223e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f59aca824d33aee9387849353c92e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213d559c9af08807a2ba72d613fffb9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e7f137e05c69d736bf6ebc2548a02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2255f54b630a379523738cd9622d280384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be36ee95c75df7d63e031271e4b070385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1e78b33fe97731151bbfa2371c791386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c34a3bbdd58a76137e0b282f262fdc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618319feb1aaf3c8d109e6ca59c353bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db229b107cac0ea3ef329f0f5ced20d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0db5f8cb07c0970c1637176e344d37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a7eb861f2b3a1fae931338fbf57c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4faf813dbe6b8eae153103a489749392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9976143d678fc6360b48619c7052189393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4bade2ded193901e79956645ebad7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e02fdb299c1e51946094ad549cc49a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32953c33e4d9af40aef15e57612726d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d554b21c93f21889ab47655fedbcfb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52791b365aa375a7663285e105af2117398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416504f1489546c0c38851469bc648a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d4cbfccf6d769553cb36561737a06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bb3ee6e8473a46f6d6ad091fc27c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597606f53548b3c8bf793c5e252f7096402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c708007685da3a334a226864e3ccd5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69527c656fb2db801610ed2b607e07c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca947d575b3580ed254365f65f45abaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a227e82f790c753a2c4939d36aea7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e20910818e4668c621442a2487ad2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780e4096b3861f7fa0bec38dc27168c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e59347639da59c9f91068888dc644409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b03326ece0b56aac680b4f91eb480a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1ca59c2fa41758eac700c1e97d9fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66814421e83b3d17f4c3b1aa8def4647412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012038b2bf22cb27126c118ee125c9c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80681657b429136e8a9aada4324b05e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563e88bf8b50c59391d82f7297e940b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f70b5300624858707429ba0ccab7d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b17a5dc9d018d2785e36c22ff99d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf99994793b595f1dda740ec4776c1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f2c15cb8cd3198655c6b723e67a00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0f56f8b7ffaa358a2609532d2d0db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766bd6435d3f8038ead2e300462ae4a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd1d6092c64a8aa5bb2419ad7618ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78068262d5d9218043ab963e2f97fcdb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeca3b318a16d56c8a72017a416ecf5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24373e027f6c1a5efe078b616f9d19425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebb7498372ecec9d8aacc51d05e1b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0945d4e1621c59c4ae037c6222a21f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287ea6887da8ebc5e3dbe851145140b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291baa05713fc03becce3c1d7feaaf81429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a069c0e9176864b89552e487c70b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832a91f9559fac0436f49a9832c9546431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ebf32905ba0598c2d053eba3e19f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f274214a46538dabe0a1a9e50db48b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bea0aa479882edca02a15d3eb9a57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad07e9a845ab038ad1f4f1820c37828435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa5ec2420055acbac3adb3a3261036436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104a2363a1264b5a361ba2fe243c2c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540edf3846d0193d74080bea38e754a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48468565a144255d3db8e4511ad603439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f059c4ba338c7f8395f4f1b801e7f80440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ec8340ab015254361b85738ab2e76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753246e567c2f3f008a1971057a42a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef83b162781cf37066de5fa7615eaf1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad4fef5ec6017d22a7b4f337451bf7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6addbf9e724783a08af7ce6037a26445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb16423c9da4433e13f33d5ebcf5f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb896928b416f86ce2e04413a9d86eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db9a937e96985dd2cb525b13a78ae6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e7323bcf7f82214e345e07fc98219449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1c126546fef70612aacf76793c4e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41833bbf485dc6d9da3e175ca140ae92451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72c73c223a7600dfdc4c804539601d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c4a66130d4117342fef6b025dec56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa480dcc02da989252a268ab04549f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034440cec132bf4bcc8efd4efbf7e4f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa48a497887e702d894d1bb0e60954456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569899c5502d458ee9ddd89d3ab46a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d7e204f6ad09df2872b4a13b0fa43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280b31cabed4930a2f6a8ab48b7da48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fb77d751af75c553a0cdbc94b3f35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6041aef1f967dc1816326affc6150f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338aae23cbad9c7b85ea5649ab2f70f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221ff59910cd4caf00519cccbb6195a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e3dcb7ec7e6adf3d12dd0ca6f8925464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8a549e640c03a6aae34fb13ca014a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e08796f8f4f721033696727d2de1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41574ec7a391037f7d215e4b870207c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d887be54bfd3ec4de8a4eacbb29e308468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9e3055942bc224659b96ba17608e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20892a952017cb895c9bea8467d3666b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b6eb95fef4a9863b50b9d27f8b43b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d74490a224a1f638f328e093f6454f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f132521b9cc8436ad4bac92a9213da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c3ce5e9121555064765f072fa694c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2d9049a75ea8c09bbdffa5f9ec56f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5306951701488a31863ecef63107c7d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfc1309030374f1e08a673a7379b45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59468bcfcb652d6ae6c466c3cadb39d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cf67c4da4ffee542ae222f35fc063479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faee5c6c9440130e4ea322f0750ed1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d7b8d127abe2df133749ae8789104481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106223894cd43bf1139f45dd23fd6ac7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854ac06845964b3a9833d87e7ec07e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a73efdc709524b5cb7f429381cf389484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4c36959644a3bfb5199217f90cefc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83519c0028ec998c04d536dac0e919486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f90748e8f5a49df64e8ac422ab2899487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57115136256cb60171a70446c36014ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c37e777c793009a524d37ffcdcb3f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2aad2372bec2823e8321d238e4f89490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9a5e5f80de7077f0bb69f1e4d4bbe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff3cf690192f102fe27b671c98a3bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a02ffcafcc3c225e666aa57c6fd6f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12951259e96f74b97c2d55fa32e10c58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8447667ada4767a91755159f84da01e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9cf550326ae3f6a83f9d70618586d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37209e13ee4a448cf67a4a1cfc8814e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753d2daa97d418bb36212229a0d00e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1214c4332bb8af9cdf87880e895b79b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8afc6a2fe9fd740a0d7467c28dca1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73dec08cb529ac177e0f434e8b9b5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0c64b5756049e946388cb76633848502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b1a542b513817edb9539ca7973bf1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2496dd6bc4834903f1dc3cce2c49b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759318b73b455ead8c13661bf59dafa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcbc4f81e638208edc852c5a6d7b3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6bcdc60c68b6e3597ca23deefd482507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f41577e39192a0e4456de4ae59831508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405f3ef4937f7fcddeb26eb1aef841d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7bdaf5dd096348d75539a2d174ecb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74451ba9058eb34e990161cbaf64ee44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f9a8fab3c5e7ba30ca2b04bfc642b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6208ca13d09d00020df558dca65374513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560721cdcde005b3835cb9e57ab1ad9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392dd3dc8d21836b8623526c791f87b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b550b0ab89105d0c18e4fb672d31a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad514cdb5b03c198542e27df143e99517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b1955c6943d9e315a17fdea136f78518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f66e3304e0c9ae6a828235ab34ec2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac5d67335e40ba6955c7fe5a74773a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac10f1cc3095f72a8fc5a1e57c570f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3508372867604725fb45f46ba9160522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40a2c338d712f8efc2072cd7835471523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41646a61b7be71a23dec5e8e84b683da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b45550feab4b7b596889529170859d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a234b1e47d06f8cc71139b414e5961526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fef7c0d864069a7e4d8e9909a057e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a9050a6557afbc9a70db7ea1d2793528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced36566cd993b1256659e1940d0eef7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65168b1fa42949e2b5206288017ff34c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3c497b310d5cb6a7108e3dc2539b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866db97b7a8be572c3ca3f36068990b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd5507ab6d3b459bb2985ad1932212533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce31419503f8a5c98f13faf8ca0f65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281572f75637e588cfd7c743776de92d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2403c35847afa50bb096f18c9c19a8e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219ac6ccd5354f7c426a6c1842fe228537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099436df5b042b86b3fcc09812c0424538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669da2c059b524ca2ab797575227de4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d81b98048ecd2b7625f798d3492552540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d1d9fd526eae0a7fdc07065aecaf1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635a97fd16dfdb0cd728b32ccb95908542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c11cd40f776651c99515e43d41982543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a93982457ef5705cbf40eb8781de9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998da7353fd573883abfc62c72d026c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab2ea22c9a429151e04c930915f252546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e5cb096e72974aad3afddfa6680ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5e9629b84537a9f3f86969c25c209548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f346dacd11e69389cc81fa2e1ef6705549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fafacedd5ff56c3b025718c7702529550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b07050307726e591d3192b69c11267551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e266652c201e1870bcf004e602d973552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc0637d9c520617f8010288fec0737553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef130444f4ccd6650b571a30c48f52b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3c482239280433cbae9a0557c8c39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e09f9fa78b1cf5ec8a069b05f0c55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016d9cd81eae3909d63f4576b361811557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eac3193998cec6714b144b2707cf6d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b586f6c6e3839cd2eb9cbb1211c955559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47de08944ff0ebd66f4059c087cf5d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea48bd78072ca33b2c3cb953ea5d577561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f283954f9dc0bcc01f3a539875a2257562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d781b7b726ffd0e43f262d7eea96c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfa6b935d938ee515c33da7b27971d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836a56507d1e721e9954e9cc7b10a3a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823496d4d02c2216d7744ddb0a8895fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3033101be954a16a4f5ca7b30375bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa79b13bd0157cf5528aca72c0697ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d6623aab684022f6f12d4eb9356a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404683fd626800779010cc80cc86d7ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeed4e719a15ed78b37f3305ce41b90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92538e201f44565c9bdf2582d9fc3df8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427d5ee08aeb1f44a029e4e09fcc36a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8304e7eecb2bf7736aa2fa72fab122a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5319a8cfec1f27ff39002bae4db903c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b79975a6efd9706d204576db47d0a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052f6437f27c03e97b772edea160621577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2e0a976e5d08d84ac6b4f11b60a9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f00d89e8d5b34c921cb6ce0a458b54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b45389525f4e9be132951284961c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb47ee67cce279a72bb026cf3a6e43581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f458b90bbcb39c1895685fc4d0cdf74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42a32f87a630d41854b82aa06599bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a2261318c14f7bcec73dcfed6cecf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddf00e02cf6d4763b707dba779ff13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded8fdf05bf79a05efca9f40536f17f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88226610fd139336c085f751dcc7a857587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586c772b1fe9189c635b411ffdd52a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463c371c1a1f3b51debb430df92a86f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee133fbf5c6a044649e4a2c1cc5537590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810f5bd5c9309af11cdf2ce4e6c5c54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2045de34d15db5525c7f19f2c5a04592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fbd2869447c82a3c58b609e1141ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a1244792fe74cd4e91de11c119d95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d19134b56f2a7911218d981b917eaa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be11f8fbb6788d727d0e0292d348fae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250eef8642e5e385c05405834fd2b6ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462a0b413148089725ae62837bf19bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326862d80806d26d4af502582f110ef4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cd03f57b49beafcee4dd27b7e2e87600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e37341f11d28558b1d917ac457d896601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c4105454691caed870fcde15885a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdae89731063982801c63012f9cd21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50606f1b201db76f74d69bf1923123b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e32fda968077f21ea1390e82745993605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb8c4577a3d5d4af21337bcde5b2a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442344bf763b7aa9ad1e22d6b73f6e4b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a84644066702f011c6f35e80895522608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4887c28905dad0e81559ba55bc239609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b276f0f75e98a990caa39312a947f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31d12bce0daf63d10ead86c829ba31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23297016db4f27d520a06c808b7aae32612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18a6ed7491afe2715a01eb78e221dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceeda500d0f06248aa400d6c9b8775614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ee0144add71380f176b0591c455f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bd560a9b3b5abe4f4e62c74024a25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1a5600c3c18ae35830c357877d585617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52878d7ecdc925d7a01c973b980422618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593f160c053bd4dd1ca1c7bc66f2caf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382994be94c15b4accd060ef7d323c0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484b51f0f853453d494a431d8b4f593621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbf788acd5c6d4c3a1eb025350688e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0c0b2d73483596f0325e631fc4559623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee07336497cc09b1b97e0358ceb9d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a357b2cd5e1f930a5d09c54d9274e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f753ae51a82fc64ac27d5cdefcb56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c049cfc4c0c6a5251fd105142c9eb0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03bc521701ce649c73c6c6b914d436628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7831897a6c6f1f6388a36e53c657e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb2dbffd57a6950bc1359db94bcbe3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9b5568c2d9d5e876a5e2c481a8709631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87822d9f1a8209b53fef3bdf68433441632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2940b08862d65c3f2e440058e0703633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec767f3e599e87e90078231df58c0b0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4718a44c43f831750f6c7c8434016b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a4f31dabdf626519f0189bced88ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775883d3cf08ecd876e4cd8e522fd33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950129bcbc9f918db87a303a0a341ba3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd14803c1d5bca65751ab409de0973639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bfd5745c32498dd48b5d36d7434cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8bc7491c7dbccf4fb64bf29534cc6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e602308209202b8314d8698352763c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54952d919fa628ad8c52dd07b156c7ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1ac3982f93bcb72a45a2a9009b884644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38e02d4a48634476ca0d305de0ff21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5639249c9b585a3d1fc1b19c3f829646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5384be242e383e279aff063ead3d32a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d52eaa0739d86a470086d3a88f7234648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5d3154ff2457c95faed902595a87b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05f49fedb88c0aed83c45415cec370650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f912254b2e514a31a8ddec1fd428d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadca869163b2b5fdbbb823d5188a70652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8599fe86aac6c979520e0d144b186c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea178d81e8c061d522724c373a9e788654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2082ec899dc6ec545a0f2d0a59f57d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de20f7f1e5fda5cddded21c71a5af5c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd65147c5eed93117ac83b6d5ac00b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527fe5774e91a32c732a39072c75273658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0904e97f42ab1b452bebfaded292f61659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ce124c72aec4e5c321184ab590137660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a6419d22423006e62a69001eb19ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b4b8337fda558089479cdc28887b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f8ee2c79306488b7531ffea4f9c20663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31024ea80ccb5820af8678146ca84f60664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851c449e56fc28ca00920f2ca7464eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287f3c086ee43017af3c75cbd229f0c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82a13c6a2e90b33cffecc62255c63c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01930355f2314c4c92bf8313d48b8042668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758146f333aa2771b4a984feb59c8a02669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd80b07c97a0428c8ed8321df4135d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad883435308105846a5975dfd9d1cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fe3586f37749fb280c8e6a76b3fd2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee59a95c9df77202e95b001bc4d6ff8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581249ed5d03ea6acf345266c14a998674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e3395be203eb6fccce19be8b33c49675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf5e15a6c634052e6880ce431cb43b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526c0e9cbef420fb390a030a06f3d6b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed7b421f200b0ddbc20d05bbc5937b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e938294beac751a4c84cfd4c1d68b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b191b7fd1433f86084548530e2017f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c965527601da2ada4cf6b4ca8af034681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5c28989791eacd85b4ff94813c0a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080948aab4c7d09e75fc7a40d913dadf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0057a5db3a09a018634f6a9048ede2d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0df6ab005d9fa8f7fcd1f92a4376a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b7e3ec11c711363542fbaa66a6487686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464d01a0c6d758a5da1559c711a223b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76482441a0ee03b81fbd952b68c45071688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cad8a82f193bef879d50a54088258689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c2a3b9e443e1d0af1f2a6783c119e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984e891890336a2e12f51aaab476c07691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d286a401d6e2bab5ef1759d33d2b92692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f335c94df5da5508744b384c036111693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee210b30c6dd5ae33f99a4e16f8ba9c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2fa9a683d6256a791b27edc3f625f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea648918ae358b633b1b4aa34aef3618696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a400667b09c32a2c153c690d4034df7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11bd4a4cb5d9f0c535aef605e67a5d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cf8f06910d5196ef457fb8de68890699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee9380554869b6b924fc961176eca2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e66f1a54f466b9e291e8198315f0c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d996f9c3ec2ee8ea20cb8fdbe6b21b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26373c1b71b65d41d18ec18f888a859b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31768a9009141b1f08c1b0b04ff2ce6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25820d05b797f2e7c93647f5711c1c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e2223e7391386b66f3b10104e9096706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316da8a9a31dd26d885e2ca64e62297a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea48bc9dba45586b44b7b695bfb61b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a23adbbc2020152c1abf90958f762c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2ba9f1a3cefe93c91e51a5c37b186710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840272f5152d2e71fb106d3584bee825711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc219233b6a05919383699f0337839712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a220da0ae50e2a8767c47350bf4423713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21f687908c297f7be8994d7f9e73cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dd7ffd3997d5ed1bfb81716e7d645715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b52ea35b4cdacb3a0e4c93d40c643b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c8e6a66c6d2432c60637bed615c7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33591be7b1e49c8f06177506d01f62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73749616fe0328bb554466e28b8112df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc050670d6760cf761f2bade2215abb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b4ffdb774d8355ec67e6b7fbd0ea3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72e4ce92b139a8a2277ed6a701a7d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc28cdc8d02fc81fe17a17be51cd7a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab608fda907f56b6e7997a1718dbde724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfc610c8e58995a21e04feaa8d6530725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d25e6ebb1cff39e656b15bc4becd7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7393253dc2ee875f2e5e6f2c3ca14727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117bacda0fae62ab40852209777d02f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196586f7a618766ea3dffb3282becb2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae326bb234e4f960ba1ad46f279db5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ba946ad7f94b9fafdfcdaac6396b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491af3098339354f67deced454421d74732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7b8968798944e873bf3c21b98daa7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff46ca19f2f93a4e0cafc213760445734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a24fb08c23634ad2e066ec48f54b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13bdfa7dc9a8e12bc8702c30c44361736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b11572cd9f6667e945b495eb439ff3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f15ac7677192237f92f1e22714fbb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248f3aa4bc3f2f930b97a8aff2abb47739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cad2a22cd3178f6b19de19542d23b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d5b9e8a7e9f5651b56e2ee6451dd1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dd06782671162e6084d938a9ab469742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdacd6c0cac7c6f482882778981c1b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63e8e4eace587adb16bc899e628886744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e67d2114863bcd45cbda1c8181740e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3b2c6a5b24041fc1113a6b107e25f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e2ec5d47f2431aa40abaaedc8a4cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75824b1b46b809f64c77656ebe1fcd10748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3f11a74125842106d510fc180596c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbf3f6b8f0edb2ed725fc1186a5af2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d7d7f9a2162bc30141da7059a1784751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e12df2034ecb2940c78a7b232c317752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc239f9dc08c3a20c24247a9aaf9fa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c941c25a86f46d8a5bd4d1e4e70b210754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aee74fbabbf8724e9016a85cac767755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0ab655bf4244ba9653faf891702bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422be67b306cd63eae4b338028c26c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9b1393f2bf990c926616ed5cad4d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad173fadab170d2c272e392cf70a7c9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2b1a56c7b9cb9d580f17e4818f940760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f5716c347ac52e4054341b8330cc1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c5481f5c49d4249134576dfce4370762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0c7c047b632ba6434c8c7caccf879763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e97389921175e9df9ae486cc77562764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5639254eff123c99a5c764f6eae4db7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ba4972929c0d6b074d7768a0f6af6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7f59942e2676ffdafc041beaf9997767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d1831d1ab829cdb5f03126208046c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45037a9a70b114a9aa8d24b36289e54b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c29023aa606a4ed84e842ab2519c0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d246290380d7df34160fa4e09e706771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f303d83a1d03de46c2476683b157fc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154afa5795835aa4388c34336626613a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5651c3c7b6651540e01063df2821a17774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229a4235fa2917e21e35dd506ec7459775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7aacaab6aa53441495693e02f1d9b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecde084a462bc9a74a9ab6961c47a9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737ad487443b28742819f55c407769c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0bfbbe25f47e113a5651be7bfcf51779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c16efaa0946011c35363529fabd29e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec115b80c8987664b431baaae70749b5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f2b22988e384dd62995fcbf4781df782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2524322c6313da5f15132e4ca4107b1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21876716ade5bdb89dc69beab680ec57784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05de6941252a615daabbefd856cc35f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4240e7bab8e98a18515fabad2ed13786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edbac6de0138778a8f3c9319e86409787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a17388e4a4568f7f174ecdc7d547a5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e428ee15638f41f5b57ea25b987ebd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68447c17f914166ed2687a1baf3c3a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb48d3cf69fab8473b7687537922bd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba3f20fb901065e10cce6844d5f5c9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe16eb4141d06040980af078cf26f9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba868e4276b9a21c76229eab0499c72794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb6d3e337c202deec9c02a23427ed6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e47b6e7b209672117c9115ed0db69796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea861844a3313d4ba874f9d77646308797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da44ba918af20c394412d8d52c067fb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02e39f67166910941de7f5e05fb668799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba598e881c50722f51600bc9f132d93800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a151110982942208f265ed5e12666801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82769a1b02970414ed6d961788f71f3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8652ddf7aee7f7885de28362e476a6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2912b1367be56dceea603a05ef180804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee5351a1147e953cd4d91fe0a1b80e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b47c8400d40734f5b5dad3b77212a6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807c7020ecc9d547c143b5e1b8bdd9c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1c2119febe86590036e10b510c23c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f56a2baa5a4a1507ec367366b114d3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd13e10bc450c8f4545b6aa5468774810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea911099efaa1c922f3366c0148758f4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187599e3c58d82bfd133760a26c2bd53812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1ac084ffb425b1678a1c93759d821813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c252d282097a3ab9ed0b281c921bdd2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd3d715343a4e95e1a45fee5409d96815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f32957cf51e07b5476cf6ed60ec554816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8a093b06f4abd05788649f22205f0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62de0c51c2c529cac7d99d544cfcb8b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7209bfc22551c1e357d1850c81b4b1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffe0306bd4900353773d378a4a4967820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042a5546117c784f929ddcfb64b57d2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50369cca94947d25e8ca765bc82ab1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2320de7c38a8cc443570b33bfb7a2aa823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3f9c34965fa04c1729cca1975fc33824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd4f45af16d36d820739318344083e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f87b8863630bf4bbb6d32fbbf2a6c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381054d4df4558f63db5498f5a86e0db827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e0160d5db844b0e9e760a26511f20828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ebeaf29b9a91f297d2c8ba7723847829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844d9e1e9583a3fe5a98833fa81caac830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1c191cc81f4fe7f39b2baa58041d4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0a562bbaac32560947806ec65b1b0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24566120bcb4bf5de2f94c9bbcd53ecb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1306bc59c91d6344ef914db4636f29f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dccc3048676196b1ba152e1b6b712835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4deb8f5efa0abd661bb4889d92e5a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7e3530aed2859be3cc18ab3a4c1a2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762af71981c5b54f73f095eb3a4fd7d7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc78d8920a210ab8c86bfc477c746e9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990921c29a12cbdb6d01f2d4fb4425d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41267ea81198eb12c1e32bd306e56b0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78a9e53de28a042e65a254b998c2dc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3106dabdc782f024492c0224c8fe1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ca13a305c785255ebbd5de065b7a6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12afaa825a4f253cf497b38e90f805845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ebdb48bef39b665c4c9ce818fc06e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dffb408df3674eb69b536234a74013847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363ac16854ceefd005c48ee06c2b58d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72a2649d65e63d1358ac2f743b95f7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc7c6f63147de3cadb12c91771f6e3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c5863ac864a7ec1d9f65e48fa691e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32c27ded74dd38a83df05996b5dc90852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fd6f4d6091d3d4bb2f43108f83588853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f341f2718e47b82b477aa96882fe2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbf1abf2b7cfba0d15b7e9f0de7fca855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927878266489caffadf66dfd82be04fc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471648b9f319a6c5645e347e51bb42dc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1065d3d26817785d22a67e5910febc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4393912b6db707c8aa0a3f25763af7f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80989929e55c28effcd101428d629c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37104f5b92afe4ddd61c4021edf3caba861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bd558a3862a1f22d54e1488325f49862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560b4e0ae2e75576d13f4b018175ec2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c35f09584b7e5f5483153c8485fa4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad7ee1b42205a4ec7b3f5e7e062742865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879645ae4fa4a4306b7d59bdbc74940866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c783955290bfd19bd84db89800fac87867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61cc327da1c09dce0725e6b18d4116868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88633258d1a706b5785bff653d5842869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acf18ccfeeee2d9d0f7c71ce051cf9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef513c33287fe38c4783420338df5d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b5406ee495e72f9cc84066eabedd9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e1a8a280a63d4cf9a3df1ddbd1448873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66a2902d20928ad6940d3aa6f18454874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95755307957c0cb18dcefe4751d996f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af63741ade2e0a09b684702aae07ed876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf656382a965d439ef2429ed4227f2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b315a1cf93ca97a35be3737d9bf84878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bb5de28ec3af7d7d1b0f7de8063bf879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3622c6d233f7ac97dc807610867c81880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24735cdda7e9799908fae5c5198159c8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67e7daf98bdab0b3fd86eb81d961f5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebfa6d1f2ada4393c5f9387549f5a8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b32150eb09ebf36fc8116af14c7b0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c64af86d1de9a26472dde4b1b9ee98885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e7481c736937f8b83fb29216d4be0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154ad66586ffd2c3da696bccdf76922887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4019e0cc24441b09c8d9034474dab34888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d11bc78784c2b481defaa7f639ba3c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a4c7df28d7e8327a0159860cf2e7b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c798f31e16b5cda51ecf89df042ea1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eadf9d032720e8e3b95d96b60f5d53892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842ab3c161c15d61632602d49a4d093893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef58dbf512e0545e2e806a0cdef0107894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce5eb653e3033d08150fa700bc0aba895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fed56e957b05d709f15c4afdbb9a6e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fd25e84cfb48c385df9f8310197b0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea059be961503bd3630d4cc5c2b0ca58898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139ffc2152286f85c7d88e7bb24fc7e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf3d00d987c637d9c68ea934227c9c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f48009bee1929dcbd2a941fe4b38ea901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a04243ad38f3a6b22ad653e08d8477902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2b037035049fd3976037b183480f4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9e0827937428624ef0336d44ed974904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1deb24b687d62f64e6a0e8d72f7fa905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560bddda96df6d2260126bd0bec867f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f901cff13fe20df218e55b653565aa907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2a83ad7a645270a7644d5154dbc0d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365b1caea4080d48f7a88720e64566c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234dc81f2d0f83ab12533add3c9ad69910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7496ac28280eb60e10885e32c17a732911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc53e679f04736965e88ffdcc5c41d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ffb3deaf00c72ac8a9b4bd2d6f209913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d70ed23a28018361725c316e12e00914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653d2e0fb4aaf1bfc8adfc55f83ce7b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb486c1392cb0a952bede40a45854aa916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b597746e33837fc0d863378644d11917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f98e8ed8e5fd047391f7158c44497918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b361012a33e091fc314da30932fb45e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477cb7a6a891e437d652b87220082e8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7d9204a75bb17148f6cf169ac916b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a8ddb0b909f2039e97f26faa91840922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dfd82112bd811a4183b9e59a42dda923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b3d84ed646ae8d2bcadab3414801f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919734b4754cdf75c76a37c39385ea4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e9fcf9f6770224321c61b4b17f4c1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a399d8659a6ea50e699b27d576e2b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88ed76eb8cb52899473ca2bc99a1fe928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4cf03d1a6a79779f1d96933cc12fa929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2100edc9531750778b9365bd1e796930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cdb905de6764a3505e9686d794e24931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4d9e590889fd41cb7989ada60cf7b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c353222f0cb6bc5d32105268f3ed59f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689bc18fc262bc3f8969055fbfb71cb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf088f90aec1e24359577eae187d5dc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a9cb64f99d640b530edb0dbcc4fa4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fed6db1f01732ff9a43971ca4fa68937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fb4a5488589ca1e609c429b3c0f09938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb96cfed5109c62da24623363026404939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608624e180f154c738764c4d074502b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b391f66aa64c0b22fa1129adee1af941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8972bc9bde493acd191ad6c5721bb942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf40f329027077b92270e09214fe1d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f852966a2e9e0b1984b279d4b06bb17944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1430ed57b2145d801bfd492865b9a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26392f2e6eb46726ccc82955d0540a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94ce8403cfff85837b60cd5bdec664947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc72dba29f8c7c42f0909215d52634f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe777574fcad2572668817b3988445949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa260a657367ba19d23d9267a074ee38950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29372ff5100f1c74e72e5400d0dbc43951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9b740086e7e12c4d9a111d9086852952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef94ba5e8ef436e4dcae3cda56710c4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459151f6da19e0a29d3610a880e5e5b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51713cd7a2c43c16e521360b42668b58955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48c181fb8c6f16ecd6233833ebddbe956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83407d5ee4849ec634fe74e89209b4b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948bc25b8490a08dd35a85e39ff8a3a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515560c36d76b613ad010314f68d430959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a6dbcda2ac16128ebfe74c040cbd6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc779eb4769617eca3343a4d69762eea961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a0b67929326fbbda89e04ffa9dd8b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2cead938013e364507645de95434b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e37185903e0417c4cddc7e32a42a75964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04254313b68f2caa686f4f51039a50df965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ebff51f1ea23f97964efc40986647966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391f2ca75fa05c0b61b68eb1899e469967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ff09b5584b308870d8815e150f42c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22744bbf7fd9d577d0670faecc5297ce969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e27742a769c1ae3cff0575d299612970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaf7a3edc071b7467b567ca976af26971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077cc13c8e29966ae05c4f518ed546c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574a0b17039caceedb7994e48323dc6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81cb47475ed69d90947e223f89533f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaf5b4a2c49cbc6fca3d361f6e73fb975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d2eef81525cef121f549e80ab56bc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7828ab4dc2880b1f2d99cd88e2e38977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>