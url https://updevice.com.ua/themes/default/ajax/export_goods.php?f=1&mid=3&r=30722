--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4e31b789092ecc1b54f7ae8e557941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93237ca5163255201bd4721d0da33da62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1148c8a528aa0da6c291cfa939c8b093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0eadfa90ff059eb495ec2364068ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ead9797ca79a7d4df0e0a3eed45785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770e948575c431888edbc885e3f5c876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde033dfff78641cf60b41b94a06e837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc630f2cd4b6d5f5a0984f5d76ff4aee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110645752ed0455d5ecb317f904a0039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749a6a81590ab321d9c8c3d3d337c4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ab70a51323c4cef7e8adf3e8709f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cef66db2b89079b6cef0f1731959112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7193d2000410fa05608ee1e6dea3ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c19d3eb657294cc6f959039a9b176f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce8231194a315858225da5f1de20da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003a77fad3656f561d0c39f815e328916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c75ff2b9afa80cbf9678b18ebc9cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeacafb3134b220ad7bd80df580b90618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505d199d2ba7f77791c77af658c6a8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af3a7f695009de0e5cd3f62af001c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c52eb4ba08862034e3438d3257465a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3722b433a917ecbf8ffec43ab1b668622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea717967ff4f8d5344b1cac1e7293f5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7495e6f576a3a0460b1f38dbfd3b3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b221fbb4269d5152ca9484b65624825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e38bc2df20afa7c9e24ecc1385ed226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb1cce8f5d2cf085ad3e50da11ce2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e89c270705b976449b645966c52ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8fdef72cffee7d2b42135d7aaae1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680361a4393e9361c23d8ccd0c69a0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42354462d8979374deb571774183a2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd010c9ea11a7baca92ddc6bda6676232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09ecb3392b8801c356bb6662c0371833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd830d121ca08ee1ea5728252e33b6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e27812c717cac37a1367ec1e0d92535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483111f5699428e36f7adc5dc27532536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c7b425099737d21be43d84226cc1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c705fb6bf3c212a2078aa0095b2516138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01026014dac3bafe0300d166d2af90939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbd60fdf9f0ce91e11bd7778017ae840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac7f9ccbe9dfce3975e72389d106e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299819bc2d4ff09702d80bcc1eca3ef742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9433cfcb3e6b20f7755e86e62222ff443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b1107cc41a1dba0061c1ea9f8e30644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e28dd52cee420e3a98cbba23ca2cc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948fabc61bf9aaa07d11627aaec885946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56028fd83139c2ecb49ed4beb116c2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d477e406481dd5d5c9f08b2c5ec7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f960a9e7df964fb5bde5c4bd913e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b3ea6c7400fd3903512d421cfec0e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c4c48b3cf5a8a25a1ad1c693a8a4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958158f6d7c5b1a57c81087a2411f4ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807953c92631261dd39fd79590fd2cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e7a309fed38a56a90f0bcf82ff77c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d6eee8238cfe088852d35065d34d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec3a3d3f43b20b87c47bc5c029b4cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97810048f4514a35a853310d4681278157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d468f110d39437d72f90d78e8553acd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804a387e7377497e58b211b6d09920659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c6d8335e545e969633006dfe5752260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0069aee317e9aa9e6285b8e7618169861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ca62c9fa515deadf1598f557ff20062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe46a6fda3f77cf5df58c6786b41b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ddffee53d3ac01fa943629a72243164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95d670031c7d5cabf059178dbf236e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dfe5531662476c625bb9f3affce2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d3202b708e74d9cc6aab901f5464867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a1a08916cbfe21303360eafa6018068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24363d70be49184dbcf85cc006e2bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d836e566debc3a8fddee060ecb74170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdb46e1f3b8e6a9e56de6259c80a2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1afbd926924c97b408ab39b554abb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0d57268b5d13b8dc153ad939991a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a396a1efb2a52deffd64c009a835e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25714c2ef173bbac94cf5180ac59610a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54361a57b625936e8da63eb70d83c28476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd950fff62da0cd01b7035e7ec82d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896996c6ac5df20362cad8dc17c0b0578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de04269f11b7e2228d3f63a82aa76d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7160cad7e51ce4b34dfa97bb3118f6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a463123548867ffe4f2db614f848a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca810f1f29a051ceb034047cb12916582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e524f735edba0e652257f221ca2c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daab3dee2c6ee7c1ee329406b6e5aed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b80ca70be43dcf33ef20535b226c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e8018b682a6e3e983af251943e3c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f067835cf418e32ec60171764e8234087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde1c660a4e4c78f5ea8adb0cf70e8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bde3ace92552a469e2ce30d20ae6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ea9b10415ef232965de89fdb5819490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46869b5145ad2dd0b842458d6b00db7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98023c9a1761b108c94a8d9f0195f6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b6b0481bf7a73973788d518bf952993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc8d6a86d292962e8ec0c99eef0f7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f76200866908f41c5898babd48cb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ccde91141fe0ae234640b0e647d2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dec99709d96922ae913b445fdfba6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c4915756764d9e8d94da94f0974cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6009ad6236f29a9b77aa874af88ea799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeafea149b423a2e6f553005431a2e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca10204a63905499332c80ee5102aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df359b512c20532cbf39dd02bfa5a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3331d910e304ed50c6adda7a2e899103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b0cdfa8fe9dc3c4982b296558c50c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbef27e2fbd7ad313972c333e59fb7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e9507d61109b13617aee4afcd7301106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8c6ef7926f74ea392ca6a02b0c988107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7093f69e743d55cf6fc15f90e31a12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761d16c5a6d068de8e18ef0ce745bac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f5f1567d7fc89f7facec34ef1381f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d41bb3f58e5cead2b97f7d3f70d56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a9b0e7af624b54c46aab7e20e817a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22709753d5b9c38dfc11216f318200f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f359681922742eeab0a61606a9a4f20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51ffbeaa9488236b844907ced2c7eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee037cc7098debad9e2b4986b73a80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd333fa304a81c158af7167b097fa1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871c2007ac79874677f89216fca5ec1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffcfd07d87b415937cdca748a50723119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b95a95f1f5da4e8786760cc94855d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a4a6a7d8594dcf08c39a46e230551121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195341728010e3bd1f845b018d46659122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aad894bd7248c6019c045480e97f00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1009c72ab72e47f7bcf116dfdb919124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebc96358dcc786943c75ae1a22e930125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aa0bfd5ca199f676e9dffe33ce959126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3da771b2ed7e03d6c6e936491ac1c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474422e8bbcaa20ec26ba3e8d0b459ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f1946757134148811182fc376c801129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547dbd174a5c362f53dea5ce8b1db94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c00e9e6e5c3cee266f7773b088dc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65d0c3a792d71682f16ba398b841ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5392b46ae2f9b613efae34829a33a42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a54d6422644a44dbd3c24125a9b7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff8264a31afd2fb9f7128b183f60e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c371cef8c2af91428e17c3f600364136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc45d58c85169ee74f04b1e21087bd5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d78ab8573e271285a6c0dc833fcc53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0c2d3f77500237fb417b96711831a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b931e22eb41ae77705fae4a600131140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaba71960287f6d07aea218039fdad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835b346da31444453f7006ebe3524e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bc7917aa94a963b43ae931c9ec63d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae9a783531678a07c0be71822208e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78bec82cd3b183b421ffe14af67294145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17300c4b2d5320b07eec0e1f3611d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081c3167a9389a9dec9c9c804b68422147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26e54909eda13b7f9d026d56f62dbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c65d36243134616e4e53d8df06ae9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759249a59f7b805ce589e0bbcb07ba0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7fe2aa896523c033e1efffc40d00a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83197ea580ce66a4bd8f0627f672271f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26113dd22ecf02235e9f60d76af5a5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c4f5cdd87402d434a6e840601ec4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65de4506fbbdb9618734c55f658ef55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39674507e13eef562a581b83645d72b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415e7d760b9b3d7e72ce77b27d6c734157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b3232a0ce3253afa0cb64408fde15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba874b2fb15cbe04576e4ba364cc65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e4064f40f0965efa50d55a84adb09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660b0f613407abf6e43c721dc36a757161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dccabde63c428d71b3c7eada128182162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82452cb00d9712658bcaa919dc613f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54e2e93eeeef6aff14f9571a157fc6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a09f7578c7188d51361536d48769d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ad3b101ac874ebd99231ae5acf0eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eeb36ec870b2be66c56dcf7de536b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5643e836f64df061349edd233f62b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db990d9ba37cf7c6c8053ffc3d9ea0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dce1624e2126f2111301876e1ce3e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36449a4bbdb8944c458bf55be833bfb9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd537ab4072a8013d64bef60d9b28b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040de7b9fa3f0c912598cf91f5fb1352173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6a56433472bc9b7e36d0423ca17da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1029d028fffba3d4ccf05ff37a9ada8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a142804e458ac8c8d7ad30b41203df0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d537f15d32c805c44e5eb17afe94547177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea7be94a743a5bd8800c88cf94332f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470a9a0ddc370476b0d85cd6896e96f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0ba024a5c25f1291978a659c485af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4aeb58a2474a4866c376fd4cf8cf6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a9292ef76270ac2d021029560a03b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d684e7fb678430d3ab59164b00e26dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76defd611fd0f8a337c53b37b830f853184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b7bc91301350fbed9cdb6bd262035185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79459ea5d24a101c1c76483faad75ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bdb0d792e4d6c6bb13e0915a93ad4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc76b436d0927b67940876c9d5eed9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b778641426c5bfa32e4148c14bb27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7453926811b9c72123deef080b0bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa7c452776003ea59ad254095b755b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74b250c4e2211f8124144975befd68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d93af8ee0a4b74648417befb54cae1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078e21d60b0afbcd2c76c1b6ecade7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b73301c2707e75b802e62488ebaf7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ec14ed256ea4562213d2cf8062c11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b5fec14782b6ff879a6f51007be3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b0d4b438cca85bafc8e27b4a7b32c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76ba4efa5584e6489d051f7958ebb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742be28720ee6cf5ba6a47181fed9ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfefbaa8bf727052cd126bcf7ef500201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfe9ddf04f9c842bd2adb1960be5ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b44c4b21df33ee8a680b243c5dead3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd824e50cf92a7682d72475a60dcb96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35772741032d9c0be7c00774ccd5176205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6c31ae26bc5f99854d0e5e44d7e46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152d8dfbd4a42810441048625e6712c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8947177d0c26242441e58440273ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32caebb1070339c42c9e5df94ab9cec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deafa1ac20348d0b6832478f6574175210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f7b4946ba1de9d5148edbf6977ca2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f6025f738247f7343a1e39bbc5e3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31ea04b752d8ef976d9447be03ed5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653676ea26aa83bbf13aec2f46df795c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954550c51acb24bbb378d5478636a5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7004de10fc1658e62bea34366f5cc1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88652c0acfcc23e23a01f86a1eb37278217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68681f103046f5821a3970c1274873e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d557028c23211c070f1e69ff874f02e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618380d2c676894228501f8d2c5cdafd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6150e7b943f89499be3f1cfee0555221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dc508398eaeec6c6b18a01d51e559222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170792c03cf54b9d6092146a975e216223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e2d1b007e3c0169f472dadc3879a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10469d8ceee2335e57d89d063eb6f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492bf9dac16f3b36ed54307cac05b6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a30acfb2542f6c583f15e6738e0e93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748ba0f758b643ce70ec3139f0743cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae81b9b2a232e94d1050222aea3bb4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b7095eeeee0395023826d5499c023230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913788754cdf35b1e47de8cf1923492231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6b3e8343f80d64d23690c6a882b8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b58498ef26ee8c7d1591dc6b659d87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9a015c934f01a6a76483f3e923022234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34742036ffb930e80f1bd3b1b17543235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab12c2a05d4a9bf47b73c52e6978595236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9a9572ed87aa19de7da76c07b2bd6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc93ab14c7993ef3090891cfaecbfa8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa68b23c0be6cc778b3391c85b99976239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e6a7eeeea57fba8faed9318ed94c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c620e681de455558e14a9184b0105de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784b817a8b1e70e89c9b33958944ab4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199e5275419d7e9a9fbdc0e05433409243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f924f79d990bc90e6754108b92dea3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b727c60e3926837295f97c08de9595245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55e261c3f8f64a3620b6c7ff4d480f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9c93ec1515f7894ad58db734ce5ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e440013efa0c1140de0b8b0177e7b14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13abf9ac3b8f83ed2fa968b8736b05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabecf8e9925f20c1d9b7a154fc39e27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f4733a960c0b0fab7461159659dcb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19804c25c30e26655cc9ae3493d3ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0e54b507a360a2d2fe30f9fa8b734253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c9ab35777a210106c1a249ae58a0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c677169a9293ec15075a8213dfd4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329bc24941f54ffa8dc59ef6051775c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01087fb9878a02ef888b9b7c60ae4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e22d847b328f05a4c29f0de5cfa313258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee457ae768e60b3cb1c3c1271aa0dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7267b2f577ae080d8cc8b603bd45f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66874fb04bfe14a30de0547595e0d3a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b21895b91a92f9e11a6b2bd9ded281262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c092bf1c90abb4304516352a8a13977263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8790966aa888a9acfe3d5f2de58128264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42048bceab1f7160cb839f420a110a6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c675449e5f8219165d56950cf4a58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3c55c265cd6f6ed1a5b34d753f261267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f9e8ed1c522a35172a6e7c21aeb78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac97df0529bf9fae938ecff5c03101d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb5f153d9aa12788dbb0f13681dfd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238113541ca02dd3fae1ed79d696c18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897e69d1d98f7256c71529ae5452d31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ccdeaac23bc0daf1e00fbc19fdb8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf60c3eeffeec021721dacd462ca699274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844810224c260d5e174ff5e47461f0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbebad77b0add6cfce3a32974e68fae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e878e81673633d0ee305ae02fe2231b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eee3b0303bd5ff4496f2e7ffe82552278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f824d4081c339a1af17f0ba36866ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e323313038ca9c90788d3ff1e20223e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2d859fa9fd71ef0dea0b7587c7911281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ffdc653ade22081fb158ce514980d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa189684744085166aab67eade913b92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732b0eb8ad7d0b9a0e5f466d5817395284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca24f6c8978b2671af7b1dfc9378444285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c909f60271f046597546c22fe9567286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ecbf5b5f9898e151d839713f802cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f036ec82e8aab91eba276ba87a1ad21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597b63c4f1237ce57090790fa800bf4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75f358db792e9fdf8da2aa55c785ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e34aae6c9f29a73d8cc885eb10889e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030490d6b5338ab2f204812c19da9a2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ee3e01151c0039cdd819b8eb36741293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554893b3ac69dded00fe2aabad70ce63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75757833a1b401a4bb7b649159eea883295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd765d2180ccbb3339e0b9544b9751296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9aeb37f1c9e3196cba82ddd4c1f23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af666ddaa0f6218128e6b00af82b74b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4a240ca05a410bd329b9d37bc28a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9191d5102ada3737f9edd690a7a455300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f41031ebb82bcc6785cf9435d8a74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc4c4fe8c29c5f81894c183b22878e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e273a70a2d24b20f43ff44b0425781303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb5396d4c6584b3f5c377535c108e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252cb339883ab46ff57beabd4c12e83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417ace2edfbbdf6ca70b34c2434701c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3ad38d47826d373dbe0c0176754df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15450af382fbdc085edbb3313648e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06e7b5e4a8375f413ad727399231a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85b7cfaedc25c27d5e2accc6f7d6d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4ec8aa073211c596b64ca49bbb8e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a733cedba1974f46d51c7ad6be5b3bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35db28071a750243f504a99a5d2456313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d3b4d6f768ba796a63542088f4e2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5e52c6dd11abdf3f9f8013ac5f835315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b990d3d8b4d41dd102b552cf9ff12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbedc01fef67efb34007239f4ccc8a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39bbb7e4aea7728ddd8e2b8c1a9a5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a7606f4e907f9618d9248666db85c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce953fee809a9544595a2d1052aaaa8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc341a4b65a3bca50aaba1fa671884321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3f2e227a5865b6fc97cb1fdfa295e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b768362a30a04ddd7d556855fde23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2eb486713f9a0c37d230259ac7cdc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee6d0d41c4ea81bb5e7ed265d39517325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22eeae2f57e2cf07a1ecf99648fbfe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77db9d9b18e377940c874bf57082494327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1579509913163943e7359fc02d6f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e303f594c2b99ac839d24fa0919543329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aee30f7a5c82fc9885d43cf753ef79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbce8aa4ef233265cfaf49cf8aa37ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2768c9ace42a4b428e4cc071f7efaf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126e437b0a3a9a6a06bf8e99b496934333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceebf44491c4306a0093f76b257b21b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51081f0e97c21211c7dc6a003172a8bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a701a4c977c5a8e3e05bb885d4bb0e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2494e9dab60e059db6d1b3b7c6123337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b65a69706076ed29fc59281a5f82d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682171b9d83ef62604293de44a1646ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35b2a4aac4407723f5c417a14917eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06a3dedfdb3eab569ce933b731bc0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a88f9f3e57f4a18715a17f016c294a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4625323719f0603674f3fdca0e2220343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef27e48456c5903efb624e37888794344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeec27e98573a498996b455d6387995345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fbe91485bae0f279ce1fef4e6e3b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53abb0b89a3661cb3f3b5ac7be0fe8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e5c9ac692fa48d2ff143593d553f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cecc05e2ac6ff79d961b9132460f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e04a9ff5ea4000bd19b48de30f392350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd1dec4add4e7aef24d527b8928adb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c94922d412e291be1ba9eaab9efef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742ebbe9ca87fb92ef2f230fd8fc327353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea91a14d72d4bb3f789d68e96fdc52d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfab0870f1582342c47271ebbe7fe7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8a4e1f56910b461bb5f6e9d6e2072356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb789268cb73fa7cb5b94283d28802357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764abb96496e0ecd9e868e20fa46c11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bef83a5f92da3af8d3247a71951cd2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8a21190948e743edcaea3ca3d9ee9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7fa52d45e08b71ddb1a88a1e85dc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885dd7bd22f423d48e71e650bf08f8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4a578329fd138cb8cc5f6632b28c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0080e5067c7f105428be28386f473364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf441fbf1a900da9e1b09b3e9a0de25c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3939159e428fd2d757b39a25122cfeb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444fb90cea75813b5b89b02d6d60aea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b83d4337e77a0f7bee28a03ae430e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9436d748c052f05e4f9e66bf0cb6fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91106c313250b8be80752ff226827170370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791db07a0dda73e742090ff7d21beda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555acf5803d0ccd729a652f7b83c05d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85507ccc99c7b8f509e14d008144e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd78ca1e00a386f58c82f57f9a6d4e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cbfc00fbb2e691315684fe4d058cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d0da7f532c9a2f3cdf94169f5a6b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e379514dbf7c496726940ef6ac7df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e313bfaeb9f50a281f6989c33f6ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84946d819456fb22c104cb51f330b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84189ed195f99b037f3f4af73d3dcc8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc997ef3b8c6b6c2fc0a94d5ca0748381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710acab8d4155c3af8335f3e0c4c04f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d452f923673f856076fcb5a26603f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bac3f3c1f84e256465d3bd778e4a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbe457136488ea990dcafaa4db947a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617bf1c439fc395d516926ff18c55fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61329b17d8ddb82185ebf0f082f061387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580209a5c8c42fec9f8643a85073730388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb8d1d375eb3401bce72179b343baa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bf42ecb229f9b6e907c9366a5206f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36268e045708f3817147fde788cf518391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a883ff6cec6a3de7ea5cbbe36b32d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bfce90e78bdb3e7f15cd79f4ba786393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e9a1259cbbc505a7238ff11b11db8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7729fcf7d3a1a61adf06a493c899d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce1cae08709b433d2c383b0fcdca1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3877ca2f805ed63f06c05be66de9c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9304d9eef1e74b35db1cd660f7e66398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e0f3aa8d44efe458a019e524e3a4e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a95e00babc3f116102b09e3cf9d6ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd878026c0c68121fa55d96714b5cd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0336e61491c9dbf1414fc452a9aa58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858de716519200123ee35c7d5051d40c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af3ca4bc01a8f75d206c77892a0df4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf7f4a71dcda9d1f2936afa5f5f1f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d297f7300122a2dee8eacedf953fde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39574648f4cfbc4e9818a2bb64e02c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dab72ba6bd1537928d17a520d00f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5fe063d0e506602cfaf0694a40e29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d9e9cec62be672edea9dbd70f9e74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98e4560574ebe861eb4f7103d1a29a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cfd9be946c2caa3e3304136b71ade412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acc31895cd722cea90dee3fc9309fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429ea9e6798cdf2cde8fad430892114414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8f39539f0c2b781314dafa9edcc68415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfab68e617bfa64214b56f0c98a5a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1f2098641d73511558c1c0ba27232417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3431a184dea00e54be85edbad02357418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb783d38faa58665355c3501d37836419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a602b5b888df207d2530c9816ac11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d285697253c5ba58951e4ebc4a5be7d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a9924162a37ef49ea5f3391565980422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e167249a4650e833a00f4c0c6ce83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508881665aee362a8ead308e3460d33c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fe6cdc1df6613cf44a641ad7f796b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be09a1ba8a26f66cdde121dc1fdd15426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2902bb024570e50f0b8aa507f2b9493427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b698c888743f218ab30b9efcc68698428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60387343fb00726ec140824fd2b719bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de21eed97e2d5990115299a8fe1bf8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd6fd9f720774a59fd0db49f62a4f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901ac3e5adf7ae1e2be8c53c694de7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdd0496e4e35da29d153e3f645f0f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd84028497af85567f691f69cab17d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d5b4ab0aa962cef85e643448fe976435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d22246f8d4cb5a899aa6a87418eb58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fa61ba15ac3590b217f121a26dfd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f498a238e7c2ad81c3fc9c54647a15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a894e59a9c481773de1e17ba970106d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a236585d626c7ab1a79d50934e37d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115493a0147e1b11152eca4a2bb5118c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8e315ceca432592cc448e1cebb33e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768f718dbf8b16db8a36be1db6cfc64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302b74086985e4b1f446b8d25d77cdc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd502c63f38530357a662757ca81b60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d197d6dbc6e3cd2231eec6865a8e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c128e2be21618c4a4a7d6ee89f2d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffceb83255c8cace2e183adcbde58272448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac274150587d61eb2c1ffcfff55e1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15201c367b9c8ba9fe374a3cc1c2446450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf5da37ef1e4efe7edec04345ac1f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e0155e4722ca33f09d466e216ebd6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ec7bdd9e51daea2ad1df1bb2f048f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a188a03dc849dc0147b8c331c66cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2184f4451ede0f2211645c2bef888455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf871aa4c2a9d3c6ea812cd9fb0face456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b900ffeb20810d4b054d82191943f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d716f382e430e20102d5cd27fe18e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93e939793dfcf4523ebd4dcb900d07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca743f734cb3e61740dd1ef92fea17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a59e934fe7206a22d38f906e59077b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939b3196a9f5d55f12751e212e29561462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fa291d8912a0b773b8c81e40f4cc1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5cd84092a0d85678399ed10d5826a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94389fa7fa7ca502c79fc6997b9f3ce1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db3bc7c157a7d6cb83abe03261d8fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fa2e87719730ead800e09638032df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf605ae0865a06f3587a40664bcb21b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9aca4a58ef87d6b8c628e49e254c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330f922f718a1e9350ed7e107c65e75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8769a8a6b1be995b0b463c02f0269b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de88e52380a09db83511b4326768d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bb25fb8c3ad3a7f54d1b91aada18c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0a0562e0f51d0dc2a1a7d47f44058474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfbbeb64ba6f4cee35c7667ceaa2d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116f6dfe46c3b89360461f8a9cb3033476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd3b66c8c5fe452d7a3cd8c78b9f59477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a874a2f544f11f9cfd4ce7908dc3d70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bd5bf51f3971156945e9cf598bb57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b2443f1893a5ee13e253a9c16111f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6370de27bb32e04ebc3d56136309136481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d986104ab6eb2d7d42996933802cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cca77b9b1664639511ca3e8b2055bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd481df605801ae245a38c6e6905e1f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1692a4554a77d91f0a20f40e72f4dcc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5c0e8c963e5e62dfe1c9fdae0eeaa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fcca8090880fe8d561c4fe63608c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918e2e40b04f4f6948196940954c103488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4ef6102625a4bc4186b9765694dff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f764d2ac2f37de172c8109db5025d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bdc203d596f403bb31e340abdc82e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d89fbd9be297c8675cb69aa39097ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7a9ab5b1e7c8688e5f1a85c5c8505493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d31dbf85b4b77e3af3f9bc1c98609494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3985b90d0697dbd01065fca33686b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ca9edca5aab34903d2be4a66136c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c061c3464739b2f22531c798114ad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a85a635081fcfeaa8f94e974c1cbc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02893b8406339f24315d0881cd01af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c01e3bfb1e91b6015f73f8d5523fbb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74d837bb8da4ba5ba6dbb18dfbea8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3330691054161e1dc7c98446b51b1ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f241b0ef75440c6bdef846afd8c0b18503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0443acfca2d34e21955c0e65572ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989c5f89e6e56cfbeede02e5ab942c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ba997083581f6fad8e9d0ec37ec1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a00b9f63b928e33ec39804b82072b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc841a19cb6eb83d84536d4e54153398508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d7a2cb85d07e68a20923b00196540509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd30bf17b673fd5ad20ea0e1883dc3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398b2456d96bb09f807f22305fd2c5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ceb0e18255de2bf6d01a848333eb3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133052870d7979013df627f6d91f109513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8978279ba83cde6f5aff180af6538b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b899956b4d7eb87993dbced574543515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6af7cbef328d1088176445034bae5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688516d1dedccd456e18aa4db884ebc2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e0ef957a9809a2ea178a2a82e7716518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63976b6b6541acd3c86b6f63212895519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc68e5c82bf14d8726d7533e45d1de0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e9cef3f3ee755e28c3645a398c6da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdd5d3228b7ee3d41305be53a10d81522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155a27871ec51aeb8213d9ba6ccbdaa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e3395c9f93c8419a6c529bec1a5b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1048bf5e4ea306ed605e1b07822c16a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890ac6449302eb2e6b1986d75c65e83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3692cb605e936479ce97c81ac9871db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7ad7e397e71a435e84e4313c254e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd05f656ff914dd228aee2ed3805be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2e796b32962fa50b15535a204232c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709295953d8a719498b00794fa5599d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57190f7a2c8805e0057ae90f8ab6817d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac57b25f2b8cb0bd0768f1624b1b446533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09012e61bdf883b2bc883472af1113da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a98917924300b4eb93b5a6611ce47535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc97f3349209556499bbc3b026d286536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a48018aa06a92ad1964d15c51f4de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee336cba03a12c5537d68b7b442093538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f35c44b5a3c3e7cec89f23fc0171d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e0fba4311a178a1177a36972566e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e8110cfc0c74514418b3f48b1a967541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41acb0d9dffe4dbfea10b77411cb934542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa75d4819a6f59b9fb3492700a3efac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2ef931e9057a7ef4ff43fc8c801f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a5bbc99ad8a201dd13fee191c1212545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d32b59c78a4b783480cc45ab67668546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a714001cfe200a2efc6a0c172bc10e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a9f2a5f22c202ba8bcfa66d511512548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66761c098055a416e7b8c2340ec95ec7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6635ab1c37e29ed22f679fd7f1895550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062e184dced92923a07c7c50c01b1f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c7248aff62af110353bf5982bdd44552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c21d94fab8bfa6a3f06adde1a1e63553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12779e22b147d19494d27b6a5884d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594b6aa6c7ede2ebb6202d7855eb170555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a07b396b600217062b49fa461873b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e11b2c758248bb64079dbd22d5778557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed5d8c758d76bec91b3935cbdd9dac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414f19715d159ca679196397ae4f0f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332351f58ecf667392dfda7dfcb582b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316478e28c23dd636e0943b9dccb8316561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b34d280263553e214ac5a3218c8ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90239daa24c7243c687865003b1ea6a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfe547d1c7912ec47c58dd834f8159564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f23bbad221d0bc44cba8bb97020107565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4b18beccef033a0f03abf4546d13d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b435a7875bdfda9902e5ef0f8cb2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2def1aa8521cc63243d441ee271d45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af9ce32537c1b09abdd8df5a755111569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9488bf866fe98399e4f45f7d492c358570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828110ae89152fb607972e5c19e13b8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa884b72fa3e77fe39d8d80d92b489a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64827720e6551ee5b438aeb6404bd529573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eed4bedb6bb0480d6047a0000c4127574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0ad68b88cafe1049d8238084bf7c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb9144bed328432958362cd8f19b90576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b0d0751f74830ab9f23438eabceda577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf478028c551e2097b5838a8b21ce06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40087c2e045a0ed3fd0b48b28d4ae2b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23c85a4a168e97c798fe32d6a4a3cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de36337f46f4cedcad29ed6f45e1bef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94a4374aece5b33b73dc850475e0d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1427b7984bd8d92578a7c791408c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e0775267cfc6df46de1edddd3444e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed676b0c340b0feab667700bbd518d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461488bb28e62feb77a56632f72fa805586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ad87ed3d8751589a0bb601dd3c826587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a2773c8ab22379bea2d4229b0bb93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc812c414929542c3e291dc973c79b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efeea2b6a2616df75bf63fb2ee7c28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca67baca84989c49c63666452885af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9c0b9fc71d7eee12a681500a3c197592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d22c884f78e6a0cad1b797311a23a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b925d56c4041f648a6337d8432ff382594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3617217f519a5200bb956e6c14fcc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a830de969a54c7947ca6bc8b1d6827596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e361d5b82bd3a7e2318dfc1fe80ad9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3c3d8c56133ec7398de62e90920dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f4a4e17bc765c9eeb2a2e93e9eb02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1c0ae4b9d58eee85e411e0f727393600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc22e653e5e10986b9b78592ffc840601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b29f74785dac9923a900ac6b26221602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4a8ff1e3f4d3656f3725360eb2c31603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b578278699d76ae2927bbe41bd3e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c594337dbacc059bf3f3290152405605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733e6009ff9cfc44d81a519a5a413ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cc128a11bf736e8e4c192eac2b526607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c36af258d7a78770003be17851d0d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9246ff736f88e92412cef578707c4ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b5d44c4babc9cbbe75f2c441c4240610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87424835bb5ea1dfbda559888398b4e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ac859be6479debc2892e1f664ce41612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d78fecf7d673631557a941b17d56b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda45de291c21985270bfd26fa4bc671614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470a13700a2d1ffa275b42f2bdc7e2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b051ec8bc85851eb092ee18cd02b28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5f310826e4d5587a7cbf0e629abe8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cbd5f8f66faaa1acc0e2aef80201e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09521b639c2283a8bfaf0d169b1c0fa4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864f0b6a16e013cbd3f989642d6d7b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d2743d5b08ea36525285e9d11816c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f69f919efde1833014eb1b60e7fcbe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688e84192e535061b0cfc15ab3fb0da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1703159354c6cfd30ad1872474bb52624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f38970e00dc46f8931814aecb8909a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d69bd5ad4371e6edbec2043cbb5ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa558f491f4506b047e0d269d3b2e97a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2262045ddd21aeb0246eb87911558f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347c549d4dea290881058445c00d1bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fda8d25737a94554fbeb27d978bc55630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e82ef5cba1ac921aec76dc0c8eed5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bf9a913656e4b72c9da08814428aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759748c254115742127564a6beed2d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89ca1a761997adb5b4e29bc49fc231634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ade6f6550374df870b62f1ddbf00c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1af036b0e8e44365e4ba4b4639e11636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c61a2cc6c3b19f65d57a97f8f86e52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efec63c9552a3fedc828c3c4f5c2ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4dbfa5421c60349ac4291a24a3fa9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417851a1e4391fe3c26d02aa12e527be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d9dd7d7d70f6d3019419fb0398d3b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2f89104871f637dcb7601f87f9a2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76696f41fd95bbc4931946b369a9e1d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a076ec6a75fa93b1fe56b7e7d4bf4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0fff1bedc661d6ad3c72d58cdaad0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab84d5442d11d6a7b1c4956344d753646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72057edd5bc8eaadbadd77e5f6b3b6f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e1e811a61b732475bf1947a05596a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc1b4ea8fee83da918b03bfb6f1436649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa15eefa5612acfd4765f8e8a6ad6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9e00f0838692089353760a6fb0182651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f489064f3aa586d1e70733b610c1b5c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8edc055017e194bd278407e3a390f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbaba3e8c4741674bc73ed7f6d52ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07bcb8b11ccad0d22be2557ed298fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dcff1057c73e1f1e9ca4cd72af58a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586a129f10d0876f508c56041bf20ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a21de191675c36cdd5efb3c15ff96658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a440737d0ed8697204cbbad664b6d38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a980e8f850eda11e83f674648893b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee92dd7b37fcf11fc07c2728f29fea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7775ca15ab9a32e4a0e51db375885a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407fcb3b989844af457a76964aff633663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05908c79f3f1bb0633f5abad7e3ba906664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ea39f4b49535276a990528fae0932665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cae306eedad7226f24a88491d6900666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b694040f0f4c848750441aa5af86f68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677acd7ec664fca2a90de97f7bbf104668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83767369a2245860b93ab0abdf93dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766d09fc55ea03c92f04825937b2369670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ff050f200984d1a45575c7a2f0383671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a7966fc4a569b6a3eff7a1c51bff9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd41d23b1e5d36643f9757439da4c1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586db549d976e25ca6917a34810c0e84674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906706155707697e7d6a7cfb2dcc820675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34ea13b4c95dba3bb41938c8b8b560676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e15cbe2455b432c1f77253b3028068677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeca21cab7f9972e426e40f9512fa1a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824db363bddeaa9baa5571450cf9e70d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837d5f3d07fee0484a992593db19a7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6a2dfcd320069e4b824ecd085141f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc235b437160596cdb4dc95b8ceb5d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc308210243aef21dcb0ce8dfd8f05c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4053a21075421c99f450520ea6b557a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec365ac0accafd70f721672569a1b11685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d547fa095d7891d20d0d3d9da31b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de998ac7cb96bcb24e58086045bfc6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b23f2757d7ae5ddf889ed50982aef9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a619b1c151283668a0863d8069ecc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da06946445f6afcdca72df3ff744b22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680ff6e769815ce4965e0c777441a48691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85d81a7d1daa4218ddc2ff1276da5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17949a2277fdb3d54e979c36c4fe8fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b9e1e21e135888eee4c40dc6a05eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af793a24584f1fdce818ea3877a19b18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112338c0ba809f63eb2476a37f828533696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adeb22524d4004c45a4a98c1b6f8697697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1e7015b83766186e27b51eff98761698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da4c5dd132d2a8e207e232254547c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d09b64cfdfd5e925414d81ef34d6d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215c2e834f37bf45217da76d8d8f963701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8b8e9b13a33de02a2c92592942232702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea146539afeac29d8462ff9ed8b5f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579601da75e83a3873b89d9bd78dae3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1c38a57d1ae0f83daa40a1c01a3e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3408d444aa5200af3e72eab3801cade706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aed10667b3d088c630ac6935cd977707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd55b2ee35d6cd421b316597e909189708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd1c7e261ca7fed119f7d2e56911f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41542c35fedb51cb0ed7b6e92042001e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15ab47baea1c55b4a515ec2b376799711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be000a249f964c4f4fa7cd758c575801712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846a29e24f4f59c138356728a6f9be0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5483625d8e1310fc5bf9a1582d1227714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb6f150ae32843abf5c299a9b099a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5db23a43e3922ccb1ee96ed4b290f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78525c5482108efda2fa7427626558f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200c536b7f58ab67d40472fc71465bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f26aa25b0acb72c0e1152bcc99407719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a89264fae454902f043d1d7cb7052720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e5fde238e67663f39dd1c65123706721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215eeada9070e81673d41e7176d4eb8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7344b473faba2291d3c8a446297a795723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18855ab818f42c40a67b7594711826ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d538e597a35066565430fe9614fa467725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bec204aa7e79864427294f22818a03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b80f9a83e2fd0dcd0b36ddde3c0010727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4cd812d70c4d761acbd3f87e73d26728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e340bbbfee9600694b681cbaa071172729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b8edb56ac7ec4420aeee95005ae82730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4cbcc24d9950ae005043e91f378bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14516995a989bbb31e005396e9e11496732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7145c0b0c898fb9707d89465d2c5976733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483111021954f4f8f688bb16fc1f0e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad029c2bb0ba0fb08e7a0b346b2de7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752da26d700292184bd087706e16459736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e965650c492d2bf1f702a64ec52e87c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9351c90c3dd854448ac612248271f4c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599a7e11714dfc67ebcc0daeb2df621739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db729e0c2b4f4017f13145ec6eb4bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6dde095edec9cb87476f474566aa7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55819e5384b4b77f0da29876753cd3af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526445b5159bbf5c8167f2e814864f82743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228779bf457a4ca7302a9a407716a2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be02cd4c2a57af8f6135662fcf971cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6da410595d714ba1ac0728c8d6adf2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fe48e8383ee8176431d06bf87a8fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842be00b87a62e6605159f3a39bd677748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99748d8dc154534bcb4fdf7fa630254b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fcf902e02a100582238413c299601750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342f469463c66b2d0ac44672d2ce70c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfff1787969843fc45026a6faa1a7b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb67021d74f89d237ee55d16cc9f4c0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c43e2ad3c5d47003bd998f4f51c958754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e4c20953a2ad1efd9c7b67dccf793755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840060d7c4fb82d083d25fa94888beb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614176ef926bc3673c28a1072cf6dfce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7f9cb979e70bab46cb8eed1cf7d24758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b7c859dcdee0aac71045d64d4aed4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0117747cddbcc31b695865c29b844f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc15648722ea7668109dba85bd3bb6a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36819837793dce6c08b34ca5771497f7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a6e77e98ab626c75f9d04a39e30d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b7ac08ae2672f2a588548698a832b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc618afccd5990ec2122aa8d13b07f5c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fe0eca5948db72ffabd0cbfc43ba5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dcd442d9853f577414c1cbae4fe4a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc89d89d5a33a2464ff7fb93a4bcf4f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c2fee1b1f72fa1f7a56f17da9ac3f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c58dba4a85e37b674a2b5b6f46b38770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a1100433d8395b534f8870f42e185771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69624e25612a9ef9bc8ad1a94d870b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f93f92c576aaf5bccdd832f04fa968773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefe6ce3120ec8309b64ea49b8f87f5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc6de86b88ae5cafe886282e62b48c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869241d3041a0b9d5fb44f24fe80581776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb74ec88e63bd3c3ed3a1441d8ad3d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e6cbc321e002e6dfe8419cf9ae6fb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320de5bbcff7930e342cc8d28cd4da0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ada4ce89867b2dd9343549bd74f9f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289945d709ab373c3bc601a5b948e095781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a2d72dcf9c28b41996767237d59a1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a572aac35b8bf7464726afd392ea55783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8966ec48e78d70ec38e5eae5725ecf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6fe15d2009d421b6cb5f6af6f5a8f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae910fe69dbe253dcfde1d67fd655eae786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415480aac05a5797b538a9ea9b78a41787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5867a250416eb54c0307581e31d1f43788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713655c5c8e059df1dc256522fbe8c6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385085590f3df26436bbe00cec24da1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e3b5d50a7ce6d11f43b7f09930760791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419aa15825f86801fa48047e1dc62b0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f25a6bf2e54688a49554e821775062793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbe0c3b6db4a9169267d500e8caf11794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3200c7d23ae1b31897eb04023749f0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5599f392b444e73d36e2c7d770c4385796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f35cff2bc0023af5fdc03f747495c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2795192039aef5a3f686e891107281798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004084881d96e19457199d818eeb2bde799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d231336490fce0dd0f543348c295f3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063c7d635f5c366a58d6af8fd5a59ec801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b321345249c6e04a2418994e8ee5768802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33db4ead767b461016a1fe33fc31fc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48aaa54292521ef0fb40b450f393db804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c6d1465f522413a627e2486864604805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f863f344968947da107ae5bdb6415a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba56954e923dba017c407a3b9233c3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7092fbc259d6b4e3b633b5b284273808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b1104d6801d39662ec06b107a2e6d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab71cb95dd06d25b801810f95e0d06810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efd1e25de6ccbe988a4570f143f3f1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0df71439bbe2976465e32481dd39e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a40c48775966d68a587eb7260d5f9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd1e56f20c29e36dcb2b2e8d9fc056814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df941df8a7c5fdee238cfd1e672a5abe815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4736adfe64e9f2532f8042211d3b6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc711591878ffcbd831b11f6deee4a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04738e4b4b6ff7883f001a0987597e5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259e5d1bb9fd1e5dea7ace8f94eba93819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50441c2ebb318fc617e13ed89fc61862820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c308d6033c06d4781885c4392e613f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809006a0ce26d09bb7ff9bb643a6ce41822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be9db4421eca56b5ff9501c1c109a3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd22d42037e1dd86bda43b948becaa824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e305af7158d39f96adcce4c39c360d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfce89440c2469110341becbcef9d7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a924e1ae7d129389048ee8d333d477c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4992fb651b8cb6d5ec597391292d9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bbeac4aab35d99939c64a3a39f5d0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4045b575c8f65ec0d644a56ab579aee830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcd360176339e6170eebd4bcaa0b88831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c615df2702d09cb44a3af1057ef8eaa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c48055cfd4ba3ac160175929a3e0ae833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4177ae16ff7015e1f2ff04d078213c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f9cafbf17a42e68e374f535bed78d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aca496fedd898a878e445ecba96ea7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca5b68139010c500d55c5cf6a0e506837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e9047d12141fb3ce7eb7aab539826838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985de63223ad4170769b27e1c085ed4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b2103aca04f3bbd5831cbad1a6a1f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13111dc868414bf4f6bd9bc21c62c4e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eed3254a680b72d1f615f723ceafb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d98e065440a80a56e5d4e4f0e6d4e7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7eec7373053a48ffb346a2928990d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f90e912ef1eb24a55a6c6a000eafd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b7bfd6d18b7aa07415f78938de2c8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bfcdd48d0a01efc8bc3fd50c47a09847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52f8afd1fdb84fa1487758a411b61f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee3521e942bc07841d995599992ac2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79226bd3c29db92ebfccd19272ee246a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88273c6f6babdadcbb919921eb4d3dd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5b649e569fd27cff58393ca754cc7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf468d067090fb953b19ae6c5cf9a3b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8faf0a5c218978567ba8339dc60a65854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a91055cdd062d7bd6926800d58f549855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f9e08fed1eaa08925f51714750243856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc31bc17db30fcd39fea04a76c87c4f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaae7bf428f4ac1a993d38808c6ba0e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95ea6bcf5d2bc3dbeebce41647a8bd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e4af7bd079e42a8a8ed300437c188860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a7aa2675b02f5d4be93cd6dbfceb1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6338465de3c571bd8fe25532f44e51862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732edb33acba1c72ae0dbb1a7bfcb24863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a733931390fa3783ba7b66aaab1556864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a42a466df0a6596d8bf2c3f611865865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd8368cd036ae22135417fa4e655fe866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e7e5e9279be1417ddb8c83425fccb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb29b84b699b9504f6b5bed24b1f0f8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f83c8682f3de695961ae7107741fd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2098a4c4755773ba4577423ce49b7a7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d64758b1ef7f5018c30ba433744a2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1664cc6849c4dfa5d33852794e020c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aab9984e1947eb5c557e74dc2a42c9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6a78adab433bcac93e788e89be6f9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88de04ccdd2ab377a22cad93b062a05875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62470a4ae1a5ff0d337339845c4d0a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b92e85da5a9854d701d0c8b7784d7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548ef5069944692cbaf611fd8f03efd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb8a955b083dd922fe17ea5f50c3be879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a93ecee83cdea5147c13066a8b7988880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58162244cbd9ce6b4924aee259c5da03881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f815608512374ed7603005580aa4f72882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6569b7db45b8355b0e8cf7b3cbad3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896bd293c723486bc7c95c6eeca5650884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b13af998bcda3a5f0002cd6f49e29885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79489e0fc7bfada07fa5f4ad4c182a8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc5999d0fe056445c2b55808096fe9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799299e90abe27ab9bb567f9a458d9e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8512a63e697715206a1e5bff5a36a6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e3347504e3d2cb0e079048b05ce2c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f48e03230005545f582ca888a45c3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1176dfca835c96ca311009a61070eb7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b0126d68e739aeae35d5f0be9ba84893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b2030e4667a9eb14e2600210e1223894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7b499dedde5fba5462f7057db81b3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed09ba0d75b001527c5f68f8eaa966c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bed66183b11ee851d55d7a4cb17f52897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a248a990b6058387e3a5b84192e126898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90aaf709baf31e939592b89926c63a8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c46282dce385771ae2418cfe44c29b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d84dda8e034931a58b1e076993285f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeaa9d57af8960523460479e919fb4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5192c47de07dadffca18445a96d4bec903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba262a934bdcbe6eb85fa50a67df60904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080dbd3202657a3ef3a1416daa7a343905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961014106f7f519eaa23409bb2f049b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852bf6898ad345b98ccb2647ff2f525907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a229fae1ed71ce6d847588e6782c1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d37a4552b6329f57b776fdd93762a8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc45b05984dfe0d0874a6c805a7d3f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15565f16651e80c8f9cfaa2a1a253b4e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b64b32a590e6ddd281ef60064cce24912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde60dadc63c3a319a99ca97338bff9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03909b5936d5cedd0a112192db542f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0357fa4caf77baa51cce92b18a142a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74e2f447e7c33e861e5b37da42feea916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35841139801cf4967e2abf324250db917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9622c0375a7b558ad6adfc918df3d06918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b4cae57ebb2eb32977c6c948b8c58919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bc226f505c512aea3a9cf5d49722b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d9445dffec5d544c458b7dc58afcf921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d313168a0cca12f210d0c5ca5e30086922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d2ab2c4817934c3a63a7e2f5857c3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad01f74199c73b9fa11a79f560c6cf924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24f29dbbcff97fd4715a7e7a288881925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eca7dfc3b530ceaf72347c800ef63926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abc7161d94b0635237a46d85c00845927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ed16a66128f68ed64e87192df885e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d32b0576711b35c0b03b8d192b018929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c60a70a2ba0a60a4a378644a9a7e6a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97761d989302b868f32ae240161b61f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157fa5da1e9304beb15767a50868c2a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bda0ea09b99d14c548f9332d49553933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287479bc3e95d6f8468720732208197934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1def422e8eee0e6356d897796a205e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfdd1240ce88e35f734277afe2cb62936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a00c85c95ee9f8237bf74c4e23ec3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9247e19947fd513deeea1efea4dd367938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaeff0027c2119a5973a5e2af673dd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3873a584fee67b13dfbe5446adfd5d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed2f8e98b8ab7705f4410cb22ee589941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8a3ced2dd8cf4e9cebf84249b4688942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adb2958f4d2d135b1441831595f5ae943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b977dee42a74543743f14ce8181c129944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f97923f7c92ff2b1638fa3ec639654945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb95383eb984f40b40414aa8bb3ec88946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22560f1f9cfc6423e5d95b5ada8dacec947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531cb76bdb04437064c698e35068216948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45568fd5a8e0046ccde9494e4a0b721a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f6303523d0581ed7f0d82dce3bba4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f24d682f587acc70d1be7bf5054c1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9a7fd3c64b568fd4fe7351605f396952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5824a444000f3ef0952fc91515725953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595aff2ba391890582f1e9d09930765954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f25d693e5a39bfff8831379e1916f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a3e9408ea1a45aa176e9e0065622e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c86554edf73ae96209a66c5b96f55957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1cf2aacf0ff7811b16386d2be7a1e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bdb821f087741bd0f83683538207e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ea20f7d4083e4ffb70e81f44fa22e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e86b62129732f6bd756db77c096cb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9abd11d0f123f9337baaaa02561e73962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32267b1699c10ea6d62aed7cb70c503963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc3ff8bef616528d458383dec88125964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad374d36a5c47cebdbcf41ea8367dd0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca876632aafa5ceb1b5be12629ecd110966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37d676781a4de5e9ce8eafd82ebd87967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37e292312ca82d9462fa9e9c921e6d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1193277ba43d964607df7ba9d416e4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe39c5ead42fc1de885b90276df0911970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b2f219e2fe76be8d1f79f3d742fdd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01af8a16345d00b9c89b1649a6e187972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f00fecb2b38aaa0ea3006881acfc24973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04189b52c22bc86b9c112f25fd9b455974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901187a986d865d50155d6ac6e094c3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5bb4ae5466516c4f18c79203e52b1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe4dd08c6aa0ff748a96faf192a370977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19445f759cb7405d6fb6fe66c0b830291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58973f3af8e5955344f0ed40d17032532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e7bf663ee57535d9d0ad0a55e2b0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99fc8481b5af58f1430e965bed31f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29487493ed233dc890d53d55b84903d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbade7fbe5d32ce81bf2e72090272fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d7e4d1768e93c88e065f7ca98b4f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e5c393c855a63737f2ea85bb341d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865709888a7a541ff65f73a9e8088829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb633babe43ea3e193e27e34ba55796510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f8f578aa097124dec7f1291d79a8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502a98e1fecac1da2ab02838789176312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4160a6bd9e17ad5638fd80d1493864513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168339ce426376422d910582ab79fd1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a26bcbbc3978e1facde73ee2e035415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf83dd55bc17240535b88e6dc4aed2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b564501a2ccbf644c5e5bbe37a8b9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3b15f1634fe871607c989f824a96018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899523c8d8228d1daa85a5de68c01a6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b8114d6e6a740db4d2c27f4dbc03620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef27026d8238f1b60bcb858c71b57e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e5e3ba2f24b59b060b2fc917df2d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1055ec760c58ac6ad56ace8ca4c09d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535b26916e306e5a6f06e3d5243511024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f642a32bedea680667a5ac4eaa89f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cbea9250d28d143be908be6aebeb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9678652d2ec050c54be5abbfc2c1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ebd1e24a888f4c1cc446da636074428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36638eecb3f31e7c77004035ad242dee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc7d18bef6f0dc8dc4b67cccc1e6d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e79e617d617c3823ee60f1cc87c3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007773b83be44c251ad6189aabba535832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12560925b14a0f55548b18d8ad09bfb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e961503804c54cf3f6204e7c93f7e7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1750c15867a582bd7ad0accd4925535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a209dd519fa14815860b9c4beb3eb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c944fc15369f1a50e0b507c43d404ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c7d6f06e8f4657a1d0c4bc1d234db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651939124f5e7353ea4b9ff2a47ea81b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452df61f89ec18b3a1e8308056565a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926f649ed43b5dad12332d2a2abad7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf7d3c86d173fcd22dac7f8ebe2c8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377656c4a7230d8194f12175b54b1f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efb0693cc1b150897da441d2b1750544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4d68a574c4676f86807dd19736a3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e31eda72e666db5b5e37fe5e1d1d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851e8276605a3c0b1d87ebfa81e6ccb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b74cbd2986e3a451ff77cd2c5a4d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358b9d6cf9f1406c50189d601a28b6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dba47d34bcb007cb43c63ce183c8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19924cf4ac32bdc414d670469da27051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d762e5592165f30abbc88bfdc96ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4dc7f5cffc41202323450f4be3e6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de630edf202a75dcceec21b10824863954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275f27a84bdc9224a3f33b3640bf65c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f12504f5542d49d38b6adad27af88e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec76ac24df7650fd12174c3ffe9dfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fd7196797de1e985c5ed644cff98658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3539a63a8e9b2f06e4af5415421fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91439b8e6434307a5a1c3798eb85a37c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9864b6605789e6bc98a505b06aedaa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc3e6c9ac5a02ce97511a4b9905aa562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07879c77ca23e775ee7b63af3028986363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22ab1cf8df516beeb932adb541205964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ee506ac78c11cd1fdc803c29666e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3567ea6dcc297f0f9f0956185119c9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8917b76df94d5c97d20abdade127367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331adba15724f6365ee9f22dcbec1e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ebb6c2430f708a972b49bf914229f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78545cd8b0424f91dbd0a7885f321c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fa2efaca3edd8f1234424ab2af01f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae702c572c6ee44ae24c3d8129020c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050951a09511542616e22496a460b30b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e21985509ac7d49ea5e4512bd1fd4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3690e353cb65387a8e6400837e8a2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19a8fcd3508bfe5dc4a3d50ecc35e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f6bb0e08e63dec4e37261b195b15077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ae1db0a12b33bf9409063e07e77ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35971f8295689712c0c0b38a7c92cd4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2265ca9e8155a7c618a62e5f030b61b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33f65455b6391f02fa52e165b6a36181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cc6bc002ff7b3eddb8d78028200c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64f8235157a2084abf13441ab5cafd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e550f5937c4eabd5fe5912622d856c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744675e06356a94148ef4c663c5567d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3d7957510afacfb8577fb615d759686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240e11e48438ef69ddbd2398e9ff73687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25335e37306d65e57a3b2c5740eae8dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b972bb77d5b5e1ab7ee742c01914bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092801e65bf7c8f5846dbb8ed6e07ccc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1962bce61a0fd6ff7b0758886635c4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caafe26cb762340a110c0f59b9ada092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08986971bb44945542f0ad2dcde6ff5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de16902401df96a21dbb14b86274d2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba828e4183d7abe5a418b991e7790abf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6f9be0b857b0b086559a02a171ac296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb3614e9b0e1e832c349b0c6e3c37497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209cbafda438dce36f39d1aec0efb1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d459c2164763ab4c0b9246e96a07999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07c02c38f2f6e7a98af1dd20777081100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff41af5428833d385e8a6f2ea645010101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2069f16ac0db0ff3cb2f3c14441dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3a8a32f9e9d1a02f7571dfb26381f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815c41b8d5fa6e22ac30889f407582c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef918bfe03f291883714465d0464926d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b3a721fcc982a432d89ef02321182106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1964fad697280d0c73ba97e3fa791e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be43ce5e586a08b00dfd11ca1c4174108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24939824409e38059c43a909a52f69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a54829809c4b1ef513de1ba9cebe8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dd46186f04737f0bb2cda74675624111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9423c6bb42e0980abbf7a3b579c3d71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb295ce5b368a638960f87ffd52188113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6e3258efbb90d1c267fa6a3be2022114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72240999215ec9f9bfdfab960d854d3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93077594499b83642423652bb4dfc08a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decea8855bd0c8f2026af1889a29f83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab10af48813b913f95fcb707f3499d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdab6066c7865c194fdfcdb375ff266119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9f5586fef59052a7c5b272a2bbf32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ce78b37d14c9425f4c2a0ae2add4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1ea0e96074a69b39cecd55c048590122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779d7d07dd9e037fcea91941dd5b324123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1eaa53beeff294abc26ff532e04140124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39b7a3effe5da598d895ba9a44b75c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb349e80d3be9c8491a8c40cc5cd02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1274031ebd6b064ed599971adf8c9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6c596a9de0465c98eab908c94493f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bf8b871a7cccad8c81386351d0de3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c095f1730b4ff53021233e8d7951708130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fee4b079ce8a1301005cdb167f7ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d313b12088c9f8e637e32f83cbefdef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95dd650e30f1d51f52187580f9ec79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff98286e20c8f1da1758bd239e6b1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d42a43b63160ce3a728a7c0560a375135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a01461ba6d73b67b496c78ef71c47e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ee0a10f980d9056564bc9ea8c8cab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448d4242e022839042d52528638b509138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769104dbe98d4bc03becac855f4a70b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cdce8dbd2c85ed5f0e47337f53486140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f20bef89a2d9f2f3b721471b553c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2dc124e0fe4768389ca4fbc380c04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7997ac15ac158f0ea64c98d39e29bec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffd94bac228fd38cdabb9050122b9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b2aea598d3a98cf1d9e3f3aec8d85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f2d28737aa43a21b687dd15f4bbee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15f58607cd210a43f7e02e0371e67c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d9128dc622d11f266b1497eeb030f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37829cc783e2733ac5f5fcf1b4d3460e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10247ed6cfcefcee471f76daa7b9bd70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56ab123b7b4ace40ed08f44e5ebca4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ccb289d23e57096e9a496366c6bb0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecc2abb087cad734075c6d78c9bcc2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c636c011d6a9467f4aabba9b1d5ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be36b745e03c020c43c5008bdd0407155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de22dccff47da31251b5bdb84a8c5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ce596c5e1555e722c854204461312157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352f6a10d23f44649cf2fc1368c0427158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d903201299092deefe058d39f9eda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5894cf437466fbf0077f61899e4a9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df703486ab360a3d3059a0329616b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05609d5b109bbdf83c9830bbdf15fbf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392824e71be9f161b4d97bf3e96464af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95c8267ef9d7a15521a5c09d4dfab1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b541824572a247529de431444a6b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4504405409aada1aaf029c7f54ff6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fd4fa8ce856784f2f8ea85c842232167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d2792b29cee169323d976b3d32706168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28507e70e7e33b817b610dcf979c33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9723dcbc8a064239f103e4c3361e6e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32e36bd629c236c228e05aed5a4048171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fce502eedf7ac9b2633dc111532ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d08b1c9ff2c78058e43848b40ce7e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02390001066e9af71c5db1b25b3328e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494f36c9e65bc4dd65b82205dee8306175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cd8fc526fbd2ddcaf62743e4c34a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061faefe0ab9c954912f497f8e8e63ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4354cbbe4ff06046d9d5e25e19c67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffcfa6fbcf25036c8f72eef3798562179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95df4feb2cbef66b2aea1a3eeb8409180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05524c27f6885740c412e1a7aed489ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a60f3388e70a4fdb72e1742af3b95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c16d4594438ffc2a608fdcc858319183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d40befa60fbe0aa4a9c75a9a92120184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5be631be4da81ca42fd8d0a0563f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf832287bf8bb646d06740cb9987978186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c194970274b2504f70930afc84a097187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089330b4a2b6ed96c3fcf99202a8f4fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded3bf1a5e7969f8bda38b6d73a6a25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599ebb0571befaa27448ec3bbc8f226190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665a4c5cad8a8829a9cf54727cd378d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad69116e5df628056bb651c53a466f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c90c6f1748b14edeca60e91e758753193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abe06d5df1af2a4facf1865b17800a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060c86e0cfd66b48220b963477e77ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd703b3a6be981fe6b09d7d702d514196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f1d3cefa2e821b51f7cbcc2c5a7a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7c45b78389acf4062ef7716972247198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46032a42ab210024865e4f592a00b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a146b252dc3b7f426a5cafe4f450c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626331f5e6b8e05ab383f4f6c82761a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56ecb73a7ae80d76b327917fe3673e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452f4433672f639df7c6dc457f0361f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62f5c8bd026440a6d83cfa6634d210204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc8effb672a49097d1dd7ccb1af75a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc4ab7014c1b4c2bcf0c3074fa233d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603d064ee1a874c0f1894a4a23eafc6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca81a5e57a737c8cd0fcc91c2ac25b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d311e0ae0af31c48d724d862b28a8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898d49e793ba483bcf956e86ec5c3c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02ab70e6d1339320865f9ec7a20228211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befe10a79b7976023f8be478a72fa9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89fd3ba4d055ea928ac4edf76dc384213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b66d7f30953859ab330b360dc01d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbf39f873359959e11baf9bfdd928d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35cc8655e97d1616c6f70bf04356d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92293e491486f64c176096fdcc62a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749a5c2c347f89fb04310263d0baefb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a0dd22928a100c4aa93ba6669b517219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed34de6672de85c7281d674200831f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9abf23ca787a165baa68b265abcb83221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181f0de09aa26b3138b81b1a11f1b76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd31f85014e164cd39b297e6c381f64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9238b554d96fafcee1e776cc0276e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f05b6e6b1a8f9787500c28b43de79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379be124e65d58ff6e630aaa644e0ea4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3276b70ab9d521589abd2879dc55c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf6a342e036daeb1e92eaf759dca3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ac52bc969183d53f5f0d4d4ade185229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a0029fdb87530c02068fe90d98357230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dedab4d73c4e8998136345f927ae29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b48684d6bdbea8a1d0251043abc620232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922c3139d817e187454bdf48b80a2be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf3d7446f68d19683466eb8df4c228234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d998cf2fc7be2c1464b6b3f8a1a60c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e984f73f4c083364f6e2faa5323aba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dbc4e6664348fcaa346c77521f839237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987744f4ea23ddf985c692e8f95f84d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6a6e50193ced43f1bdfed670e7c29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd45ac9377d3258329bd1efa1d1ba78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828d95ecaf819bfe6170a9708994495241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37759223bcf5da1bad0eff43b0827ac2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894591ed88fbbc2da7f377710239a5ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a090bec9980687c4d6cda2ebb49d331244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007445532dcc20d53639ba7d509b46a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a990c41f2b3d86126b751fecd1e9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c355a162c79dcbb41ca739a7a79389247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58fdf74d3b80d8d0cc3102d339c3d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fbe998959e6408b08d6c87ac9fe6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747dc313022b4d4e37c3f56270dec32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcbb0afbe68c24115dca6ffc7a0be6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03297d01229ad8986edfe1be2ffe5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58a9da6b1ecb3faa60b0683c180125253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c5176a46d4710e966a71f9ad7698a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df818689c1a97f3c008cdc72a01b759255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9b94d0b5f079ddf4f992ceb7269e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaa1e3e22d9b4e4f98e5e6e1d49473257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde45e0f2243cea9c46d3c6f544a655a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228847e20070513fc5c5e278704a069259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092f1f189e359017ca7c056de2283ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e2c5bc0a14cebf48085872d028086261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e59ade7c056111f78a5e31a43921c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14735d7e76f25146135c202992e436263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d8d98fcfe1d88ae758c57c461c319264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86555f776974543a7870f3ed5f6bd3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a7c3c4c6b6c3fefd2f0ab04b058fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671fcfba5aed49809847de53a63ab50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfcf4eb95e8c1c2217be1a2f08f87b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fa8ee196a2917d134a5067bbe5c26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03b2ce08ee7a558007cc27cae74f42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e286fd119fbd51929ed70c44fde7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8ca4942e1b15a76d30cd93d493b8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9fcdf570806b63e66d876853ef9c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9385a4070f4b269296b8fec592c2ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f379db10caee620bf328ee1da7c39c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0145380d88e7d00682e879cfc1695276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82225886074a02fc1ea663f3c688ff00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b1403525671890357ebc22cab59d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a324599589a4232271cdce1f2b1af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40503d20e6690b855f6d0b1b81fac7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f5eeb40216c1a1ca4bdb3d1a66153281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e36562f73c0e258b28fe34310338d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a69ac6fe0c5dd778ff06c6cfa5b20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012f347e27d1c4a921cf4d3ff0c84e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acb58f384def71dd6798d36ca7d041285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b84390d9e17bb63a3e9e4909e7e90b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51a73f77ad86d2f2bdf15561333ab8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d735c7d2e501d7f67596936f40ed0a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93cfc78d03d023f71101fdc539a328289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1056ea8f58eef30f048d51a986fd4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696bbdd28e7ed8bd4e74988797e9488291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c37d4d844a140bfb2b20ca3a5770c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe9f13d61b92efb20eb46bd4a4cbb4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb7c4aac18752de351fd7f3aa5383e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e65b64781c6746126cf4f8fb1d130295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2a55ed73a1bb46f860a9ec4f3181a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60520369d50cb09000ccf817319999b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83e7b8264f6c7549368d1ce8147269298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d8186aea9ae065b4520203cc740da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7e3f1a9c04987b4394b376b1e9f32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdfe28388e32305535da43f802228f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087f9010f9d1d21f3573edc12ea8ae2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c17eb33d50d2b0f9dbe859ea840d2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ec96491ada5fc475e5df6a35f74a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbed61755c9be40128a20b0510ab56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6c0764b469959f5b93e279fcc15fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cf21bfff71c93ce39e0dea06b31c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4677f02ca52b25da5e65550d2136be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788db16699e7c0d705f0ed5fad9a08a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ee08b322ee25fed27037a927912da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1ece510c62aa652c358b30e095669311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4412462bd709bed9a4407694a68f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62467bdd54063f50995703189c842b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bb05d95b5ba1d8bf51781634c7883314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba913490dffeef43a7f7070f8307b604315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a421d0d668bdb7dfa5b50ee1547e92a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06304a0b4ea82581e1d74a43b64267317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a7f183bdf665cbc2e30dfe7077dba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a78ba5995771f561e87f9db912ccb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1457a65c6df9b396088855ef9d335320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20e7ad398ca1efee8dab20caec172e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbcadd13fa52706c30046f92368f08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5793f3a6da4ab52a4ebb51982a9b36b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e947790c8695e796170bbddf2ae40a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba3c594dfad968303046ee6eec79ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffc601c6fe1c5523858b0475f9da71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198373b0c9e50f8a2477f25958e72cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e89faef026974e7ed7617a64f5a0f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1c3fca98b273bf08bac0a24a953c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f970c27ca2c773009796734ac7a371330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8406e7fa9c1b9e63be0b5cbb4ee9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dfabf1b0cac3c3f543a06da21473b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d500adbfd8ed0d680ac0d7e4b935280333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcad4ea06e6d530130a5417cd473fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e088a88276dcd5d50252f862680253335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ebd51c5ae46b6a4596f28d5509e96336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed164964e6bbd7094453a12109966c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8600dec129fcb50dd2af4bc59a5db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0599f6f4be039a8f36bbc3caaa2a0a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b91557e7143f42026d234754f7b63340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd94497ee14dfd3dc9c4ef260b3aa7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645307e4168cb5cec98faab0aef9d6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f5edde833560ff62a64cb19e29b63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13bdcfe99b2b8cfa7ac107b80ac850344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744273d6cce0c290ef4e4058cf758f0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa5d7f394336763b6d1cd1061473bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f0f1325fa74ccba7d3c081aeb6ac4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86842aecf79183881dc8e9f5a70a7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d3d8793b02000f15f7384eda4d579349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bc4a530db94cf44dfa28cac5b7f3c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a1af5319df3da5007fb110e451e1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da16abeaacbbdcc2679d4dac115d80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e332a22e41dc9a822cbfa345918cca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02713799a2f3d1ecf10f2ddf876f795354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259feb61ef6adfb3039159c3dbe9a502355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2dbb614caee37500daa03067ac814356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787342888d77be40b42c6c8f3fa80b71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e7d9370f3f69cc908a8dbc3f1ed8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a8d06963d0657908ca8c90eebe3fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f6f3c253a9e434e85b56e05eb41d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4a16eb24512064839b93420fefc99361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b92889d61cc07196aba49ef46847e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90471e8b7807edf33deb7cbd6bcaea9b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086da10db152d761c6a73ff27498c644364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35085b29ffde3dafff77b7ed81bc7ee9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4e1090bd134d440cd535e777ffa63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1c624c123455957f196818adb9bbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e49d8da18f3037a978ae862fd1288368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d12597477a494cd7d1312b1e6fcb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8584690e945c5d96fb9e5f1c53e738b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04217c1c96c72d220b8a12d0846d00aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e679657cfa43a142acb473f7ca17c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada1c4e350328f0a86cbb417adc38b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4af52e4418f9c1dc6b257a4c53e99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9a6bc3e961a46f12bf107eea99ead375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7598eed5821cd41517da3f677ca70c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee62d948ba0ab23b36ab30dace79e20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586080e98fbffbc7b7422f2d26c3532378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bd61b3eab0cf9cc34018bc899d85e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4c61053fe4ba8ecf37b289e1de50b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9bdaec6f1ad6b57b64197fd852f9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a3a9c97410cce7542280760703054382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ff00d8398d48423515cf6697ce517383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff84e3665aa45a8b87d52d5fa48da8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c9edc44a3a3b894d468095cd41165385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a003c875f90a79c3cccaedd1cb8599386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df351df30158216db7e813a7bca934d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd265e31d703a18bcd48aa1c4191a88d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a96ddd2d7f55f540a8a12e96c113bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fc6e67c343dcaa974cbbfe7d1fdb7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eb179862e7b9cebfa0a0c39fa6b38391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d272528c584d324f5e555778615d4a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ac0c4ada68248143b1ed962c15ebc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b9c10d41a47f07384036193c0ddae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31889bcf28a1428c380e35a438b1b913395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaf7cf448b2ec2a8d198291b95c8ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bded9d63bde1fb6d372dc4afb4e2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9ffd3a3df975e113eaf0828ef3bd7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abae31e76961377006bd0628dabfe3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58ac68158ead9288f17d59e727077c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b93b13744d1e1d8da5b46ecd1deb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2256a3b029002f6a0afc3aef05e81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8bbb0c718674e7fc32a49bffcc419403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654d213980b338d648c85ac09e5f9a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f61daee14c9a210ad6fa8754d189cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16650038fe6b18ce5da747743f44ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a4897817b966956b6242431a0ecf8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633df0b67731b010df373355334b5ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1fe990af4bce281c5a5effa3431c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f02714a7d120ae9fabbf5e79eefd6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95168ef4f4d2e9bb45fb0a8e17cb8b61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924f5b4178e63f3c2b5f5a511444557412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60cf4507d21e75635d17b09282e86c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d62dbf120dffc78a25a9985cd292e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f308bf08c0af7182140ef9948e865a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4628a7d9b35aabffa4a2c46f945fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7891c2c92d4efec59f74e91769fcf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570b999e5571e9fb90a137e2ea30622418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb590fddedcbdaeb2bd4893177b4cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849a26131026ecf47f584a44686dd3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c387d923b4608971968599b53b5436421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c7eb8c57f6945e3599d27b692bc61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd325e3977c78648ee8b78da9b9deaab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98fe649ed851a6cea44ffa56c5562a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421f274825a337b6ef6964b68fd3eec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46050842a71279bc60cd9c397485e9f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ece9abf03d009823e548cc45e8562427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88846dfe1a83c562227e1f932ae742428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e2b72b25718980d9735a42f741b79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7ab34c258da316b7c4e3624c42921430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09f3f14259baf847f153a4eb59b089431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa633728a089cb8a7c12ff1f2f620c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f357e7aa21597a9ca6698fe50d171a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a2f7d255140932c0114e9c777fab5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10caa7d2d8d49ae6df96a40c862654f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778889f8b6730c0b691dfddd7f3cbb6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfabd3191953688fcc73b749daf726f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b5843768b82160fec5cc7d67e1f70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eeb46c6eb98bafe4c5ee37191143f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782667d48c40e760a2848c24569c774440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95cdec42005400076eb95d5a609844441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa3db011bb4c20462e4eef0d85252a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bec561ff03e366f1cc978182305fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd9120ce259ffeaa2808b58e61af94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cea74f884c27ba7977dec16120a2f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0939b87c697a11a93d5d40b21f90ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764740fddda34e446d793a88d45d63f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663fa1d8ec9553653bd3125ae3f970d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97f0f521bfa8216e9b7a954948e768449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4f262211d2f144c53b3deca0fc66f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539cbff8ab952d4402e6bb4cc758628451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136abe91315151ff31298badf964afe7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e139114454e380b10799b00707d5bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e85025f5024a9145a247609d3b9bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e7cfb4ccbda52e4126bf49d9b5691455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b22387f625d317b5c1ce7a136ebf8a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9d29a5c6bb6b5de5247b570a3f3cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74c063d5c612c7f255101679d19922458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65460dc80eec169e3690229496f92d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197130c70ad34aeb13efce3fa8e6cdc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad220323c9666d5c2641bbad2ebb62f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434313c1830cb9ec6a6e9055a4f43377462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fed12461f13adb7aca5df08f79432463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622df2a18dc508c63741504f112f0e39464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276da653720cd88d5680ec067d198316465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57aa879a35d1ff21fa78a360a49e4c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93a7130759e91b14d285b9f92b2e3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109c111edb70f1ed89a8b50b340233c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734caf91a198c28276a63ebeb322c673469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678420ae0be55359a2fc5d56c99287e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e74640054d6f14dc1255228b069f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b81742b910edb3eb3925d248690e00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff86e336bf1e6a2e73a6f093d488e22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b53ca6f3dbddd03b01af126018d30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d999c78ca02e8b23b398a58068a911c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599262997c41825332315d3199dbfc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446cf67b45fa181961d0cc71f293e70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636b4747a9b3651b0cec09783b3a492478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d7440ca1323d0eecf7f8fffc57830479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7753a2fc50451999605e2a7242cfc85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a206c5678b7d9a2e94416349832d94d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190e6e45a24e919fdf034e2d7a40edc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fa71579b1952adc526c47b47f30ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73caff825d7f75475f83c82eb272551e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707097893276c336f67f70e6c572d8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dc5694be6a48fc4e5255ef220f499486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5f565415cd33be6342b04c7a9fc8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8679bc1b92fb92cf2624298f9f93cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b223d6997a48ee97b8dff6b74a3ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634952a404c6914c5a92bc2afec3e1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6e211085f2f452fa93ada3480b145491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439ee328b49bfb7ce3a7aa71a5d1a3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e217c75e6a8088e0ce577d7cbcb53493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449e714762b5c12971f38839375fb58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf97cca09433717b0b66209286375c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87228bb5be6012b33be8152eadf0c6cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f107748cd0f1859cac5b795ac2092a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870499aef1ff3fc585d783dd6d3120a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4323042fb7ea762c16e39cf924c8e4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26683d55d035eb6a873e309d801b6689500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0be0d9ae467a5d9ed2fd2ef4730da6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5716d359d3a1cbe5672cfb55a7b064502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3c675c1f399bcf21e6b6c1be120f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21532e6b8c2bdc153406b3ee88cbdf8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac338db9ec5dc15a9b3f50f347b0a88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb8b2a7dce8afd2b6e5ec4e0ec366a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1b51eb2a08c1eb8643c3de5374d35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4249dc5820ec55232be7737448c376508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718720cd800dc0683c5f8af81ade8240509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e667d43e4f1a695e1f20cc632f76cb8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3a895bdef28f62b8e9ae23f6ee317511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a52275ef3c7782660f4c2438e3f66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6ca5f3b2e78c5abb8ce54135c1660513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e205881ca2adc388e0ba01dad8f9fe2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5081e1aeda5fc516ec1d62e1fffba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add6c6496fd7f539b99e9845c47f597516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5f615e2518426feb3321b0598145d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a65ede0bed854432cd59faed92682518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcd854a01021522ee89e2b0c7f9e22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ea743a84edea732170cdd0213a5cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dabfa44e4d27b5815ebabc74123a46521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82742cfc2ab98a5676c9e2a562cb4aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2e1637d33234a693376feabdedf8e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a42249067d0dd2e9fff54cc552130d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e11c424e4a093c36b623a37c15ab5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c350fae92daa92f1e52d2d0ef49f39e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17011c52916001e6b2c6bdd55c07f4bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fa32614e0112ccf8ae680054adbd8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74587aefc12781bb23924bca4553dfa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3208782b49b0c781093649edf75414530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1e06054230e288cdc2fb74357d8cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded4234fec29382ae2fca2f51778d17532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774cf395cafd05a3bcc67174a3d89f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd13393b6434c262cdb59b23e4a83e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aa57ccd7fe5affb9f7bc266aa02e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec245a064b98dd8c880e079a1ac6f02a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9289b4084d5f75eecbbbfb18ec8c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fb42cac0ff8d93b173de9227cd4fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dae1f31f364cc97f311d251e54ea9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ccfbbd304700926ace9f0c500a13d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399750b9d35a088a48e319e10aebfdf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f3af5912ffb7e18d1a6662aa51895542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fbce5e106f0c5c2ca4f1110b5e982543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89636678de57b467a29b0c28ae69c62f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba53d7c2a36b261fc6b7bf16c637b3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04baf3a0428ae884aa628f3ec51ca9a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7138c25d1a876254c5df99fe1698f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a04dd7e3a46e00ac282b453d75c2f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2585a8134131147b423eb8349f754e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf4b70ebd066a09dce97c8589f9729550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5b3fce0bf03240518fa855ab78a8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab18a8f5926e65ae3c2771fc648a0b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc72ef834b4b99f35d20b2b8318b59f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1769f1e3a54e576f0743e2c1f977f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c75a9310ae92d28ac7a3f7ad0acc7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303c822edc2b04af44956645fcc12ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1c5e70cdf333bcced92b7fdf474f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4081ffeed0318c0b8e698bd4d148dad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7deedcbfa11fb95ae9adfcc94d709559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c1b478e75c45f55a57f2fc938623d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f3acc754f69e91d49e2d4e3bcf340561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c2fe49f1525f7e6f742c1dd31523a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1eca023a734c984e371498fc76e0b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58074088138166ddb0318dcd2636c0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0bb2544839d62b6698d4ae3d09b52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016e0175299cb73fc2701db49ea56ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675b251c0e7e103e4860fe32506932d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6edf5cf63cfefeab04cfce456ef4fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc32642cc4ffb6913c498771c69f95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7c7a1b5d111390587ea29d21a1ac0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3a7766fe6092a625ba0f3a3ce772f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025af88b3a4993d07057a283cb82395f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76c0eb151edb25b819651e9c564c53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c2dde4d1f1a70a55f26ce3ccc0daa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3859d51cd2d129ef39b279f3befdfc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea407f85692c298fa40290bf9df8a2c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850f70cf2ae09b2f172e0eecdc67570577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f379d1e122a9f03e6a4ed957c7dc7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac683b06e490567d4bd9c4785ce4e6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b7e0a558676b312ab9e4a3720d16b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0c7061f4a2105529ec464e874e8b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcb4d3fe7db8e93f8480d5cdca48de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb30032b742de64a71c52855d12bfda583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db966aa78e61689836d97ae3b2bc20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752af4ad4d2fcb19f776d53f85564e50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfed05906da8216f7f1bfd4751f19a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5488d22c9d6119d6fe40b1800b220587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea6ec4ac717e7ecd946d09e5c4aa77588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e7cff6885841c69ae59d2d9fd8588589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebefc7d30696957ad562747b203106590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1bd735ef2b999df817ed2aaab520e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffd53d6208df6fd19392f7550b30b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7da8ddabcb1c37b0ad16921a46b4e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5fe2391da93d33875f44cb1352724594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de124213f121af78683050d3c335d818595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace31ab6d5ff873befef3ce7765ecf96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f82595203b7a72be8d7d9f28a4663597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5ec57dbd8bdcfd4cef1ab3338e610598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b37201f5a10a1c2815829fab1f04b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928b6938ccc939863f293e39c50696a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca286d77e06b416efc0f6b84e569527601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122faf073d51e72d1fe01892b4b70cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75ae34951f7c7692bf06055e2d6251603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22987d9841481171495bf9fe8722585a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b6fe13986dba353fa4c40d3129faf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348e6a1fec04fbd3621efac0a5de3b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9c1aac6af811737fb1476890f6aac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bb780ddb7853a141a980bcbcb9416608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14923776b7c0b81d6e7d36dd9210ce6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb8a948dfa0ca1d6d9280e7189a46d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7de4bc018776d2ff4a3fb28d7b120611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f71523a2125c1407336d28d46fa8e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8cf5e3e4026e4b46663fd4d37cd8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f10cd1598176ff89b8be0c88f99d73614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5561e50eab739e09e002f859b4b7c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61419fce0eb53e5cbe72561853867b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30023a3e3f9a05aa49125088a53d9ce3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200039dbc8e14d8e7782e6050f61510b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d6cd7a02eaec2b8f61c5a804952f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d6dece37a79e1c22f33d4d606c257620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7902eb0ec548518b4910bf5a48f3b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc4751a23bf3c89417e7bc002a9cb9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef41e27f1bf51e26ac8703618f30db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e98c57e190cfc4084b9531d8730b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42f331c0c31d6df1c04394d912075a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac3a6a81521b90f633ec285746ce3f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bca6ea8863f1d2acc518ef89f410db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007c991bbefef6feb8d9f011ca930af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30952984bbb809c6540c8913842c50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521afa631931ce8aba02ba38525894fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388641f02c04733d922763788b07ec1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b8ba9b20dba0dfad7d368e21179c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3a40e827e6554a9dda0c25e27e44e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8118182bab83153f01cc7e083589eea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61267db19a59efb9de3800bde7ad40635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc19ea7e39f8d383907e0ca1a57772636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db0925cd75bf3984e521bfec9276fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732347a044bf67720854081dbde181d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1d15255c43550e990e731eac76353639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c9659ec25726099af8dde5ab6af97640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d03557d0b4a76e9fb014e6bb635a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012969303f5351d10ba778f58c8948c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9b8a63d421e0f49c1cf2a9b89f55b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88a183f90365dd5dfff8cc639cc9e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b871724fb21fcd6d80b44498f8b5512645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50e8764973a85f25d043c91a801c5c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a97c64aecf3f9c0fe2cd006fa8ec98647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8333ff19a100560dcb385a13c3b0f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd6b7ebea467e536c783c194533b95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17604fa9ac680216d2af287d0eddbcf0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaa2a0cbe965e67be1331d11d73f92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b25c4a8fa2357b53ab93a9ce5c158652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280bccf16363f7e0dfb7d822444d4d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05e3de37abe3a4cf7eb9736c506b2a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bc358f1a789e3965d8887c644d7fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f22dff07227b0badd676b0eab78dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98760b9c83ec3097b16fc44885bbfbda657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7921da965eec408b133b36d578ff2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe39f38ba67b0a78ccc7862c021a111659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780a013e8e59a9da59a0957c4cb6b24660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ca281a54fbed7b0692bbae30c7382661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d960bedbad5ae982d6cf1e750181718662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46407485d48622f4242ede6f12adb936663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f95fd3f7d8c8bd658aea14b4a5badc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76484cfb7beca871ef8057a5cb17bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f22472b8c01ac762648c390e42e780666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09c2c59a1b2e8b7a2794040fe91035667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e3971221aba8623a4895091bc840c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130ae139eebb1a5bb6349017e40ed77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1010be78378408313ba808831c769670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324768993d2b96bd1986b779affa99ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fb2c35f1d67cbcdd9c5abcf782eca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775620874eb35e7e25bbf8a8a435019673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606462d52add2dbb2e2b8a09476d824674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f63a71d1cc4a40ecc602f9f4a4bf7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e209b624d881e5fc95b2c4b0dcc8cdf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe57524b24c45e1b4be294c8c081bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762a4add373667bdfdd13f40113b270678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbd3cc121ee65f3d05efb531ab774f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf814b517aff4c9de01ef6fec5edad8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62467764de736b6ada813e65b2dc30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b32ef418531c69c98dab8d4e5c38af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52b4204e5b9c2cacb78cd18a7e8a5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af60e92cda5e677bc3d4a4b62b3920684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d3d9aa0f237ced81ee3374d18fb81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502c130842a8a612054f34be6beae1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159515edad711dea5a43a2aa0b05c94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fc59f23d426a7faf5a274201e4933688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658807dbe4b5fae51d0dae1fbf38f30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6650db8617e610cb48e569f4f323e11690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946af38cad0fe0653c87e71f663adb5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc591bd108c3b6e6176c2ab05d95c6c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9ff80fbf06e183ef9edf1c74003f4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82225320c2ee905e000d90e189aed050694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010b535ea83cc3ec4cb4faf2b4dc897695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e3acc806fbcbde3bbd1657230dd59696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3887db5f4e25406d7b7a1026d10b1f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f138a751ea79a4f2737ad217a8727698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc076d4e3c02dfabb586e0cbd9295a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4795e87291899a3539fecd199a7f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f419d833392706c035787b2f41b05701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab654979f4ff9ebc4b20d518da2fa3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acfdbfe4c43ac47fa6680b81bce63a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e342edcec4176eb457b7413df4bf092704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf668122e710bf4541825bf6167cccf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d88454b23f873a445a3e717ecd276706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ef4c07f6153e951d1ed8c10cb512e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb0c7937b65d775b3b8e639540bc7c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcb40cd6bce0fe35bb5e9ce4fb534c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26e39ac6dae4a4db29648805b2f561710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa58db138f05b46180458d93ccba1ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864918366dee5aab72fbca162ad620d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68f0c63de9c96c847358effa42cbb7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2c0db2b13224ca9e014e70fc6eadd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916606457fe13268fa230fbc3e274b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f4cbc8919961a0194e4fb470d55ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ee3d7bb889d07b72652c0d6de6047717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726dd062117a9d7de229c5cadb22f5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e279b271a0dccaa13fda1c7b7010f1e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97079331201d5afb758bbee70e7716c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2151700a6cc7b73cfc0c658e8c5da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a382dc833921d662916e7f3aad1fcb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d6ab4a9ae0f5799039a1543de3fa4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685a8d2b8a176c1b7aac39eed4c1b0a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978d196ce2526276da5b68277f09e59725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01777cd4afe8858ba324d84ebbc0097726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02afe7fd6cb411acefe4cccb1a21409727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4805db6660a4ff9975e52cfcabee52728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80d9dc0a5fea5c19998043d17e0d1c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5f429d0a7a9397134105453aefe76730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d567744dd36e01f58d11f2497601d7f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e519117c09dfaed47e7575ef06a82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9296c2b1ace2cb8aaa3b7e68e887e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dba3cb3346df3d7e3d11716726b3f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3dabb3e1f35ecf8517983e9018339735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4b153299cddb09136175117dba7b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6268fb4f56c824110de4a96cb40b47737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07ad8743ecf5088bd85c97746f409b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095f89c2325cf5be73ac6a466946d4a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863a280c83c676b4fb1aa6c97814aeb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310475a586393bf24c393b2cd9597f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461719b843de87826a861578873f4b07742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2562700f9891e19cf31cf568ed338743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561cb1c434929adf492312f7c447aee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cf2c5c4ac4248910b799667d4e0f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf974a0c28eb2a51d4a829ee855c8c6f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b06d72fc109071518c0c3882d0b3e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47acd24f27bc39943065f9fc712c05a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a97c4231a921db30d01d5cfd4b584749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bd1420a3e0c22b76235b90b339b1d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027d82147fd7fbd647dc2c30fa1aac5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f20735f2a58b08b683f06470b42eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb60ca12c58065bffb699177e21105753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e5808d5aa9adaac76e7c67e7d6c18754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491147bc5a7a0d73f6538f842a5e8a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554ffe59962195073970817a9bef7ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5e183e5c65644e5b150a88ff512ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1aad3483160cb34011f4f0c3fce25758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88577c01fccc367f6cc59e0061500edf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a22db7367e22aec3c7b302827fc20760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4c429b1f57a458bf3821f40ad9a47761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860d5e0771cb2238011879759336488762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910aae1c567f75e4072ed9b708306bb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba191fad197d80a4ecaac9c14ad6d4e6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28003c11fbb0c180a0bb700f186c23765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa46eddcfeac2ae7300fa2234c041eb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa0ff2780469be2e4bf7696af3d23a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4550f32f18f40c306f2a09ac867e91768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058800853369a38e548855e4bfc6b4e3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c896a5dfae9c7f281f05a137c08f5e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb934fe644ad121a38eef372a8cfdf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad19b9d4d9bdd9fcb16eeb9806bd025772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61482cffa335c533a6974617044c971d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb0b8f4be6e8c22c5e2bdfc598e1ac774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec24a524f2d171f54c123e1b228276775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d24b03d3b4af434def1918aa09cab776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f6876c12afc5f78036ef72bf72912777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051d0c686643d867dd0bdd0d3975dee778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506452c4db132f12343e09e4ce89fa6b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66249bdc7e03ea596b595375a607b765780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395f46180983eed0cd3f67926bd8179781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb497db2cb18fd9f6b12e4c4307b5e65782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ec46911f628d4b8568ff702b0b55b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88706498f99ddf9903c7344f38675a26784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e89136de9397bfe04bfd75ab94f06785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89038d0e51ff86f0e873d35b9e4f7c85786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036b1f0925cbcc5dfbe7891380bebec787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abf7a5a2de5b04ae542368f66cebd1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174387f3f1d6733cd168f4a53a85fab789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fdfe42ef776af3318915488d9375f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c403b176f1b4f94c1dd5609e0b0cd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21142dc7a4fa807edf0e8fc6b6ae4241792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f4dbb4b764e6b03b254e0191e04f8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3994055c1b026515997f3813b02403794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a01c85023b1e34fe6cb0f358bd67cf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad40e31698d44f0d9f351be5c268669796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85b02ccce9a2734e8b9eda9bd6404d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06837d78eaaede511d58c558dca032a4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6475417e240d59ddaadcf8884dee1a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cfc00e533b7f261f69462e4b55223800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6687c7b90f776e5adf8b73305401e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50c2ace18ac33f90368ff73a584441802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2845d56727ebc5712c5561027f9a0b3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c665e8f2a9a96e2eb3434ba1a947eb7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4abc18d4e8fb6c8b2e75e649f8c5b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b2b0413b76bf5ff421c526225d986806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf316f6855562dcd9225e1d2705557807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55ce58be30587d32e29a789cdf1673808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31958636376d9559446b47a8b1af47a5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a322782407975e3cf22cfe80420ee810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066eb9a0dd9dcfa6b7a6b05a8aa15d22811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08202289950ad2a812ee6232a9a75ffa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117910ece35526cf094607026fc3709813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92415de55abfb27833febade35f01e6b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39548b9f22a88367562aa711c4733ce815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3433c6952e845bca5f58535db33cf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639e6cbeeb9ed8eb896dd5e5e3a0362817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a690e64ba93d7d114f003c29b28d8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367264ba8f1d639c539b8af085942fd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb7e6aec82e27d7ef860871f0ac306820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825263a22d8f2f12d47e8f09041a7b0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d9360a53881adadbe39135d0b663f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b50859d136c478297625054ab6aa8a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317560bacf7ac1b33373b0636bb8a577824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6261d075c62e16ef5c115ce2deff2d7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abeb300e1a656a10073c3e5a28d313f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008ea62c72d07407bd8ec7dac92c6fc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3854db34874db481c4769269c34f4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c755f5ac75c631c839fe71ffbedb5c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4721e2516025cd62ee18484a22dbdd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac51de91db630b48f5939b696e9e09831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82598323809fe820e15e42c8594a5843832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80480ee08d1bb33306f176873ce6ca833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd31115aef0feb2e1dac8ea2231694834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b06e09a7ca9a1e244e75be2517b5d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87027d0f31f6e35bf03f3b9c6582bd67836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e183e9a2ec4ba94ccb788da485c7c4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125866e6d95f0956d9b56cb99db165b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef53a8de96b1d94214ae5b0221d46ba839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f2b927d71abb9451e32987e508c07840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0de982eb9902b458b889d6a9c8cbd841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0b555102048a6ebfa5e7d8cda4160842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be702d26a3674a704b23953386ac344843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e617072ccf4984d2d46bc2d46826101844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b5e39d45a5e3aedd1363b5286fe4b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ede60baf68cfb7ec897497f65c1b8f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdb5ff3e11263f9d94bec3614f94a3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872915e21cf25157ec75926b1e53bc4d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1ac8854505dc0be00314889657314849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733777a29457c64daa678e531f18111850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4add77c6a9d075878ce071db4768a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a309f3e366783b9512e7db761dd9cba852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8afde51d5ca396906f9b6fffd8734853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24f73bc97d2e6d56203f0466af8702854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1bf06a23358eb379a3f7ed387256f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e48d4641775c9d205737926c3680a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44e7adae1b8d3df3e2bf833d264aa2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca27398e4dd67f1c774a0f0183af2d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efe0987d9628dde123a552346bd678859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a39f2ca235533e1f3205d6ce93181860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b507e50040cc48082356cffd609e858861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e2ee9ebb5edc257e1767d46a7b224862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af18991c217b45b14a6a5ea2beb090a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3625823155152fe28d07a733dbc9ca864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec96c3672fd1112b1a53b91d5eab799865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceebc0f4b6977ad6cc89a8e1d0c6b50866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680cf56841a3bf5cf650f13992aa714867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d410605a4e3643ca07a259fc3769c9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beb3ae75c01d064ca9d9e8fa16f23f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a74ab255d8950a639a94705412286870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636de7081ae22fec9a0247d0f11c355871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcf4b503f7fce7af41168ed1bb293c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c10fa4229e76316e153547140ca73a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46251140e94cf73ce07bce07589dcf2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db1d1f08107d42984b8b2ba9095b31875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b9dd77d5fc2d03b0a3107a83930a7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56231839b7789097eb1439f6a99a3e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e4d79aa0ba67d4086c89c27b6c5e1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7b9023d9537d9f7f0c83d343175f2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35e948051719a807095c5b8d171c68880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8ba9ee3bce3b5f2e0e8604d0666d0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16364a8979f152ac26821ec5b664f57f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb547d7153901a18b638fb8acbbb302e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035851360f3e58b1d7fc607c3df8d6e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f04a803efa2fa74abc962612faf1a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68018f4c3f45456365f0fd1969238d22886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065810f87d4b98e8ac8329a8fd1ef02887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc54c16ecf07d535d60cb71f811168888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d600ee91c37cc556c5aba11fa10a6d8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859f7e076c9eeb59b2e04e250b544be890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcda8df61fd3c8165fc911fde736ef891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed078eb7efe646dc70bd3b758c26d92892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12341264b4f87068a303c7b5c351bc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c91324d39545ee3d6569687962270894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deba84e692ba7b8456724b28e5bce3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5e38443a57a21d751f4e610b61019896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae5d8dfbaf5dc5384ff94e147ba36c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2f1ff331104c11e605923c5984de5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2ecd7ef74c4bb3706e4edb1c9efd9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557503385bef55e61da385bab0aa59d4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304c068b30e00c16f0a3d258ae9495d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2dd04e91a62a1a3d3a0841f6a78bb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2aebd948ccd267de50b7ef3ba6cbd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea694a407a9dcb8196d3446fc0d90f4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09234d1a77d993df01ef96b859ee67c3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c204ece8f5baaac6bd402b5ed56eebf906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590782d0023bf89d910e4b6f23b36d2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286db4ef9ff55a550690a33cdb5f9f0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bacb1743343ab4fd4d07fa15ec626909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2d3a98c8ddd8c0f7e8f8dcb5f68c6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f921a3a699a0e147eca32ea9c8327b9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf8ca46b6156c715d981b1b1b5d743912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679cd052fe166468139cc48265e26ad913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ec41aa90ed8a261cdb7f080488596914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066aac583799d70b4800d7ca4e8d335915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83898d6badf494fb1e20eb2482ccdf47916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd54d8396248964cf71a13def512889917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f300e43454dedc343aaae291de691d4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4ff86602622e2a2056c2a829360f9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d8808819aae5f8ac0457bfdbad939920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ad86b165005a8cffd14be5548218e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bcc2184e3c733c5102a1a6955ae64922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe38410fad5600c84930824c5c26a71923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dc1ffa97a7591292715a7b6d39484924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109140a0a2bd943e9020074bb445963925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c9fbb14e92382eb47b2aedd7eeff5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875eccf98d67fac20c688a915e86f5d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e42db65f224eeffca917d172bee98928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6360bb899114fc0017c9a05352f675929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e81b792f8b67a9e6335c1e50b06711930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966eac2f73456f416100905fcb5a04e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8288e47ea9e62c51ed375ab7d8202932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebc8c7f46d0efaf7480957d39dacba933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b45929eee9b553c804ae36c2a9bf8f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaffb6f2f9272ef38da6daf8824467b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7b929f608ac8d46157cbf61774647936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe410c6c59b7088318736b18b5a37f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65901f85c6df27d6bab4f86325fd4b62938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dc532fc01be6f1439ba2f9e541897939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa21f0d39cb7f62e90307c49829d75940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915c1293110af3ebf8ee2216c4d3841941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738c26543288be7ee141ae939fcce65942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92146fe4b13d657206adc4d235c450c4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20f0533ec63c2fea09a165ab2b898a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56117bb140d4cdea22e095ae8f192e70945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4185e7ea677ba92a59d05ca49b7b1a6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809207a5f91acd33a9a1178935c7a3a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008a49c42cad0536ba1045d49d249d3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d609bbbdb21146dcec3a4ed2693d005949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be336695516279d5ab6bdd7059471ecc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5662125469985d4ac79d61163a2ff951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad144e531aafbf27f69659d66a0ed8e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0ca1fd7065b7a9b6a94dd2171d44a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6efacfddf13237eadf612c4260f86954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d374e7a75d82f2dd77fc1dc060d7b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbc47f66a8aa760ace215878072fe8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f27014a882cd024866a3e8c94c285957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79a8081f57c35433deb7802607dafb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e87d6dc2de955992b5e4c14e10d102959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d2dd42c9cf6d5440c186faa5456a2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81595c40213c48bb7867daee64d73555961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddce4e61572eea57736b2bfe25074a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb065ce92d85638c8f6734b5ac389f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3126ba6779196e9e3fdeccb53a18c3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6e1b5e83f9badfd23558ec5eaef70965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb890726871780db39a4d5d6a951e5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46067d38f2b40dbb0705d3a888d7cfe3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fb0902e840366f78194951bb5c212968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb4bed06251ada392a84f62fc647cb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a36016dc14dd4228786eda89473ca8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d157644136e8b47436a98ea7a87d9ff971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1743b2e1ff7d415e19c2ba84e19e53972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a6cab1266ba061f9b5701e172b299973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13978d23a1471ea6ca92a3c1114ab36c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007f72037c5633d35ae86528f5f395f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49e49dd8e49544e959583afe7f90f5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f372ef8ec5be16736421ad36398c2977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>