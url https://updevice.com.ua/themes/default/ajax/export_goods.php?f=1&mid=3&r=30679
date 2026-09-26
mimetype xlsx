--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c94384c3ee24d6ee8ef562379916d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eccf6dcbe1318de40345cb7b75f1ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e451e758647459e8c294135aca47b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a196862d9b9c7783956bda8bb0eda14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ed9d8e5d15bd200c156a7f08fb89e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b2f8255ac5636de99c99cd39e25916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1080cfb6a434e071569529e985e8b247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dd3840b16c5adbb6c85d1cc0dfe798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d24b45ce3e1d7d2a7f12c277b036699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3abc8cd3d725f8e0e14cf146b920ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc631602e289bcddb6112efd536194ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531aa826ab3631bc6cbfe49fd2bf12212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275797fe174380c599a2550731df427313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2d0ca4c90a68797093b9c142a93a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3741eaca2fcc072f87a7ba43070fbc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac46925078b66a2788de7335be08f8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456a0456b259f246908f0e06d8e59b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70675603e60e115ecb52eb16324739af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644f85074b446a056a55ec415919c7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe3a83b782c68c314e45fa1dce3b2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d950dcebc426ab0e36130e59a85e8f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d633c91e7b8c1707b7b41427a495ac622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9fc27839332067be6b9a7ec89293b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cf648db4b52749499c28ceee8b5c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbd8918816168be5b5e8ae3c040f6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c84612da1165fef0d0a31c5715fb3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55650d22fed7507aa4084af4ee0802d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ab0884d3cfc959b00baa8a19ee74828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88858b74ccc2d90d3d4569df8a4a7f6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791adcfb31023f7c2ea0230384961c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ff55aa70ad44124bf69913c5a121231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a30d6b64666c111df63a494fbc62732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c694a24d45a1b978d5f9d275c64f76633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f334c84fcefa4c517718c5098016e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b42fb4440a8b543fec2965b372a45535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36162d333df5ddb7bf58e383b23a45b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aeb666567247969107d6355d28875337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdb81340ea44701018e58483f4a6be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b10b04f5d77afb205cc925369d7bf239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a1030149f18a6abaa98b0908759b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1c8fa28c1b1b11ba735b1f27b104641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364edd8668f8fa6ac476b9a31649f0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9d4a40634d719acbeaf85306c1e6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa070e4a103ce53dd85609b2e5f957544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed77c4cbc3725e9b22a3b951f2b4b0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850c08662aa476c42a0c7e75decae8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5067676561fb161739ca5f7baac5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cddb6fa246492ae8041f27286180e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b35bd9fdf55642446c8f261b62ac149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed0bfc358e384b1d8cbbedf577a5db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143e5b3c894e4b6f0b4fcdf31fe30e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9eb88e533ff741e1206d729db9d41c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bb74e27f3efb83088f379e11c819e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a433609238d9e6991a527ead71a990a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0ee591e548a1aca0ebeb47183cc6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74228a8d8552fd15d71c9d1c2d74c72c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cd06a31dae1f4430169dbbea7500457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac959c61d4dfb101e0d5a099de00101858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b789b1391fdfa49c100187d7e10831659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84524a50daf634425cd8db2380e3d4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8e7e282edc0b76be5f060afaad75961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8102cfb64ce4e924bad93298e921c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29545b5773c094a1a36c172dc82ba2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad26b5926d5cf29df29808852cd925464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef2e723d894a7ce6ceddc991cb6cfb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54894fc5c13a8d4a781103b0364f70466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c78e1a109726b1fd846ec7efee6dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164af346185f36874f429c61530bbc968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23aacdc8e44e90ade5dbc65d78160d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c8c58ebb3480fcde61ed19c4277fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9e9a26e0fe343986eb5e5452a431971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447003a7f41b795ff498dba316e1559572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7330f7413bfefd0da4b0d97f32b72673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece32a7cbbfc97c36595f7b2fed79b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23467e3279faf10d27b9a42073d194ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7e2ac257fba48345d6a0aef803c2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681872b94917a794d7195a900c51f95b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f511d6259cbfb33c4966b98c039210778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60337e9a6553a11a462c8b02e200b7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1942eab3cb743490f207cd381eef73e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48b1767568bc11202b5016d24be19b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a0e6106198ce22ea2fe1518a8407882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57271588842644adf7cdc87bc2eb64c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781179628da20e503b33109f5f1945684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddce1a5924b4c8f4b89430bf4e9021585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51d3414d3ddb5453b66c03935403f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a510a209a9ddb56627864d8b3f43487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fae3b3be3d84ad65b50af4d2f529b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21540a55eba7af36525591592758d3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc93253ac06d55599c53df41f0dc1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d869717b4d14e0d0e951f61ed0e171d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d1461b9b3f252548ba5914bfe2e8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d82cab5e67b32d8d9a6cfb51ce90293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2cb7cecd84325ccb4fc419e637cd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edf8a2ba751bece69058c18f9bd94895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ffa6f7c11ddfaf4cdf2c931e2405996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb6831284db620c58d4f71099b6afb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2778a45f0f395cf42e1e42749bc8e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3e2c467f871d24a56f2a18beac8ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e6f986c90c49eab19ddc4b6644875100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6561fc3ec94d4f05b173ffda2bc401101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61b891a7705390a088dd64d5390f37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d06766849fa20b4ddb33a2685e5334103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d60ea82617912f14efe90956081a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e526ba1a9a7eb0ea77420f6bddf5563105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56760c61916054bc3e372627a370d41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68703c3bfd62826be49f1aae09149a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbf739bf16077b981563160fb089b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48711e18a737130845daf4fe983fa57a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c3037e6493b64f434cc1352c32895110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787195d605cce02b9c9494dd9559c756111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf96e76e21e23f1098df0d15956f99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d3483735d7780f0b777938183062b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308d095465cecc3ec637750eac7875d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d718d1f289cc41ba1ad3af8a616d861115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141719d13bd0ee1cb88c066720d4ba8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604476a5c56be512eaeb08dd1918eac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ab8e43919f81e8f285b11e21a112f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546c9723ca060ba3d93f34937b3cf17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adc005b91263ac684c8cb03e875731120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046eca1faf5b3451ea419d385a0cd35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84786b4a4f6fa1fa3f5b878a6d731f64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665d4d4e5ab6b90e069225545593272123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158ada0fbfc7bace55e0b58ff0611a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f55a9d932b7c6be6cf772b0a707ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413a795a39dfd6fe2aec225419fd7d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5119103832ed6cb7e59ee7c272772127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8175f5dc39d3865107b1feddae9bb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec5aa4cb934882c6ed6720333e9488129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778af50a44ec7b2749baaa32b7e8590130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249f30edbbc6bbad71442a3ec91212d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed5e114cb628efcc8c3b4c872059c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af21092f22caef931e0c2efd287677133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfd097d287caa6821a85bd2a9b6b3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c78d81eccb91cf00559c54d083b5d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eb6881b76476eb8873530e1d8db9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c85ed243146a6c2aeebe0a2edc01c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c191e6634d4b8e8d64ea3fd0a3b90d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce54f3c844a4c17ad0e0de4bc97e38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb476eddb47add4d9e4f3e119fe2a93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf284e5b202ed8c542421897ddae01b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d50d8eaf7dc30c9ae23296aa1fb25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2753a41051855e28be12ee476e97c4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43635c6f28c9043d4ecae5f72fc77154144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b38d15f22d861672470ec0eb3fa88b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d9d70dc9d47d15bd0947fcfe30608146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec8a90c62840ff31c32d235276180f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52438551ef3e735655d4a98656f16d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb0fcc99757e30e3929431437555c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec4084e8ed2d8aea6d9021dbe7a036150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadab503c9ae99467ed426b65a64650151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998c999bd7729058424cfa5b35b1311152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688bb42e78ceaf43211ac3ebb2223df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831f8cc68375e494dd2f34f789ce607154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5848ad5e78099ec4bd7f9e65cf06b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946186b22ee2b07ba96f26d0d9fd0f05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491145573b6136984f0b98808766cb5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc30f8a5105404db09422173398348158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c048ed0ce1233db396c8cefde0a52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dc763eeeef29c1de05f2743432f71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a72b61acea91a234c07a7c8b9ae6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b641c6a280bfbefe4897c4120ff37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aa37af7c13af92fb791e60e62e693163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ee223f2afc32844fd6040f7130c39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca64f734918f4ee1e782a8b3615192d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d89d2be5be90b3425c93ad87e390c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b55e10012501683231f853629f8c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6d79ef50397a2bb5b6e5c8721f3fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da092bcc27579ee7657706d47585cd2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7477b37cf2f1e12a806e1eea8012227170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651967984049d2c121ed34b51915b1d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a98857233c5644cebe509a12b8687d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1886b6eb80c8a152183cb636838ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6856adeb61e366ad115b20e90d1221174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb4a21497ff4bd538ba5dd4c989789175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4870b037ac5c3ee200aabae59280c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e012d552fd0b3027b53f4b8ed18c48a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3bbf3bb4ab3f27fb310812031b6d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013d21c79f57ed3bd44be70ced78504179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e511aa5685ca1f7bd11b0d338f5a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6224c27a07d93d32d828c7cf744c2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed94bc15af6f5eac8d399c2cd5f0da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a76ebae2fb03c31f36e4213652fb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af029db08517c1a75e1e395c1c4f7240184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ec0261e8e1c17c9c23f532a3bdda2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f40584054af2683757cd3510e7551186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779025db8f3b1ed58d202958311ee6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b438e24f5829704426babda9fc2d80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07519fb14df3057187d7b13c4fc07ced189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5ec52fba66b556595af901671fb2a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fa798582d792d5b6ed82ac7bcbb9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e239109a3e8abfc12a07ae4574aa9cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346c1d8e0b4e006f844efd17af2c7de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549789542025e7a48d6a386eaf991a2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f05523d7eb838e74dda2ae1b02adc0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f13241fc80155a8654abf90064341e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efce1a684f6330b339833b75884daad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723d301e2c321b0f079cad6ea71b29e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16604de715dd848b37ecd60e42f37e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86b9788209adbf5c17b56740a64e1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e828ac9b7c92c31044c5b97b8d9bc2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94048a12c0f3a9e524392d34203bade0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0abbff97840e13eef61975337ee81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3f507e4093f0e203ab268cef32573204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd240f473f9935b2d64557bcea1b5db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af891580fd63f156b6cd8c931fe88e69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefa4132b233d06adf9c5d703130187207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b570cb72bc7e2fffefc02e24ec5f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7082b354e7cc7923112cc692d269f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0f0b9b1fd3de27f9f8dcc34e2c36e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a34aef405cd1352c870d84781af3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb51821ca383343c02564eb5165b04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf4428b58168cdf81a001fb2ee13ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6bfc4c711747cc95e83422392688b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b264eae7c7393442fa5ad1242a291215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b828d407fceceba48b236c76cb6e79f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc60430d8bce42a99c968d35fcfe3e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f2f16821eddb3ae683565326fa8e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01a7d6b1552881b049b8af7c549ce8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e11ede08b1d5b97ee9919cca1ae7b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf05e24e256d6763f629a145c708dd1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d274033d177bd505c2096f90d03023222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe681dedcda7978fd12b9da4cc5061d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940a105a28c10020c12df91753104ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97f362ff63324a327a0b5a02acc22b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3377a2938b5db80e8d311cc655719226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36f298227800e7be8948c065e0bed4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd449b3c0e45e6cf87b25ea4a8cf28f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f702beec0959874cf6076f7b4f4ddbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe21be030d6969a92c7e87542c7222e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b9e6e627a2f37d9a83837b39b6326231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92cf0784a2dca3dd4d4f90d1dacecc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d49d20cc236ff7ac645af24f6c99b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136c3f40b8c50aa91b128e5dbc0ccf7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12351a2f190cd2554687a7bc1a9610235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb80fa6b7a6e7868edad33f3e3800f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df53998e3f9ec1fc907940b3130873237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ce1c6401f86259ffc6f2e46a6e246238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b6467e64dd715372aea285652fc57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc946c72ae611088428401a9e09b771e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66548589bb8e5560982fb43d5b194d25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a04e628dfa56715748b41d78f85ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfde39e079a20b954ed3e51c80ccf53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078449d18c16fe5ee77f2e84dedbce7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a230d6b9b05d908f2fc34abfb1570245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce6d3a61d7bded06590d4fb4001c48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34bba3dc773a9cc1cb9c4eafadb006247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b964301306a91fbbf6b1e849d738c0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d6ca955e60806f9c275ac2b8846ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17342dc7620a3c2be46d5cabc96b68a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e86533ef85333356c248a3e486cfb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8045f6986c82aaccaf22fa6f1eb09dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb0f90eafdb4722519cc06d42af39a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab7922771da427750a32f999979441254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff0f70d0ee7d5f5ceab99dd9b8aa74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17d2a3c0ea4f4569e7fa4734ee4c4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab406dc9de3c30f20db89a3075ad9cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a428e16abdec82cc00daf59e9323f88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f44ca910e6a1cd50c3959f7a424be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36a48cc3e8bbe1ecb00045944fea3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f918298f64e87fc5f46934cb9fea7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c546bc1ec5e53c441463f29206fa42262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2ed76f47529d2db14966a44f8cdf0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71d9220656eaf549eeeafde72229b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869c08aacaf86b285c74ec1fe104ceb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7067a6cc7af1eaeb53fe978b6a4e32e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9dd3ce0b434c0f24fa396767dddd2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747e1c9f833958fe5d4672e394cc173268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dacd39cd11168691bd6c14ca46d769269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e54a66a77f351b4129ce782a346d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d772404c1ffd09af3864ee041be798271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627073514c00e38f3130db959984918d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42defbb342e2d78c6a682bf7d2e7bb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1991cf4e4ac4af2984a30bf3c42e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7fbcbb2dcea1c6f538092f414ca30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c073c1b1b02897a3162ab8752e22932276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f03403f871f64f08b6708128d9a6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b895f5b6ed4dcb38c5ba96745b9186278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0153a0992beeecb8ae7dbd087fc482279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca65ff02a85d405fbcd845c7f3bfa6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f395c69bc92e09a5051e0b55c97bf7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1d2179c2a775f877514bcc9925eac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06801d00347bdd4a43b14a88a9ff454b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c016512da88553377e6b84cf8c4fd4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22432037d2df7ead63854f0d5fe166285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e29c256f30fb2a3f2aa4771be7ab8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d27224b032fba0dbb88ad983df438287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34795b83a353baa11aef720c0204ae4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795687299be1ab7f6cee76984235feb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1287f204ca4aad942aa385122aaeb68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224048841f03c9e87852e24d965f39be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076de15f6fcf8e77d52f0d76b32343bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1215884ec1987def323bcadebb85261293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daac36d9b59b3944b2537172f5975f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f541245387ad12a40835857a79c412295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498076664fd6e5aad2d7626491ee402c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c31e48824809e5763a924dcfbb9c05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f68b73c7e49bc9d4eeab9f8a9bd8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8d0b6514bf72ba67a6a0c39c1274a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417a8b356030d6afeee9f08aa4ee93d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae661c63c1b2af5ac66d356cd1f1b1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fa6ceab346376b95f04064441dc02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23a746f5ce4c1162c1bd81926178aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf08bfa0e77cd420fea82888ed95277304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944592cc920878fe00b24f8d780e3e3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29848a757c2e87c1fe4cda18eda716e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d8e76ebc3d8e9eace2c7c33351c1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92bf27a2e788e8c0a7023546149dcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc9cec96bb494cb676c1679178bafb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b19e34d9c235b3a613b9d137209bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598bf2f48544d5f6df47775f4fe0ed9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7e67bf1dd2e87d0e6b3aa8ebe9db5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ad045b15fbf3b6358610de75d19e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9789693d989d086eeb891acb102ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9d2155ea6a63fe75080fe0982bd23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f1dffb246c67a4db0af648751836d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc6809cb29b3d9e59b30797b9c6a48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126197694d494146199e7efc0b8b13c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95087ab66b7e72aa0516d4351c9faa19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af68aa4ad8df321174f2d11e461bd7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cfb083250fe9655f4cc1a7f08db49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d8aa083a903780d2816eabba25783322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d761caec5934c2a1791f879bee2de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e58784a67d3a3016c450664e258d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78244ef7dfb4d3398f0a050a7e2687325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c224c0f51f88141e15c83677c32e4ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49a3da6634c9542280aff577e8e206327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba8a69ab9b435025eaf872dd222a8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491fb4b589985293264964c5202ebf9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff53bff47ee83ea4487178908c1c779330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760da8e30977623dec41499c126b2e9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cf9437294ea08b94d021ceef6ff65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78d057f503552521601fa9979dd996333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9871b69302fd67527f7b7fb71aee1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddbaeeeb2437f609c597f306d7e064335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a6cd4302b3a1edaa02c48e0c8b891336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cd37279be77dee8342f713d66669e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb11ff10fa7b38aa7028531df85b97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177186c7be7782dc0cafb6df34bc4cd8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284279e7e43095daafbb9cc1424ff08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80169a7381cc9c18bba6edfc553405341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbb99b4a31a714e4d3b4433930ecf3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99c3164ef4ec95ae5d0348bcfb84c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685da8ee5d679d0b36ed83d2570011d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409564b96be573f00aa425fcab22e0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9ca61fade0f53baade7fb2b69ca08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b36291734ecbbeab65526ae798b37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f69fd45dccc06f18acb16d9d62863348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41e8fc7ed833210a4b38c0854edcd3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa78e649b06d5ff1fe3e5271fea0e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a5bdb29b6a52d45f4b580d57c86d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbe3fe417265b86632a602fd5439a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49327532b68124d3c15762496b96134353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf086799debfd2b1ac1a0a707f4b2b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4201f8385c1888d03fb0329eef8aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f11c15c057c0ecb7a4a5d0111a9d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfc76fd0d9c59f7b868b7b5c95c20a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f046c3cd5c5d60b4f3b7f9115cea2df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5b1dc193450d87df016af766094cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d459c0e7e5393ff03fe54bf590ac5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad280042c1d935d75ce7ee729ffe2be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4677553d1ad02602895ad56f8d01f54362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799117c8bd693c8240b94ccc019f7b6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd9bf72d8643703bb4327f97927cf8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c031f4c06cc170c23868feb4cf38c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14f11a8cad217c9c03bc81c32eb7ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f500837f502cc73977ff9f2ae6ca36b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ee52dda797512f95b3a5d664fb343368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930e9ed0d8c22470315ca35cadc7d2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d965df7cf2843e1234bd80a65c6070a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458ab1b048c77982b37cf719688dc52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7866ae5c080a3db90808d735902751f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420d04f94795f41751c8a2350448269373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084f95b7850f3f73c04f8de52d5c058374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd1fc4c8cd23a0ca69e73a40212eaf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f52b36695c7ff2f51fba8a6b44240376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65daad4d164bfbbea44ee13a37766dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb688b0873801fe95934d272bce78b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2660d62bfa6ffe583cf18dad42fc9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a829e1c26932dc02022398f8e07e4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df872eb33c2c1e167512b502efaa0caf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aebb80dbd72ce40ebc042bf1ee8087382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd94f7446e5c1aceb9a7de41d944aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e653a7b653ad40e655bcd725d6af7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bce1bf9c8cbea56b020372c15885dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127b5c443970a8f86dcc88dae22b9d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a46d39176d9e1988ea638b2ad8bb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e8ee10ab35dc3cfa7598d8d0e720b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f92bc9f7f7f2984a993e4858ab1aa7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a892275b96c12861c3b16c277fadec4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdb842661f2d8c9cce94fe3c2ebb1f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1381e1b42a26fb1d2248ea6782ffc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafea1982649c771bc5309cc31dc9f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf09197a19571675d0ab59b997d78c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bf027269c585d330baa6d07463e6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d9cd1ba1869660e5e1336cedfb26b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2cf9667a8ccaa42b6f568fdd015e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631345585d9875394132f2628b27c022398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c39101506866c9607068872a978ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a834ab1315e8a23de059e4e3ba0b5b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cac076cb3d758f18c26efe8d9e814401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e0ba82e023bd7d3eac7747b1325dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a07ab1d3306e833c4e4e6ce9a410a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630fb5ae8682d91491f5db84b30b553404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3417697c82c496dbd63a316df862860405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a23deaed95dbdd6b07994dab27f51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a1c752a4904e8f060f462f90b5c79407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ac77c7b533a425604cb2c6c662d14408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509ad69b4c892abddb64e8ba9f070fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c3c39cfae286b1f72415e3837a923410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce1c6fa7b0ff924d4b9b1547850b7d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08e564e83dc727b1bb47d056a90152412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45934b3df5d1a49ee4683d6b7bd726a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a382a2e2a5206199170557555e63f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d717900936c8c3474724c0c509965415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0610f885e00a79d4f75d726a2a64eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b2c53459e48fd6f999cd791ed3026417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec824d0ff471cf41ad2ec1b6456f365c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26971c6833c98dd436f0933214e842419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4e5d0c166012cdd4a7b1d5b970e41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c64e81b05d00f4156d007be1f4e2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eebc2a7f7c1e79c61f614304f58e39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650826f84ed8e31dcdb899196da681a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e479144a9fcd1de720f5122bbbdc584424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb880de1cb6724f74ef5debf83405ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70057c7f72b37cab25b9997cf9b65ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776532535b6c27e4a6b06657fb7e977427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c102bdc46113d0988a872b7eaa5fad6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d1591e927c1d43c04d505878f8d4d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051a058814caf05471999c58207c875430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78595b5a6553cff063cf9bf70b90a6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3d5aab0fe673a1a2823ef7a7e98c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62b258d513bae04ede9750a69d17e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16c29e71d795441a1d2693f6ed21fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea1e430e4b54546e848bee493c97e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ff3266a4ed750afd7e7358c314f39436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92220857160747492737af3f6b181c63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780f084ae94a1a98dbb2dcbb5e1e80e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67a28786466f26ac55818410b28360439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a410d27395f7ee966feaf52a0d0d28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b52a4ce7480580c525eefacba50a33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70756641fea78daef47c615fb8922cb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10b5cbb8bb4b42563d20208d2337bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc00b5582ec646cd9391521f2ce2df3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d0e86a82c12d8fc0d4758594c82a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30392ece406b406d6c9a88b2585f1e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e31499e8a0359f37412dc0934b3171447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128fe13dd64732824bd0f3b3d016d01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e8fd8b01ec679aae2e8650a6dcb61449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a87185c816fd0df7f0d3be9b99df78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709a64b9b502f4b79d6dc9267742e55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71e3b7e8dd333a86d19a4a6e0de373452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de2b1b640a9e2506eee3704446624d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7441841219d9d82465114510d85f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fdd68a5d7678b645304a652d1fce9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cf0946094380a41126cb48e8183e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8929aa05788d7f7f53a92cebc3dfa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab99eda2175a54050e88b525fd2396458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4ddc21c09904aedc5b40f269af2c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022be788b6e7663a4f9a4d736f044ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2a12771ae4077aa4b14b7762b86b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c5c70092537c5e4e1e306b722f919462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefaa644a3191232a66b6db6cf36f1e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888355b4848fb831f8b23491661c8be4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1d9ef99dca55a5c6c0ac1e9292682465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc8bcac4ff280891ec7c6f4103e7be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6df3c4efda078eb1020346152e8cf8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387af90aacdf89eff8b959273f1b8df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c682c17d74d01beeb9c4bdfe1a0a0f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92dcf8748da3d9495af845ec627c73470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911512b68f4b9e0c960d3cfe169df5bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46738337f3db755c93136b30d108be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53269d164c52f4dd164d4bc0f3b2f74c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb517d90254c51e23ff104de7e23b1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb787e1b8c16a87482d04b3f02aebe2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb1076f7106aaf3b8f23619a0a723d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e263861ceb851c7a01f54d0727ddb7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83117b9b5bfd005a392e9c1787fecbe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087786867c1fe63a104c4627d53476fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bd733df144d551bf99bc0ea3fea4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd062c093ce290fc00bd7152473188481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d7acb32dfaa637a6bd3324920d42c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd49566d677001ea7b55e8e15e68dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62721907802a147e1187a018c10e4141484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dba7e86aa58fbe7b552bae8382e06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f9cda2aa18899e1165de45fa6b862486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf6fca3873e6493e5f2d6db2be0eb0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787c320bb97949f7656fa2955bad6f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fd532c917f3412db97581a7618541489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275ada9847011a5f831f682c9eefe80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b120c4f038b78a3612d509eef9255e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf73ffaff82ef858ce017f3538c5f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63999b2062414d089ceea294990ededf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64fde507a81b469539f63a9505937b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0ba6657c18e3f9de783d5571f6021495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87f1f622269cd564279ddb9795c3b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228ba9becfeaecc09249a4c529c2f53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a2ef2e11d26ff9ddbed046d8bdb04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b04a0521554a870490756d6f232e2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dbbff865426d2cbd7ec6898d050ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ca5c40a79d42b770c546deecce4b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe7269befa18e7aa1e9c0bef606711502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279c0580931f341c18ca9381156dd2c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cad5be49979a2e3af68abf4334ead504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43820f52d52d424b9968da5bdfb41d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acf01fbedeca15b7104f8ba6d5f557506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a5c02dd9c221482b4902ec3e2af7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f708e989e52be8fb3ad9dc1640b5a6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2d54b3af5a88595f883b91bf44814509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84e5facfb82ab346bcb2a44a2ffc82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90da0e4db0d8cd0350058ef4c872d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46b0285bd6fed4096d6e5eaaaf77c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c49b658ffc9a30dc73eb57af0d73e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb697d69e658f0056f09d8caf76155e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1215a9d5b9142ffd246a6fb65b2b95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416008bf82a3cc255ff129c6195ab21516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bea90c5cd287fcfbb1fdc02951d6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c30d22d12081560510866f1d2e10b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372de98869c429ded9b138349d33aeb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381015162d45d9419ba2cce3d9ced40c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6ed6af257fd322bf4b63cc012ad30521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6a2e82b63feadcf18f8b7f2b08763522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6886019e7cc20103ca92c5c6327c79b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c61278a51f70939f9779d47fdd9ef2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a206ce2ec19725746d3084614c74a38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4359065a2c3a50ca492b675de997b38526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2ec3da9959e6ae2dc92204499e60c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e500a7d7e5e76d678e091138093aad4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1a1e3035bfa470ddf7bc6724ade8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bd0d0889a28dd36c3e403b63fb97c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9432c0f69e98ba65fcdbb32631ee86d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa61004d29f4f3dd34f0ba94a937617532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8a629925f2c8f5f330f1ca59f5fb8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb764fb155cbdd0cb085dabcac13db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bb5dee16ab85516c003e4d139b76a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f411b0bbdd662873cf38bee31cc60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f33ae16f7729f93dff31a33dc040b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65689f679c5f1739fc17a815ea324126538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431b2df801e8930140a3bb8945e793f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf426ca9074cacc2a5022937deb59c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95465e1861f52298d852955e35a9ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0115ddfeded105cd9f65be4df92b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1e14ebd9c64f292a6c765ff225869543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c2bd5645e4c6ed8c6bec0d35335dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8fd1782fd13f4c05d7f22786589f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7009e306326ca30556c77540d3144546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1c8cd1a3343c1b6cca6c444a1bfd0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2367c3d386fae42708f2b95c0491d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b818f3c89ad5d82f1a2aad97d98503549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15f902f85fc48829111c9952b466aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086fda6ee8c19dfb24145d5e37ae0e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8abdec6f798a7db60256d26df8bd4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc807297c5551fbdddd6be0a299cf825553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab462dc970ae354c533498b29f83e90554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e455d0354e3dab0df337aa49f2d5ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c7ef8f94e6f6f90901250492ad207556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90306bce02e2264c3889764d723d32ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d855e4d2ead8f349328dd3e5a22ef4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86593a002d911b7dafe9a37053661753559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a405fb7b6f823bb6a8d660e9381bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4dd77284358e2d67500603333a8b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d0ffb2396b2be9e909cc03e8733ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd964fd3b57e3e243f08b169fa9c216563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146454ae130fd1b003299422c0288cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3feab0bb0ea3c0e850d42d876eb23a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f0e1acce230242fc16ed3be1acef1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5677cf3f6ee8077795bbd69d9e3698c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11584308e7812c2c01f4ac84027d87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82169949e3480a914aca99c3ac1c2f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c306d5002f263f132861004026439e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fc13a2e78c852b77af7b7e858048f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870297a44d571a4d44efc0e1c833ab5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47408e3837bda07838dc55d109e2ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528417762a0edeedab20d0d05a52dc56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd383c6a87b9cf6910753265576191575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a2ef4e896dc7f98d1efd54b601f72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2db5e14e5ba6de39e97decf00a629577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21302f22151c99e1529f6db9485d3008578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f8d6ea8220b73ca796929cdbc33c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec1f5ff2d8454b06b5e9661400f825580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c126ebdf2c4201ea7aec7f2a452e1c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547f3cca885bb0c559ce4bb9c8c2f4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122771ae3baf6566b74a6eb8a0d06a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adef4bb44a92c537997fa5590e9a34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caed49ffcf5e4d49f353b44a692524585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e71092cbb8622a9b4f30b5ca6da0e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee292cf1d8ae50ee5bbccd950eb685587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c743327665f2c2597331a962db71e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609e92164ffea3dd20df92e621d5058589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ec3bb37136c29d15ae3a3a32ff915590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aef51ffb7a6aea281c9a817ccb0b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a53ef338376dd7b876e24865f5eb0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53089c76b195cbbf2864d55649a6c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87883f09299bb4a12233f51563464b30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240cdf9fd69480399891a89815714ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1d64aec81b6c3584cf87fe77c986a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515257b943ecc6cddc6f45ae7e3458d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32a9e2bc2a580805d9084bda885568598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50235a1154357711274ed45944888805599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceb35069a63713220808a6b8ce8c94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bfa9c34e68ec5b0b76bf2efde9e60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc021b2fa92183d9a74a054f5f757d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b69dc5b6404b46b8af069737c30e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2235559132e0754aa035ed9c72bca65604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dafbf58abf3399dc61a88ef0ce1fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467fdac6131a554237af082834eb418606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d69b0271b0e714f63d1a0cb189d46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05588d6db6878c327914987e7ca39ea8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b56eb881c4e2c75407b22b4c6840f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4dcf32b4b13846b3b9923068a314e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f808ac3204728e9b1e02c3296aaa5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499b5613e79e01db3292f6fcc23c21d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1530f8e32de981d83f54106e96609613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0336b31e779c59d62c26d5ba48f50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349b7ae559caf2f5be1faff97886170615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5c02d26cc38d88d6fbef783993da9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0351a0e3adb053d8b68e68f19f56a8e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310aca102eaccee1b0957264118c27b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1173a5487120f15374133ca36d84ef6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de80a661a728911a88293d51381ec35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89190754592503f0624cafed3cd4d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4ac4b7aed36ad128404ea7db95c2e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8aad27e1fc740f15e2cce871b05bd4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b53415639408358906c4ff12e4e96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8a262287f0060ba3d0f623930441b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da310548412682e2edc47951d40598b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceaf020d895d3d625900951894204d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91843bb4f43c5d1caf1588df03361324628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90181ef7408ec3e3f7f38eee04cf83629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c830f1b877df91dd81a930040cd427630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81117856411003006cdf3503d59c50ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc594b7e99eda5333d240852866fd05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a22a2713ba40355dfd726474199fbf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94273b8543c02fa18c362545ce1e4a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1227695c4d791f2e38a625cb80e33c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d208e29dc24bf6bcaafd46a8cee5134636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70aa09456bf34fbaa5cf3a6a8704b9c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fefbc2e1fee09bdcf0c6511e292c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801327d5d87b7eaea7beeb228e26564639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136335c89b1830475af54e634c7410b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0aa2488bffe6fba00e582fb0ce266b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837463d7f33162fc32e6fcdeac191598642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754c9188ac35701bb1ed849962c2094643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6309ece69dca93547a9847010fe6008644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622473765d61ee27e24c6ccb0f5a7e8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969862fc6d22acddf283f973361af632646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d731cd1f0b37ec81819335a384ab6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da7176074b936f8e63715532fa6f78648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ad442dc9f86091c97e2e096a85aac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22aab6e6126703f7f5611ca9d3ea3d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88091f01dd9928d01d00cb404cb80ad7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfdb18ead22e529d9e5e6ce0fc0cbf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a32b787b6b3f1fef359a3c1426178653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc84ad2943e7d7e6eade3aee1dba947654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806753817a31533be70cbfc222a4774655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39673a0e43d6bdffab3c1a3696c23ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb90339fed76ed2290d9ccc579cbcdc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae2c52fc418cdbaf144a226543cebe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62793e9ae11fb481b142e686cfe4f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00390447d679607278fbe42eb7c2753f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82969ee3d457e37f3685029263f3bc5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a6418b2d3291f5c2ea3f5f5f01edb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbbf4798a25781421213a7caec3e44663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714873c1dbac8a7d53a50e735740f73e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fddfd3d399d198512611da6f3ae059665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edac48c18fdc09598247ff2f11ad96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a1412b4fe39879b11745c2d0df437667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1c621fd1acd28ac30685d5c079caa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541505323e9a7669b2c7c254d699860e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dc9936f2ee21203583bcf9ef0ec2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26681695a81878a3d066bffe6c21247c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c838d6057eb998ba26a757cfe2b36b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f522ad72e58cb8eb2c0ae33844d144f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6703d41211357eeefba9b7ccb58c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe248483c633e9ac8d09ccc8e42f3b28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c306b21f04642a5f64ee64c13e153f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8e7be4b184041dbe8080c563a0cdf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412014707f86e50d5057ccec11387e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1130dedc926688cd4d5a324e4401f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6ae861cb3e4920f9f1f7e768e5e4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684dc4ff2a452a656b33e6a06aebb51681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a4aa97cac2f4dce61f653727bf989682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad96b674b5c095bff89a6f1a3df4758683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d90d1c920ffc6bbbc2989356db0db2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680a0a4e248ec3f3cfda292dade5f7e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5b550b14404f46c21ddbed72a2419686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c4751a95dc01def67d4a2923d1fd3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e035888507630243bc68821950692688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d620eac3d407496d6642e2cc7d68fea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552f822fc27b818b9decfed698f7c67690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446b2c9b7012f126e05cc85fcccba5c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855f3c9c64d6915218784b56d5e0b67692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011c4bcea6f9652f3a69b549d3c5dc2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76297162a0f8700a8d88793ac17706bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848afd89a6eb68d4a03b021ce7a7fb0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d2f9528f4ae2bf6927c59b0bf906d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30736a2c78757029ed6b92b0b2fd52a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814f60ade686595bb86380e8ce8de92698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e582fee45e8dafddf536e95becd4cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecf9a64a1bbc4a7156000cd2d1e1f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea520a9a2ad38649b17fcaec274b95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1df3c44193c7ccc804e2c9661b90d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488eecba9890180d7851b9ae96ef4f07703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99e0d24027f1ce2752e75b026f21e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111f57739ab1cef8f7823ba70241785705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafda07b93fb7c1bb0d23af406590ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c4605c8de0cebf399e3ec6c09a4fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40679ab4443f5e54ab16fbcdd87b23708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd176f018871542c0d545d109b41234c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a677fa7a1f40ce99d2e8451aaf359710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6fba7949fd0b1662dd51bf33397f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc139dc3c4797c8891ba77a1d5314f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4771f478629d21e7a83f15f7bb745b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031d95c1fda4cc72cbe1127e7eec39d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891de7de5ded88154fa2ca86cf97b660715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9be6edc7beaa576b235f14ed0995a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3051f953f9b547085d8d713a85ca21717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805874f958feddf7ce2af5e6cc309232718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf61775e3ec415dd9d9a4bee38ff9dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d698ad5f7511cf9fc503d471c2eea39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4edd8bccf9cd99172a1fb4553c0dab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd49ed16a7e033bd3e2d313bee904ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ffb14440cd7ad41d1c896c34865de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6475cba6f5e062fc1c3b4bf05a31d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c55bfca1418646b76692764be9a98725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e412099c55de0f7f8f93e4705523e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de34e639fc89234512e97d72433848727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683ecc48a7a3d48e56d48bc0a9ceed3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e74f4157ab1a445dce9d067ae2fe0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc65ba46f6bf30e4e40b7f37ecd0d6d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd268474b91a2b3f7038c0dccc2367731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46ea1f29f86df0bc065e2f7485c265732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60314612c169690f2d5f5c9262557ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c965634294a516300ee4e85fde843c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca38a3650f30e130b6581dd1793d05735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02249f2d4d95cae52ab05dcf46920a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967d0430fc3cf9927cf04b7729ad70f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a1b1f448762b0a5262c7144fa69f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0931cc08e38d8ad3f58f973e6f26142739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0c236e16820e771ce363d52135b5e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fa8400a2dda21797e7e8ca5e6bfe0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e766494740c3af83b1577d7cc4c6f72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7e5481e7f4889e6563308fcfa4b53743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060536e8e6b7523583be50e7c650b75744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec802c0bd946928844c42a63fda8de9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3f678475959a2cea7cdf3dc290500746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ef2d4a5da6394c53892162191d182747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bbe78a6042b0897fe4e5ba71eb458748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e8d7cc67176a298230cfa76ed4238749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd87d14420f7f956efb91694811b788750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14534b7fb744ac534f4c96d0f92ce42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64641bf1fd123278261b5f1ba90f16b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae29cf8b5231cef2b6b269e3cba073753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624f09de2e772c13d8170e4508c33c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc38c88a5668190ada170dab7fabf5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28056f433d05e1e1a258b2c44ecd50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521371809694aa078c95b171761da1e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854281de5e82030a033d4d9f48ae1144758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2290b8dd329b0ca8340b17296deb51a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c49f67ee8cb6a15fe77c418346a7b0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51682964a2454ec37b5021804647a842761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ea87b2518484a6981106c85add644762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8fbad7a11f63f2c0a7199ba6de7bc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df23af5ba798831455147f6686d6aa3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6cd3c05171780133c0238ced7a33a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d3ba04465d151e02acca7d4f129eb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cbb0c847940c27a9d341716993f04767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed892727074b83394f05c22d96d6f3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ba011a1212194caba0e9197080305769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10842a2bb956052bf9f147b817ccb9e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48005c503759728a42402b6e47637924771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663c4bf138ecf3cd567b88250c7f400772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2670d655d7922ffdfcdd9ea9f4aea8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235e25ef328a9041f713fb91da2aae0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624a8c7e323abfe13e9d04a7cea2895775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c43645323579896688069c3a26453776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7642c9a98862d4013f93b74f59420777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525adba0320ae6770e23761bf95648e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41884df9e7a189cc50456d76ee096f3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb29b1db08317eb3edd0fedd6b8f18780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286ee5a21e07607e0251d1082cbe0aa781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb124aa4791d996ca8146e8868d7ee3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972dad943e33a686e044279659a72de783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02924a29f47023be07031a903feb2ef5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937a48064845d5002012efe3830ab6a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b14614757c3ddf75ea020d2f456bd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebebd3d859ced709e7e2a101a2a066787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e9e85cb5e9a825be9078055886aeb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746397b40911a3fa8f8c5ba4706c093789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d018e04dfd712c4eec8648c0e409e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126697cbfcd43837b2089f79e9d221ab791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c086dd659be32f6529e9a9f0731009792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07145fecf32ea7f63a2cc772821eb206793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94634ea306e2b1cad2a483a39f8a23794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e5260475aa631e77589d8d12d2d17795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b2029b71926203abbcf1cb6fdec4b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3b041315dec7cebead542edc75d0b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4493fe027b63ff596cf040300fd9d4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641e161db7d925451ebd838765ab6ff799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8faa24fa08da8cd8240846d6eeb8c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723695879268ff73131cebde4a54511801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe083920bd1922f44c2653634202178802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba946bd143fc63a21d45ab17be740fb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f969644a0f6bf305c870d7ac4b8410804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f706d51c31bc9768f534fad78cc5c1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e5ff317a1badda7f5ce966a1f512f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d65b70694c1089f70b0e25de12df9d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b6d767f1e88d7522fe69cd602a4df808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c24fc1f282bef234f32d39f4d26e3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ded48d6f0d01686766a67d81bc873810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8cc8ff584a84133f5438e11dc0add811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01805345915d0bf30a5c717d52d7765a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab67363565a473a16ef1432833f920a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fdc56c1d7f4d2a8aecb795b169b7b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27e63f73450479c1d26849cafeb8d8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405ccbcdb7d8a8bf471e6ecaee16f3d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452e77f06bac8a6d6a129814f347c24817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4c73956a2440a7756de2c47171f4a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c8af365f0e1150c2fd691a58136e3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17969f7901c388adff2409f25e86ce820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83aa03f42acd67a96f930e1b0d3a65821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb76e89e1682198243833df13b2d207822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b0fffb9f9e0ebaf99bf7e6f795ac7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318aa858f52151ba5dea91b5167aa7f8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0498d20a5b7a51aa36e8edba313088825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcada1ee2124c387e42db859cd5283d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540630b0f0ef0011988071001f8b5c8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6957f7d71bcb25005a816db719c0f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859822eb3cec93d92c958927ece9d3f1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40124cf712b59878abb8ead072f13ab8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd217e8317b79f726e30a6b8cdb7e194831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2a0d55a54a31c46103189e08f9a5d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66556d584cb7f139a7c3d1b831be07e8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa06fc926d14dcc7e6e54fc033fa8d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe00f95d12324248dff0479098b8ae835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b1f3edd9f0b1fc28233e59f5ee967836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311142f05f4be6ae22f11133285dd38837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58731dd502ec42f389aadeccf5b618a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fea17c0a7ea3b2d8d82ff7cbc5e6a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe3f195c482699e598303e2baa1e00840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338f2b5152c21566d9ffed557a88226841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6cbf443ab39288256844dbe90f652842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02080e3ed485ba2b7b91aa49ae8c07dc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a9ac3ec1faa76115ec116e7927acf844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d45d1a8a7e941111aa5d501571c91845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe5bb5c4b18a3ba18c42ad6489ca5b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a677bb8188d248f94225dde1708db5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdde78281981a9839e61632ab229074848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b06fa54832ea1820abc74b1f07c1e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddc8e35950b9cad8e1b8e766c95238850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dc83a80741544507a12d554a53fd1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5c90eb3a8756997d7c941a92f40bc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538006a4c281337ad880a0cf8b3bce5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2a88467f35a12acbeae6aa3a35ea8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056c5db747c901cc76877c2a967bd12855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d9443da02d4dbff8c60fbb0b90f2f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec71992144fb782dcb72e1fa94e2bb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fa53890b90086435ad2ac7e3064e9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74644de0a30383f3101dcdc72cc2b53c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4f89799d2f9bdf8e8794075702016860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5685a15c9206ac7379ad92ecfed013861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6a495437add7cf0d53552a91954b2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d923618b57fff58d4e633eb71c4412b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fa0bd1e19c7e62882a64c0fac17ce864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a743bed1d9821d26a88386e92ed91c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920582972ad9df14df46f3043ca869f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386fc72dd2be57b0bf1de3e9c2a91c6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fa0c85c77c442bc9e851641514109868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba417bb18dfc079234eea1e3bbc7f762869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598e0f80a08ee055f922667db800475870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbebd55cf428caff95345802b8947e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bd7024a153e763b4bb2eb8b720ac9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e71f873776cf523d5cdc195950cc54873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ced1768ed2be801b5626459b6a8e46874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554b50409a8ab868a78ca5c993abb7b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8303fc26a8eb9903f2328021b95da876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852542bdbb871c236929ea962d89d620877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d53b4bb91c31ec2b8848012275c94878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3c4e9e9a14faada6364cafda35dd3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa9dde9d6b1b74f2d255a8cbdac131880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce7a985c3b7ca51e63a314fe31a7bd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24616f07181ea1edc8b7680870281e4a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0aad8c15e4826914d62720b289f20883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d53fd167deb727b866c10a188b4265884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0e8aec442269a1cc7b0402e55480e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823b1b89fa6129dc691cfb42d316bc8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e50946fac912bffcc7a8ba7847a834887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387b7c6cb720e46612e60a3783d33a7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f74ea29801a04d81245962ac57cabf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f808619d0a0e3f05ef5a17529c6c88890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380bf07a3e542d3000f8d6d32cd8861891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90977eb74f029c29295aa29d76127b4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0760eff943c8e13897cad21ce57b8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6aa0d033e4231dc3c23c38bf652ba894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd737c528869fab334f747ba816633895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e4e6f2141ccb79e3da415503fc307896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaad040bd3b881dba8f8fb847729fd897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa1861f220531c243000ef93d2810d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704300149945fbf5bad9b0913fa26d3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb604f9cad28bd96c8733d44003fc1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcad61054c7533a47c62edae4f6b8f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b268f5e08861007e934a0d9da0586d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872a8f79cc6217f067bc07eb27cb6ea903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab804901af1a82ef4aa8f887cd09c732904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826dba6c76a605a5b07b5ff21cdd967905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4380ce75a46e571a6060c1bbadbf98906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a8e19f04409975cf80bb32ab7acbe907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b85913e113a91f3358d48a75f07e68908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5a8a50a441842189dc888f8ab6e1c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d4d4b216c0fef281a1b59a6adf828910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbe64c31f165dd70cfa9a639e71dc3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaed77ad0593cec1e22df5ef9963f85912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bba43afa7b983ff279cd6e45da2ae913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d03bd3965b88530097c0415b7431c2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775700ac2987f19d265812406a5c6a5d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df46cc719a7d315ced22929611e470b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf17f8e9fe7e22234ca850c831fa46917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922deb04d8143f38271b19712b2ee562918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af520c7b7c4adc5f581e5e1b5bb40a4e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6990b6c513f7b82fb7d36067932cd1c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05e102282b14ee1c1309f392fe0adb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274f69657955a77bdd73abad602edd2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac8826c05534c60f6c5e9d03c42c37923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb667bb24399312750e005639e4909924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498e94d05204491dde1d18d36ee97d4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5df26052676417f60a8215dabf8fda926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780030806982080a99fb4a88de2d4a7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214aa790da83f9d7f699fd308898981928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6e8c155093e46ee3402a51e150d09929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cc7958b188a56c90055db7a2cb74e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f876a641f441a49634ed01ade535571931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0d0809ac8cab7ec402eb1ddb11d49932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38966cad2d4283f04b40baa3eb3eba54933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767b1bd145bb9c62563d51198319ee5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788b5e67fe38e166ce159d06a88d6b8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae88c335c18b71468b8efbf3143d60a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212382bc6d4c3fea9100e8a476514942937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254de930f0e81ccdd1c6ff28b43084f7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a3cb8be8e6f94f73ffe9cf3a4adec939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93511ffff894c11d5df33a403aa7e398940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5824e05872177551bb48ab004de3e0e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a40ea1a15dc33651497baacc28ca3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3ae55e9ff51e70fbe197b68ac8269943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04562c89ed90f84e35ba62d3c4f8ba944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380006b13b6a02a21a424ab169b4e58945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218c88cb7eb0e321be8a759a9d8b2b2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e0c1d8b13d1c2d36d1c1440412f78947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a45663925f52c33e3dacb0cba0d13948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13cee72fd425f984e2e14c70c0807b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ec5a3361d3d043a8b397be6768997950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24b5d5115a04163936a8fa27f74150951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808bc23976e3d6d1092839dc1495cb2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66741cbecdad089febecabe982d112953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de584fe1f0eb8fb504b700813970d383954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b88ab6eb3686f207d73b825830934c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb74bdc7765d4e42d1ab354f18e3f84956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15afd6e0ac5a52792d165761f741f5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577409e7cad26818b210d38a1a837e87958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2464c476e18e1e9dc838deebdd7c73959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fc3214a5b310cb593125371f74cae960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd81477b4d55d46e0b9d6872db8978c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146268e25f4846b7fb1b06332351f271962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a707bc013fb5ecd11afb4b5ac05d672963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cff339c07c2a0414922b59f8851cd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f13deae8dfea2c1e83986a3427212965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf634fcbf63d539db888c436c04ac37966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee70ed4274e09a15bd6084c1b7fd1a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d06b293496d96039a62973eda725f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa57d923042ff0d99422590bc25e40969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93331822ce58d6d0f1b77996f8b2f92970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6836613af5daae1481c9a8bfa32a3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5869b53839bbb1335c65c7fdcdc44b1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0c4359dd8bbfeeebea0750a366d95973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75ffae0747108f8e115cc18fa7dc6d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c706eab8f0404e7cfb097833be789a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb0fd163cdd2716634b6a2f64603ae976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df869bdfe2306dfe38e5b306b81f248e977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b008af307d74292eecd4e1665db39051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960474291adc6692b9e4a0bf5fb4a57c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9e94e0f6b9dc85330a0b7a479ea093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb690990a2d3c7ce3a410db0b1413c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7c87472ebb8b348f29561371101e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd321f6dee53aff7092ab5a9e9007d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654559be7458ce9bb27429731e5d7347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47acb8a7e46a21bcede92be906cb6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22598e21040397b5fe1940286c417bc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e4b61d601e9bcb3bf3cce3e12633210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21da6430ab25843db62ae6110e55b8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63df1993a2c7f6eee1465992d51c00812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c584eb6e5f14e5622010fe77488131013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a745caa88d0e6e628ce9df7d441091a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18633be3dd7bc0a6706486a544c816dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88015858829df0cf355447c425f8c2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acd7d543e7c8a633c090ffbc2ad11017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cb5e11ad5dda2575bebd5ef71805618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6b290830da1088e8defd9726a86f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79fbcadbc49373281f9931c279b9ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bde75c7f914e1ae0a374af2224964b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b266e768e9c1ec5c1100687b0a8a0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6b5d2e07990d4569dc498df879e2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf8a7367523cf9f7f69bc2bc53cbe324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae96a9409befd96ecc5ec95a404a5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185860f4e544f736eb2b2fb60cb1c4e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33c562f475b6c19e758af7efdeb0f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914f467b88d9967bbf2356600058c5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15557bc7c23d17b903730e01d33b0c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87773e889e413e8595f6602623a2493130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3710e1e31dfee816bcba23fa3857631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172ea2bc60e31213df05b28610e669632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85a8115075ee132c837c5c072d6fcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2565694b13bc9a9785611418a49582f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d1b2193fe31761ff207cc1bf74dfa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4e3f2fba272f08ffe78a12d85ed3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020d501f19c5bed1c7877625a7ff1b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b466f10f4ce8e1882528fc21a85a3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e47d4cc57c87cb5b4f2b9f9a9f7c2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bc477141c70ed39aaf20c73e9ebb940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fcc25c9314aeba50e0262e5646b0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437963f0fc250c39962c5d4dd0196a0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55bb0ec0ef7fb5a30feb424cc3e31643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c232e6acaff8729d9641e5792044f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72a9b3d295922cfee47161d075e22a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e329e25575787b7e04f0bdaf253223146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d0811bb0d7e46e467c532c43b7d8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd175f84a6fee239f94a210ec1365f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96896865049456d081e2292cb1dbf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d90899e15918bf11532eca5fc542650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bd7db5efb13f59bde7277cf32478551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1ccc9048007021b437b9c4c7810aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09e271e7a14b804f8cd8bc912000f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45895159e5e033f6641969801a78a1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc16e557dc3dfeb859e3909691255f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855122c5e6efa8273754f8a6a6dc46456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de065ad32f326a9a9e28b90b81e7ff9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c306c650973bfc3382d31082f42b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65ee4789a03d49ca87d4ea2de4010f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42486c3818f4a73f61386ca896e2ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2255de3589f2d6aeebcc7d48d742a2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5353c1cabf642414641820de24165462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b7430e9c897610f16bba165d5472463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c6144dbac5e30634e7b5f371e557764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86818ed2ec7282b947b1b717ab3ef865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec9be822fe0bca90db87d65a9818d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851070e6169660bc3611b0c4e2b8ca167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8711c3d30569189f1a3ffcc628d7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3cdaf5cc13321c4c7082a7fa428e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6763aa5d819ab13341de067f8ac4df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623f5306e90bd6f4cd9f68e7e8d219971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51053e8325f5ff28357cca88c1d27eb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389e7bf22deb6d4f27380aca315b35973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6aec0b4489624d5a607a6a9cca667e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d15d2c1dc4608acf617cd59ea676f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2981aee2dc43e0f584a42d10a870fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e8b4ead70945033a3653f6467e2be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e301002ba84add0191e99b7adbdfdd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a1d7b618ba1785ca3a49649c0b41379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b511039607b28ca7191f9cdc3636b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c67a7d6fc4f0c1226b7160fd151db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413a6fec689adef4109ba809f5c63c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e4e9be3bcc9d90ec570320e70492c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cffa33f77e63c01a30adc71db90bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad50bbe89cb2ce5d0825ab0d95986585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd239eb3761c4590928ac75a5563727786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1be8c24118d14b9779e0ac80744d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc7d73239b45c4a419d2f54fd5f1d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63553cddeae629dc7ba3c5b0e2de30689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92113d10abb946ef2b16da21273de59790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8702f27621a63218695ad2c417bbb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052279e28c531f46e330a11a891032292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ee8abedb9f7491225aacdb420c3cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e6e274a15c76cf7cc215608a6f80a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9843171bd4599c76151e996b0320d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45650efe365b71646b7cf29f76498eaa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813aaf47b4ef9dda7f742ca9c2d787897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff13246446d887430ee220a5063238198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9dbe2580a67669986befc7475969199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f2c5e6e24b5ad282a6fc3fbd7bd9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e06f093238fcdc97e4b8e1cd52e0e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b3fd2315745a07d18bc9676ed5737102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daa9527e56a69af0a8b4460294f39d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef486357a15313a85a9ce9a5eff600104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae184b1c46dcc173b0936246837b334105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3766df3f4176507d7503f1fac2236b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fb4590743b56e015e709eb7771237107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a7b558c951a0ee636f9f84eaa37a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebbf9a698cd923b18339cbc1937b2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509b23d51e4888fd58034dec815d62d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87adcfcf09e38e7c3273149a6445993111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991bb2d73b3c4f7e80a94691add08f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b824db0880434e83e32e04b11289a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a2f3afc836f6e019493fc8a4d3e60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bfeb7ea2eee1b009a543b095e7c4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e97c3f3357667a1dcb1691902133f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14c2ab5b6f0cc5628f880fa98bfd52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831a2e46c443bbc90652350099d4c28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee506d6d01274ac7df72957410526bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d654f4e0f3863288e1273cb08d63f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b4922f972676368901fa126cab448121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869ee90d3cea968deeae63ab97e021d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2010295cf0b06d38365825a514019123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ac528389928ae896d4309dbd74d12124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35084c7c1f56286d68fe93d992bc9dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee774e7b8a2a798971605aa6fac52c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd1ae2e6f712254af1739333fe66f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b4f6cde5627dca90fb8af9c66cfa6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4b4b861c4b1b5d9b6c64f36b07820129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10703892fd2b2ab63aa367f405d8e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72ef99c6cc6c6148d42d16ca8d59b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f80b46c9b8e5bf5da5493e4fde5ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ea7318c7b2831e1fdac0817891f91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4764925b250dc8300c715b0cdf2ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4096b1085b99ef3c145e8641c92fb51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfc35b46a16f2de8ea6a19692123cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551488557a0bda7edd00406749ae82f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04292ba20ed7672d1cb768b13b0c48a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411b3eea137f2021edc9fb843751f4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48b8c77529ee2be05f72119cb4ec5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac72f06b6409db0b553ab5e82a839ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5b42564a54cbfbb871120a8d8c3a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18f9252294d6b5ed1f96b6f80304d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1688ca1fc181737b22e58f65de2be07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efe750b77541a09dd64cc6cf04caa7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a296d9ad5eb8cb2c666aa08562e14e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1545053641329898ec2c50d5218b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaef2b71fa9d267abd19d0ba0753c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bee9e7db889f7acb03175a90e26813149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d237fee5f8432ac449b0afd7ad3ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562bdef172502f6188da717fdcff7b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4167c24e29ca4784543aed3044a7bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c6cb90ec7766644ba2829622c7ede153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cc73972bcc835ce0954ed9db047de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0fc08de26dd3523f3cb65e1ebad57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af530cda039261bfa5c61b1d59b778156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb375a9deb278c6c1233bce0769b5f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213418ba75859b39b27e08a6a330f519158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12369a4580d3e08a778018ec004ab6e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bf9b3ef00e3d46b0c7b9534c1cf0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e42e0c751146f06bfceeed67d7494161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd1eade8d3dda078e907c989b5c633162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ecd80142785998b809f1be31d5493163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9b7912409bd3e61434568689344f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe966c7378c741aacbea11eb637c85e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803489fee4f204dd5d507436c95170a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2077f46b7fdd7e4af7988bbce49d5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ba1cd12e073b7f05a2ca13be90665168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7e3b83771dabf7aacfeaa92d97871169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aef717917eaa73099015323868b375170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25981decb2a09af7785a94bdca296ac8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9716e49b61487263aba7bbe16399a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfcd8e00537b012841f8333e381087173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144749146b72b52cf2294c680e7826d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746283beea822c3f9446c500ae2b4be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a86056234f244ad679f1ec117b0ffb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f4b442f1b8c482f87d72189e2e4ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf2f8aa1c67048c7b42bf4fe4cd828178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11dbb790342a7ede691b6a7fa49e73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbab29a5343d58a117c44697ddd10f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7b30b8364024e26062a0df3bd67af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b541337b8f1fbeba212d771a3aa3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d5b7083c40f7ea790d07cda8b32f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070f9c661b7228e94d7a2da9d7f043a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a3a34d48b15c67204fe409521301b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65662cf8351fe67af978597dcefa5fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4c3a0125a127ed318262a8dbeb483187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d004e352de2a7cc851b6df062f27a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8460355dedc12316a09fa006408b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846214230b2b374b40d938e58e6b391190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40caaa2b7ec1c08c2dfa39266da1e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a562c53987c5c64c462abf1204c7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302c5ea9ce4595f244e2d28deda2318193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93884f8ae49dd3bb3b43bbf276cb7f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98c50276acd48e43bbd2489236ff93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ab6d169274379b6d152691d77f5bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8eb81310b3ae22b523050ebcae6b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbd50f39f775f252794f41b9f6c43f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf269748bb509f37f1f87cc40fe66cb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc3f31b10a9c8ff000805845ce168c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1b3d27565f5689b3197025245cd54201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b17c46b913dc055e445bf2dffb70f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5d282074fc20928ab2591ce568384203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7e633a62770c22fea9944baf41520204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219ae1d969eb01c85b8fc168c90118a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51d0bdbee4b287dc7ae28dc0a7ae34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e13ae02af49186fee6519784c7ea4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d86c3750c0773d6d68148de311e5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac2ed3a4c3227502f01da36e8fdb47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a048361bc0c352322c6a29135aac0da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d319124b3d36899969b1e8f234caa9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d62877a8180631953eb606b47a593212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e5e5a3493a6257fa7f6f57ba22a4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067c9e17820fcf7200a3a220664d4fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61eb3f6bec8a0e853084ab6cac1dbd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d052f96720290447abc10bf640ce109216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3d12a9235512b4ade553730b901fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a51c3b4280a480ab7333a27e691e96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cac8d036e0faa456e30a4d3283082219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4160d2dc1171ceb2f16458d72faa4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee070a6842346f8948e471025e7a05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c5ab0c6dd3a9bf8d58519b07e3460222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece166c72730fbbeadbd54ca3eb6fb7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82c9aa7b60bed66851f71152a33eb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6e4ba2b31dc661a6c75ee430cf949225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40cca6c5a742e16717919d70f3df9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5945ca81132f5953d04f0e1899a29c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef921b9400bc15eb4d8a6b69c94deda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c95889b480e3833316180152c76813229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18761a1c820ccd948f12a69bc8baede0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137ba36466b2b565bd5ce7db585e8cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9a4633be799a6f3fb1923623cd33d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dc280df53bb0ec5b98a637e941e39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903f9e68b9ca91736468292a7174ad2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c475953d47500e9ae9a6b73996f6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9805ad137b5394cac9af50cd96fb34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b24ae0a900a7a55e5d158893f1a9b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddd7a0fe071a73ffb547f198a826a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0722ca2d237e4d643a0cd6cb0ff73f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ec5495172f2247b9f72398c72de4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ddd1839ff7b5bdaa698e3f5a38e74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae1aaaace1e233f831dbc61de28411242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687a9fd78bab7d389744466d8ea2e64243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181635305fd3fb88cd8eca7a3a268f5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301f69e3419bdee163513346062b494245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25566b0a6c170329c0f10736bcda18d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7215877b6a2469468efc5c3cefa8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cf656e7867fdab56ed002158d198e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd4bdd967d5811cd561fb727dc815b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acc6f927c6bb8e45dcf0436bf38c4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5907509fc9f22fbd110905a4761d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5a8836feebfe864ba8ea29aeb60dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd229a331d6b8341c0e28b4ddc008a8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1ec22b9c7c1e3f5f6e94faafdb459254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d966a1d6a9c625e90e9cfae949015bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711b87a420070bebbd079bf8d5e8d77256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd6c5ccb6f0253a38947da4faa682e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccd3c1c2e8ed206e3117ae71c6510c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fc019d8954cbfa4d8800de2b4c0aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f331774fcaf01920f55381e981bfe5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f00bd15698780e8467f987d1f053fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef28776cf2845bcd3804719ae81ee8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22668ff6242930b8e8d6ca977caf59b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057ccb0c67d97c471fda7fa17cfd3e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ab1a034a7d9e1f89c7daa62ce98da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea736994d5107d77522b12f2a23eb0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486efe4314a07732b623a4f6dcd6282267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecb272418bc7d9d7cfae991b29aa81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e20854563fe515980a4478ef0c296269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c976fd7abe87c8597b5274079c03c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ab9ecd3ba3e06baa72da4e7be908b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45ac3c40e0d3bcd3fec8a8350ccf67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d6ac5509cf2838d8a3f56f6fc784a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8d330b27219d4b23c61837453ffd5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cda8c48564c7d40028ccee3a80913275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae46a0c0060f4e67c9ab8f014f9fa5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4a03db124e6729e3abcb6d637dda5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe30049f20d84b46d6b11817a171de7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c5ad0a28e98f60f8a95bea3c3a531279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb267471e2ae069efdb38429bad2b8cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ab9d3f11024ef2cbe7f62cf23fbcd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab80383dee5674220a45c211ecb4b5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878300465db5cc57f28424ea369ee8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12203fd04295ab0cb47ad34252bdc526284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec1597745ef779048b4ae370ab9b99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ac0bd9e1546898c027e8a53e5c04f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b1fcf62e072b37e009f780b7a5618287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff85df33d24707938d6f480fd22647f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3756e498e921cfe3cf75443e38a689289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e90d37b9def7f6048b48a4c328c84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f82624cc363c6e0840dc14e9ba6ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b94afecd2ce52c689aba13da36d496292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b4ebcc6a57b1dc20a12562d6f18aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693421bab53e6bb31dafab96fff9754f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2de9021bb7aa9a855156d5351dd1f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2876f9914e6b777b6f4c44ffc33b14296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4646f224d2a4d4bbbeb4464a146e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008b74e9a991bce74eaac99e66c7981298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc334f2abe202159d90e00afebf6c3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ce1e1eda4e6821eb83d8e423e4f00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a511c8486aeb8f9730e127134c06a0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9956d94dd1ed3cf6d1141ec5600888302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead73dd855fa3f3c3aeeb3f6e3b13d3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088055db8682c52bcf2ae3e6426a06c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769a78588dceb50f29f11217927abb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad519bccaf203efbc5808c8766aeb1c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e3216b378f8d5688d2872b82a9d87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dca4b42b8d466372b87e9d2323376b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f85793efbb40a7e80dc2f4a555cc9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6919a6aaffe6bec89db1b7f13c47241310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313121a4ab46cafef9ede720bb83cb7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d1ab8b8e8ef4ae1f764d8933d8845312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a7f0109c4997814bdb6abe6e99b80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7646875fc10d8e838d2b0254635656314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabd6607df7ab1a6c6668bfd0dcfe59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81b313f8f4c41032732e129882856f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444ae24e24198ccb31c20319a0d2ab3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a5debd4f08f693683840c169721cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d2a01e3f38992d2ad2e6dbe3f93d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d2b199559f1b56c8b0bebcee20287320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97757a4a7f9a6197df133a48e3c5fa3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c03de4f0cd1135d035ce0acabefc7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea797fc9baac048409d5f50030bb4098323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231579365dc926e19274e8535c5050d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd5e9c0db189d9a9d0b2f85d9e352f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28f7e4329e3fd44d7e429bd8cc3466326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e30bf5cc005e011d2bb872acd864cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c6cec97410db37c089028c1b13dfc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bd63141dd71e6c9449663d214a2aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57efed11819c2b94db93a44386ae5a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd69df44abee3840883842f36887e63331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb80a4a5869f4bd3e6f3b7356352250332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556342bacb2d3c8c1545c2cb42e3076333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d367b3ea518fff81e4112e1008bcac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc53a40279e21a2888ffee7311eafd1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8bcd41c32fb0f94b566223bf4f786336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6a87adf00997182a0c530a7f72302337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97afab2aa7551deaeebf6a7dd3711b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e3e32f4d01dbb4fbb27922114c2c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fd9641c074497fb85e330be306442340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f810d2d11067a41944ace571dfe382341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddfbc4a0e23ab220085db5a9b5701d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328580c5c2f81c6e95cd10168053bd8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0636b92675ed8e5055004727a4d62fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad2faa80cb4303ef5d6024f7b1fef6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f5ff48a0fa486d66d049a7546959d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da188efaa350f8659aa6359637d9df21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda3680b36564796f234074a0f44511348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256d07e932cc084ef0294d0e35968ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8f87865bc68798f429639a8142dbd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf9e92be53644689e74c75871efb57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faf3d77c7bd442639d6b729555e367352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1437a7cbfefc79642ff403ae1bb253353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e832e54969eeb143664717854ad9c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6d2b22154f26c282422bfe8c3e5bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6031f86ca5e46d309ced57925073c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b8f95a5431331c4fb3d74ecaa1f34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c82b33f69f371eae145e187f14c592358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc172bd9bd746423028f28764642b043359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae32ab09fc47f340a9bc0c4d329688360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9883c809a16e8f50d655f94622800361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98475d841f7d927e13719a0c7c9dfbd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef684706b30831df782c5f30e044f7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70fb26b6500d1a7f5bf9ba5b1708da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2621562b7ed159ef0acd576da43b2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c14160964048e1eccd92a95595943366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db3a0633940ffe007eff5814909a46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8159ed8027db1ee70a48981f34956368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd47128f2e1116ade13af3d3ced6a59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87185de1cb0d2fd901fd08399389c48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88f08833fd3289dc6c1678b9f02774371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b114187353ca9b8ba6014c9943bd80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc1f84b3a51f593779c96d6b41bc6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43a2bdf8596e25247231a11a577f93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8f059eef9cf67c772ea7bad618a9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85794fdadc712dd9633f9ae73c69de28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7eabe62722a6aa9767197cc808ec7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19502e29bd828596ad908c7e830156378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a2c13b9af7e438499b840aeecd8c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38de042724fdbf0899dbccbfb125347380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec5543809d0eab00e2569380cdab5a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f4527fbbc176fdff446db3d5d19ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8e44f5149ddb19267d8c34a77cf11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f0279897bdff8a9d78eafb9334804384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a576cfbccf70e5bc1340e7c48d38601385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86403c4531b847839144412dd4d8ad25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb5d7852f0f4c76bcd4854f4fb8fe7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15d7fe74f769f808b9b629c1d8b160388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8f7fdbfacfefe81f5c3adaa164ecc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07eb7d5496dd6d3ddd53670cacf3488390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829f4215d3c24e3696083604e6dc96e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf9ef300b4db9ede8a3e2e599bca4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c0facd46d6392cd6a273afa573a7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf296a57990030fa84dfe4f818cfe377394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbca9e20a5f469e4b40c9f90ddd508395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aadcf0f05a258823f72fe97fab59c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dda0fabe0e4bdbeaf52d8dd4381a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7caceb8e8fe8f6978831f976c6fa5c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b91b10d546b0c744958179f0c113d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da6b491a1be153b294a29cd49ccaa8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fe3508d1933dae63c4a71ccc3b0cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496dd8103a949457776dea4d4544004402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6f697e82ab02dc7147576bde79eec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a747bd79ac57981b9fe7300296e5c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c701476e3f189497c8230ef3f6221de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4d3082e4b05907f06e8e6ef787819406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5251653fb2a556c1f9406226c0e597407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d498ae8c005ab1bcb5199e34ee070408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0ea2c745bcddd712ae181f86e4e3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc115b2100828a41227948a07d81b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b39f1435b0ceed0f80cc7e0d025fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bdae24b5a619889d38a42d0a2adec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fbaa3d7ffb6d40ba9ec86099afbe2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92fc4f1d2b21222e77a5027edc429d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38b6f28230d843dc68ef0221cad3a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f89bbf02da9e3386350a9851b3960b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0e19910fa95aa905b3c9ae04524bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470c4495cf7a38d7dd9f090d585eaf5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648c84d1162ff5488cee28c5a3ea87b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acfe14aa1da9e5310d6ba7c8821dc3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcd2d0abfac954b45b2f28d6aa6530421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb615cce8ed34daf0fbb8f86053ff242422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573a6710afe41b74e9157f6e3bd9366423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa46b4d49b209e3daf8656b00e9a56424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636454b7525e553e336cb93209ca23f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e62a883740112e6e0ef9a35c1772b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b49018718e7f0ac90b1a9483b6708427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3aa71d4aa6092c5ec1c85501c3c0b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375ffa96a7f36676a04b8ef4b5d34b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44bb8cbcf511523d175aec2631c3eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42a45ac1bf0bfbdd94908f54ff8d52431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7a665d8120ea790332a377b152413432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b0bc85447ae9f4ab800ea9ff9ef98433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5e41a3270051e0d5d300fbaf94be3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc8da27a27411579cbfbf4d62c9e0b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1c9d96663e84c2fb16cbf97704ba5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053e2a2c23ad752ff0086634f1910df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8ad087b40274204024b5787062498438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfa75a6c470675345a4331f10ba57c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac4075d93994fc3f2ac1bf9802b74d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5768a402af7f87e7f9c5877829b6c4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776db96f495fceb78146392a703e211442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afff9ffe2cac109ec04c4248eb9b40b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8744beed201b157177ec276dca2cc7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1689820d857e727c3d31c08c3424f24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26d5fe1daa48d07e6dc11d524daffb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221d86925ea30334f808ea8ad54e131447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb3aea86482bed0ddd083f7f3472d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b84c0a72aece24e337a1b61f3aebbb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b1ab2b36f0985a8f0c6e7fa02a220450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a62576a4059a924733d2d5777e118451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b47fe374acba2d47b9c3240a56e3d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fb0d5f6f3861d1feee935b0e4d0ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363091709f3176f0a7afd91c1c4221f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61d17e6a23d27b1e78b715da637bf6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b33c5cbbbb514361d7dcec445bdb6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01cf96eb4b9556446117c69653a60e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700abb97ca0ffc212e714f8a1069fb1c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753627d15c40c025e0f6e01ecfdc532459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53896fdedaa539c51982d1685fd09d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b05393b5d2b19bc0b62903c1f2b1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7a8e0eebb758f5a07d7da0f8c4df7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459811550d2e1c54cda816e176f7d183463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d0e20e2f0d70524fb4741ff711ded464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419733e411f931adc5d1c53ff977fd95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7802e4c4b49a9b88314c65ca73df5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486f9db47923ad11424b326f3b4c0b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47c6b149b0919bd8d29f61fff064d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fb5290310257ca740bc9e049cb7a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50bb57831218b0148454855c50e5ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013767b012a66fb114ff90ded72a319e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedab034ac52c8a437b020dc78c0beb1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38887e3bb194235b4afc7cd0fc8a8e27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41babefb8ec5ad24dc7b3119f88c27e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f904f0d7beadcb13a27b388de63ca7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac83441ee7287eda964c883010bfe9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562297669e130836f0aa3edd7be0ef1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d2a62c31d4d72551423798ea64bc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf04b99f2bfbb6b36b97bf0b7be236479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16778a598a0f93d538a99a07f0901b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d8ba57c08b9a8e2cc376278c06b93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb470a820328e567711030a2f93a08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6cd53a1e1cc9e090ccb2b8af12a2c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca36fbf34c9cf050dbae0faa227e61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355721af34376f9ab54f8b5ee86a8686485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815ef3ffdbdacafadf3146bbfa50a03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18099e094dc1d4e08c9dff29a021861f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c74d7f01f42d55197e4340ebad4db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e585304a6b7d84e8d323fd2b62260e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322bcb51fb3aab5b5ae8dabd2ad893a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439cb51641a18542d49e0884e5b99f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241f71f34e557907d778fd86d6657a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2107937a66e6d56be52f0a66909c24493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c04d7b7096e324f0f12377d414d6c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefbddb2994ffeaa197f239a36326d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf663c3b5d59e8fa526de4ed8c4622fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42a1f684c4df7dcdbf84d32e7e977b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04077e0ee73c0792b8fcd71c21ceb2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c1fc5852362126a9e182aa3765373499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb300dc1fb13ef1a9edb768f00066a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648df4ea21757b6593f9efc4ec6e588b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467abefdf9dfe5c48a1622412f1a82a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829d901fe20c125786548476cf92966503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd85d9beebe498ea1cd97dfeecc18fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365dc62b922b858d667eb26047e685d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac37a372ab945d6f0c8358cdaa61a9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaf5543fe8d6167ab414ff0dc83d2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936b310d90d701ca39c358d92588671508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0920d0434b721d2a285a9ed02de7b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f43abdccd13f8eaa2519338b5dca80510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fc71dc54c68e4caa23b3f986ada18511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc6334c09ba43706ba7fe48b09b7dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18763e54656d549a3ea7188e2cd712513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394cfca31d545d14d913ca2f9ffbd8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fed803edbfbbdfbe8ca56aacbb001515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dfd9219233dafc37e2ff97e893003516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b298b253e17d4e089f3ddabb195df6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc668b44914338c5e1a2730031962e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d89cf6ab304af37bea10533b57c3c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8283eef644a9d851b21dbacaa55ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586136fa178cd496f87eb0d0d5daff0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a86b7404fcc212d1cd49c1aaaecea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41466a5715bf22fc10dbec6388ecf147523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f82eb3591b6fc54d97de215dddf618524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858543298ba2178340db3b540b071f96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41e6363fac4c9a7bdcd33156630d8b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ebb23764ce8c4c82bd9999eb1b503527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7f25ef7f31effe280bdb450dc975b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745883282270f400986279316a1c6f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bf58c0fced6fba8753938e955bfa1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ddbac6d974ca10fcc307b8ff7b1d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ebf42686c10138f1db4635c5d8c20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc479b5341559bbaa080ca0fcfb1af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6442951d76ca1b3d9bb23f570459390534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c201baacefdf9e5e11c235cbd330a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303454d94af91cd5034065c4bfbc2b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b238c5e6e98f96e7744a27e797e171a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dcca9210127ede6478e3c070762d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f43e35b940c828350b707b4bc9736539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bc7cf8ac9fe415f87b47f760f370b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84d34fdaeb14d556e8a57a87d346ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b93a7a6d4c1ab83bfba762bd57e7b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3acb907bfaf5ab9e689fde42a2d11543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133437e85bd0bd86b11d3243b14fdbab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01ffbb990a10d8b145e70282a48807545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94aedac82be389dce690f822fafc67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d0005c6bd101ea5072e115104c994547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5f0bd05a99a55667f3ae64172ecb3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce1d3ee37b7c852827b55f76712679549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6567917ff6513fff4d44a6e510ff822550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab7853c9f15508ada88c7d210f7b40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32068c6dd9ea235374c432635a5bbc98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ee4aae795e8c51a558910b48ef98f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2162233fee7ba37ebb4b1ce0425934554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82da334976aa43bc1f3fd8cf8222fc1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee638532a57baed55300b4abbabbd15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04103df6a767759bbcb6db90053497c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6807fa43a024cf041371d07313883558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a612a954ab9058e3d4b174b78984161559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591c1feafd7b046fa38d02c5151cedd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b899dda5aa47f1c0e60dbdd12a02f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82f0ef0699bbb4ab86616d4c2b6b61562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53390349282caa72714161f40dd9b74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c45dd6bd115fd401f55110729d3b9c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794ad54657a1e19cba097254d806a30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0241a60b6a7b273385f0a04585193b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1442703f0550041ce461892e94a3c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1c2517fa301c5afa47055ac147edd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9228874cf9a1192d292ecfef9b8643569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c7b368a4893fdce130cd27811a52d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65c0729fffd72b0a08db4d49b76790571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8681f057ed8b0f282a3d9d74312b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6736bb8feac7a951d6f591c59cc61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d311dbdefba7856e3df185a7cdcfa9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95595c07797e063d441d8d1e42be96c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48ba949b819e578a137e6e1d9f9ab7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9842303bf8221f51a2b37acf72500d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1addaef5292266f6d290db3d563f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb5a4efae8ba3408575ec4dc773cc8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b5956428a645e564541f273499f15580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffbc089860c001fefe11ee3360304f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d15d44aed6d0646e5840680cef1df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e475be864a40e07518ddd49f3b8e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5dff2884d6dffb77cc4861e96c89c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11aed6b05ebe4d3bbe274aab1c7f474585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8459ae41c934d1f08e3c1115201aec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdb84539d8c5375ee4b87cb22eabb2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee8aade273d05980c0862dcc1e28a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abba481bd1f3c4d4b6dea62679c197a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd5f384ab7e2b6e1ed69347adb706a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774120b37992190cdbafed9032d68e76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a48360d46bee159aa7192c98985a6d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372cc6612978ac8aa74f21578b9095f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182528599044c5df957de3e70285af8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cacf37d9eea945a64165dc349e14c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8d2017d29be03dd5d2926a22217fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0373f0217f1dc6c3cf5e55e43e6da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eb98761235129c897ca01a2cc9fc0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cacd9f0d9abba1bfd3405b861530a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15261ac263e69d37696cb91b5992fdf5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fa0d55605a7b12bc056be71b5d6e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb1b5ff629092660d66ec931c69c68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54178a0676de8b4a2b2a349f9f9f477603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e6d0f2e0c9ded04e73934634cb00b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9c862074e52bfc7ded8e0496a3a92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfe60f15d3e5377d8951726b1bdce1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec361a980ad37f0e757223a8d988cbac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8507aa410f8853d33e41276f1818602608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b077e8f9bf5e4730fec8feb2967dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0484780efca7b30270a4b20b60df3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2477bee686eb6de5fc6860f420de520611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1617b8188441751e9b16ff803197096612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b5b4a43a00f2f44d786c013c3eac4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d113e0db56dcbe0ffba98cd80a2f3ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47053d3d16707a61cad78a30e0d37cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f2e2af6ecc2ba69477504d4b49574616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da989393a95988f3e5fea280afe9243f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d902d8311839c68c1a390b3186832618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd53c2aa17e11cffc7e0c756a0abe5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab95649ed3f5b337156e7e04f1b05ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b07edb52e42bc379199d305a066535621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955db1b8a8c5348b3588584027409f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfebd70cd8660332dce64d9064c285623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debee1986c380038c3d8da342cc4d8a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de901f86513e46a39b086928c714a254625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aee791e1be48757557ac6fb2d293b6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b392f05b38443be2d6f59e1fd442ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db94c2397bd49117375c16be8a9b480628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df5d88a9a53e4182f3f7808c754e86629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e56f4f5c2cf5458f534c2abc026db6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f2cfa67b2d16889e69bf865187063631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec38323613b82e6b45714b18ba4375632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6274dbc36ae37505dd2bbb1b6d0c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffb08f536cb489ac50c7b01d6c9290634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305e677203d9a5a356b65e3c5f61fe8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3e995947356cade54c17bbaf016e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd059cffb11540ca6e7c6581f41af65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf62423b1ae168f7333998eee31eda9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adc2975d17eb58f098a8494675b1b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d25733336cb02cbe05d577d0d584b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9029552e0b8d2e4b068480a11784c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceb7ae3dc2a50a2e5a077d171cb982642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3995f9e72c5a8b79ef882a4c8d17edc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fd821838107f68974285cf948878c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5452c50eea87cbdfea2627877683ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cd22f19a191b0d05908523c034ac2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6a36e30768b759cd5f1b2d31ad785647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf71f06c45b8b5dd4b32e079c97ce9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5286cb4a997affac0cf2f5ef2cef9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33482673cee5705c60c3d4fb32257e86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b345d2f1ce0c51b801ffa8a5b78ba43651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321db9cb8001bcd99b440c90018d091c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18e94565bc14b960c94c40455157b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1483cf58bee8df60f20aeb40f41df5d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c15e542555b3af42c107977abfe18655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71787428868685692ac0d12f89f1d1e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874f5f09488d6b1f8a77576e0cab963657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf588a8e14d6324d7bf683b1feafd66658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398151f22e7d752fe5c794ded84d05dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83da7bfee78f44536f2189f053df28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546625c7cfa95046a90e70e8dbe3df9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66f653096b296f53c69f6368b2b08d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983b151326dcd5d53807a2355579b05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0519002d235513171213f2560a155ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a11bdd6b8dabc2f592a9bb1fdca54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991f8f0ade89fd6078819e9209cb924666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c010c5481e1110d3c4eb0c81b9171f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01f4e1989d41fb62d4e47d8692edbf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a818928314bade5b86bcff5887d3f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edabe3f26ba098d807da1378e065f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd59f6e3cffa4e4c29c885cc2d2c89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98a6c4ebcc904f32658f4bc9f45b4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722a86f3debb705ba7f831b26e34eb5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f9c51837e764b943560374868f2af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6992be43da27cf05c9674b54740b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc634b57c4f80569fa9b9fc72a674fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f69cdeaa00c0592d5666b9d994ea8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df439379f0d13bdc6ad3eef450ca8736678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53083fd516847541dd54c513ac6dd261679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31c82c793eb78d4f0967ae1bef367b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be91243ce64fd25a4ec2a544af22c5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff1bc83dad5cc21fddea7d7099c557682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3f9037a896d76fedd246eecb4b763683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be461acaad968a4bade5356daf035aab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed2fa92cb36255488ae65452c7b209685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690d7e0c2b4608c9ad1974222a4ad95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341d9b2e2c3d8fb76786f42e9340e62687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18553188ea9c6488486fa1cf7a8291fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b245ea69e1ec578707f34b3a5732c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee558d184c05b15f0f0b00beb22a5c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a6ee8c72a9f18d38682fbf99e1320691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6385cf4cefcc1835ef86c493c3a5db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220651d3ec1c9ffe9659a564ce07fce9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ea3e745d66736a417a6dd2f0f7dc5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de1df40eafcd7112170153d67996c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a293c0c96dea01e4c275cdbf56cbf3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefccab5db19b42d85cc0593272c7af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e813915635165d9515fda638496f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb114ec656c7b1397170be16a2f82a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351dc5db70edb49ea3383fa59820810700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47499cedcbbc9afdde4030b5dd73a1bd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c42b6a6e6f3d08af03f7d70011b89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a57fe3945cdfa1552e3fe5fecaa7f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b2999ac77a08701394dd1ca047527704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff95b1d682a9cebd55ed80e938253c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3c4d563d0c391ec42a69c2880d89b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870c73d190cd7454f0fdd0bde2bc9a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c0bbf975015012631928ed432d438708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c40e135f15dee8e64a1116c818d9a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556472a906487b9ebca7e2c196572a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda30c6fede5e0cebf2ca8388a938bd8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178f558dbe9a309d9008f9ab71a2480712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829b394bdf6545cde7796ae1af4bee4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7a225b0c084708bfeda55d40ac9cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cc4dc9ea184ce830c47499b310700715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d2500df18e721d3e4868a309aeb78716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb32e086abd0d191a114399caae25f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cba47aa1b7ee972a3c7d97f2c3ed2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfdeadb1ceb3a8fbfef5c4e766776c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abd318dec7a59bf728aaa8099a50e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6623c07a98ddf68ee03ca7506772809721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49781fa0e12aa96fa03da57b3d870d0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3f98f3924a4cf63cba791e4480536723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b0ef64b9b9fed8ec1fcb3c166fd77724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95c311c22392475af4afee8a77f261725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eca92fb118325869215d76b7ddd966726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb99b4e8d113c8c388c1b9e94c84947727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7205269b7fc178a1c3b0df7a7744967728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ce01bfe9fbf8296bf957c9ad24d9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb475ba9bf75b3aa41236ce9abd14059730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fdecab5f8d0f6ccd9baa860e3976a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f3707bb16425ec98e3b438c897227732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce18c145874be109f9a4c324c45ddc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca168559c84785f1c29850f9aa4b55734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328310b8172b4c5c4d8c45459078df3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710b5dfc5880b795e81c871193b18e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558317a6c04f1315ffe186eb7ab776bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfd54ca7fbac679447cf91d7dae5ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d220282b03e482a848fd5ee3272f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a7b93e691f94da1ccd00c1fac72b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb137243aef5a0272a2190805e9eee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1432825136ef0453829fb3be561484742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91e92b43564509e3b834d662a0ba82743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd9484648632da29c240f43685ca89744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3eb02f3d724076993b55674007ca5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a652659098b49bb034f9fe9ca4d53a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55740d466688b7d40e641ae64f79958747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfd84a1c12fc4c0fc910a56c0163cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c89d0440008bd37c22d0a395e920dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cb6f9d774a5058f5bde8a5598ac96750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29ba4bb56f861b96f761b9730cb5f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c692225fa50e016a1ce02fdebcf618752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f247fa97a8d18360c07757bf3b37b45753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5a4a11d3d3ef3cd8339395c1d95d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc538ae5a91817623f3ffa4150e2d70755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069ebde789aab23f1e03427fc1171eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83ebcd4854e13624fe7a9c46f88196757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec019af06848a96f53d8cd6ff42f10758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a8fff4f97d80fcb72737c5a0a6aa6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7f29cdc32806e90ba9528f8f03304760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2817fe71ccfecac443164d1e9a751761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49402f1a8da9c186cc4ab41ea592c51b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb26c906ed2369c972862733604d9d4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0954a96470f0c3b685ae82c250f031764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a00e4655606fc05e4c2e7fba2261c4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027424827ba4d263545803dbbf4c090c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ad9356ea254266a66a58e0546f060767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576cfa0bf8c8de542c12f2071f55257768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7668067a5e3fc1cbdd1453e69494d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec41e704fa43fcef277a423956e1108770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4150fb8b397366bd02097993c935829771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2141c51054c09df55a899ab53baa6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952689358e2141b84a5966a0627fec0c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdad4add366885381f7492e4b98c8f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fc0de113aa1058d69678ece09eacc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475a7ea822fbc09b8b8dde3537009ab776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19977620bc9462e7271574e821ca303777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fddde7f961318b3f98201ac42e3f2b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec5e5c49bda5d6018b6f29cced78fa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0598369d392cf2b8b5034d5dbd0e3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaa8af4493cc4b05086fc19710fb20781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c491a3cfd4d6a88b600f6c9ca4baad6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28b3a88479ca7b1ea7d89567d81ad9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2339c72383a79a07cce8b936689a957784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abe8838f985b7ac0ce09df88056e7a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67169935733e4142556bdf40b6258b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880337a5ac08b8ef9ae6bebe1c920449787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c1eed590419678d60db9677e143ca788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87671c9ad6f33a4feedb9a0aad29c4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55741b62488bed66c46e6588ffac5aea790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad98d2a33c7b06753278f04590b4dd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f648f98e7f0d4c0cf55a9cfdf363bc1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8deefb62512e5753a685e7201c0e371793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b9b45ead9c922ecd7bd8fe74df539794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cd91ab28ade9c33270b5ec9380401795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23452a800888a025d1f397896dbf94be796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684740463d45018fc7fa88cdae1fd34797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80da35a18ab6ae9d2b675a17859526798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953150113f04cd55f8845470f035fad8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024ac2d58e16dca8eddc1f30299054f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcb8daf04dee826f92ea8865c61b97801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be04a8adea8ee1d19dea52f025a1741802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3dc6c0959d5a3f3534197d4a6db31803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90766db023daca9f6d3e6d45a470d0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b06be4c41bd305fb32d5bbdb4ff380805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd514c4546cd22fb1c76d7c4bf80cb74806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929aaa391d89bdfcabe14effd05975a8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7e8fed2a4f4dbdd96dfa380023055808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a675f63c380a2c072c19aa07aa436809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15dc2cb9fe03986b59a2c6c1ccdd5a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaf2f5d3a0f67d6fb49d6c936ad848811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3cbaf6e91eafdca81efb15150579a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0506b5354f0ce0cf458ebe1d38073813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58639e18b989afce0274a94187f46ad2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f81ba427afe5d26d68931f273824b2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bac15e1e44a287b6d0cb7f760decd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbe972df4c576b3e0d4700ddbd3560817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae49f9eb205a6f4bfce3bc8c940c36d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3051788f5db1f070f00fcf7ea4eea6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5f5c78eab3416e111c695e852409e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d557d043f183f90c5928191f567237f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681c847fed75b97b52161d1929be66a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671fdf094a08153e18dbdae3c446605823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0fb1270ea962056e3c7e70f6b0b81824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2e90491e0c75b5abcbdaf7383e360825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b6b456fdc6936638625907d6424ab826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfbdef970f612dbff01dacc24f129b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584be31de690a89052cfd81d276ac1b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7cf42d1c05ac9cfb15dba196afa33829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414ad4d0bfcbfe15de4f8720e4dd097830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22899d083cbb47b4c892fea497d635b1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868d5349832faae540ffa9e344ab1cc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696abf1bc487f3861df643332fdbd5ca833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff7d571ab1bc162633b2d12392dddd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05e5fd5caa9162ac5bcc503a7383c0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916748b04c2a801310f584bbdcb3ae8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc22211d4b190c696912361a40e4502837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a5beebf23076a6d02f0d5a28bf252838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b2e35cbf63183a47699b17714781a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888892cb3333c6ab7f7a38c2c40b15dd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669640be2ec9a9f23845f27b92085c2b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8636802c51d54feb18e890101298b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ceefa58be91e15f5781b0ee07610f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bdce2cbeca70aceb38238199581f7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b71b96a90d702e9f87ee6f2962facd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78de521a936ceafcab2f28e0eb84449846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45b03c259980d57212958a0762e874847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f141017118c33b444c6ef368042c05848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37a2959927f243e6b3e26da4ae9801849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99348a268e59d9108c2f4247b8e1890850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739729561425bbaaebb819f6d7542a4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958294aa4908f5c4f0dc4790dfa8abb3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955105587e0f84e42465d98123e94cba853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5eb7dc19be1e89e0ed418b3e28cf3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00698e0dc535297edd3a37aef24cd968855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573ae8300f701df0e403357c3d0012a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15ad74c3489ad1dbbcc9163d72d0ca857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebbd42ef19af0303b607fc3fb8b9b6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b942c8c137478fa882bbb8de41a621b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33328360770fcc078c16d723946275860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc2700c75ac144461711f9c169bb5d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43fb18b5ae3d262d0a742fa3feba06862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3fff2ee1b6c51c2189d8a459ffc81863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87efda36c2c995a75451e3c4b885611864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025ab50fec87a0ca2e17f211c13f734865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff6b5422d2d873377f665ac63e4d8c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f59d43138756bf67d3ce777aefec66867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed3ed0688f4b56958dd455ef86e240868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c88f4bb2c3ba6e57f8d48ac9581870869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65645d37bd864a5e1ae09ab9530374e4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a1cb239b5ce908853ee52bfcb7d2f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fc7471a652d1bed668795f0c404b0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1542cc4aeff57608dc50914bd75ed6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e926c1e4a5b8a83eef0165c2833dc50874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4f1957bbf628283ae26f792363dae875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b625793b34321fe1f65b46af4e46d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da67897086116965abcbfcff2e8d140877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c5ef0f618bc38a6c5145ed8957522878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c16054603f77371faa6fa5a287501879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39f07106ed6c5e087126b477638c8d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a7e205aa442daea30ef19c8017da9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464db30d84ba0968d207dcae4237b38882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d5533ca3de36fde3d0c1f3eca86fd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b174dadf4b437858d7c722e130bd7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced9d3d4834080ccba620191a8ab278885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb3bfe47cf995caf3366ebb04fe64c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327343725c16cfc19d054f50643b2574887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f894e699b03aaa61cd1248bab06c3f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8a8446c40f8d8701de0b2f7080dbd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0109af173f030987bafb0a62f8578f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5eff9051620ebe9e5d6f01c6406f9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154cdc5d52b503c63f11b2a17c1db4e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c42962b8fdce943b829ab70391186893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f5e3cf7d56ccf886ba78764a5ae07894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3a3f178bf7ea263ed3641bd2849ce895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed190d60e7fe6c6c952e18b62c8984d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800580260bda30d2d33ad285521b8835897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8bfd14011851726fdc9b6118ed608898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fac5da7f5d3be5d11551bb1f3b542899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c424b2698b15b35cf64a9ed09a116a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1bb9fd960becf297fff0451d98963901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a03816a854e3153656805133a2efe902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24b9c7117a00c6019e3af7cbbeed4d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b04bd7f699e4ae5baf131c638d167e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d628a2c4b72b2b3007641e159aa82905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac165510df4fd556f6efc59eaa5bd88d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64c1de075183db1013b1acde219014907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f5ecb4ecfe7d50b858e0c27870e3d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92274b0a7daaf32e276a0ad8f84d420d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83450aaaa275feede28b81c0e43c581910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d59fbafe7b151aa459f7d252178e9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168472f362bcb0fd041215ee33832ec7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7df81816e209b7d26880992a2b988e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c804c2260fa9aecd0334c55d32f8d25914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038dd0565340383cd9793f4fc507f7d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1e08129d857a0e26a8b5795729e9d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb06fc59e3b9374ab930ee9510a0979917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae7a029742ce35e984827e01702bab918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446c1824dffc43918cbdbd09a4b69a0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8a42c8398bac5fb243b6df42746d8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ff9d69893d28d581e54162903ed75921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217482276b4c68d0482bafd23472b3b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18454ec130cb255e0540d1153bd5cf923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc34cba05a0b30febf7530ea6749215924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b5109c423710d5236e86d27e1b977925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b2e54fdddc81bae1fb271e958797b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4bda1f6727b89362f93d3e442f069927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529508672f6d4e6f1481e4b49909cc0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9a1ae36ffd35439519b5219453895929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b7e2aaefe49a2d5d021d8fa650a11930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3e4013da33f6e6341c5b5951621e2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5d61a8e670c74491dba4936519b6d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3874697aba39789adec2a79126db6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37892987cf10984839b23bea66878650934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fd055c0df9d955287c63d4a7415e8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ed649565c8c345d8a21c11160c7a8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431f5379d3d0ec36a66b01439591df3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5adcc3e10532196e97b8cfe9c2dda938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f589ee5f64cdd1a1ad88af9a7ee6de939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2d4e534142a4f04ed93b4e76da2c9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb6670b130d5b11ef38789ef61e66a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdd3f5691f86c424ab5e66d3104bde942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf445b3eee31a0212be01324d216bb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b825ad93480541b3d95be24d91147f9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b76f7c43c571e7c5ac02c60448f81945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d203383cb3a757fa1cc34c8c007d6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6a7c27478475fe7bf75e291f6015c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ca472cefcdf28b51d9c52bf1077a4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc75b9768affcfcc9236ab5436ce5b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70caae74359733ca4231ff86cefb69950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b72d708d17b5147162ccea92fe2350951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d8d8ccac3873fc1189286f1f97bfa952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d10e0d4ccbf8d62750ce7a46ada44953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750231bdaa0d0551a35da435c676891954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3182e701d165217071c26d5d8939e0f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a639a2663ab369e99b4fe27dcb529c8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d8856afed0b673b676cba3497e4f4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd7e0b26c7dc3e3ee64262d7290283958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5d67a8c7eda022766894921c73a01959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd3c3f0600f744aa2e6cdca167a3be960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c7aeec6745665b6c7d90186a5e4a3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e3b61c6312edd12d1c84f108a0376962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c80256fed8612891c9dba2cd038d7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacbe720f887dd6baa46e4434cb9a05964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436070fd322e6f7bae45d54063909768965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e742bc7a94b1070ad62e941e57f58966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11785d16fd9d1dd83cfe46334f342fb3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bc30812964c7455990842e9a0f9c2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88e8da931398c1ef15e4925d7aae15969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6fa34b640150ed82b01a598a025a8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f01869cf87ff0dcbc88d594acfb66971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376bcd80e09dabafcf964de4ea36ef0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d34b1014ad9f1830951d05213f4e42973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f653c973af0cb8963da04b80004b8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef929f9e1d9ebb4da337398d8cac86975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b34f959975ec9e3fc1e8ef1170fd79976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7e1bd6f84ae39d0e84fe22e40df39977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>