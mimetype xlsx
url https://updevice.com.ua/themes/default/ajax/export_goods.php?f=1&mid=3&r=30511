--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220faf9f3a49814f412aacb195d66f641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afb8f1571fcc9788347c4578d021072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c4ba3c813294b71b1d4c85aa6267d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142e6c3687a3999dc9235e9ee7ea33b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c9f14c4179f790caf54959905fd425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b379a9f32e00db437fc3e6313cb4b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472275e66a3c3d08d2381b00fb74eb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60018e62addbcd164f66b3fdb5261ff98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d976a539f042cc62265b2fb1a3818a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5bc9e8cfb6115074363b74331585510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1b52c935edf70af00f168f2fb3cbf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c207776609fbf0a4c1d4de59ae613312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8185f3ca8f48154f1142dd798dcda513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db435492c163d6453a500f75185e850914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320de42a0e45c460097a807f697e6ae115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb02fa91a714c8faf04569c2fc14bd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce49295ed47214adee00e897cd9d38217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a847920df55f6886a17b6360fc0d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4b4bc775c528aef104bce18f3dff819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0ba9859c853612dcc999a6f43369820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf10b9030ceb61b8a0623d8bfa14a5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb31a9cb4ffbb4d7a25eca4df53d6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2272c2270d3c6ec75bf00aaf5844223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198c59e8397dba87599097e24cae77224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359fefee864cbedde37061be6d4b9c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fc8cd61ff3d97fd08b5628ef02d2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee91ea55e30ce7e80711be8f48bd9c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b85e3290816cc2aac32a20933ee79128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529896457473aa2f2db2a0970625c3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f9d7610ed58eeb9d4c460212fada130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2379f04d464e23f4e56df1c57c1f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77885e0286e60c2d3a736e7a0a950cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70696ccabd3a18aba945defeb6a260c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9b0db98d26941118c48409c3d3be734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5aa444a7b59b256b425d697cd3a6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0849a87044bf14061e77f48e5515e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e474d12a6eeb29119b6ccb69390cb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d92d81e0884da6b5831f43d7d647e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3c7359a4238760ca15698fdb36b5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485058d850d961510a7d250d62a412f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1619364671d035875e8d0b02d39759741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f96ab59406cce6022ad3b9dba59cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857e701416760e80b009f155137092d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8093450b74b5ba8906043972413f4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0db6ee4481a6c37dccb8bb2bd6be7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15adb4bc18cabc09a1e4be9a22d523146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b121bb368996bf2bfd21462993e8847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a2177f06ed559720832418a79d72d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9a82bdd0739fb42d34f261247508049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd3ba7047cf9b04127d56c602fa81a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af17318d07ad79526c6161dd2ccdcae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42ee77072d4c9353303d6d5760a50952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1a8592a59cf13dcb6dab9e7cdaec153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2ae7718cf69af1359e9b11655281254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196d77983ce4647410c087cc41073f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96490e3e4c32fa1a39352e445479106156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b65688b42946265e28e249aa07f1ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4d484654dfe711eddd4b785a79ea658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfae5faaef14bb1812c65ac13854ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1b8cdc6138a49ae13909c4ef7f68c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cba4669e898d1641de7a94dbfd81b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35ef14b5e8f1a6a9b6088be8f422b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ddf7900195aca48470c775ddd681e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c39e702698e92e84fdb5ee827923e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0ae1fac6681899b0c1143dc20595465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc24e55ef9c5beae9cf3bc5f6f6f6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00b2f38329d1de90b85dc7c7a408ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e254839cb47e0e2b9613a79da69e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea5ea7ad1b714f880ad89b4c66161f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543e4bed2b76f5c4c58800f0241009570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cafb6703b20780181bfc062609c1b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253cfa1d376cbb23279e0561304e79972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2ee86a21f5f9e49e6221021e63c7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9cf5fe3b730faa5e6d0e1de8804f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58472b26632b457c4506c4d3ee4f77775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3aaee2143e40f34aaa54c768c674076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbfba70357b8ea3bd483f01307e8c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732abafbe649e13bdd2a2b0fdae3a6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9764f3c0f68f47e9530e7b197e97f3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492e17d2dae08b6eceaa0d40e93b0d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79816bc1c09db32a3125962eb2637a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b2231c26c49816a7616dea5c0bc0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9d4e06d03e032722a3d45a776443d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1806238aa5144912233a795bb3c64fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908b01be43dc76e5e9df93719f2501285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa33fa9d5633dcd19f3c3bf00906c3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae78cbc645395b16f789cbbdbac74e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc25fa95b114d17bbb646c26124b2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3b48cc77bb927e55d00f06bed802789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eea6686f2fd28fbe64363bbc87cf1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83139e081120aae8af150a6d6ac3dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcdf36a73d4fd5cfc458fd4d1b898f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421f166bc690a28348f8a605fed365793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68ee88945add06a34247418c48859e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3e44dc920036dd35204e9b93a382895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140c1e19b06be4ac387d95ad492606a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f0785b564d89c394830a684372f2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90844810be0c5923dcf546c064d78f3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcbdd9dd01f465468948562accf86199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4b9615be91a7976b36ae4d8d5021a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da38689cf47dd07c469d2ec41f6792101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181fe2b70c88ac6e3b16a675ee622ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102c8e26c7ecd0141d38a3f7047ee02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b21d1ba9f1a7b43eb94bd78894f4e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a836d774849420f691529470daf708d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab00418192fa2b8910ae20c11c4129106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c836a120492049a1f8a9bcf8e5ef2f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9446802473c4bd70278ee0084c3aa74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52be624e0caff31eabcf66f258fb1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f116a2124b20c9076d2bd6c2ef3e38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19490325a9985af2dec89bea7343541111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949d141cd599821fc2b88742249cae9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff80268685c66be898207860dbfc1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641f366f149a03295adb7f329e5a384114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544af8ab58cfa48880cb5ca644e16d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bec5038941c2c9fd8fe3f50c8f381b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8b7a526ddb20c06efff611bab796d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995c59f017772a5f83ff5c881781efb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bd73a77eb1ac520625374647c3db1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cf4864460c5b5868597ce57dee913120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918e536bdf9e72d21518688ff85db00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2d22219ae2b4bdef0bd5e4f61dd02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c40cf7c1f22e2b0136129609e6c5ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0689a45285fc4fce5d843a7035380da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d864e23432edc0816f0251df74338a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb96b97a597d31eb83e9cd5d031c06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351397d0cbfb24053194b4713fe5269127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac4d985005ad5b19b96856bd9d5a95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f3f52f6f854f1cf05bd31a909b784129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d0b4dcb744e19b6f9f0e721d01527130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376d3c4c89d67ac5985c7dc90029f12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5626b6652077efa1eebec1f88397a0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9722b2e089d3393d3159013eb04759133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82bb24273fbb61a99c8b26212c6010134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c771c7e11ce7868fcea7c1e7215bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50c9d3a03f17ca5ce2992b0412dba5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477b606145f2bf882623c1545b7fb3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299382a9429cb3f3e651b6ac40011ed1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2435c5776b85c273ee3f3d022221236139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b70366e361d0237d622e32b978609140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad988212d1266b956ad6839385da1da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ed169acda0c7714aa5da87dec6a5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45bd91f1fbae45467af30480398f6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcca31ec7553bc14f8b13d714967920144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47639c9ee8e96410c1e82e887f36e210145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3456850c6c36c9cb5de18898c8117c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ead528dc6c363884839ef11f464bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a06b5d5e9949a7586a06a5d496deaf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f5c32d37369ee23d9bc90b09d180f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa21ff5547b55384fe92b49b5cb680150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0db212761fe441b72cd9f06f49a821151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e18c3191cf5783169bcdc07daeed0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d0f1d62cd7198c75b2f5308d28165153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ca145d4ef500711000240b2a3b138154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefedf3a1c9fc9a8df2133071bf8a735155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6972240ba05ccd5bac2eaa19b484c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2d2d99197456bab37cf5d09cc4550157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605f4c3f35c212b031acf5368e6bc94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdbfebd4342083b78fc8368d452094159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a702c5ab2b41587fa919ee7182dea44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc83d319818305325d6c8f88d15ceee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca909dee3ff8735222078d7bf7b3df7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b15d83078fbc847fec4715d231e69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c9ae687980ba6a26812a98be8ab84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e284b942e51ab5793aa8a46a3e596165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189746f4fb606b56c6fe80aeaa621a73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7a627c23d51e52b50501f3d4647d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea68d53826759025e1a47afc71e3fef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c3826bee72fdefad504cafd2bfb81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5853cc3cd2d96b9ba40d04b87f5665170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6b80ea903036bd6ac50fb4808ad42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2bfb08417a47ae6e0e967bbb21dc0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46b01202a83088ab02ee8a7fb6acf9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cff9c8b902f93555c2ff42ef5a37c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655345339215b60e0ce7bdfd5c4a276d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1d0a608eb1fb088c5d2460c0bbc6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bfda2ef58570b7e39fe31d1e9eb4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b37c2d9dbbda603f718ea6d08f407178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26cdb316b4d8ba8af163d5513865ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e651bf6846a16ac20146e2675e909180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ece9b84d5f57ba27dca64675d4584f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87501147794f40ab3e1d37865dad26ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b34fce57e991d1898fe716647906c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a3700ce8a8e5a1c1c3c362783ada8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c564d3e69cad785985421352445394185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fae1b1746a67153c9eabefa7c27d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccf5d21eeb40d2218c57b2b4b3cc1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba4e397e39cb52867946e2d1bbfd00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3f6cf08e18f1b033d7f2a6590cc1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b70a9cadc6a84b592581a8ded43873190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e5af7cf36667699d26253a06e776d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b727bf6bce17358afab4e25af6072192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d095f864ce8c37ed77439ba9f17ff9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb1d97a27e757bd68a7231d010a117194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a00df9285ba397fe1403259a2be2d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f9e7200bd374421057077349c363a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ba7e9836fdbe19315bb1c8b2daeac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010d78bbf581949a8ca72374cbef52a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10611aa56f4dd0ab291ac8b0ecee81dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb41d13644249195a94ae8cb46c795200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422897df9f186b998ca981c407ab4e7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d8332e114e824521a00786086a8ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ff1c115393165205149a906277e76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32779df133501d8fdf14aeef55a3fbd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b7e1d0189f8c1f2c11a65d34a41e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427545d6a3454e09f795f80799fff04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185865f210c8039053c2c0669598ed58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5129c8da061290027b9a172d7161ee9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f52c7e3d058a6ae847c9d8997d6ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3152ea42b4950d3913efae8bbce41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39c9b435cbee429fb943b2919e4695211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d60010937fb593324596ded367cfe2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45eab08b663102c7dbb9a8f4a13d4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fabccf235e22c8e74efb81336bac2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b0f09ab49441094546d3bdfdd4fd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb1594cf46db7b44c7c03935bc195b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a660e399bf30412c909ccc4cf621e63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c37c439fc3f5827d736bd564da7925218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbd7d73539c151225694bd74efac8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994778bae79f56e6f20b12cbae75762220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c4a1dce49ab4eebb7e982ea36cf1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d6fa5970c03ac7bbc4545927c82a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340776f49e9bf27dc333fb68f72d2e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a09e735217c512e8569bfa3208ff5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536add38117ad970b17ed831cc3bf4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f64e56ff26b22d383fdbb58d0fbdb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e5db193c07baf060f6dba8e141556227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554514a48bc0cfb984d3e82d93042fc8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f474ffab57dabb439697af7c79a7a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84ef6a7114cefae81589d2de26dae9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48e0626c7a634f1cda1fa5fd05420d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e976ffb66628fca00a8b2ce1c69de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebabc2dab0938f962ae048bc186af82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d7c5a36bf7f7e6d89ee81bc438f61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09047d14cfbad712c822b19d448c27d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3752a9fbd25b4b4499edd76662a5ebc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845587241d153cad975b16acc683589237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdd8c37e76f9b1acda4a5e50e31d62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa557cbd3d503d93b3d2cbf0ec947a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e51be83e1a9c81f2e03ef91dfbca7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bc06379750dadffeb4fc7535930ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6da3e6ea18a7004854ec424ab5201242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b9e1e4cd04a7e5bc45cb6ed50fd9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17664d6571845b92f919430860bfa7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b996cdc4d656c05777eba03b40cb35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2454c7f4a427fd4a4659cbe2e0e33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c643c03c2645663acaf3b3060d5098247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36d2932cf17364563e60fea7f124b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457101e16d4e57e32d2d41b4f8f220b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba143ca188fd6a4c28471ab9bb7345b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accc502642be68b6e795ce9380a8469251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb956da14c52ae991c6fa23901fd7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37170c30e27b0b1c1e3b66d2059cc4c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274b3148454d9846b99bd50a3d22452254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67b54f306588520945c4e2e8db755d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5a0f50fb2446a136faf6bfb0186e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656b44ef217a9e64029b7f6240647d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd41f2781a634ded532cf027094ebe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44949630da8911cdaaf491a34f3b226259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2e0b29cedaf5abd8d833d4f712810260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84527bc4b9dc1600fe667e849b8d6ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb31536f2185c31884ca12e277ef5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a56257da599a071be62f21c16d820263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2f834be5c3d72894ad617e76a717f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b4104f3ede600632776da5e1178f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1ba0b8228e253524ddbea7b82cfd2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b20b372310eaf0eff1f886e24cd0a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f74f5a86e5894aef966407b1194642268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ffc98c504f6f7897f7f900a19235e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44272c3d44fa4ddbb0f6d95dd23a86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc4825328f4deee0beb5177b8ea0a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558ed9a98baca93ba05457de5b11e53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956d89117e10293bdcf8b7fc09fb23a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459ef781d482c166e8eddcbf454324e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956c5aa64f6da3df36379bc8e4c3cbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a790d2e0f97ed2088ed8579728017c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39978816d23f6c3e4cbe3829b9b57261277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f7141b51008ad0a953a09d6ba14c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b0fa7de87ae080b3d35d7f325feed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9af1cd72c086b493eab5b94db7550280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac93e437f3716ec0d90a2b8e1fd43f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8ae690de8a3444a72b50fe905ce68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa57cd02eb9fdbb0fdd9faaa5c34883283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5a2fa2d595d142f7017c0e7cd8290284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e52467275eca9d43657fae1d72f0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f665a922ec189209923628d051b4cc1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f0662e147e54420941db0bd2a22ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526699d810630d7fc31c077b0914afef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408d831ed77725b241bd1d26c03cc1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbadb82a0397820df4be26c049366c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec365796fb9521304f705108c1e7bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b32efd2d78535d35711e7047d8bd1e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03ebcc31dcb3e1695fa907d56f2c10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436c77d5d20d4561f047086bbf31b30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7142ab23164b159d0c99f89646969295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182445ba811a72bbc921d7c054da56be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151c5ebfff46e75e97abbf0df86bdf4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc7a0dfb506cbcde277dcda6e41368298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9970172d0c3f81f31e7701988a868299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f685e648e036a8274f962723f4ff54e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20a7204b4a69e49b38ce39119af263301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d24d7c07e6241a13abbcfb8163697d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25636a22bfd6cf7586a2afb38aa2ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbcc27145a5209b49b6b97e7dbc4ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90dfd1ec302db79bb781e2527c7a9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e488f2f19448452aa69be32e7f4d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87456a1e119fcd23e7108e9cc7781e4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2bd59636013e1c4e9d376df2646b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce77de959fa476a353bea0b6ae0465309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c2a5fe446deb4a22148b4098394b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873dd981fa1e98b02b26f33128d4109311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b71f693375339cc9f46e28f7af224312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500e94690df7ecbe86c5483445435d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c919c6e4fe237fa6d22faf3625c79be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75a82f97eca5468e63b818031c9ed1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358fadd7d9e00ad7e10d9d6f6243f35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1637c26476183a4e49917c0f8a182a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c359c96d340a10147d7676656bd165318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da053a118bdcedadda3c1178e216285319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaf6223e62e1a0a30bb7c470452cc5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac038321389abf1a0d4e82d8049340321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afeacaa6192967ebe3093afb0bccf7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b213ee172e741770c28f4854828301323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad558d4546f6b09bada2dc917fabfb21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc172fb31b3b1cf53ff55704b093aa01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfd89ded25140b6a2f14acbff7f7f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fece44c1f6c1b82b6a6d9199336c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade34f0fbbffc935caded9782f47fb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542837bc8ae7de8b5f7a9699b2f8b09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c75fc1278132ecfad466fa697814f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6b5ef67862692097fd42646afda83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3c493f96f432157fcee101d85f7cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30634f66f8bd63fbbdd5fc9f8ce11ee6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2460cd4101eb7b9b2ddf72df9a4eb93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c9e58b52bafad67f95156f862676a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33793379f16ebfde6ca7f01a3f37925e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88baa7abc0fffe13ee446a05efdd9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419596c93880f26af56f29df24bb6e0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff58a61683997ec3437f71efd82801d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e0bee8d94ab5c0719b1707e36f822340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcbb31101f5bc4b1f676292d49a996341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330c618e8d47b10686f4cf57b34ddff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3dac772872c5fc3a8223892119bb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeacee1056ef113f35ac68918f5adda344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228eebdf8af535e6a9b14ebc6ae308a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be9efab2c5b6d939da514a9b93fe38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedacec02508e74cb164f81676509ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff257fd9affb08031062e410997734348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494ab2e6e6942c8cc892709eb4cbbdf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918237f8c6d5c8547dd6c55b395f7b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12aedaacc319c4a21f7310f223469e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17406eaaf64dca4f710b5fd0c73dd7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98292bcfa8def09596f9b2d2fec789e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9b86addceeea9105ce05ed21a00ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362dab2906f3d2fdc305f86fddbf885355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556717e894704794b52e72d8c5219b8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee65a9727f6fa0fc948aca3d3d142e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46edfcdb65991005d92712b2525f021358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433fd8ae4d723cec8d7cf01c5cc62f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad4edf94d929e4208d74b6baa8c210360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6de1812a648dac41922f6612a4eb2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dac49b8b118b4f5e15f0a9f39e90d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b493ecdc3722857ba4ed3d948e0e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bfe960cc63d8c872bc116ff37b386364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c28160ee652a12483c1d012613d7b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d50605024f5a469796925072d0843e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163e4e2fcbf8c0a3608ae319dc82e39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f7651732af2f46c89ed4fce6eed0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a86a1555875ed6baef0ed249fe609e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22355135065da035ff9111f8a9bb094e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba9625c977409895214ab6741bd7c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bf30922fa224a93ea7b00dcb82db4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172721d12fb7db2c9e8440bcdd45f0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b20430d266428d177c3254ec19b45374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e72e8da92d043eee5fb9929f8bbd33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad177e5588a56dc6ebd5cf771ed53a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dc928fc9880f4894f6025a53661b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f14666b9290cda0eca616c61cf8cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2449f1e56ea440e05a56c592f2b1583379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de366d6440531a873bba4df73e966b35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de5dca49034f6953e57584c3426a31381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bc8fb2d5071ab5012be047773225f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40429339096ae88a3d9639edcd1f474a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b28b58631034bcdc442f55d2556675384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba5a528f4b6e8339acf1bf6b500389385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449de66e4ca531cd8e79790f355c026386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ab1b54b9417786d614f806b83eabe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318329823f243f8be7e149c391ff9642388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de47ec88fd9c4b3d16d0ee5fcba055c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b557f36abfec725263bc533ceffd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde9133da8e53edff824014c9c57e63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ac52168281348ec7ac31cb133aace392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3a88f724fc15cf08732bac7dbc079393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06de254151d472dc7b201d28d6ffa0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf300189f3a71c9e017bb367c3f04f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d4a76ea950111a1430d23b1689f35396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fec8e5a42deb6a4e7d071e018f603d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6898d51e04932a28b33048df41d6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb1594c13250a07a22b1e85efc54a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04195c159be148a6ea12a19fa8d59f35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdcbc7f36a1349e9938bbd9e4fe61e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619067846ae5fcc60ce84a9ac668501402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dad106620a5a1f8ae316d8230b4b8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e0c9c4971d29a0baddb29d69422d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb1beccc769d138dc57416b93c18e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d5d442c97b034235094134785c861406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea9e5c502e8c23193bcf19a5c6a87a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61060f704807fbac8172c84bbb946e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a4b19f3db775c8905e15dd5f910fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6ea99a15f0418b9ecd41156cdf4af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf7466b6e137fb4103ad5cc95734ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba24cfb1d053c5695ddc141cb0d1e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28158ee46d710152a19e9594c410803f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e3237a1b4323347176f28e159937e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ff1c7f912f8d6f8d52baa4c3d7610415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3b3fa3b41fa1da9bb3ac0201a4579416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c71c92529bf579ffb62ed44be267c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7608b1f7ed6f3c7043eae99bdc625418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d801605ea1748068895079f2b7216419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe0fa9bad0ec5a84947641b63b4718420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e50564dd307b6affab9e2b951c582421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cd3a145251f4092e5fb0f0f2af1e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d0c20a3498ce402a7c0f463fcdfa8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227361fad2387cc3be59727cc33109e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dbcf3e64768f06eaccc9287a86c21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4b2faa49b1d7eaed1106a3852555a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103692ef2046e7f42ee13160ca84bf0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abccfecfe74edec250e0cabd62e4e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dae92c80763d1661a13cce6174474429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fbc4df841eb5e7cdfe7b40f155f57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c12315f7ee68c6f059805a599633cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3db5c0d67957a8c99fe0d99b5799c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3efd70b707a9ae13d31cfe96b0286433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fb0357116a8559d98b7a529c5e4f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fd89392f3a12816d9068037377002435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82447de8f4a18e78ef031ab6cb1f5fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdde089258e7f962046b9fe979c0db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f12f4dd9f6878ce8414100ca439cb6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896bdd9a041105ae2470d1b3b81412c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02118ab8f89b57aa2d7b795c1d711187440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64ac17f060fda143380293ce9a844a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef42e4a9607c1b0088f37350648489f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802dca8e6a9a8648242cf1f99eaf333443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c70459472e22d1821fed961e12390444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe2930ba561b41fab1ea251a969b68445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686657f8f449068af3c067328214949446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee98acf538ccf58da3e2a6fdfcf6dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668ec84fe2073387343194f34954d26448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbddd857fdbec2e6dd8fa62234460d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dec72ea4a35a59e6d1eb7c12a56f44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2eebee5655bb2d87a6d35f153dcd6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f58f9600bed3c4440f05e0bab8cc8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e51e257a315491de3b484315354e15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007f06b786bccbb80885456567a792a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c1bfe54636601c9c825d0ee3a95b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98398a4ce522d941a07699ae22eb43b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072e60180d15497c97ec7c99983c497457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817ff094b24f03bfdb55528c696c8fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59fddff8ad97af7483f3e5361f2c24459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cdcd746e72ec2a9e9981e62e4fd66460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4b296a97cd2b3da05facec2504e79461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63cc924a595331885815981df3191f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fdfe24b6db7e5986dfdac28f976f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93b2228e47284cdfc27f0149b4fe35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303fada3d862213382bafdcd264da80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1893dc3d5a9c1854056219db1ee89a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb66046faefd4cea04084aad1c9085467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd580434cc98b393f2253f2ac9f91df6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d95ebb092b7afaaa1b6172076ebab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9869b60b9bebf67be42ff150eb1a5b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c9f5a5cc241b4280a2596e276470d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f7dbad5bb8cd13389204dca8f0462472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba235b22defa862a967e41faca2860b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876243f60b78cdcf582fa232411df094474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13977365e2565a329dd5b1411b349ff2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53e1097e4a1d29744f331ad8fdb72e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414547a281ca4d36941e0d0e06804e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d62cd5f7a87bc03a7084a1573c8c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc3046e623a63ff5baced8ffc0019d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a201f6951e69ea6fa14050bd3c3569e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32042951768d19d3b8c8ea42c0cfc8dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c2b0e7b680e607704481c0284795e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9403837d0bd04a92f570b736135178483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4df263b67a62e4ee45bf7052be507c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c05945f872f75f9a09e00cf517ba9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56884867a267fe1bf2e5882a82bb5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2599b423702ff29bd3adfab1b7746487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f1baf5d207b7dc28b04bc436a1c92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5ecff3caf5514e094ceb8c1d73f58489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3cf82d73fbbd5ea6328d097bd0c20490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffd08603392017bbe1af1b3346a522491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974f811b94fc9b7a53dc0dbd6619790492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75faef1dcf4a5efcdcba885065789f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00430088002bfbacd48c609e9f1bf2dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3843c8f8d21714658140e47189aaee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f77af82f1d339464cfdd6de6db5e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8b224f46c92bf53b7b65fe18f6da3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b098ffc995a5aaa14e4bfda5f6afa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f2133a87b5f1d3987986c7187a5fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733083bc0685c819655628879c110ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bb9c0bc3a22753853a835e2a0dd9c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df0e965762b313f59dce0d93098155502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb997182ee334b469a5ddc8ab579b880503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eed764daf9cad308e09ffc9ce63aa9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec88ee4609757b0b2a2ee6a5ff71de0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6749e34f7e7e48e499ca8d02447d11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48b962644988adeabbbbb3d43ad55d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749269fd5d32d0f0e0ad72ecc441f3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6d70ccc015c068b0447538a30cad5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71f9e173f2c0ac2f8814601964e20f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938060f063652c49471473380d294f52511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2d9ea7e9219cf8726c13b2a72e702512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bceb0f6bf89311d14aa1d89b3681a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487405411fc7b616407b784e36243a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71159d5629a2d5f9eedfb30545b75fce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d982eea548f306d822ace793d3fa77b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0f35b26da988e00b2a1a45c254dc1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313711a634038358ec3467a0c6b4e7b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d9bd51c8abf8d3b55170927a411c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3629b93a8a7fd6619ed5d3f7bb403520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbad764b3e9d3728aa8f879dcc72443521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5cf08590b531871ad81fc989302dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac5405964a041a09a834e05e829cc9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d1ce4b7492e94398500e63180e4d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc778dae91e1f85a899764085dd4e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcb520d04d21be6e02085eae3014e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc19dccfb59a3b8249c784ffd7928cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f20f60f42ec2fa7efddaa8c95f76d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3df492c51bfd8db39397fb7b66de7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243bff2a0c376ac1d27059da6445c07530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29c0e8c2489ce79abe23458115b521531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3382e75bb1b1938debbfa51e9c1f4d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55a79d6d4be50d53d121f7e1d8dd92533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c58a5645ce684e8ed3e0aad6d26a57534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989ad95d80798f520546ac1f1234c4e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb501f24cdedc21d8e688405417d4ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e2d56f0504009d3658f1b655a1932537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1637aa0e068d995e05244c836fced1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94f875a5b1e1e46cc52ff8190203a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab0bd8b268488c787358f714e3f623540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee089be0e64b21ae7bdcdeb3f555bf1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fa7407c4055894deafee1012a33be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114ae01f9a4f37e743ca01ac31c77c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e3cafd080ad7d5f649e676f28a0ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb3c660f9b55dfac549d27493fad3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410fc57c4d0b3734b99266a3527db7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7af0749b3ac95055c9bc81a8a3c85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403aa77f5cf11f8a904a4d4cadc4c0f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e76604f61e48271ba5fee9de58ba0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c2e9d8a421dfea832acaf7f897ae9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86c7be3f2b8791182d5e18d28ea0fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982b833e42a43e5369975042c931bb6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b61032c4c9a47bbd7b63f6a259157553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988bda40b34470c6122a21df1e5a255554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ad96d31f4cca81baa2aa779b2ba59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ff6291ab7456d94220a18aa731341556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a520a79f01c71b1f6498493bab1cf82557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aa4cd4391da22f870643db8ab7164558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ede27d5453ff8628732f6806315f22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5870faba5a991c2028d67a4b78c6d8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2692f26b3bd016fd7f1e32b216da3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc20e63dd1a58e17e4cfa90f2756bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b95c24005ced3d3bb61e7f59f88116563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5d2ae47215ed11702211e6d8da3dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3524e2af5f6fb2c97a881b5c929966a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0169f2281f76c6e16d9e1a93a6a0b9d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b031cbab5111120f4c8a1a9a7072d75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da1475765d3fda76af8e85ea4741af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066c34a3f2d74cde3968a44a1c19ee3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3436ec1bc5b34b704c0cb583dc058570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc91d57d239eb02129bca4c8e33cd72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5289fd27c23cbd3cfda24228b6fe97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e27924000bc22967bf4c3e09a6c7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e330070c97cf1e1b2ae2baeae35622574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cf0c6cdb59e6e39be9744da60a9ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa7eda6209f65388ef112277e66405576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35043daffcea6b268498d2eb6f0f6f09577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab890f5c56d3c110bf54c5b248adb272578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89128fea13e439fd3ac2fb2336947d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bc058f3cadd77febf0e1663162a7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aacbbf09381392839c2a3737badf3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca06ed5b8719fdfb88c1d29b0fa6378582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0cb5554d32b8c029262750c1abcac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fa4c7cdae95fce73b04f94e19953b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84eca5c674d30c770f94e14088e71ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048f49d97a13b29128dda63d8ded04e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6bc48f84914ea6498ebb98ebda8a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7ade8db7c01dbd4f0d1785dbafc4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a9e290150a7ffdf050acf39041d09589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0596d400f740a4231c61160eb3adf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4efa7aae511f356dce592146379acb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f04bfcd63c54008b718622b4dae19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70ed4367510274e985b50b2536a11c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2a24196c32c988f1d6c5a521bf736594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17055b7ee96d3ff1591671d6ec80c871595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dcd8ce459ae9f8d46c5f6f8867dc9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb611025c4bb085a28107935c9a5d639597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a4ee17c06e8bd3dec4e9b32224644598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d415fd45d43b4c1425f83bdf5a7874599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33553eedcffbee08ef8df924578bd46600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b918dcb133b44264212d42f765add38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b5d37c423fa2976d3866ce1916268602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12abe47053126bc0c0228d014527ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515f90d84094294eb4106bc955c8382604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c1c8963e6785c5910ed22a5054718605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b78554592e4077757f0ca1ef861bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23244fbe5dc0fa9f6701513c23ad16607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af24cf9ccbd6322795d07c090a174e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930ad262036bc179e11638a65976a2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895593bcbd10bdb577ad0b6c991c68e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fae2728d9eb313b9fec90631e6d39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282230e7b13a63ea35d9d1967a2efe3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934ca957edf328e4f654e72c5bca6cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459763a05000f1b3b18225ec535f4d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465cc5d2abde44d9dde7f89ae7d7e8a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a89a0f3538ef89c21301cb4fc89028616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ca412dff76bd80572c1b16ea88346617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac56b07f8ed35ac403574ca4b480cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d85f9ee91d24982736ad336a492e19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1249634a1579640004b3984ddc8cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a57615b2ef8f25fe00cb07b3558c7f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250f40b1137a1a5be31eceee7dd64c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388661d12849987bf9818403db7d274623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2764e5cca2cf489f5d321eec771d5d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477416bdec4d8a7ad52a186c7e2b66c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c34582e3b81ab13b97d8689a724a7e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0314716c6f2b782d23bb9bd3105776627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f42cd1f5100f7cc0290c74ecaaedc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafaf17667de0d3329ad6340ea2f1c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e67ed39b2b46269a67929c082df514630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f5ac353b2842c6b201cd7e8017877631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551a0aae4bd98f65c5eb9a74458c3e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678109b92df61f433e4e964959d6f38633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6cb80ef3bbf2ff3eea5a2abd494b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f2c5081cd15e9303655f4915ec469635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde61b00baf98926098b4cb8e46d501636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605b8970300854440abc6d88694262c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3218bbfa0355e2d31633d861e597c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47340096cb074d5f1b08c575b1713d2c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da05c5c1f602779a240ac123e112a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fa1f275c6502579fae51034acb7f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c19a1cd852d043cc9f90cf829e3a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8473b31c6a19bb51f201b3232d2b79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04c988c9f0b2548169f4fe7f172f02644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2ec3d754f036d2690368fd0af729c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4fa3c08fb9385a8398f576a280c59646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e9bf170c2976f8d832a4d2d367584647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76d15255812057c4ca136d6b6d7808648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76823dd2e97ac47877a57944cb92239a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b46a63287a333b3322229c2b00332650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfbbbcb5eba6c5d6dc30d0e8e054dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515c75c473189b0c8579f60cae63d55652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2164e6a0f89abc4cf5c3e1faf94fd0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d919695ebd1c6207353843cd7af70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465f1d24bdeeddefeee9c2e8ec33f18655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7edfc5199a9a2c64298513c5c5f4e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3fc1d05402a3090949b589e67f56a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff469cc0741f009396a07544e16b36658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2a16b0acf480eb68306d31500f6a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a04381b1a3781978968940fe62f33660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356c97e59ae369df8dc7b4154c7e4dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc30d642577a959f21d5a11b6f33d58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3074d6c300d5592a447f3f1ee461f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ffba814b834e6263f1372adfe0830664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb9eb199a8b0398a0058dd9b3e691e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887e727d62fd4fdcb3932a2c9960389666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51d7cbd143e8a9bea6e9f9ef8cb9fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc89130d4b2204f96b1ae28700f5e94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bf77113aa067b5b6ca91c286845ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c232b36aed85c574a4057fe07597a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fc469b011192c504a41a9f8177ba2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4012077eb79a93e28466b0a6491d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502daa687e8830cfb453bbec3c7b6a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8be910003982fe3516e7bcd252663a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031258775afd3dbd02a7bce4b287322675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c28b3664dc45d24ac901bd34efe1ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e92f0801a2198e24105d27a266888c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cb84404ac0b850bfc1993f222781e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc393e9b20d21f163980ba7511bc851679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6592497e49d4706c20e3b0a70c7e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91987ae32acc418b6018c260c11e298e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a57345ad695e2771f206e5b9c35a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cade64ea3f7118c36ca40fe8f3f6f22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50091babccb9c21047d2649764be338684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7618a5d99f2b87a68527b14feca9bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9eed19b0b3a6eb2fc1e43c083bb52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5286a3a5345fcbbe9ba6148f8d0f5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e035351ae0006d58070e340569531688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd52f48384fa02d73029af46341e17689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe95050ea60fedefbee7487613ca5e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a871cbbca6110ab3ebeb30dae2872a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51426112fd205102e4c2e15deffd504a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffeb20b5b50658da7a3b2b0ee0bb27693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c201da73496aae8ca2c77cc4648d0d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c7495e9e0da7b38e2629dbf75ea3d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bba6bf23200e0a8b934c1909ca9fb7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413e854ed0d6542ba03c2d015409049697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b1a5ecbb3534b4d9033a69704964f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3775517770b7cbf560616c5ba49db6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450178d7e3522fec4cf1a85fab105666700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7013871fec34e9d89187bf9500dc0d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe81d541b1ae609ebe20328dad3fd02702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80abf04fb59933598b3d9dda1b1431703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd969177bd50c8b7e8bea2e917e700704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9dd85f49dd108bfc4bbb47b2744ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe978075f02992cc03bc23c1d5291e64706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b91c1e92e1d935ba3aa760f9150842707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5abc8f69c7892c8bc36c536ac8a1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfef0aac977207141a17a3d398bdb7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330029ab7e885e0f7816750a8829d328710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60e3e6816a8fa768d212bac14681c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f73ea4ffd7be00dd69a269d7ae230712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2998ea7a0107c053639863ce28ee764713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f40e94e68bfb2f6cd79fbeb6c6957714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312920522c38b46a14347433eebfc66715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716d226a75fd0a251289d0c11605b0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630f6e7bc068091b54d95c5a84da555717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816a7d879475a5eb688cc6aca97620e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bdd8bb52c33f1d701e222e5362b36719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf344c67d3c2bcd5c4925442c4ceb49720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64b62d2aed03a78d26eccbf1bc5170721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88a2e5fb04ac202b1bf8d56663a095722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdf467d9a1a32cd0c4330d93d30e02723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa515418f1ab6c728e3af0513dc547b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de232147473c939e33837594ba4d8a09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309f78df6214978aaf842b62b0a1293726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12d5c911b9f3e373ec3817b4a96b20727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a8951d51827bdc63e47883fd87c07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd949f8cfbcc62e168419e78c45460729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30decf8a5cd6e42ed41ad7142456f5e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6c0c73f4029a72f9a66fa530c4363731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620c7ee27c797fb109cb62bbf93d9e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915ed30f5c2ab642578a5a4b1fdae5b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e4d03b0a98b13bafa31ea4d5dad4d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed765206ade21a675e383c57d48e2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab86b6bd5ffe357bcebbc10d182c666736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72905edd2d27f12314b333fbd465fb5c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ed2d2fcd81ea13b6b195ebbcbde67738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f425f80f7dd5be49b5bf0313eb4d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c570f1f5932052d15854b35ff683c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dd9eb4368c8f9b9832f7a9fa91b11741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2b87e8e89f2cd963b79bc76fb4b3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4883ad5d4c887af53918a1b40528d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a159f7eb737cf2cbe4fce94b1e361bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8276741812ff640c916d13a209151745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1770ce4dd883bb75c8da488e60f23dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9123b281e6aa74fc495f593a4cc7813747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d78888921ebba9f3a785ba8e2449e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6018def5826089419672a8f281d46749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dba6b64d55ca1f02fd1ae48bc01cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df418d74453b128d6d87d38b96fe478751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ecafef06dabb9d4fb20884e0e3398752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98422b88a208b1ebb675521d9414a51e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87fb82e88ecc2f1e570e28579908bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e9024ef24d44c784f642d5da57013755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311fb790fcd4d91e5c9fd7ba67d6792756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec9c5c33370d8ef2bd28e193335bce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f22d08cc950b7a1c7d92dc1d10327a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43169e87edec53f0c64145b1720481d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c996708f3ade87c1acac48e6524aec6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04380c4d98bb8af570e15697d13f25761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd262147c30f8ee956ac4f2615576662762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c237dacbe884ccb8fae99aa3e3b11763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1223e8fd6e1cb834572ad31c8cc96764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5af27eb3440abd7daea1b8be641d93765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd2c924e6dc85eb60caa5f7c065e3e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fa8a1a6c68954e1f2c55e98a594e7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d64d422605b20f987d71ae46059624768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759552408c51ed334544b7e441ccceed769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b7ac09dcc4fec4bb4a308e0f84ea6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ea4f38ff4c3f4fc1d68d969da6ddd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23b93b53fd434715dc36ff170952df772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c4f1ff670853f0971c6e260e66392773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d263fd792ceaaed44f1f24b466e17774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab064a475eb8428baee551f29a48c9a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc7733cd0846064c2487ce37b26724776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2313f5f66a9fe770c83d389008279777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e705b9e3f18d2e75e062e074161fce778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b1e7c6880d430a0097646bfa6564f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f131c8afa44c2581646666bd0d225d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1c6137c868ef7c091360ba633ac40781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9905a6ccc475d3cb79d43bc878562782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80c5fa64b7f88eb5147d79e872aeb2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a7df87d2c80704ba6aa92fc426ff0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad5b32bcec95187f4832fdaaddb780785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c13c76787bcb5cd2170aecefb3f95786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b35eb3bec76329548379ae597d7b1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768153bf7a1a496a7e9f64762ed91e8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5094d98a9c6710e48e8350d4ed2f48789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ce5aaaea473f644764c5a78f056e4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c495eb3cbc26b26885eb6568f5d390791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d2493fea005d7c0eede1fbe945473792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c7e3bce777525ddbe45ba22e4d077793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd50e96bfda074ffe7014a2a9453cf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3bd75b546fcf5e4d10372050cc4aa795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd35387dc3232e34756d83dea524aa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b5207a7a4c12bd36590d68f18f955797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661677011da3f3df32a91e84d445947798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a38840c19fbcc026049ede8363a3e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeac5913c0b88d2d26a4093bd58d65800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b04bdd3b0ef807c67b605e96f4e8b2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d442a86360c462db05ad9a5f2f4cc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a731fd7c03551d16f813d7f711d2c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428abcb9ded78ffe9e1fa6d317f40d9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67c873a15efdb3e5af9dfc0da81567805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfafd833a9f710d40b784e55de62c2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d903740c9f9a817a5bc063484dd20b9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8985eb9197fa70a7a697074bd1b7d8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3850145cca0dc210120b11a4c7f28809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45726c5a5261ab92c9f4b0bc6e0567e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9de558a3c8e3fe0cf6cf11b2cfa01811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e89f44acab2fa38b0015f6cbfd6cd2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ad2f38e7c06e1f190a7d14646bfec813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba7efbe86ad593ca4a110ebf8c0500814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e354ca11b445af7fdeb5c8f06dec64815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556241878ad8a5b0a38517a32acfd2c4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d243d63e6bdcf4dec3cff89d3df328817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba9915abbb4c43646930002e6f8aa6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087854bd007397ced5daf886b1d236f2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3d4ca729d34a3988fa3a10eabfe20820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f8275ce7605778d7a3377ece2a7cd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcddae359ad84e5083a31009bd639e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd71f23e7e1a0cdcf7b528a20014aed823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddd5f6c569f3a5329120ce4766e3f8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bad0774324a2b613bfb3819691e70825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65441cb358defc47174684ec68aa0b84826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cff7af90f3d1d50e8f621b7fcb569827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3b83ea730be4c16091ad483628580828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64483b1e55ce7ff282529431e853c316829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225302dc86e9aff29f3178c15216064830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672e699fb552b93505be218cfdb72e9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec203fdcf4357f0f92a9e5198947d0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c54cec2283abf2d328deca9f708784833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e67c11dd36de1dbe5895754f4b062834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb409cc360c724dde8827acfd060c736835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f1ccdf9879123177b173ad29b4957836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d687c8d24669696ad8453fd6e866399837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab1d13c6bfc4b3e2a82394e3ba16a2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060df7867e1b6a694f2f70be80177ad839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c2410dbb0d7c74920bcc8328b1901840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6399a4557276f4b67b43b39f036340f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe53cd822b1dc2e493e3f3bc58a787842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6ad48d1492ec4a8f5073a8cd614e7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed51d665a34dce1dd52f646a8f9086844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57a4bc1c3e46c9c6cc6c247eefaa18845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125e7533b204e05591fe3d68f94c119846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64407fb8925ba1e2878829f1245ede5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaa21164904d37636cc5a7dfc0a7b8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71b42a1c04cdf532812e2d73e80a1a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e290eda4c7009bf19c54cd25725fb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ff8e4b01546d7c14d986f02d4b1d6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a95398c85d0253dcff3e725f6fa24852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d317254c3c047795e8c052d7e972f8a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8719ed8eee9212aaa94eccb19a59ec854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82373ed365accf907d3e40f4817befa8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889498664adc6769bd12a23553e16646856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08377799b8eaabd019b181d641c69728857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478cc1b08130c469cdd17eb57e406cd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97de29861e684fd7732f89dc3f3e0f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84161c13ea17f859a3ff474c8ee71441860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc84113cb1f06d1f6dc9b6a782cf448861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612797fec10916b0e8e355ccf1b0a42862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036dfe2ee1ea45ee790f0ebc8a57e6f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4c4676384bef8a8b1f83e960a3e41864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2994c33988814d33b3fac423ea19090865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93f2a943a75f2a32d28a162b872206866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893bb25cb0639f8b1010ea6c0b0bae2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7be048b2fa14f701bd21d0561ded74868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2f53b9dfe1a11a15a2d866cb26797869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e0fef47622dd53ac49e7eda9a940a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b10eb8c85b9bde847335f777a5397871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cf9badde9d4f37cedfb600d70c384872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49cc012cda9c86fc9857ee3dfb03d0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac5e5c94ea34c729bd6c6f6031d925874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ab126059c67a84e172433be59183e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa93f53e99223a72639243e204ac01876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c353beaa40d670dfdf79dbaa141909877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dfdc5296ad7475b4fb0bb6b9223df878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5e14f1d1d97f9e4adc8ceb04fe15c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30532e57f324f7b385ce4d660d7aa1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf717f1192fca6f36bec37fa5c7d0556881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d43536f985e00ea87ab572afe288b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043bbf1a6daa7a53f9fd5f04c080d95883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b3b770d9d7d5ca1b905ed71f1c42d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0aae0f3731481b90f3ea5da125c156885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902b559a2b31bce3805e25a68e5922f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0799dee040dd1f51e750b98af9565887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fac69bf33aa0963e39330574903d3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473447d9e4568ea4156a0c758fac841889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be8efbf575d8d2a6b6535f7d0c2e6f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f32f39611cbdde6a8cdd0c953155d4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e6fcdb3572a1a9a6af6d8fcdd5726892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e462c3da3b426cd2d7e404efc88fa4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ea4c05421bfb0464889fca70406b6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000087c827c08b20b4513b03d013675b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0927e36a7ce0c9014cf7ac94a8170b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137048d2b2257fc4692cdf1919b831a5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da08fb31c93137a50d9f45fc6d0ffe898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22f3bc3f84a98bcb3b69340dfbaba2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44190baac96dbfd8e3a2c9571bf59bb9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18466ba62c998175e375421dc4fd310901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28089123cf34768dd41f2c66a8be8a2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ec400aecff320807e104a9414ed70903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438f3a97a5d2be1e6eb024a18b6be74904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee4584e3ab7ed66e5bd106900d28ec905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db861f162b0960065987fb5ce6c8e60906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea38710abbaeae6a90dae348beaecc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743c7f3bfaea9c7b616fc540a95853c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b131672d6a78882e07ad05b27ce39909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963712583866acbb93b6bd0ceec6ced910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c6c1deed1b6537215b78f13c13933911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e963ea850098e62d056e897e14c7d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c505d851638108828c3b43422a2f8ea913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7dbc90562028162fb772ab480053b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494ae7017dd6166c1b759ee1286cd8a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3701d4c2cf3230352e89dea4482beb5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7147fcb3e0f72a3a3cda4168b903c6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd732522f2a33ee01a0defc6a39db8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e35521f5a91fa3a83cbd161c0c8f9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad889a8a0db9df6b2459b7d6d377a2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca41f8be152071ef67a0c11ccab174a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdab60ee48d11b0abaa73f4db23c524922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf90c124a9f1601e225f3038a1e3fcf923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9a284ee9d1baa44ef04611bc77819924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486b7c90be31bdf41f268899fe37da2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d2c0dfb45c17456799c9f40189ec2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8f33c8f93933b941ea858215f4c2b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5a52884ce7b630ae7989533d98c0f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1971e815f33ef42c1e8365063d8cb929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d01eae53c46e3720d02582a37de652930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645403507a6b699aa32286c613ca4ecc931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdcb86654ef14b40d5c2ef3cf938f5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9887e464b7ba129dc6d0b3e4ec62c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79f1fddad27050d8aa56777359bbee934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468c4eba915d7c4a7de984785c7f1ac935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e377eb174151db3c9ab989dc0a0bb7b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171936d29425089fb5c329a85dda344937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980c9a5e89150a7aa754e3c8bd6968c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605e3dae6516ae90d9e0354c76be21b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8e9a2c04aa373ac0a1daa5fd2e4ef940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c304387bd488d470fc3b06908873a60941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39868179f5c5ad0f32ca5b7ddf0a7547942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6704cd6dd908e837b3866089c54e7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0900c873cb8b4c3055510b8889867944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7ff32e1a0d1a9b7f5ad953f5b73ba945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e87a81c1e5e1a63a9c03ad7ee1b04946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d9507aab153aaa8efdc6f47fc56d5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb95b53f5b62c8c1b2a1feff56fa665948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7affb0c4fe054e50051e233cb94155949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f55c8f6a9b0e208c3f151e017eb0e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa38dc8090e0f297228b7c45ba5c1c1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980050a8c06b622e84061b1bf28614f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446da36718d3cc4f0be7159ddc31d66953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1546fa783b32728f28e4bbee42dec954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9ede93c6447b380a5c0f73ff4802f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2d44c1e4afc559e48b466a2d02195956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62098df96c12b7e7ab452df42df951957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b72d739b02f952ec8acb4ee5652dec958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b3f73fa902496501287cd59aac67c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117ac04c65061378c1eff77cc1507f4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981a25ec8e9b9530342cbc28002f456961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b572b0d73dc31eff96d02140a8915a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541aff6e76c5eec2a999ed855ba8358963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcde66d3bdf1f996ad7d2e45f4ceab964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f1e836b1a058f532b20402f113fd1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baa00011208c39b2714eab0643313b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9aa8964b18bcf77cb84bc504824fe967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0e3d6e80665eb4db6bde1ffa38a80968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc197ceff6f640044839904131564df969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c4933d31d035e661b8c0b947ab2ad970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c108388296a91eefd80985b2c2a37971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d4eeec79d4a84ec7d37f04c908a50972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878e8c02506371b864f00da9b90d934973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1d902b82de94315d1a176959b59a7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd39489bb499cc88488916c9001b1e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeeac0e524812f69ad178feec6239c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813abee8ef7457484ce8789fd7bf974d977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e829d9fe653a552c058b27928ddea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ab66c3de36abc1e3695f62330f1e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d914c130ee707ef223a9e8e6a2bc1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e15533459aa4b9e1d3a2b403c22214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2134f148168e8a7f72e150ca727d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb0f24b5f07191e6cad97c9d97cdad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57f7c007d7b430eb92419278dcc5b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b4fc2b3f37652a3bc00b4dd16e7f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d0f4bf59efe7d46daedafd81d75339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51293fb107ee16dea56802a8ccd40310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f1c7aebccf4b4b6b561926cb9bc6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd167e0ce475e5eb87af5a724356a5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ee452fa9cd5976395868be44858a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525469c20d293a5081bcafdac24733b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536f5fdc1682dd54a26141790b3325d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d944ed8d0791bdd2f8b022b5d8d2b3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf5ae432b9303f72c420b08b451fd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceb02d6e0c6e73ab5ad121c7503f6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41959a968f1fe2b8a1ed0a3020b85a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803d1e2eb72f2db667b83166f03b70520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d74533eaa62ebf0ce9f0581beda73321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99c3333ee0ad705b98079309579f9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6381a23f0f8a80c85a2668a1f514d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff3d797645bb4db0c24a0180a837a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35f53365534e89a93320595e2808f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf83da71307eda5114620adbd2990026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c8b34f4b1d7025f301bcf656c8eaa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c068945e1100fe2800d371014ff5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c2bacd6df9c768b5a7dbf56c9e31529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c809c74aae17dbf68c56b78f00caf830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c767cea4da6811c83153fe7c44843431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f23269310ae87a672d8dd53ef9f1b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f6fa0cd487a75adb922516b14f05133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4d878fa1ac0a62260b4245c504c6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaf2cd914ce6973b564f6a3827464f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011ba254bfe0e122d6ceb15f0f993fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13042eb470015e9c1200b98a69bb14e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463e54577df475b6329bf04c74d778538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4cb84f0f846ada13e485f165b6cd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf2b853ed481b587720272f4bfb3dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6b8c06cd28e93352c99bc81b4087141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6398537a41c91e5bec796f9edbbda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4d4e4b48f7f5c39cf8ecc4fba3cf043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965c812417c4e2347a1f3624464586344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfc4012878dc790b4fd8176e1fc4e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c73692ee4c84da4392afaedfa67daf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac740caa3bcf19cb53ab52c0b0696d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3470056cff1bf31315b77ed315ddcb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c566d2a6b52ce43598866dc75f790349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528c3113efe5fb47de967834eb5365750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c927e7cce2d405f99a13608c9b8f13d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbb96d88ca33a9eb850d0317c1529b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb8a840e473e478b0b27aa21be162b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0336607b848b78a851b9943aa22ffae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab945621b9a60154cb214bd093ce1ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d7782364c928b71ffd9735257d52c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f0b416f738ad3e16b7d883aad984457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d3a324e5d70b0203462cbae8df9e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcbbb88460f6c1a456d726b6f6291a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f903ac65a525dd45dca4edc5acfcdfe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c989e0331db6d3cc4f696179f5ac38061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67caabc228617df8f93482ed49a6a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598d835a49d46fd146564fa38c4b80f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60b37856de235baa9288d5009bd77c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bd6634abb757c81a96386208ce60265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6d6c083b8cc68c4b2cb540144a94866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a40ca20ec64cca1b1348f30e6e94a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210c09aaa747c57c61497408d78a29e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee5d570cf8eda2dedfad961c5b6cf169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fc41f49691ce5739b47f97adf2fa070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcadfb718be7b7f5da6e3cc9986ff2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351684cda5b2a42590302277145a280c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4b388f580b7fe1c9fa8a013af486c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201d87631061bdb1a7b1a9fc27cc88c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336afcf678bdf68b9216f9f31265603c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875feddffe57c7c484fe57c9d51cc9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d69f24e993e0342dcae1f944753b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335f5154dab29b4448120b9a96c44ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf8fd6d41bb532d51ce91943d33b3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee554c6eb9d39f5d5305f31740d084f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554442ea03f7a61bbb06cbaf4b24bc281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc9c4b5d877066461c436ea094797a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9e54252d9d72d293fd69f3150295a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cde63602cc11cf63fd7ab7d2c2fec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3475942890c3a7b8369b31407a96a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d1daefe65c7788eb641025288eada86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719fb55744ac07eba9bbebbaed6770d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431a038787c52758d25d586ce2516d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e803b88fdb0c91903368950a6d56089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05317881a88468d61c6a462aaf020590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e6215e76f84a96008887871ed20b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc092ced542a68261d32857ffd9ea792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5d44b0712c34080c433a43cb82cf393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51624cf21b3e2a8135c109b00423dd8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ab3fd7515047d75cf3fab0030e76995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbff921f58de229579b785fa2d604b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4f57a312a8dfa0fa927038f0de08497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101a2f1c877e5a1c64ce2a4fce136d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb7bab03e24c6e71735fc3c22f499199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d8a1973d4883f11755ffbf710e5c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91319b5a3bad0ecabfd7f4e550d68bc5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a176f31fdffaaaded36f4a96a8b587102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11b06f785bfa015848bf5c53122fd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d09a7d98b0421791ab736f634e203104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324444d18516a41e1f22734ef8caf3b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027bdd1ed2162387c527d86956f3f02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ea2cc2f4d7e93aae060aee8dcffe5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47fe32607ea21f4c86a5be8fc337ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473c47e8cc3a64fa8d3649c25d46859109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a4b740bd77a1fcc35be434e3eaf1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad69a48f8f67b4c76e2e45289b494c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ced08457f863d42ccca967312a9da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d85d4f3d4babe66412695402ce21cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cd21956e03b177d524f63b5c6f35c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74020dd4ce9925e0eac5f6f4df65c095115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7e4ae6e8733e05bbb191992409d19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b73aa6d017680caef8e244fc7e309117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd4e8fbc5b4a8f145b564229389355118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799b9c4711daf409d143b1f9aa96a99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca15fc99ca70d51c68899b5037d637b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7761732130fef557aa51c769bd7417a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a6fcfa0736280e95bb96df861a350122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fbee78d5673638f2554b04a9f4635123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3603729d2c8e7bbfd0bfda57921ac9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cffd8fc30797cf630aaffe4f71c63e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386542d0235487b32f4fadb34a59b681126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93268a56fefd2a90da1ffd5640bc13f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7743099dbd4fa8651337b520c497b48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26180d6a1fb49ea77ebec65d78c5c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b98c1f65895b13400e1ba040ab0c52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d1f4c598fb8ed10294f8af05b7eb2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ee7043d77f3103db2cd10802aec0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114356d8bfe337d01cd94915bdbe6ca3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419afba7e6f40966e8782b5d3ae17549134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6a4431b44090723f87221b5608afd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0f369099c4f4fd7e83969324254fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bdc72c18da1d8956ee5aef80bc10c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dde3b0352db04bdf158651d7e0973138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cbda98cfd1c29b07b318c6b10750e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147a6b1b21047b7d291f2ba82bf53e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744c18de43ebce116b51b4fab786398141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cf84b6ad5e3f586b6e2c1b7c0ef27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d0a39be5462a6c931237d639b64f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb903ea53e1909122bf0e4fa16bcab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307809b3e2b37c398bf496d1e04d557145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b59fdd17e744ec78f8b2af9c7fc0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a10aa7aa54bc4b235edf0550d68d89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fa466210664b1f4358adb4a4db25b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17901425844cb38973ab4c158a589a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a1c5a2ee7abe388c7cce7f3ebe34a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a2229a9a4e844f5591aaf8c2b66cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8cb1a791cf21a7c7d0862bcffa02e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8490ba19d0841c8de4718a85ffc9372153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e9a22449f1fabd207b415865a356a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50a6c2a09728475d42bd0f6a65a46c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9a42def94b535b0e5fdb027da5aed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb325d622485d24a1f7f30df0d4873157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d72dfa2eaa84229c80a68700873853158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b240c3433f6a5ee5e0e215aec7c01e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4d4879844a3c6486fe206705cd7d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7974ac013a257b0573fb5514e3eae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06c407075832f6b64d2d301539722b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb3cbc0d7e337ec17a28a49a7fc75c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b044e6fa119ed86f8478784712a36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32836e3bdc7f1368be3e57219cbac0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cc3f48f450341a975dea6e780dda4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25911fca438079ddd9365a1e64099231167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8b56a8b4af9688ffde8144181bb6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11a10e68be23722e531e25249aae4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043d22bfb38a5a0cff2cebe9b55e293170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf41f25fe80476dcab49e348b2c4a45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b255c55b7e2523466c45a26569e305172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0d757e47de90c39798ab3b827064c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212adf821186a02db08e92181884d19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209342b4df82723b9e72ccede4a1fe4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc53bf2c50dabe493861a7aaaedbff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cf05288e71c2b542de4973183a24f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc71605368316ed47711169408f6a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d19d79a56d5e8b0a90cb3534c5f9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c389778c98cc04ccf18649a1a7a8af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c2cf2e62cf60e7647317506b36be3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceeb07473b5c2aaa9fe2c123c1ee07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea484c1312a9cef4419003f3a4d4d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e72857b30f49eef3223dcb184320e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b477df83dd66b8ee0af49deb473d325185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b677f31a26cc03dee51940edba391186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6599272dc1e722464cc962342a0d68c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd536e511b03031abaf183ecb54289c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b696e5edddd57c60af0546d1281249189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558819a4d640fa42116c01e00e97ab9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab4f3a7597e961b380afd32164d605191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ff78f36d2ee15499dcc7cac0fc351192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed2a309483c51a87ee0f83e8b66f6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884900502a2eab6ef6d28ae9b8e0860194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5c9eaa5acc8e424a20d0c0cc8a929195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e62b43d7be654adf7925964eb1abb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ef7fbb7f5e0f5892b73dfd088a933197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4763509f4dc839d9841ad9490b2fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49413b32901fe204bee7d6368be332f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccb711302eb2f61b9896e35c67679b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30238890c11af97bdf3a6fdb0a5a1f66201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40442bc374a88d0bede58a1cf11d45dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf68b5f7ea9e95b436410cc1d40fa3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360249e8ed4d60e25d54305c34c63bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9cfe5b83f1a861ad29b6ffe4333bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bdbf1e01d04cd1a0e8d4e5dc5b74e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7d74803e5e094fb69e585de9b77ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3488d083bc1b39184d8fb556f63ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d6fee32893915dc199159006838b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e0755302c218039c16b64ba480814210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756a5d6aca671660ac7d2675e332e6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b45b2bf320b7892c7acf1ea35fc6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26940f5bd8d3071e43629deb88edcb60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39e211f2e6b2c1d568fee59fcf505d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0eb4da21afbf8c98e6446c7a0e325215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bc2da1aa98b4e1c9359128380e115216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263da9ef8da364c5e68340c6be2bcc1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de161194de63065e6fcff5ab46168c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c001a89e09d97b5597c8143cd31e53219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584d707a218faf2309d5f2554a35dc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d876fa9dfa9e7f876c736cb2f4bd53221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae231eb3399d1478900e21ecc9aefd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6448692812a888a039f0a9fc100b779223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800cbb4fa629c5f9679a11ee17b056f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98058f229a7eea33383920c39b234c82225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ac565e5a2af97781a285624cddb05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822d041c0cf695f7a70a8585295a67f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d98fd998b2a563920d4a185bc1a552228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f7914e137ad66ab4ee155dce2298a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb1d67022b3e41f66818a6dd759372230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447ef36cbd0d24b476c90f9a97db2b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b60b66d71d79d78a0c3700d0ae1dd4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7014e5352099259f593b0704103995d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52589c6e7602b6770ccf95f92287442234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6f2bd5a741081e5ed21620b45f828235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb65828a49be42c6c0be092e15f5d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25639c60c2abe6c84ea7da8e5f5fd825237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08267dfdcc1c0f2c0a306696cc872858238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b8cbb51fdb16bd18f4e3576237bcf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c301b336fea7771188add15508028240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d76ae8d8ccd95c9f588cd60d5396a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356715a4f2ac80cc1aaaffcf91c186ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fbc835cdbf070280d78fb10ff593f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93d48806bee301c4288db5fa41d2b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6649b55764b62e26b6772ff492b6ea8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af49f36b71fb97def57cddb005db1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a600b3b080f092191a85db4448aa201247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e03e9936e04fd90f492e487f0399d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f806b906f2e4f29f514f937f51ade249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b3d4886f3b322a657c5f1cb571455250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927c9673e36d51d0fe22f1d8e2fc3cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e39de5ef59b982b535dd388c53fe83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f2c130913859fc6dc1b425a0e1e2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23bf835e31746ba2c815fb3607f2be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f884721629dda8b61d5e0319d05be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e644682987a6e3da9d6e99120429c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501507d24bd3a1c8b30aa394faa4aa1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f986f44c69f5f666d039e235dae29c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88440816cd27d4bdcefaee79733b4ec8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3c031221736b2311488453756a027260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871cf7313cca2b6c90a16c72f8bdb54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be029c44500d199f8b6563d9f3ccfb32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1272120c7040485499acca8cc3336263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03383b44f4ad1893f7d6dbd1cb2b3114264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c60a134671ed6a164426ef76c92b29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848257efe6a45f9568bd734738d2977e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480cbef17270a1dc8c918ce7dca0c45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778dcac3cbc24ed917b6aae0e37033a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc298a3166abb511914486b6eb7cc2b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd8b14d8ee5799253445447d66b23d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ebe2a1f29ca65b1fe778409646915271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fc712c7cb5df9b1767f05ee014947272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae9e3f2ae6ab2d673a7ae92fdf28d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32b2f14c377ff726abb740ddbca5ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26881c112c536f04426ede770b9351f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dea638ecadee7ca6f10fe21c416491276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd1789b97e93204f3531cb29bb1965277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882c6458677d9704686766a4c3ff6e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bb3571dca447b3ce14f0fd45f4c68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c1521fab5dd3e58e7b03e7bcd88a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5ef5b5b1608c96e61ef6c7fcc42f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ed64d91e1575aa30692223d111ba7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c49cf4216bb49dc1d31c2eacf1a2c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc4f509f63e2a69c63b03df07ca793284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb34fcedcbe1dbceafcfdd90765a81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8213c1f1d8ff6c7d8c2f17afd9dea37286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7264940793e53dbcc5de45fba12ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84987f8c0aba344bb4c2f48851ccfe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6baa3d4ba87a0969fab6cad154230289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55d4eac30bbdedee0666737fef8d98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e490b73f05ca6b599ca80ef47fdc3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1ba4fae229f9119a10919c4127dd9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a21f0d4e434d45f51f60621cdbe6cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7837eac266170283533dadf1ef0704294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe898b2d4f7663d6cea9a5f93eef67f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba6bfbedcc84dce74e1275263e6ea9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39ca697a27f75f8985fc3be9e8010f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd948f3177aac84d7444366eb53806298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d388b5dcc170526db9eaf21369c5887299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a822094d6be131063d713900cb5b917300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a0a57464ec209554d29f825f477ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f6f3d690c71bba6e0d56834cd6a6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aad94b90567f44f52a549193e59be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1708f5877441d42620903fb72ad47304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84210346d3f12d8a62fc57158dbe9d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc45e3dece09ef7fcfe1761bb08994306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2b5ef65bf2217ad34b0261487c46d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb23f26d4c91def8794c3cc715525b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2acbb7c97b27f40b4cfec9a5751ab2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230d9cc02aac6302d1e8566d1e0eea4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff38e08195132021245b83508d9f81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de2290275e24506a8e566c853dd9b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2f5ba1ea3f3f346c679c712a1150c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217585424c905156c8a25c361ae3934314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dabc2bd3b39c87aebe0cc8166018b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc152e587c5f75ca8f921adedd1c6e9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14791f8d12fd00d0ef1051c81dac613317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49e1909d2822f5e6f1aadaef97bbdf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f0d8a975fd40816150152e811c448319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6395f11084a3bff8cf01574612f8cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71e5adc5f1da09af3b4cb508d49568321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698ec4ea9673e064ae975d7bff121e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fa36146be26ace78f8557cc66b5bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d02c9fc2c8f310fc61367c37aafc3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd2fac3503bb6f490fab9ade3bbe2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d4baedd4fcebe4a4b97b1241594dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403686067d9b6a7a0a0dde2a7103962327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c4500e33bf392e4b9b41d0c418426328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd52e0c319448db1d07ec054ba823d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca057cc407660d11b79e51a5865c0185330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff396046e2a371573fce62716434e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13d1f32b51f76f681dbad6da21ed15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57383c821f23389582dde70f3f0ca929333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfc1111c90b23ae3ab13814a224af1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfab426c4c3999018a60a0f1db17b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b69f51795cbf705e7747ed99bdcc3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c4fd4ba80bfbdf8cc225da32eec51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006394c80a92c6b6d589ccfb5493df16338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0da2babe8d09cec66e431306583c6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab77edf4291350507a6ca30a16c6d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b53cd7bbf52c74f69477d6485f6394341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45632b520c0fcddc3ca4ef93a067f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50040e3af5f9c17656491558fc97e018343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc78bddb57611f472177705a6da4ea6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d07f3020312858cddcb1cefe0e0b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9410cf1b8bda6b316ba6c66e5d4e05a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514a59fdef269531235c9ae5b59ff1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159167b1b2e9805ce00edb9d9cef53f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d4d0ddc623ccff36e95b72b399b3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934ebca84a6d2c6078525e328a59c7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c75789a7f1cc1e26a2566253476de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a682037e8ea2c1c562fc124b42f2a8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed255f62f63ea5e90d8f96bf2edb26cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178e7911bfa57b7dae561855fde90e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ac37f66b18f2c1117cf107e5d29ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bdd684d8ea7bbfc6d8db07a85b932356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e85b2e1f20c3eab4b55e80c5be6931357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec9310499bd7cd7ebe6a8050edfebc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250db5a768955e4a919428cfe8f750c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da652020780259e261d3d89af6b0016f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecefb5236ebf1982afeb363083721b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6cce704942063de208345ca8c1c14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191b8a437d04136636c3ea8df97df6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44d0f119d47a05572328d244e63cfb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74570844510e1bd42a6c09a75a917f56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b8a8b1b39016718e229194cc1de53366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b885b22a647e2b60594b5b3921006f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52577d3487ac952220b70c39b5df85ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512657e44be52798fdca70ff0c5391a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe151a13d1a1ab0043b77e30ee5170e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fbaedad48671d9d24ed081af97caa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1464ab7def484a5e18ea5f694bf6cf0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768062c6e1d7458563697316b37f7ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab6fab792271af93c810de75f764ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ce2b43a33412106a8929b3d0849e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb82609bd9455f78b57765eff7f1ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39cfdba3bcb655a7da4a67e1a59923377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7ac6a6d091c777ab3b5922b4128ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65656cf3f38968e16eca96033104a279379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43822c09e5c1432230b9a4cd13cb8d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218739f36189d39095950424b3b1da83381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17261b4acd63035725a88eb729a2d5e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe0c807de1ea63e145915ac1667c56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85873d7c247e98a8afd32b19f9653a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869a41c5dcd506cdbddd6be59869b6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c2bdef68561753f7799cc1d7e55f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7f641829f9f9142786017f00e8088387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e12f005415587fa389b8ad90a4fff6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f520449e6d27b40d6f0acc63186d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e86f34c573be3b2157d7392b6ce42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf713729ba3a12442460bbd016b0a89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73e3b97c33f741a0e86a40b856bf58392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4f966d957e7b59293676555a29993393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909fcdd068f75a53780724043a400d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327f28dd302a89bed5fff41d76b37d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92e0faa69123c8590103c29e350828396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f45a074727a35e5834ad2cd328e54397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd9bb16e90438ef667e1cdc9db4035398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4e6b262f30fb41da6f6bb17747271399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2917c1447a73ce0f935529bc43941400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3c21cb7001212a0579ab4cf2255fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ae22aadfdbed94d657fec85808ea2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710d2a1ae5710b519327e3f800abbaf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27511e6f7e027a2b5dbab5cf6bbaf09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a6b995a50d3acdfc76044969ad401405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d377ec76b6b4eb56d0b1930d393fccf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350214cd2757263a555a8acffee3888407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b6d81699ae36e42916c3e96515cda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6f65cd948d09fb8f26d2375e9ff05409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a917fcf08c2e9e79216000c5cc16e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a6f44a18eb92888623b5fa15006e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba86ebb00d9e3a7b9808c4d9d549ab5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f37d7d6d54fa40e2a73038ad7c3a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9ff47e21aae4106e8bcd74c57d08c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c69d8126d2dbed6231e69885d5b086415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be039ed8a0a1cc4c8a03a6bb4a859cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ae85eb4cc688dba3de5ebb3c009ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b37cb8a13b750eea8d6e48141f07f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70041420715dab8bce8d1be0e0054866419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9248ce6f2fb76dbfca12d3d98df00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3f2baf52ebd260c0cc14732a086b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa666ee3e208b857aed2974352d2fe2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83076a2c5e013108905c20e105a6d53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9318895f79f9c70cfde31f023f8d8d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c846bf212aa4be2bab5e4fd093118425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5bd2ff1bb40f81ba57481c20b97c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e829817bc6f357bcc01d44a4fd642427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838affe70fce24428cf99a0e79b31653428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942018458a5fe2eefd82a57020595881429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748cab4b325ac277de28afbf8bd2c74430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80ef1c456826dd207a0caf8383aad3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f5e228e3088fcb2c2e5de458c6db6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe2435aefe0a4793fac75a6966617a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bb9278428637318572a236ea9da03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca025ff28352314bd9232bbcca437ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af479575827ed83f00772cbb229c9fa8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13a2f84b7f5746c9d77b3edb8c3420437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c0150510630c74f2fe8f7d4d64c08438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738f23963d46163a29e5b87374e56f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1349c648f273cb43618aec6e48aebd7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408d9940564e7233dcc057bd9f760df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd323d9cca3a4e71eea52dcd5a2b7ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629dfc22bd5078955e5df3df8040052443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75e80fda5e273fe35883489baeaaed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a103fd7d6b576788d7cb1fd6dd80ee7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17eaa1fc8dbe5f3bf35db9d4cbb59e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1a8d3b9e815acd81e5d84a206353e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ebe32d2c0634e0b23e37b56e6e96b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9176caf768883d678744d42d4cad46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bda47400271a69233bca7f6a62c413450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7a4535a713e20db7fce4f6d7b0f39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412099830537bee3d7094938f821293452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e2830567a4c5fd627f42b0c64598e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba92b96f46f794bfbd98223d7fee1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818f6674cf538aa0a3ed0b5ca24ef0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379682699daf8c55684ad3f36663c6e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f994408dfa6ec4e9236d2e53ff6e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906e3dd426eed32261f18da12d1f777458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e1749ba4556ca05876e036e59f3b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f98d927e6519a506456dd9945dfbb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaff822d39e46a5c8ca23d3023610e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a079362526a490ad91a45f42864e08d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ea052a8badda4d4395c7b2aae5cdf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978c3098138a6e90b5366e81a486ab0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daa7996aa4d46bb3551d847cb5d438465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc7a3a36c06659167cd36aaa87d093466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033dea33098488617dfdf44a46a6904467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c411886227cb7cbaaca9fe9b76f3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcef1f76ca5fab13b17ed22282b2180469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604e99e291056c998dd677c75b85751470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcd6f0e123882bf2796373ffda7be7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b88a3f71959e72a9bfafc2ed7f2b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe8c52fd26ce946979c9facbb53a4f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664705937c3ebef98e6a3f4f1ea613f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370330593c9542be2fcb028705d3dbb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0799601262261d8dd55e1e6b02be0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a04c16b52721de1fa848dedbdf587477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195110854e8c331909294428f53dca3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82affc8b4a2ece25d66803b0d307323479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e8d5dcc2fea4d7b1776b081dadcbe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe228b858d4263855bc95ce78ac8400e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26058d8766b5829cc628286dd13bb7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1d503e79387958bfd29bc6305ef40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843473c53e5582e0a755b422a8cf380484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b35a406d801c1dfc75df754abef220485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f828d5bac8d5158812643cd34c08a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a12d9b141046c1cf3fc1398e719b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd51bb29f93e1539b52985a38bb4b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986d0529ebcd246beea3599a2264555489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c5e4bd49df96dd73c798379da212c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6146307719863253a58981b7f130135491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f9da1d5ba28989e0864bcb79d595f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e1ffc9318c214ec4847b0c31cfc57493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22540213c7900b7ffb9f5a0af47953494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45095f2247cc193f1a587d6e0180d8a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7cc56227b61f665eee943b9bbc8c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e9ace216f592bbea440508d5c48e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a96b15c591750552c7bc284db0554498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813aa510197ab07d0e2b9c5ba6dd2c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74d5649716f5371a8087ed554054d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a4ced1b6da76d90aaf6b615cae63c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd4347eadde7822443bbf66d035a37502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efec29b1f1d66d7085a04cadef8120503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789375d60d080ceaa3806473b90cf60b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6db6441ab33f4371d03930a50b1ff6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12898ca988719d4634f4a50c5e95ab6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd78cbf122bb0e86796e904804912a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117caf4eba390bf755db614ba35e290508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe503e3ace8c3e813e1e5a94da8dc5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5a3afb6015b079d65af1bc4c20ac7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832ac4f7b8ca7f590428a87d166c7f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082b342340312be08d16ebaa864a49f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d720a227a9079f03bc5eed3d0677e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d49b5642cf72bbe616732acece34b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc904a9f6b15d8a24e53d26222c43e2d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446b07d4cbeb0bd4ad4dc7c3b54af31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fe75cc691e8fe1ede1357bbcca7c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4749a4fe0515666f15d3978eddf94d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5c2bd07504555582c0c6df0e7ba3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e25dc237542f365245843404514d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe5574196272b89e67bad78b2c4ead521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25850228183a55f928a28628419d6b66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313aee4d14e41905d4d9ebcf8dd258e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20b7701f1dbf20a194c70e7afb2eb1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fc587928b84ab5008f5940ce54838525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f0c6e2d0d601f586a5a5b938d6c40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50acec6dee7512fddbfa06278c2d79527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592db8f951615a61a96df35ca9576fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d261ad51d7aac7b9db432aaf84badd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ea483feac3d6863d54caad0122ebf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f820aef81133063ed7216e9294d6d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cee9e7b8d629ae06623c85dc57bb8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239191b301d4d339ecfa3b136ea7dc21533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fb49ae23434128b70ea673f00a138534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d165f5d82e4d11c0009ac409611b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f440569945139d062c73d16599359536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5d56ee614728eae95c15b25ce4c84537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48950b93a4e072b02916bc6d068a03538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c101e36cc2d006eea7b0d2ec8e24c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2af45286c9780ab1891c2f9a9f6ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635057f2c0db4fb2caf2de197a80729541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d5e2c849481e15580ba03c51b6930542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1a67f66ba2af2fdba895914cd1340543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf25b111a5c674bdd68c19fabe2b72544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee263c4c2c2397d6f7501260568f6b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a74a693068464a0ccd7f769b472cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840da6354d5b3a8d62acb5d05890131547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde644f64ca680569298d92973fe65a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c354116994f96404b3b11a1798bba8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8805b8cc8b14f65c706824fcdc5c3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a23e072e65bae9049fcb2cb97ba95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f632a75f0e1d3281d20f17142c6cab4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdbbc213b60aafe516788bf5d2da67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6a9bf1d842937966058cd458ee323554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69602467db84afd578fb3dcb728ae52555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389e11c1b141adc3679a17464761a47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26655a172e404aaff792230c68827f0b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dfa30b9afa0d4d69a202b45352e50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4506401daa7647cf44d8b0a4ee1cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99746e26a9748fd9444848de583a6b96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41a2f71798b3652011c854064439c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fc8beada225ec5730bee910c6ec59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e547a4017d8ea353898eb203321d50d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f531f6753a251a824d9b6d54edc568564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29784db72adc0b1e6c288962f4cf49565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deff75c169340314017b9bf64b8bdb6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06992b57125175912dd7b92d120359567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742e1d86630e1b13cf1893cdf7fee01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90395e0350faec6086ea402a8af3492d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92076c77bdad7affc02687b09eccc5f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf729f3698318245f2c094f6537ff4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b63db62411502a3a02a4c2ebc921c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1460fca5ccf873fcb5662093f949e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc37fa065f1793048ee88c8b3c7840574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88140d8427154424aab0434d32784720575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f35b74c90fdd27098eb5263c434d70576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d8ff1e3ed232f05fbbfe4aa9efe27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72dd974540c8eba9f3e2e8f742a9cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa1e27b9613a5a4f7036c511fa561a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c19a1a78d5947cd0bfb459fd7f8c99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae07033cb6cf96416e7dd1a37da9b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c366d69c08fb499f29c2f3738b9ac60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c11fce2324177a8b6e2e2d8975c8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2edca9b2a9a716d9c222efba242149584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff43a800e404dcaabb9c0990acc3785585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc138187029861d87b23a7f5eea9f504586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20e64ee04c27e6ab1c92d605be6d36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954e83c08531166fa4015d0992fa143588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15b442b469cd39b9cdec7cf5af0e99589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dacaf20273b456b444305b56e3893590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ffd8c7dfa6d934c17e31df5872f39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b6c20b74bf7ae34d1592ce9d407ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692775aae51e013e01cfb3ee7ac79c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c7faaf77890b7648aec3a21e7d88e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0a625b272209168184b5e35d6992a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb12cd7244935d9cb292bc51f7922e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e1bf3dcf1a5a6609acd5a4721e64f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396eb4d6003727a0b72e954b1dfc8dc2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee910d22d0e12c419add7bddc99bb675599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3ce26954edae4ada704369cdd0ffa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e99e7f16efad70f95cfae765d520a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b06016e8c27bf1726dca9ad2b2635602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea317131e25ccfe71eecb85d8d8c63b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac88af71d575b5d1879fe1bce4964d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989026904d46ec5e7a740f6517bc5465605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab508aa7889732c42571ae071b3b700d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844851a77f3a4c0dfe9497486596f2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959e86e943c533e3f2c9a085c2305a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37def14f89fd1542149fe3c1d4cd2d8c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052997fa03d0d86f477fd7b1a7cdf90d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e640d9f508637189707d7ccf748cb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d77d599c7df19ed19c407c960ca440612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae830b5932c7e9d79ee1488e9de0d700613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bf2fb28c5482029e59017d31bdb06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d417f27a0814f71b15d13ec9604a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175edbdc3932466d610afa67182a1d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d83f5accd530920d62f23e7fcf797c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6196ff088d3a56c4cfdb89f33b95ec4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd500aec32b29994ba89c8999ca6e7b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697e25adc1790bbdfd1ef45507505e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a38a1476456d8a619eb7fdb2213cb5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9d7d39cb48ea58a51ca36a6b77699622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97b441d4bf96362523263d3e4c8445623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fd2d9195b87147c43f6737454580e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2157a012ff3a67ecaf43c8c87581c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c594d62f7b917a7c5cec10c1b154a67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddca8c1885e8a6cc85bffdbf969faa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310385b5e693e20ddd0c6826b1fa6d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fd0c4dacc76976bdac071aebef8a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d090be5d654d563cdca1ad33938efb9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18a9050b31e1d6e4e2e7a1f2082fe6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0cf3e72e4eb20ca2005d42b28ba50632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef2a6818c90787247f518677927f3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150622759a040ff5b6950a2259b68aa3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeba2ee19e535046979927f296ff135635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b64d17fa30d1f13337ac40fc12006c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c010ddbc53a1f1342907c1fd37a70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03374f402bc150da335883c17f4ca6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763086dcfac0dfca807b9e7ab2e0aa7f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe5e74cb361d98bb8d17d9c4261527640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea80a6c17460e3ee51ec008178d81c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ca349fe5d30efc8586003ecc12722642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504aee8af96786dabe0f6fe58e751909643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e666cc9cb2bf48f7d0fe1737cf8c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae799ed1cc9728c0eb05849aae0f0f98645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cc2a0841e5bd0f0a650199f9ae9ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a1a5961b22c2e61edaf3a27b806c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bafeb3a699154744cf174c4237e68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03a1699e611e33f75158b9edb78b0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6473d457244a0bc6df8d88242e3fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057afce9ce5bcc818483c77a87a0b4ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3f7b2a8c4871d4f80ceea4716b512652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2f0968bafd73cd7996a0d06a0ed67653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049997be9880da266907b673ffe2032654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a33ab1bdd23c4322e407ee95eb948655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db8810639ff6e9bc530504d6d9c757656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28087d311a3b07af1ce2da58d55d700c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62db0196471ee0ff81dc132a8e8a428658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba365240f10cb4fee8e675a31707139659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26b92f3300921191a906d2ca3a46d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15545c077201492754693cc22a65564d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5a8e7c95fd0bad605b47600c92f23662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43b5b6f6aeae00e87285ab8e923c8f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db65c4e2c007f919d5ac363483a452664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3e83ae3d1d738aa8ca47e914b4613665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0d48d6673b4152a1f58ef7dde718a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35040708fc99b4cdf43fee39db0a2d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541f086e835ae7cc43e9192ebe3eed0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cad2a8e0792e19d84355e57dfd4c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa2771bb5299dbc61b5751edececfb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ba8fda02661093d493ff74e7d7753671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac148454a1a7ecf4627881f095bf46672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366186c36584890efef9a9adf6dba602673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40b5d74eed4c86f49ba51b69f4ff1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4707c99512166c8882de945fd5e3d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5d70f5b7c845f9d0fcb13706f4973676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cc7edb9cb0bde2aa28b4a07c2bc3b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48a51920b9ec3f32c0b3e669ebe05b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72272e2cfdb78698e56d20021732c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c921983b1c124d82002b9ad9c9dd5e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253057afcb32f39c50b7404d609ec03e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba6d6b55376bb8200bc0d9d77d07e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb20a722ba21f18c52ef4deb337b70c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712bc0a22b09dd8ed0349a774a1a67c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec0542a88e4dc66436aa9fdbb34c34685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b31fbf51fc143cf8f5fcd76aaae10b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52b36dd1ed3aeb19367725bc5710c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5d91ba2b035e58de778b883b5a808688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8eed64ef7b918e7ce131ca517fa38689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aaa026c31e38b6ee00d3c6eac080d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93688dc44369bf64f9e5960770f344691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c474610ec7f5322cb846bf7ea2cf7e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3e03a029b3b36455de484fff03967693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657305af27746be2dccad2e2ed7bb4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739bae45a269abd60f0fe203a355088695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c224d1b62ed91f3d76976989182a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9243c16462c998053b3e60cabae7825697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73c5d80544136d956dcb010e1f5d33698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d937dbb06a50a8847970589f9630e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c04f1201fd64a3a6c42699575d4b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf8f313f24b77ae4fabc0d8805c566701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8a08294d1f5a3207ca217c32ce2ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bcea4cd5cb93d8a0341bc9783a295703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64ba0d3b67203d819a48a86b076250704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c597c2e78a973c65d8f3e8ea8333f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb10072fbcb6a551d87470e533c9de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4ee0fdc15d64791a14e335ca4ab4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711300a3af24f134de60f2edbf44a68c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2b2c18bb38f7f1243c54742999cb3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62c0b1c60e8314d1dc50f23c7dabf6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bef0b5956dae46a3f16f5730a209e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6e7c95679cae177301bf7dc12464b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29084b24969b67abdf71d786994b47713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9751f34e8942bb063b7ec0db3a2c53714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99be8cbb4b8b00b3b43b5c609b62a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631980ae3aa5803f7615bf9d311bd4e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec88920e3b14cbfb0ba44645806ff8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d320f54a1044d976adfadecc7b5bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3711f35eb18cc3e489ee17ecec18823719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e893937ef4e73859b1a37869b0739720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63e867d373fda4b6fdf9433f120a47721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618e3cba3143f6dfbf21faf75cea21f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e16acad6b5108906c4fcc74ab8540723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20217f8b315fed93fbff86a84ee8e1ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ee944df6ff75fba9ce0e70bc95ca9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86def3325c189372b35ee02d996bfda726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792147ce498f8dd58a54c4c764c2be26727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5db17e3e691e9b319cfb6080d18b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf6a86902989b426c2d49a565181ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6b606dd2c0e3af1672424a6bdcf0c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be030e49d5a2cf73668f7bc250db9dd5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44142ab196fe28d63addc73c2f4f5985732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da483628e4acdbff773b563aa9650c4b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d75c0bf044b3409bf4987b3f05d565734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55cf06abd5aef25e32f6e7221565cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c2d7340e27faede19783326cc7440736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e34cb4769d9178d42eb56ac464d50e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07c55341a35a345cf66f639f0e1806738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bccb9030d8256972649ad11b37797b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba04227b6ca4c70d1e0c61c7a514110740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f0f78893d539fb64f44206c7490e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f522d9d337b81de1d679df7ddf6f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8f7e28c08bad0e6f8f807e4aa8e22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fd5ffb50f0355ff7c4c306e15e699744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8e2341b74b9a10022f42ced3dcd6f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7741bc9971c25bc2d95edbbf2c8c37746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2da98fda16bfacace6423b9feaef5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12743056b524c82743ec2dfecc6654e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefd5e097ed196a2a53ad373b73362d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cb272a7aa1d5702ce461c46a22aef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58be46cd3ef894575bb6c21c4cdae6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e70cfa06d2ed192a78fc3329193dc2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c0101950fc61818e67062c758dc08753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afafeea9e492392635f1eeff44a9424754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec32b8481448ebfd5a21f07f4a5350755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deae39678ca4f0ba1988a7ced7daa42756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d6134904dd257e32d373014c72a46757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2b110e380e2c85f850405c3f3fc58758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1350cab86afa6e221ca125a47a5e63759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f72ba17dffbcb973ef9aa4864d6204760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ab065bd8581c52b71199648af777d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02571e318e0e268f68b2b15c6e2adb85762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d11dedc21818d25c687b91a0d9b28763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8ffc4d2033ef4e25830137e7bd710764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcada97c55124019e2f5ae5a26b94b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ad882d5ca4dacac33db2eb6f979c5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9469e65ff078bfca96225a42819ff87767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56307d410f2fc20dd6e3b15da27b6e68768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e77db68e8121eec30a0828d51ea66c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e5b9b4f4aa92ce57f65813203d276770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb33b8ed06e72d40115d5c5066c896771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbd2f24606d29f5432a0a4c5efb9f8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ae05eddbcc3979df89c97df77b310773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ced2cb850b96e7ea02dc6f52a3ff1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728aa1d33f0b4af0f95c9093d2e73ba775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028038f7c63c46818f983ea61f87e754776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e40cf0bf7041b6a3318f198a4d0f5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889dcaa3c19b186e9501cea652031a6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29098a2179398fca37d68a368aa80826779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48f9cf67e15e76d5536c6d1d70b5cb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0828ff924240a9f79391538692c8b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7ae794fc5dcd35370637e6aa1119e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11eb18bfd96067ff7cfcf709f49f6d8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02fd5bb5ee646b48d8ebe8353c6704784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133be356e086d953577235aa9499ed24785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967b8a9860083bde6fd01a48a5073fe786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68565b0217d84d5e2272dadcbb1b4a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c251116f440e8a19ed1f4b16394d66788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36cba9dd9f2a18123be5209b7d23b9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a0429218808730f4bad8e9df9f17b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e8e0c7c6500cd7984966d67b777a8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16df02cfa3db6ef01c3348897bfe5eb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80520175b0b482f1a28695aadbb5369793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76d14a185dbaa496b1f1c7a9501d02794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a074891fa7c4801c3afaf05bbaf85795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5724aee24e8f398cda692e179c1c01796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fab322817c41fad8b848c40280c09797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453451ae6ebb33c866090f08316b0cb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc549b865781e435ac18e4c9ee776755799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436acf65f16cd6aa28b24308d2c30fa800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0078b5914b7c8c0225886e37395fed801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883c80104be54283001ffb7550b9ae9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fad8f99f300200dd5f539feace495d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f962a17557a637b59b58d8aa1ed304804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b253147c8e8650cd13dbedaa2240b3b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235829bb79d45506b430727dc0ee3e17806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4151cde59f19f7dbd3d37db6c8f4f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173ab24361f38d0ca65707840902636808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0e182b1df2f6d7586fbe2c939ce64809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee65ca234c58e804740c3bea7b527cc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f56e1ba6ce5fa96a47556d09b0e0f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bd4f156b5bc070190303f3df4df49812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5512775d8c51e09ab845125c4fbbd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d1122f136597801221f6719e7a13c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caed5918d4884c938e507c8fab3171815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2ba97109e5eb8eab1c97dff6e213e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8a9807f5e5a1f65934feb042b572d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0cc8b0cc6b17089c2ba18311967e0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b716f3d8e719976803ead482d8bb151819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2236b4dcc8679d04e9a6faa85dd3f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1d0174fc7f5aa30706f7625e4f3bb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a6909221556923733523fa7417585822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20cfe10894d63cbbd5c566eaa61bbc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedd4aa6783f656013a351b4d2b3660824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406253cf5a439e30eb9c4b5abb6099c9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8cd5828f2a31cf220489878dd6a05826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becf01cf8b0d9af71ba823eac90fef9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759f603a7604f27cc83c2bc2592e3a1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f94d61d9cacecbbda78ff188564ded829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53e02ba143698e0ad7d4ddac92f878830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4761c8d1736cae7799460fff9c72c8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8626222524782a4041db73a24558bef832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e7bf4102ae0f52287eb7a35042ff2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef5233302b986a933aac820c1183f3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c8a16dacdd80cdf726fb0bbdae6f9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9834b0d556f0a5b7e77df4b7fdb1e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e495deb88ce8e5da8b3784de30d0f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2287d0f387dc739aef1a1c5c34febd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf573927ad56d14e0332411eea6fd6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4352b7e88e24ce88afb834daebfd7cc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88978be07546ba0a024bb865ece915ae841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c7c82b1a4473fd9d9d20229a0196d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413fe85ecbcc0e19f7f73f2f436d0c0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604c1685e425886674a2ebfd73095e1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aab861b68fe0fe58b5ea9781054e79845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8ad14b3b592b1499b0b57e07f9a56846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199a768a777607182fbb7baf778a636847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20931b0dd6791312931c1cc2ea2ac6b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114607c78cdbfb4080a7567993a8da00849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4a19750287299ee32cd6a73214a2e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f9e7b1b0938a579c09c460c79185d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd8f4af76ad3cbb522a6da8cfd9fd6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5da9fdcedf55f428ffc33d8c43d54853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192af9529bb4e567e944e9c45d54347854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6134470b0ed3dc0017d720b6cba68855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48604d7a00798c8bde9047f306ebe857856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ceab284483c1bb306c092f15f0b9d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7400c42d42574e678f15d82a90002858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adbb9a20c7ad4b86c8adafa39c8bd6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfed7e7fb6a1bb5d7f4b7b3698bcba860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f3beea8653ccda85b76e5546880aa861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fd705c9b7582e85a5bf1abba1e701862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ec2d55d7ac523287042ca6028311f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c80ff5b1223308988d1658d9ee20b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba07954fd16f93e157c37052b0cb457865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d271be24f0ec64b2477f3b930cf1c5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31841f6b26ac6a372d4b521c5e4731b8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dec4c1cfa9e4847b9cc6ee5907b01868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d4f9b600afa6fa3069b449c31b160869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f63fcb570abee93b442b41990d124870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624f29ca85034578bfb6a469eb1894f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e277f8b05c6c97dfda911ebe45d0ac6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394c37fdefe2cca60e66c04332f3a16873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4f3e10f135c45612e6500f0ac8e77874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4533b1b7fdf4a5f7b68d301d526c5ec875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef465b3cda7575940e0e12481308037b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892b2160f446e8d84e445b35a8b57de877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188345c7b42762e12b8ee3c71c055b3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d20501be18b8b0f44ef2d5390f741879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf619158d8194483425f5600c9b9937880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cbcaef331a655841157bae06aa229881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece48912c2c298acd42f17c1922fc64c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aa33a657532890f75757548cd1ca6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c513b17bdc34222771ff85346d123884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c66c23a217fa143709c97ea3ede19885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd19db642377161e9ecc1cee37c494886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4c82c1dd91a1e00d8f5f5e11302aa887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff854a138b32c1f8b013141a5a97a8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcbc0c7243ca7f9bc6a58272937f3c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a16c9c20223a28b06a7f9d0ecdd4ac890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42112be24f56e7684e65fc1c4b1479891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920df1b3c6789c8dd42909b3e28e958c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fade2e858f75f66380a70d7b0fc71893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c02c15927cc5490c7fc8c0349af6e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045380dce5d94f7754ceb13e39b5359895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e334dfb48279d98b9da1e3ae91af6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e061c12cd4a82108109bb547d2065b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3cc574768e600e38c3f6964f2f952898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638626538b77a9f220d3ac83ca2ff0a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b836a67217f088c7b67ebb1bb61a7d9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0549c3e328baebbb195a72506b123af901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42788f73c05f3d6dfe14e1fad2ea72d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f38075db4d08ed07bdadb0dd94cfcf903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26de9d5d73090897c9bc37b3dfd24b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2a3975be023adc21667df784a2a03905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35490bcb80eedd43a1abd15121dd0b98906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d9c3007ad3181014d66ce8682d722907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a64dd70057265676258559c6e71add908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412d87cce0c0455d46a49dc8f379398909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023346ffc1a49eb7b540f6a09e1820c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41225497d1e2150dd7c0afcdd8d70f05911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a316059957c2815ae5bbec54a21256912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5f4c054f231d48cf01dab8d4c4847913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00506428a473678049bd6e4b7bb6a5a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973db466adc1e03e53a5a352f10196b0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7f975eecd188a8b9f0a747ab9be03916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab34943b8312430a55ae570d5f87ea917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c31baddc96ddadecb31c2ee8fdaf6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d768b6a78ab36b37d2aa952a1b0d433919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166c63c7a85583f9e044d9eb2db2a51920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611020dbd4dc10c38f21d6ae0e6d4ed8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c7827286fbb69da742fa70786a123922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244edde153bbf41e78045b611d13cc0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4199aa2a31f2638e934fa15b212f2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c32811798cf8664be9704141c3b0c7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136d9210290fe994a1f621a239ab619926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cfc014b5f4a447b6e0275fe412534927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd7137be60810c5165ccfa9dd624a6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474df2e26e80339aa5d4e4fdab9ea36929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3babb9ad772b45d7307cf4b293e1739930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a935d77644ddb0820946ee280036d15931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74cc3c71289028421a8445388a0877932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514440bb0209091510a290e5b02c066933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b238eb6c6177981adcf02e311d8e98934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427df7cbb29090aa1b9459d518e7520b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab687d946ce6d14c43a8a77612e7d87b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98712dc88458fdfcad3ec3c6578b20937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1869374d24f4168230b2c4d37bb1b9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa2a2fb47dae697a60e564d30340c6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f07c90cb5da69b745a28533e7a1fb940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29084736f50421bbb73a5f7ca124e16b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8c24561937f99613160657a05cb21942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2357f7f5ef1273c7e050b47e52f73943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7d9b65cce4dd8df9a21387a44ce31944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6c5d7e8e949e86c94b53ba44a52ed945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b611410083a07b83fb311d9bf95e1a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6b7be41b0a572b49d87f62a80224b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eae0afc2439704e9574028f9ec4939948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357592f13ae3d53402cadc535acee5f3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1cd8b20b74622654f562d26896b70950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374105623172de37199980b0a4b89559951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254826d1754282c4b51e302339f2448952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef874c9037304115a9650dee06b072c3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05401b775b3ecb32649a82a7479cfb8a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58de637cc433d1f05406465324a66c8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486bc043d61b6c85353468efd919b3b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ab8f29acbf15ab1a2102e7decfd04957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e462a2bd7c46f680948dff7cb1075958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540ce42882f9f9337b1262f8a6156b3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b375902d56d45585db0e8055318831f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88002fdae8051e2611eb5f71a53fee98961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fec536cd053fb106289369f00fcff962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0483e7760726ea0639bf48b098da1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d94f588b9359dd66bacfd02a5a07fc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc0ce8a93cee80fa82a599c45e0caf965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b16d627604e5cee13f2d60a1a8407966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e80140a6384f13b5465327439e1592967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd247daf48756838b635aece209657ab968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbca43fa91bda7a995fd99208480c4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b58e989e57876f295aca541999b4f0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d715b61e1c6cbf243b5c073fa81e2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3d815cd813b648ee4cce6d92fb2a2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5fb1ba50107c3bc7e89c944609c02973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047336742fe101755e70989a6b2926f7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16fd6c71e76a4ce30bb85ca5e43db2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd32ad1e207144432c0d375efeaa010976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07015a0d650d998dcc5793bb342144977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>