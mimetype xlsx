--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a47684d1f385286e760df6b441b6971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ae18d3b8cf91638dc385812ab62c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32311da570ab60d5aa31d6f4adc5a6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43408cc4e010d9a50e88a66dc4ca984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fd2feed5968e0b5f8f8916b19983f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cb9ab199fd712df471778db0067146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51115190cf5dff51d341ca1d48aade357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c241226d30235a26affc2ebf942e9078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e23643a110265efd318d9043aeb849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90eb012bc2e1114c2820d1f2bf87ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915b38f4d6b4fe246f7ae614efe969211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e74d0c89b6b94c7535684f870e9a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114b6b2846cb8a147d2bb1272fc1d0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca68071d2f7a05ff198638a402656014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dd62bae2c5663a82df3cc1d60c18b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f1d0fb20e11a6b32ad54cc8868eb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ac8805dc8357344323173ef2024ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ddb9729a9efdba336722f3fe856e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd52ad96b52f20a392db6173ffe037419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c752f5c659445602d90548a55d6cb720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3bdee8942d27224e4f2d44fd812b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a05de213231eb34ecffd5958eeee1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aa529a96e00384283846ce5f9813b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9af99f977672fb7129362a0ac0520024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f84e03022d7f3b65883c911e95e91225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee90db4d09ffa73648a66e68426874f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c091de3795ab2d3d278dc5f25610b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e57df0b697c532c80c05634c3f02928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8eacb6fe6218d0064a9f353021f8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe2e2f031a6f1cc132529b862cae7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e35f475b8ef4b61c9da36503a9271631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410568768af27bc849fb3f4d97aab74532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e4619771b606222a6e72eda37725733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4651e6b84b2d7c0b3f17f90a6c9091434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bc08512dc4f52c52ef80e01f57e7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542465d3a386d515eb1d6a6061c6713a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9324d3fd894c5f883c74c4a84aae9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c0a7dd563645c605474b3d0a81ff938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d78e4104e7038f8558ff49de200b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293f8dbc8215c919c38786d5b7d5d3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5ba063943ab4aab2126440f40008c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2938cb7a2fa192cf08a0149a465c8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47dc46d177a7db1bd5d170fc1f4d7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add121885bc467f49458e5f3a812525544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87179b83ed34c117ed3e60135bec55a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5372645ed06ba8c2abd8df650edb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624b40c2c033d52b188f99db750295747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e554fecdbdcf4f83a13fc4c2e4d87e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89e676595f220fde2c3e20f4c9ef6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8f2d4da52b4e67848efb502b083c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebf1e83260b25af8e20633d074521451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bbeb67b660593974b35d9d151dece52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364f9708b6973460bf6c06679e14cbb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e785f83b692c0335ea68d3399f680654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9b4bc4bedbd25cb28f0450ce1b6a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957fbd5c30f9cd29a520989b6c9e76856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82044e4fd5a7545f04e5c0ee3a136257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4ee98cdf1556a8dba622c5dbe3ab258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cad389f8d1ab4c06c8f630be3220059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ed813473c92e388bdf6bc8469bdfa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498149389e044b3a800136cae67b04261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a2260d87a10ac033fc80d7bd9111d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4a1eec948b0caebdf5e72e244a4e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14eef12fb06605857bc4e91473578364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983e6b784a2a404c4a478522e3d06d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e827fbfcbc8b9f5a66fb3363fe8a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16941faf81f0085fa41fc75020543c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502545097f0e74546425bf97163e43ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d094ff14a52c80d54150e0c0d62c7b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515cecf7f5a22b5c81c6b2618671bbd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75a8ba5967233d13c3c06ee6931daf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4db35645af2dbf087d61bddb24f1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067eefbecb81809451a7d861efdc9d5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e6213bfcb75e9cb2c8ffcb17d5dea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e005548fe2ec0b82006d3b898304a3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1af429b7e8a8643f18a6dae612509876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d174e2af3992516c65202967adcb8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31ca03da6112c95422ca6d295617ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38649364e02710fc8a31626499fcd59379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24abeab9706c68242c8a2ea6de3f1c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77666df0671b808d089abbb5c82a60d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74e99322d7e14d8aaeb5d8bfce670182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752c0d372b951900f3967ca223e590783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8ac97e38074b0f6fa6c2ea329eb5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1864e9ac7a064e453fd1cea6d18c7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8252aca8b413480ab0095d908f66586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326fe3112c8d15e9c1adbeddc3a1c1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaf5e2c26f97f38a9277458ddd9e3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261714163a16010df4837477eb95b0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7a2ef8174c281000fe61ed4bd200d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e059e28f8be6cd98e67a9d3a27721bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b1fe407efed52578096a1a4e0984a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71680fc536b034310bd3cfe6ee05a5af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8bc56e59d6c2edd6ee3fc8ec6250094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6d78fd8a2010d5bb06ad8d949a3d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e25111d1ba9fe4fe34dec2b5ae6cca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6629661afd0dfa465e1cbd4f05fbe597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb30952a9fdb69f07212376d6da6d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7520258b4d1cbd5d77ff513dc04f35f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642b612b0eaeb41458226e33287379d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcbf00ba49ab93ef3808612c7f7a50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5578dbfd589b78ffa3a9c224168eef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18778c44188a70cabc7dc2ac0a3744e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bf53fa1f94cc57be43a6cfd726e4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bea65109ed3301ef4a0c828b6e37a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7d8ca2461c4c62f1f02b972719395106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91889719a69d00144fa28003667ce57a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21b741e4add95acdf4815de1f086ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822e557a30cecbff3a13a4200025ee2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61965f6da15e060ec69e389436fb5999110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3132353ae900f3bb738d332d666f929111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40c7078c7260ad178653e18a3df557112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ce05def48cae02245c181fa4b37e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0032f5a5366d46b22a9509d54abc4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a904deac06fecbd866985e742ae5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe51828a3001053e05f3cdcbe3ac76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c397c8cfdb61ea7631db1311c686443117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65d4dd6760da31448c70e2331155d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0a3065095bd630f7248df502534b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2154b0ba67ca35940a97d442553cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad63359b33d9244e8addc4f21f4825121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6a568d94936ec89d58c7a1ebb21e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45e714e2c16f960f0033b9a757d423123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d45fd265d056edc812e5ce4240473124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781772b91b29ad43970ed4a6e03d5b4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4dbb5e97de5dc29735e53311c1d2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb045667761046a62d9c2633899c5634127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06ca6578aea532554e9350738f0f3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb928c8b503620fdfb0b90afcfc967129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe556e517794cccff942d99f16776b13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f70857261747e841fd04c4375c537c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72918226bddb31dfd3bb74094d9d2714132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3fb56277269ccce8e6ab30c25db40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa996ae4e40795ec4fc622a38daee59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74067dcf93180e392265b89023695df7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc47916250221da55fe78969b3c7cb9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfef62fc8e855866611b0550621097d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ec49974ca2b80bfd17a61f77682b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573a1669db3c8a9f4807b1213be20aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfc2427bead69022fbd007250c4769140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88667df4fa502ad33bf6f34d0acaa1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fef5be4c9141db1dddf2668f08a0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a212dbf6a5cd4019d53507efa56655f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe2819b63276722263f6d535f07242144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96789fbfe1b1bb8fefdacd68a4417a5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac772de8427997392120093909a29e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beb4e04667bece50e9289569a7c309147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db37ef82d8cb2012a71981e352e5cc1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9ef802627c5e7e40eb14ad7f6f781149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce954cf35c2d2a1bdc8273e3ccc5dee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d5756fec6aad67a02e67db49a7810151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a671380494b17e1b18bf3dc382b2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67490384c918587a998e6c25039b57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fbcadb4f371675f50aa8ba029c22f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea9c56df8def7673968f9e35765e1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e88c80d75b753bf43528e561f196f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577169d2f8f9d2146b0c3beb0d0b8ba0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfab16c5e0383d4aeac5249cd02bd3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc992fde94555dc3a8895ab4d2596ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec2dcb05d70a9a70e73065b721ba4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861251a90e10f2148adbe46f347493fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560f0b0762bc6f6941f8af84415f025162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d11ee4b1fa2662b324105380523439163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c830c9993d47278d9f42b44bd5ae0d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06f2f50a5f3bd25176df3825200c42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf70901f1df4e70b1d0c28be13738a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2a2cd66acc2158fbe10ba4cc1f0d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cd06baaa68bbc46d4f035bc9cdd83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cc75376655a387fe2d0a8e9b2f2af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c81473c287069aad0aa2c5db55a1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652af65a6534b956050278d0af2c1530171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97537d34f8349826878dffa1864e23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12e2247a3c0f7f65c2533180c442e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cd3809565e1179acdb09454a364ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf698b45df6bb14aefc0ff5a0d1f3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4098a661142d28edca4e4e1d3bdb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e5e05bc02ee8b2cec07d503160912177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6972ade2ac4296e218c30c44f09f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a7ba9f9fdb95fcb39cadaf4858f40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc72b274356a216a5b4f5f0bb7d90eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6124915f13a764846b5338f2aee2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3fc50429dda9a6d844f29b81e22ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55975654f0c8f05751a7b527bd451400183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018828e67406d6cc77a0f51ceb1a753184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560f4d83b8b1d0ca768103e19f4880a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519a8ec05477350a7818da546c26ff2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a44e1662f575e7e1b272fea7134d5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dee4c1f0f595f364c3e993d9a0513188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6269a584b359e6823a3bfd7955c59c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690f1059673de6f90d258e8b2c63f09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b02ddf828acb270de544e0818beaee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57298ef0b486fe29c30d2a2d816d24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400183cba7f983c2fd7c489bbf40a1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44a3dd6a7605462dd03eac997ecf3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f50fd8334cdcf8345db4a528a897d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f3310f51a5696cd0899cb9839fa8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a812ce72f8bf44ae163954a4ecf31a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf496423de960f69dbd086262b9cf4b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc3124064c98e83a399882d98ec1d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffec75c5b1beecbf4455f91aac572d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf905cd5d1d52697c80796cb4315a460201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ef3da05fd155d85521c105ee3af63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1cbf1420f37636bc9bb6547d1001a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e8602bc0b2f0b093b564d31fed125204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8af0620d9cbd6152437c5055a25d68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34aaf533931ba0aa2669e16c918127206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3943cf387ffcfedfa09901ceec9fea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beba436d4f94bbf28d895c609eb2e95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a0def69c44e7c08384d4f8ede7327209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dee3c58869edc714d9e398f73763d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94bf9006204b0c73cced20081496b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f4c0d07651ce5b303418780fb1a5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93a29520e9f69930cc334ba511f32c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9e11c49f545221ea0636aeae9a7f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e509038bf1bdbe28cfab926d5d50a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fef9f0544cb887f489e01e5e1672f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9184558f79d4d473415f243f3b0c523217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34843365460f8fb1debf4e6a9e9450218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da88b818a3ce8384e26390a11938947219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e243af8bdf9c6549b2d3ca9d34a98e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa643e35c0aa65614fb524c257d86b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b77c33a3f01ce6f075d23096c7115f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4be7513dbbb471b8e39747a9426eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187be37621e7d35d3c8a7ef41265a575224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2c95b2d81e3b6867910e020e0c951225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e73e1a51ae64338cd4ff18dc59bcb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec582190e3112ba9f847977754fc72227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02004e351493fda644b8eba543ed4f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a63698ac5f4d04cbb25293fed3cc7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c4eb82e4ba5893d0e80e131be2499230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95ea5efecb0635484f45acdf5bb78c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877174db2d06457b3fab9b9758f17fb9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37a774bc12fd48b0f65c7263dfbe16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c69b126cf65bcdaf1257acf8e2768234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffe8ebd023fda316251dcaf1edc02d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef88a8e3a2af9c83c577cacf15b5e82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622664218eaf9246548de34a789c79b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf21c5c6bd6d1a959b867d4cac702ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ed18270a084aaff64bbcdff87ab3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67834b92342c547abf88632b713f6431240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b693c67a93ce75cc211395a212dd541241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5038596bee3042bcb32deeb087c0c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d88887f0fb544d4d6e37df69b390df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c1174e126aa760a0e01c6f48b6033244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff69117dbc575d96a0d75e8f4355d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856760b17677abbe8d4da38e7402714246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de966ef2e341fec331bee5b1ac8b960247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523d2bac47cd6e0a465947016b9fb00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab8f063547297309606e42aa5580de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf58326e969d9752917ffdc3bb4caa6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c3164c38e3c7375d4a7b2e9b2373f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8db155b45a5705535bedceb0b318c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708ec6308325bd3759403c9597fc36d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55320a2586832bed039e73bc8b21920b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393079a86ec6cc17634313726c26ba02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309c189d428c24ba0e33f463b282ca4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16740e6b84853b2aeb2b7ccb707a4a24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf6544b76d5f8d435f3676ec440624258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993e80ffcc2d36ea3eca4d6a9886fb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea912d659553165a9ad7644b99830ae3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306141b1507114149519c71e56aa6ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50be454d1f31834ea48aacad3f1260262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d20598c89bedb6b36bc770c3a1312263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a73cab9832f0b6c0b268b2cb38a822264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb35fe2355058b0d047b113c6734a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53cec7732f17c60b2870a3c4b98900266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490b0554ef2420c6a27773f8ca25066267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05741e625ed8be247e4099c4fcbf271b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658313c232460839843ef6e7ec84a746269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bca7600ce06767504c8c661ded6a7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e325bd07a6fd35f9c24179133638ad1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf21d3f3ad7241d5a92ea8c94233f01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75b99506ace336b7af7971944a6448273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a27176e82a7fc2b1155a3836d19182274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac21ddce0bbb675f266dbfa05fae26d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83f8be8cd7d291b7572fc0b433802e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aec69c9c61e4b97f1746310152a6fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93f93c7864cd77d2a12d150fc0f09a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabcde3056306118b0ac056f379c702279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3f747f324b6ca75f545eadb06cef4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79da88330c9d875b8c90ecedc029b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e970bd119bd0d6b2e0139b0bb3d27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5b07bfe8f13a40948eeee101f9bc9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5d1e553ca033ebe59d33c2e820c8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07457c941a24bddeba3da7413fe72e09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc253a98c02417a62ff2c10d4a376f33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1acdecf43978cf390cd6fc0163c6b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31db5b32e915e877d70e7c100c03b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ace3be828d9a6ee0345fdadc57a1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f671f2b785ff3d0b30c2aed160d18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87a54e707765a29ecb991d1d35a285291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48daee8a6439204a6e45950a4ae7133292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78de692b0ea942c34700e0eda16a44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2798b630fb7279acf95ce69c23a36e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04380400a2667c9c5b137ccff13e85d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040902f6d9e82bf4b7640b807bd177c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b31fb8aca062f2474991c5144ab27e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36410af448ef39a5f2773a82253ccb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7506f9aaa28a3330f4d6ace1d34ef1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90934c4e93cebb32b129d415561d072a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59951f45a042104f2ff9df6e7fb6c594301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a3990d06ffe550408dfe112b7bc68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78732a5c57682b522fd32aa7b35759303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef9247ed081a62732a95ae74575ae3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3542ef67f96099498388e3a61da18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3776f8f5b7c914259020d6b017a7ee9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc297e584c37224949e3655676b1d67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec606ecc57667d258ab0b95074deec71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f793546d271c64434582ec3e4a1708309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b222950f0301e60fc84d28b9d794d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8738116ca1dfbed1b8177708e9a176311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a895daf8255519decc1abec13dc113312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a2220f07a016f831f72bf0afda4c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70628a11de28f47dd5bfc4186bac6f56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df099497d23a9b791ad914ebd7d58ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ef8bb38ac5564587508f3aa6bf420316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31189b147a45358774f2bd2c02cf01d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921a363bcc6490616b23e30019f5b57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f1bb37a998d4fa02c7cfc91071d9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e0572138ac3b19ccbce4662936215320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca1badfb3556c9aeca8fa782a3b882321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ca6432ba2334b4f25da9010651a9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab6d90a4286f50e67c75829a5db9de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e54f9098c9a6da0e2d533013113f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb770052bf1faf205e5bf759cbd431325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b3de2d25a5c691039eacc02ac74fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4ff0c8c09e6e34bcb9756e502e041327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671295814b13c220b4d483f7ee0a2fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c3d5b94870b5d72f91c9f528e1615329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6506116294a23fe309d78c2e58bc0b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1d2940eb0899efcf4612dea42e762331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd8b39f8a64efdd1992adfd1178824332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bcb5dfc60e26991c04645d8752e8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e90f663ab67030a55e0352dc7aa1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae62c0cd2dc03d3ada9b92391ded55a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a3f1f378a9db4699bc6b88729eecf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9571107736e9651f540b21ee95ffe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12be2040a785be47c97f52907f711b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45b87830107593aa46702c0282d6d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ece55359ece7e1de02dd0964fb28e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cc0277bd95e1e51e80e3df7ab79c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd167ac99e634d4ba1f06fda684992342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcdcfa5ca5c4346957bd69aef2dfe8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c379b2a710d056d1f0465fa706924344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d4973c01a74c9f0a56bbd585ac2b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d374923658ac653c493fafa380d7f73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129ac324b9904735e9d1e95a67bbe6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafa1ff75d855842411d2fe5c3ba637348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed4472ec18bd7d35cfa44cf75538ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f676214bb39f7f28c5e9c47e1bd8f3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfbeaea322cfb87a101c0dbb3f78ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566bff0587a8423b95176aa0f272ddd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392a1c4f22aa4ce420e2abbafa7989c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f34ff6863ba34ea67d67ccb07d4143354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259573023dc2b83545aa1fb2e658efe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe732067eaf7cc0ce0aa268caba5b258356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b577030880713bb01e3701131bd2ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab47d10ddd2f4fca6fac0b8dceea334358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0c57c0237e7bc8f9fd1d550a570ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42b66987d8a12198da5d75e3154008360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92152e3f61feecef748c7673c7b307361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fe9bbf5a417fe5aced5db1c7a3a7f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3c979d4f0900b64d2f990ff78c149363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cf8389d8309a0d3762b842722b948364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19738f756bbe72dd117b4bb38c5c24ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a0e6268e4813bce7e82b2ec3c7142366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b59c4296dd2d944fb0ec6cc633d2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eab95265c43bc3e21db5ae75bb737368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc9e4a944905ed4283f73ffc205871369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f258478e8bf7b6d36ed2528d2b73917370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c131e44e1f4fb52dfdf7bfab5e86e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04691f08d56a658b05796acdc59787372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16180102953349a6a3b133dde3683905373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8692e8aed01813106db513a336a8c76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e86bf5d972144ac09ac6c78549b849375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75f239499c462c66113d6705749cc1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb37bd18346d961312e0e2bc842d79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e07e55c1f2b4a242ef0ec84653662e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c06d497b7bf8f7dfeb31ee613dbb90379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c13f0b7c6b58da281ee01cc9f9c9e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fef0b21a02574be53d368b45fa7a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693982d8f43157e0dd85928ac891ee5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ccb0d35361b52c8edb44ac74bb6d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37541ffb30b99784b99e9f831d56f0a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdfecaf8d1696f9f8eb5c5966873a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75de403d3427389511927f3beedbfee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667525a6024390ed0fb562e8402c1b31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1b3a3683fdcfdba4e3570a6805129388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7516db40195f6ee65f94cf95fc9b8b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e1836719c20e59781f41aba2f066c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e427f89b26692eca7d5fc99993e6356391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d63acc3e1980b744995027ced72e86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bc8acf25e623121adab53288ca6c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac46e183571e54cf42e9c8d42d9366394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5dd3025bfda4f64b0b9b11a8fff11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d18b83b8bf32aa9cf123e7cda8d15396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6bfdc10e18f5a952c11316112cd42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fe7fc6db076ea80433332b376f357398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a84ef22f15f6bb4e5667f9ea4dc201399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12bd2f55b1745082d15380fe3bca6b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3f2a7960a52555fae4f6892cc1781401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26733e1bbe1b03a1490232aa8feb99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e19953a2083b1bbafea1c4fc996238403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b170ddceeff434b0303343b90667c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d74556b4de9641c1ecce4f456cf147405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674a2f9676ddd81a22a894dcf125c69406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065222801b3de461b27b087e5dddee31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f04fc1f499abff9ff5805fadca542408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14095d2acd9b0791cf512c4779d516d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270f750c7081b0a7d4c8095d2649768410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa25c7c6a3844511a30037bdafd722b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5d62b16b26a4e2d5de6c72b7ccfa7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0013c926d69eb38acfd5738627415413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8734439d4b86ee9495313015abf8ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac927ef43ef5e0d69a06c62f465bf52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9d959c2f39cfd5e790309f1dce4be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda86b84799159a7a89f7f9cf1cc1925417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c35a32e7035eb3144776d909b73fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707e70fa986409acd70d22642326e82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f403b6099575fa409c1eaa0fbde777420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2cbe45691afe1db9d38dc668dd8a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6477832d13ade86916e9f7dffaab149422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8afed3d65d78fbe2f156fb854acf4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6211ff76b422175d3e6127fbede0fbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238affeb58656d3eec0f65ddbadbad3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc16fb8cc255942d7d2ef36257cbac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838d9042d9638f699c413d6f474b2fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b02c3cb910a240e462b792f1b49e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad70bb01f2e7e30d9e70a51fa4bfa0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b769f5ebd88817f7c4dbd48d37c385430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661b3901326cbc864b2e17dcd4dceba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1390160ae660a5c6ec30e21b0ed84432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8647f52a87f114d381c002f03e011e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bf1eacd3737a98589fe55abc4ccd4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be119f7c8138f6aa4a12a7f86738e0f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffca9504c12dc5666c234d97d666355436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca01f82b44c7a39da2c3ef60376b9c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4526fa7930dc8718f0fc7c475002418438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ae4209993b735d80596aaecd4fc95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbc989064e361085dfe0b8946c9266440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821bc85bc2f66e15712dfc04b8d68e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948c18a1c81531032365c80118f8158442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b502b4ef339a25a3229e2543e7ed118443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40c795edfe99eea89c3cbc8689dbcc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3881fbe18c79d2259905adb5af3b8fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a5f4e6fedabc6472d0ef521d90c3c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd53a41285a177b952a5f9af02b9d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02664b28e6a91e21d4e2fdd38cf7afb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa623c280cd36844f32da18f7f91a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14a222841ab08ddaf18b0609267ceb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e87f71941b906cf987746e9bb66bd5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56737cc73a481725acb93e5a3906cfa0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7cf8a2aa8065aad5979a75a9753a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10917e92e2aa9c3176fbe92eccab7636454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf847b77432b80612f24a6f36ae29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20a679ef186f6aeac9c259cf4e7ac2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4d26fcf243be60a5ff5f6345800e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc70e0933d8e0fd39c118a4f5f3c429458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46675689a036fa332f6d8d6bd695e7c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d459abe1c3e85284d5acc631c322c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10726a1c5a86dd5d078e3d0e1032e7b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826e3c2611399d55bebcfe9a8e0afae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c08ec7d8c8ab8b8de6c14915c573e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55d9560ded725c5a7746843df0937d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acc295ef9ac246aa2f7a4678860345465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516ecaa4ba0d6f1d5b3f4d08d8c4e39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15596b5f68d3bd273a6377543180ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2d369772d77a018caeefccdf1a8d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544465f8fe44837eb9ec78f645e3d87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe465334933b11dc0cfaac948b203e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13383b9af5871a0fe7e1b40d114638a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a32344b3bceca64ff64d35dce1f204472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a87fe4346f18833e839878d805b1b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc0bbb7ac89eee3cc939163594b2bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853718016d889cfa7d051e2b9189f2e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e313031eafb3579ac17dbb84c9909e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfd3f9ed0ca7ad539545ab13056e72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea13bcd730afa2c512ea029f8f7cf4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410b45dff0269953d7c083ad100865b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e86f69d3dbab366ca6cbc39fbeac3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875391b928d809d25274d2a2fd4beb28481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845459ef18212379b4d73adb3e144fd5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184832b550eeabdd95e49c2d8eeae6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aeb2f1b552f01e48d898ace7a622f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db91d2d0c7426f64311ebdc79337cf4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5f03192373fb22e4894684570e536486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90a31a28038f1da37274e727501b06487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c9a30c40fe3ca0abf2fbd306008fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677acd3aa973d183f7e720f52d09eb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0680742595f43cd2bbfacc5141b494c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008e76228d96436a08924d49700e669491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528109d41b65f00d0a0a1d94a96a43b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579ef79ce7b64f2e7bdc407610b7010493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f304586b5e79c40e209a582aefe896494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e675d42ac55349a74cc3bf48fa5e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fe894b7313163af13c9e9b01268e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72a8a81d34df1889bc8ba510db3402497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78725d2cac0bfb46b550b0ca74361ba3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c858d7c64ddf3fcec6dcf66027a5b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d42ca556e3b24c5e4606bbf5d5595500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f999d147fc9b86fb0b11c615247c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2af7efaf8f1b9a1e14d306d592f09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1ddabfa225dc61214b3e2f7351c32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53ce1e82187601ca9d2317919cc907504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24847f8592713fcf1ee0be6e7bb3d579505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efbc0db17a37710cdd99825a427579506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd686ada50218e10a0f3e72232ec346f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9809b14c658e11902392544391d7e21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931b0876280a23c4850e307ffc4a88c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1814fe79be07ffbe07e4961d368640a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eba49b63ea6d6158537357b1ae7ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f515f6bba9c74026a7e3de3bfa6e555512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5361cf1136bc4f1816de76092e6a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586a686f4ec3c691066e3cec92ccc26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb84edcfed372604a5ad105e478c36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ee874684455a92a4898dc81dd9431516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399ee8e596b049a5e6f84c3866fe927517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995324e226cb4fbbb717205da2fc67f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d3ba468f6b2e0fd85d79efef22d5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31149bf038bf2846cc1c0f017bd84313520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1f9079efaa53fb78312b21cc7dfc6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e54e69ab29046870de091a21cd27d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2162c12c4955516f90ceb9174fcef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518188eee1ccd1756b0864641de4f70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cd2e64d6e8cb80ab3c2ee4efb5bf6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b4d1d159fcc02ce3d685d6d49adcd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2f3e31ceb46dad7bb9d0e0a4dc7cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f51df87f12a1282eba2cf2a7ff3138528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34332f4b6e529df102768a4e6bcf82fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af1404fe2bed9180e98f22d09bc02d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddc97f8c5991428f786a6de7e09692531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce72e60ea9f4818d2cd74760b195093532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c64a4c16bf345e32e86f70882b6fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84537d7620ce40f13ef8fe5702fd09d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe116555e969efc9add6c225dcf8a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8674276e70e4c2a87bb7d3ad7c36c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faab73c70b0971aaa34b9a702a6758537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db68380814e1c34f13ccc9f457c1a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd85a3805b9fd0791aeac59b6764bc1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a714441f455a390e65749f704e9ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd514ccce5b34f9282e27b41561099d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64982dc96989d2d5dc5cbd648f51a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5eeb88c3c4239b19c7dacb54ecd720543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804582955bbc86e7538418f6fff5ed2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a025d64398474639f66ce5a0164636545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a03413642d5310b4a6e369b645e84d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef362d15e29a1cdd96d6bb3862377d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2c83797f2833262f10a50807399ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066f86345434cd1635c122c9081abd0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a168fc50dfd525ad4351bc004161737550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dd72ea7cd01f134749f9d1db0144c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640ce033ce2758cb4b2b9f5f5461e4c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1717d57b20f0345a18483916d9b42553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca67f0445a2ff681aa35c2feb2ac3b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad25557d28ee1ac7f6985156dc5e7c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9edffadc52287f22f2843b5aba7734556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1658efb598f6becdf8f946b1ecd1f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5200e5d2bb2ca37e8f5fcb321d65c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345de8c0107132d2d40a44ccd1d3a8a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c58958b6f40e1c2bebc829878838c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f93b6a631fdbbd1940860a1a46800561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbd9728280742e39cac54748408e4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b551889d2a2e2611d74e45e9e96ad1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36693625b91c7bff1038f65ef121d76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafda00a8777f8e215444489deefc941565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783900e46f35adbebeab63596ba0094c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a1b583d5924ca46146f2e677b5701567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da79e07e8fc27f14488e8115ee3e468568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcb55d5510b413f7df41e8f393600d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c79b7c1e29a050672d299f096f02a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e024b8c79e6df83665643093b9ffda571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0b5a11dd87e31a2e0f2c5f9988546572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f75ba605cd79fca35932d03f0b707573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd888e124e430091e1aaacf10929e192574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871c6a9617f16f62f2a53752e116c4e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2b7a194b22b930c10b1cf97b4eb43576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99025e953d6d11b80cfde448e94caa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b57bb133ea4291bbe238ad6c14765578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f695e845206000f7408cb4e3b57275579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750b5364abb7f1cdf94db1d91ba378f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120d076f9566b946c50d93f0d4d1bab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5313e54574efee8cbef55f364ef953f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c083636412898381fece0b34cafcba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c216770a86359cfa2357d559e4fd737584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd253c5b4bfb701fabd7a30147df0050585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08578dc3d6395f251d83eae70ee8a1f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ec91fdefb130262356d65cbc6781e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed097aa4381a1cb2c7a061b00847cb13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64534a518e7bc5cb46093b272bf929ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6c21c702a5279675377051a7cb1a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d391b707beb1fef677b8d31998f7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1685a8d132f2151dbf2e00302a21b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77076c577cde4473dc39ae0aead19f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9618d683d099bfb7b41017f6919b65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847288b6684e0bef4a67ca59bee6019f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c614657851749f92ac190ff34f662f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21046da34259768eb15eb0b3ae82a8b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969a1ba2d0db827619c9161b0802364598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40505bd09e559604de6d205a701e7d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334cba50c7e0054ee93cb05bad07e6a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17541757f6880e7c1558a44d5739a3da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7f25bb3e134543f7206bade54df50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e651e722bfc4256fb58d24e3cf0a821603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c959fd61d1bed311ceb56016252dbef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad01b0bbb380f699efc8449b83756af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f201ddf8bb3ecec1a3086212b6f55a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f93c1e7b93e5e6854b1738f31d713607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ad3759c4a6e4de2aabf23a2360d52608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60b13d992d084ab991842b49bd7402609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878dfa8ef271e6b9093cac97e58c418610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14166a85df8bffbafa366529ef70ec04611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd648d695a539fa1c94fc38aa4fc5c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cbdefafb5e7528fb42ef800792ac2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a6d34709a74650149908d43c41d3d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b357a91904dfc0fd595d05f6511d89e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2de81ccb198e4063af87a7f75d542616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771b78e9f1731aa3c406d77e390da1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf40d25d06d5a80437eff558ce82bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99cb4c891d4202294a29c42d86c6a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5be9420c8dac2d7cbcb4b6017b54dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b136180116e8811cdf4444f4e0a593621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb2a1924039f1910f29e0444244475622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949bd95cbae62a4728e6c9dde11fd15623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d4ecf9ab6b75efaa8e2866d7b7337624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c303e03bade4ccc2d63059f03fc1b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f5840448947a713e79e07d84a7ae7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca562c1a9d0bd51113779458d15207627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e4b21a923f49711bc29437110733c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2cd812ba1f44aef630550e6654846629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7049ac30de851e804282d4ae5d24aae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41064ae8b2f3873b2850cd03380049c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5380c60dddad437d9a10a84592f99f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c92a624ea4c0c0e6df442a941c937b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a103726958e311409687797d6e1d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3056ff3be27272b31323f26a57b4b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51280c1e3539804a55db1f1f76f1c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e62741e2ef7f1e391380dd3d1e896b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb4d00ff6aa8ad618fc624d8722320638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca338261a8f6379bb36f3ea172c9cb03639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9926911be23a0b7d4b27411d94eee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afd8a1fda571022a4e211da6095d41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a37fff08a30d21f13dab2d52f56a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69099f2cb9dcf48e73b42b5f2c7cae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23bf2b9d8cdfee5381bca670cde7e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23696cb38272c028f90260dce3facaf1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24644bb23a1c598f0210dc87d5495786646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f247b4b72199f57d566f8dc48ca20647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f664cf90291b4e4df43a29a58d3ac4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f224578d298768f665bd158de18894649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362458b9554ad9e179ef5f29fa146555650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3453c6b794ef1c5f753ebab2730f30651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37ae62a70d5bdab7d9fe14ec1c93c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae393b2b4d76639019ab98fd7672753b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ca471bdd99524e3a6ac1240c61e72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b140378639e9e501559dc4cd9c8612655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42155a10acfd5111a79b8ad5791a0410656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a0d10d681294e0114af915c2978a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c203ff0d06709afb293bc9d2b754a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f822922cede0cb8b72f6ef1eb9d710c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14311f91336605307c99f4b538956505660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef24f06486932d825ecd3159e3a20a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba5b596438557571485daa39a361ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b83971823981ebf4c88436f36e2f0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3892a29d3ed2744f03a0c5126001d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f3dfaca83698a6148cfaec997a185665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba792dfb42ca15d8e3bdb0765439f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963e9aab392e3a4be51b49f0aa3d8db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7749a70bf1edf0a56ffdd71532322e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f9c6b70aaa2815d9d6dcee9a0337f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea8da1d8895af9ca376ab900673f8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d36087404d08d8cbf2fb6eede0e37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b100f7191d40060073e8d0f8679878672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccef1bc1ae596062103a6d87eded73a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64671ea18f161bc950f798aeb5c12087674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb426b62b8b40e6699a74473a1b6f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167a0612a59930d982b14985e0cb32a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06bdde434a990cdc8edf2ed5c57dc0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90369a2bfef68e179ee40e191e855f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b722572ec7f09c1529b069f384d70a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477b42c325aff13deab111674170ab8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528347ddc71d34b19ccb34dce470130681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cdc30dab449dffad1e86c8401ea61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d929ecc63e5feddc95ea76c3059c672683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9f708aed67521c451646dee69e763684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586b28fd66c7b5ed45f1bf417a2da79685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac181b3e964f0ab342bb5d86ba9d0052686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360e39e79bbb632e0eac2637ab5907d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baed0dd12de004c1238af0a5095ae6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e30bb85ef6335671bff596033c3b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61d780438dd86cb472800296ca86c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235a49bdf91f3cbb36f09055921f651691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36bf1a64395994d8c062d178b76f27692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e687713a160d0fb6e1d945c2093fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a0dec5da3f14dbc83fd98f2703999694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c674abf62032cf0c3d6d01a21888f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cda09ee53b44003fc81edb706134e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adf0bec52c6970680e81b484383a13697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7b106273d45743ba09c71d63932b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003aca691626d10f5b2aa82b9934b477699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac0a79a1eda87f5b28aa08d3653027700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeacb240e85cd56c93124b2569d2c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bc8f83bcb5a2ee2dc2024914efc03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba7d7487cbb42329fb9a894bc93ef4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de7a86ddce1d9131c1b80fe6f4c1db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b8d6b96be87c74fddf738b87f151d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1233439f81b705b02c77f80e0f6dda706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59261060ee64d117f87f0de0ec8fea8a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c542b565fdf643039824f065a77d59b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d3ae1c565093de5e4579f7f88433c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772b0d7de248ee3985e9fe64f49f0d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4156a8c3ba304eefe42c6d7591206b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfa4ebf4fdb8685db17a670f545f07712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569ac494c1784a0ff530d9972eacfeb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364305a64af1cc0d8534b57e9dee6ae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd0ec5165af46aeaddca07bfb58581715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc1f1fbd66a5fbf7414cb6070b240b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47fb6cf3e70bbd627b774d095e3758717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290a637eeb70ebf61e5aad6d23410b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4c63b1ca636a9a99c07046035a168719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febbc9f3d7105067aaa733516b95167720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb63a8d543f220bff1b35a3a8506f9d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba113cc9a0530663991c11586e4e9f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e1ebac66b670705b8674a8fa11938723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274af9cc80965bff7341d276ad1c38cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c0c8107afee9030c52279bd90eb74725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77622729cbc7d963dcbc1e60e844ae7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93f71dbfc7f280bd309eb4898171e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73536b1c9b3627bdad98bf012dd7893728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd12709dde8c33de21657b1cda27ac1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7d5480daeb296249570f9cda18ce5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ebd61f711448797f7c15c0443a83c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60f542d0dac3567bf8684c69e7ed3a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eb8b8f64c68fea4208270cf06d395733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac9aeeae22dc490f2cd45956db3e38734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55054be45760a1decbcbb63012b6506c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297c58e99bacbd7ce7b20728a63b1b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6e788ee7c9f86d04c9a25468c97b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dacd092cf36da3276d66995db3d6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d088de0b40dd087160a5fb7c41e83739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a488ccc825882ccddba46598f11b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d903ae05e06190ce4d55f5a94a173741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2e92fe55f90f2d6e1f9e1b55f195e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41ad9bdb1817696287696fae28475e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d516758a8454f0bebc803c222a6ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc8977026602c627acd3738dfb4245745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b00b2bbae65a44f92f88c376f93fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f56c3f6c352ea1344222a47a1cbe61747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f73c0aa6a165e2564e163c536b57dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfe7b0dfb52cd4b1cfc3942befbef0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064251ccee14b23c92c0bc61a7cfe339750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0e2bc23508330c5d0f0be1e6c2196751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6f0ca1ed76737a988e1c6d3397eae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121a213d4b77c01b04f432ae1ba664e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0e5de5b8dd8db85bb6905e4298b7c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8db88d9b90be41442cb88d816a45d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0ff6dd53c0a37c24713225a918d0e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f25e5e48a35b550dec0c6a5253cde757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c291e0db4c71aa17932319bc31c1f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecf0bf0853ec7e712995c50390e437759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c4aaa82ba9af2d5a2ec965f4ea79f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba886342963f6c4bb118984eedc5e9ab761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcebcc60fd926c5417d28eb2756f5e5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268c1b51a836241b3e34e7699ab4de7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf86a2a2abe790b5f8b281e9e72479764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864819db2c6201ec3d68c8235be1e0a3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8278ff447eafcc3cf8d0214359799f7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3b4538d9d66f3f586cd7700ea9dac767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca354e51e891c5101ee299553716050768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89c9619c31673f3cce4e55570071d0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751766ac810f26165b82d9fe91a4edf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7f1b2acf0b3acc57e3a2518c2892c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59fefe97a3949288388b75f0d803cd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e370159b1293cae173b1411ed4c6d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5bf5808e3c565f1b9519932248eca774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc56578b0f824ca26a83e00f51480f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fa84121acead0c02de42bc705ca34776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efb4592060759fa8beb565ddc6d197777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082c144677685dc81c173cb65f032bb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2917ce2eea8a8b028b03270ec1ff3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598fb66d66404e5107a247366043f53780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e84ca952534920be4e500d657c50be781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159cb7222cb01ead93bdaae6b9e4f1d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c896fabdbd1129edef7af46d7863af8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823924e625164adcfc35e23834fa72e2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29166b236e8439e7c2226bfa73badb24785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de282b8db639d76759bc81c64b03a117786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116c98db2e9e6c0fcd6a3e888a1638a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc4b5759c5a9e15cc0775684a79848788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4d0ff9ac249071bcdc19b332af798789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed40e1938c45875cb247a9eb192e431790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9d02707e6d26f028e4245e2f5a190791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2127d60b1be287c6738bad96c1f59a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67edacf3439f88afa865f5cc8afd85793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e90fc0169f536ad91c3024c4c5d42794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf492178d7bbd13d9152d0638a35266795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c277847a0ada850837f179fa42bcef796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb68de8be73364049a4c5309021cd8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c47c5b70f71a0033723491f5a8794798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24c42e5ad32c64a41d1544bc4afeb4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ad9eedf0d930dc5e06704628a8056800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89bc9e1f5e762bba1b71601f582f71801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f45616bb962b82661a29a779abf6f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026b5e5d00181a7177c9efedaae5806803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba7dfc1fcb8cc170235171b6309a88804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8883705b4265c54cebada53d3d310805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793000f1d0c7c1622a78cd90fd3718b1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b34b34715cbdacb939c812367eedb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536326431f128f5dcba73b3b7acec076808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed102dc5b9dc8e574aa2749219355ebd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674b5d58e2472427682ca6228a2ff7d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802822bcd61eb2547eecae8dbf8b258d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c19f51b315800be4990ea58f42660812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7bbc532d61593f1dd10473bd51bff813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adf3bcf5ba356e2d5af985b0be6e07814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc36a32aae822c9b70145660da6088815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0954dc075d8bf78f01577b076d754816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28152d8928ec69cea5a6fadf454a97817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd59e151f1c56aca61bdbd8f07fc347818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66143a0a3e39a532d43306a10a735f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9dedf2f8d77ca9e6ad5588d1cf1cb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036a5de1a25f5709252d112718502a5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fde88ec02d746eba52e733d10eb5b3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62105f36cdcbd49b0005280a4d1c6bf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db412e3598e4660fa349c20eacda1ba824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd922b0aaa4eb4b48097d8ba08637cde825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7d7bfdc84f55e59724e8b33ab28a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9e40ee4cc65c67f5e0ac12573e55f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d2e3fb1a98cd90a002cc76d97ea65828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4cca9275dba3153ca248dfd632ca9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd7b4a6086fe112c5ee8ce176beea2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2183f0d523473f10bdda16ccb8f0f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be748d3f23e45eea9e795e33bfbff9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104983a54efbc1f206d72b0f5c32e17833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3129f3984176aff28600cfad5e67473834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdca63d5a91ede80852f7d8165e110a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62988a0777534a05c043042c37b97d6a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae8aaa32fb24080e8970e5dc420508837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ad43d5d1d0b088ba2eea5f570c55f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450331ac2cd38faedb14f823d4c0881839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763fb97b0ede9e3254e34012e329aea840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fb9e398e35adf89d9bad70ac135a4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fe0ad65587a67db546f559e5a14e1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9db9a51eea1056859de167464f77e9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c959ff70d5ce4007f0058802743e34844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374da9d6341a2ecf4d44d4ac0e9a13b1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8c04c0968efefb8d21d9ddcc5e6fb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0adac4dad33cf9edf71c03f94170a8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deebfebf26c78ff978d3043d1db0ea5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db23abde19b178da822ca0b4654c39849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fc91c315c53263551dcb3f4bfb3a0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d84e0125d30c7845f140739d2cb3c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d573a902a9dd74b18883205e0edce852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414f21d82f052a1cbba3462f6189642853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170178d8f20e3c44181657747d99781854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edc03a5bc262f9a2ab0ccf6242f449855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b17d0ef6dba0b3d3dd7aac0adfa009856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b5bd910adcb604d647efae1703596857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a9986c824a325c7640b586e262e11858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc1d45fe6f40a7889486102f2c6b93859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381ccc8c6442eae5f562bb6408cf033860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373b6531e84661194cf451ae3f6cc39861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5edc418d4e4635bce5f99fffada1f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dcc02c7399e98a4b082ba62c89171863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c7e37406e772d76f256d88180fc52864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fab42129fa847ad65722570014147865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754be55af4114a8f3286616e4cc5d043866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66a3cb9078ab08f479085cc1d531da867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a096c6f76173f1d6679de01bd5d2cd7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5bfb0c27dff1262b42d5e79a16624869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e50d958b51251ea7a0109d21ac7c4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655409b490a6e923383cc744b9ccfc2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880b1c7a927c2ee9ef45d5c69691b7c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c28fa77f53b42068a46e70c0047dd4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c0c8af2ea83803169c21b28eae661874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140e0e19dc5c4f365b7211e715b3576875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916bf79e09a7e593987b3e69611dd94876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae07f547f44a526398dd4d83febde8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb602062402ae9de17480329820da46c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a924bffb1796d8cd6e937ebc09b74879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b9c5c5295f96cd77f1398a0c03115880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75605708392cd236bfd029dba4baf9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586680a687cf0293796b3141559908de882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaf7c64ef94063448a73af51e42c5b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62db787b6c7099d33ed629945ff27a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860478be7c5a75df45eb4e69516f8af4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5b8470fa1493436f11fb2943c575e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bfae4b3616043bb77e61409a7d3a3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c7526c6ec53bd70a28cd3b78a35dd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b58ad822c772735baec83c0b1f753889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a355897a45acbcea7e12cabb4b6d1a3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654666e5011651d6e2f33d5486e3754891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58d8fc4d4e72131c9951990abd230f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20339d303e94e995ca47dc95de15ca49893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23175a3267fb262fe40a73554994cb94894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e1942cb515bb91c51ffa1294b499c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcc29078dcc29857694b8e6dcfdbfd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529f11d5fe8db8b407bb18cd8d9171d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750477b2b000afa317904f9dd6ff208898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de7f6bcbc5abc901433ec6eb4a7f26899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ad19fd0e0f11c455a8660b916644d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aab1ff1e749269fedc476a2c15c3a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd939d0a29d143137f0e3dcfd67b7ed902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc42d377c7d65704147a92f35a25d39903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd4f074803c1a6b0ce60bda2929482904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042b1c7d90be71ed3ff5ae966f96fc3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9358eda947162fbd46df9f9bc341dd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e6d1d390f41722b444a57c98b0891907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42dde7c02106b974a7b66ce971dc71908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aeb3c1f55f06d47731b29fcbeb1cb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65793e7d111844a2aafefda6c6a866fe910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9df73cbdb3ab44f6caeec32512977911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b29e54b1d5c5b5c89cd89398a46bc912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf2792a49e551bc46fde3edc4454f7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9739d858dbd72abd3c83d60611dffc7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab22b0ffd465d702ab77d1cb2e424d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059995d5d8072f723f7fda31be097e7a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55b2662a2809ad62cea6a82595c60c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2088d61ca8fca5c270aaade3be0b93918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8872e8c877eb787277ac7ecd80a905919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8236cbea2e601de1ccea1fd706a5800920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8636c9faaa605e65950422b0bd25e2e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f1d2252518e995c187867a77897e3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a15ab18de2bfeb217c5bbe39c23106923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8060731b3cf46513334379d94bbc5b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a76ab163b1ea33bf74b74df5a2fba925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f93651dbb85839d9d89aa1f2531cf6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b04fe82d5a1e80c393d94447e211ac927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c706367970f912971837c0dc50be70928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242c35a897fdc02c0c2b1fe708b8ce9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e98f36f598f21044d776b2b740d7d9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8cfb1eae7b47fbeada8733f197de8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a51562d1e9a014e6a676d54efb20c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c414627a709aeafa654c050e02bcf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a2d615406d548c923fb1bee5627e6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181fac30264558f99f9df93b3fa5730935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec46819527d1bd4acbfb957431e7285936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8d87f243d0dd644a15806b52133aa937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732bb3d1a37efb942563b7952999524938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589683b0c78a17bc65f0ac1fb56b36e7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f534201be9003f1607c0d2fd14a0a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ac40e2af03a32a70354d13fdf9d1c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b062dbe95b704849fa91017d63342942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27207fd1aac686b1a1b94b93975906b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2a140a2be53dd1e7ee4f3a1d929c4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c260af1911bebfd5cff48e32a11cc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5364bfca1f21ecc03464db1baf8db946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e011082b21ad43ea1d4b0744e204a7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7bfcbe2048ced9c04f2ffbc3d2e6c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62337fa2fcf8b647071d7e5f2d27f4f1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6aa3d1db3eabc2583bf5b2439ab11950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a843c6c37846419987e9d8818ed5e2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e678ec6e456f5a0da75af9694c113c5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d28f5f0d038b39bb199af7ca57ce95953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a4bdbc4cc98d70ff35ea884485a74954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dab3cd46f946bdb143fd38a8241131955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86051a11e2dbb90bbecaa35a2c09d2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01c04339a694e8935fda8a119185cd957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98651914079f69fe841cc1c473631c7a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a882bfe6d0cf7bd7967535baf099ed959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9f93f831b2ba1e69fe4c9c474be31960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7348b183030002134d80b5728e209b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132190d2f50b7dfa5ba92ff885996cc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69b3099d24afc37af209bba3c5c865963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec703543882ad793003386a33358d6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140278f23b183138d418cef1c3d40d4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b65fb772a6c3d838436bd26f8f0c6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1cd4b6c28ff469448f41835bc1dae967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19972187fd8d27589c0e43112efb412968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15196f80cc14b926dbafff78d58ebbb9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21af936a121e9ab32eab80d7b25c46970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4373a2b9d509b477d812be64f8494ac971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cf7c25fea6af546c5bfe215c87b50972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb944dfdf0a689bd61681eaeca8d2a3d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694420b2616d2f3b3a6d3ef72b864cb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913df2b62a1a1b7ac887c58f649b5e67975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2897e36ead127070f2d4529ea138e8c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49968536f864245493bdb4d7954a8d977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369361c215d75b9e2a88ec283ad009e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bcd6df74794a5534843088ebbb78e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cf361227b0583fcce834c872f0d063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37246edf61a8fb583219ca577ae22c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d79354a102783f0f6b2f8c4d7d080e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a038df2d714ec1076d8aec686292a8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066109158342850e09e6972bf12aa757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab0fcb95618f32c01c72bad895d0ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da937eb1fc93ab8ae79de9b006634f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a1f8a3bb47b25271a483500534afb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f59a2ffd89a8461bc7b006dbeb48ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ff00ecdef94df2108d430e42fa05b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a46d1b7be9766ba46e6830fbfe9e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089b08ee6ae52ba4aff6d3cf1816e9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab23280238176ce966b1e454021084c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2185763f83aebd2a43821cc2a1caf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197056738435b07a584d9d7e21a868117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5e391064235d46d5d5d0b7a2c0da818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112ec336ded7b5c3ff81497fdf04c4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a6f5086cf10dd97a080a8b70c0ae220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15015f843e44ec2ca501592676937621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb5a5ff5e868aa805c059fad200e0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f8c3caafa9356fac793eea445f49f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbd5c683f771537fe6483aa8d5233624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be21aa21a0587496b86c8d3058d13925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43bc35bad427fe0ba4e62c0318f24226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80347c7daf0fc2f48f41a5049061ac0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428e17694ac3e92daa0d8309f5a040928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd79a7235911c510dd1e53cff190d7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b222d7b4e8689ba69a91ca93e6d294230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50c762f9b76639955be4e9c4d36e4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccfa932c2c6adc6bf93e99a314b33832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d119a4765e12bf0903289465aeb13133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370459f770177ded500e59b538cee44f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f486de00e0eea09e0bebaa62a2fbf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9d4c5b8ee987b4714c86e296d9d5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4bcd4b9dfb66639571850bff4fe0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a39b1f6321177de4641aa83c5b8c9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f7c93e796c5ddf478c0fc5e0a003439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbbf3e69fb06655cc2bb48bfdd93e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0732763d96bd3cc8eb47d497fecae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3aab20543a5e488be0eb88297357642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564cc78e433c243614c7da8f99963f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecef851d493d3579ab088be20a15b3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb676a0b9ba995c5a187a8772d4b451645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9a780be1188e4ef21e8c16464813a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94b4de239651d42ec2b92f49e550d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e8bf1bca13cd82482d0c8d85d9bb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e13c9866518fc9655a6c2349e5f4b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869d1d8e4cb09a8981d7ca7871e3aa650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0f084a9826510e899f0815fdabb0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d264bb8dc06c46d44942c1a4ea2111d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bea4a15d060dcf5f12b6dba0b34c2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a474b4c33b7459122bb91faba5b14354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acccdde615de5469deefb9ae47b198a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea508081852f3db2d3b6f7cf2243efb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32258c317caed7885d357a4181fab00957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528307e7fe2891ab1624f717ae33a46b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c6f97bff4747db9d805a1e303ee6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a15ff296700737396263ccea3d74160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc713c5da0274b668276e6e985af529661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9cb768422665636b9ffbecd1e16c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e50fc7ef30dabcf6039fcb9134440a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191e72e3fea033c7e3f5f3f4d02600264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cacf33a86785fc17967532fd8d4f6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15929d7aee2c7f979543ad446095a8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44253de6693be82b5fae7029384d7bab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dac3ec1a15e3ec29d736fda9a0f77368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606525070f3281ea1b958f18acf2eb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b55034f6535762b7e8eca6a6dc71770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b9558ba96aef8423a2023bcbe3ef771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f46a4ef0e5d302bbbaacf21956c1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255beb277b6df1e3578c94462783daf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cea06f387c4d0d16cc4fcb6e537b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c4340ab3d5e754449fbde290f570f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d60fda55bf6a263dca6471a0e6d2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2c9bb965b2daf5887f80362dd541e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9fd12b3d6f22fd248b0d111d772a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0ba374265a26c55bd6f7c98ef1d7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc959e027c5fbda6775a07c1d663bf0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04a12cb8381fe64e2e05619d98aa1481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1657e94331386f66c62a8d6c81205782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffb6d4a9a56022ec82ed6abab4a1da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14331c8055b9b7517148f2367804245c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8434f69e71961a22b4a05ef49eaa4aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699646ec6d7cf4cab821a7049a6c2c0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75371e1be2f043aca22d7ccdf9e7cf087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb55d532b5938b338ed5c13e6e8b55b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c542baee3e827fb43a6b9fae3219c4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfc10206fc17e698719a6c65cfc28490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ae2c6eee71032a2910ae7968e2eb991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af64c0b24cd7a48478d94b2a1d7291d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716c937559387b787b0c486956fdf4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e7c4219ccf52687b41557f13e9bf694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aad2daf1a3301f586c5ead03ad640395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a932ff56a3006a756295162deda05796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaecebdad0a9b7620017507a022fd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8510ad2f7945d74bde915de4831e3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babbd9f798dd3ef4c05e85482c4ad3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855abd145b18f86203c886a9b83beac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c92935a83b2d9ba4c690a931e4005101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cad59255fec676320e79e06d3cebf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a46dc575bcd44a7e71b239e5d2c2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cd57244bfe6a36f8a9b34f603e4f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24c9eb6836936f06a622cf951e24b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea341b434a507f7faed03783e2985a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903490a3492663bcedcd0d8949c1e91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697e10bbd3273d1bd376a0538dab08a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6ddd8ede2b7dd451686507408827e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0db8f8abc821ef5a9d787562a5d53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a63641a711b12e1d1c21870f90b2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170484d531a452e1c0f2d8f789935e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538ac820d0b3af06c85fe8697fee4bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb54b512499d4bd99fc2485eb5e57ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b3a3a0a2c117a36812b6e8e0fd1df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6aaf4dddc61c73dd9997e4e66a0fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4611d199923585b66bd3d508f0e1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d291c18b65d350938fb5faffc8a5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763365fc3c50157820be0402e3deaa0c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b8904c0eee6e20e004e279e6b9b13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295c95d0e1c37bb99eedc91abf317d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d305c92f13ca0481d9a9484d9ccd82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9e8b200c7e54cda204ed61cbc1231123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67255cd691c9cead47cefc9c1e5cc494124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc97c301a9eb3bad4c47d009d6426e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a32644fdffbfcb44cee335d1cc59c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fb2551ae9d38c3b43af9ed3a4f6f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582569a4031c9cff268f8936e29de61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379408d22b89fe6c3107a9242630e07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8941c425faf202323c94424bc36fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11cbf936bd0b1a6819a5cfeac9f24a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216d1dd5604d466b916300ab70dbb93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572afc5a27da3408c4e24f2333c4edc1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de242b6231a6db8fcc46974a0d784b74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743115e3b899266e83e6fea8d723c5b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a84d2c55868203a9bbc8cef645a8b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0893d226c9e9c6d7674f7eb213ca1d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497e6c21144677963fbccee225f9a19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68606842c4a1d0086d304a794bf6f8e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6894cfe4a19245db65dc491d151039a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0e6f2bad02b437a812ae989dfbdc1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514020a31aca36084fcd289a2b7bded9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a3461fba0e45b0d88f6dcd8974958143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767e6a8f1282662c3a32a9aa3e6c157144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9e6978c735fb3cb795bb1b003b607145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cd5b0d378538be8b4f967fa4d1dd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc814afe9d2d5e112a697cf2064e3ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf926efbc579ba097e14b1acca445736148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc98cf615cb917909ad922851f45c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cf71f727b11e0275b55f3d6948600150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ade646d045aab7b1a0516278486b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d013dde8c08387a37935711b288538152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5f83abf5cd95f74b1ce0f2f48dc5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102a0d864841206e562e4141d3da343154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a3d3d75e640ff9890c50dc94f7405155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed23688193c9181205edcebd789fca9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ee4d0fc45d06d7b14192069a86292157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2fb7a3061ea502a206d2f2f63fbda158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b89b5c55fa599c4073b7bb89dbebc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a80522fb6044b5b0ea35380e79638160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b661301474e888652d23b6d6528db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ca573fe296dd2ec81518b3750b8dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebaea0a4225aa1731ef7e62f40804e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a2dad168abfd2d1765df65635b8a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c34ed910b90a448ba0c9f269296b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f2e570e1f7c288875b6413d753925166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098fbc8522aed8697094f36440a8552167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1158d14a05c2032ecdb4b10b9ab118168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d746f4a4bc84326618f73a028c6453169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55febb398db3e99e8fe76a4b4e123b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e3928b2257708b2f294da52e47ce4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b703c642132776a6e0ee000dd845e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce467afe94fa487b81f9ff1e0a661a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438be2e60a2dd5859283630c103b1277174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1e32cd941430aa2c47000d0c1720e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c0111ec4e93d4f57bc42e7b353f4b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e1c79b456e31ae382af1401162991177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c23c53c735b8a0396e8e7f382af513178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0521bc30f89ab30c57f81eb75fced179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a120c21c95a0c0273d4e293c9b7247180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edcad90cd33d7c90872fbc0b74f5a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c71f40db79334b45263976cd89061182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d54a341dd2d5ef9447477d6ba659e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ddcdf1f312d00e87e03cb3681beab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3391c255b1b297149f8dd4cc0264da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d54171b783986479c461875ce76ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031cf19ae5af2c938162941d0ea4b56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b833fd5efb19d36f12b88bfb942940b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d214cbbb3f0619520dbc16232e91b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5b4f9c142c689424cb787a6077f3f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01987ff359ec8c0eb5d9e11cf6197ea3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2546d707e4db5e42424e70bbf424d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f71a9423c157edbd57e19fb49fb82a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77296911643c6b8c69e7e3c69dc44df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de2d4d9454fd8ba0557fe75b61e3fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f1125a590ac0af1474c5a1626368b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557348fe0d2fd391d0d3acd508b64c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c0aadfd7a8c26b89248453c2baac6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e4a1563718c333d1c57bb76d099d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d86f46b478eaa62cbd4c97bbcb2933200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b02dbbe84b4892f79ede77a0885fda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75ba18859391bf7ce600b19520dc4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f084405936d90f8847de0ccd81474b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76585596f9a20e3c488fbafcca193b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06793e58ee4b49bfbc26afcd7e3a5d64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de908bf45abfd23ec1ed82b8bc7b8f6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d444b5b287f248184a45a9303d209c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280753953253323a4e8f9ff0c1588c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d980a848bb4aa3c316e01463888141e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750e587ad33f39ee02f5b7e1edd1790210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74075724c8688e7ce1a89b9ad8528489211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cf222b86ab133dc929cc533a91d81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e70e3f42bd4ae65f816f90fb315c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191fb001aae7acbe5293533fd34e06b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780a904953cda776956b35ae5ea580e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969aafea6588e347f2679e50e7bbfc74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bd0b0404ee62531e4009cfcc07e60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf6ec791916e2828df985b89cd2362218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fde80cb544ac0e583408198220dbc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295ca5fb87a3e8b55c8a865e2174ca7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d240160693ff4b2976bff3622124c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0a25594b36750e1460fd3b2ea07ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1deb536b1ee7a658309cd96c88850a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271d99737e0cb1ce93b6afde7338998224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a883546887c051656a5beeda9df760225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9668801360ab97c63c8bb6e6961e52226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d00bbc5ce071ba18c6c5e690c7978227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f57c9a4f84c09323aa2f7718755a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e7dc2edb6c6b2dd7be14d17e27248229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033b7af9a8b5ab7fdcd2afefd814350230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d9c99f793fc5d65547edf287c21ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45646f3faaba033a94cacf307a07c84b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0562a180a2dcaede84ce639850bd8c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf80b897ec9c2821e73c1fa742f943234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b8041b8e3206240ba2233d6cde04a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a719db3a19bcfb4225a0f27f59e38c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5dfc71c60dffe927ced34c264ad37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc305a9ed560c9bb2d8a0f4ade9d77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dea18d4e9cd665df649a98f7a2b696239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd442d6e40ceb0c7216852b3e48616240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd839863b579fe81680f16390708d71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bf2ee245ac36359ed235d30cbe244242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a469839068e95bb82b3d9d292ba39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b9533730329703e71d068de3d45f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038de992a33b335df871d518e8308e78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb2021a235a96a3c5063ccaebe680c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db80b3ffbd6f9c6338ac9a59cbfdce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37272b7a34f32f90286053615fa962248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc630182aecfe908f3d76a813ae0ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504cc0918b80c01e8b4f0c44ce2d40a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bff8151f44e4cd6d16389cdfc5483251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ef8dcd53edaacb40efdfb4105dc14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb37fea876e2f19fa9f07ae9155fac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f804f78340ecfd1ce337fa1026216254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038c5beffd48e2f226cb4168b7d9d86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b919085a9bd6b32e9c94c99d193f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868efc78f8ca0602edbf95963c87d040257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279e4825fe9f1bf8b2d3fd13b1eaa38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54e239ee57a17f53fb0d8bf1bd647f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb898a0205a2fcd8d588bc7247e1266260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8894a6eda52c271656b844ed9d3975261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154b49fc55e07da7511334fe1da61d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c12454b32f626f0c51a24261b547ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f769ecc9a9b9519a454b6e2013fba4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b64d34f868d890c9b7eb3b500138cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b10c0037f7b443a9f00fe34f1bed0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73784dedc173ce46c0a2f404453fb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a6b5b82fa2492af6b2adaaae793b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de87eb7887455a074620e8964cc2c0e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d41ce8724c5d917176be3b9e54d288270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b3ad9ee14fc3866ffe1fdce6b6b3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943807636ecf93969444a733fd759c0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3570d05b2ad948719c2f0e7934a8f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eba4191e81a234e2130b40e021b481274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cd56a206672bbfd0ff3f1cc9e5bb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05deb3ef835db9f7e18c516f85015639276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c878378b1fe8071054fa7f21b4b45b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab5009cf294483021318ddce11c071278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a166d65c9e52eeb0c2cdda32ddf09279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ef77b3d030f50429bf5b55b471ffa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bc4231961a6b8d336e6c3c7adb1f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a881833c6d4869fe6e71e383c5ed8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126422cf322a86029e597a0243faa97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a114523f528b2cf824300a7f6efe0bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f3a24bb6c5148199ba94fadd61a30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d22b6c101fedc8e36b5f3b9d2832e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b313214c013119a7190ccc1f39ecb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d91754c12beeeaae4d3fd4ce70dfd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec9953bd544b769a593817c61656f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a5a81d9a4cceff8b1b5c642d64e94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e8aa6dc11522165d67a20588b88ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091dadd18615a4337aa1cadb3a7ba0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d50c530eddd31d414237e236945b78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21ca642153e089859cbcd2669ca933294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f7a209bc658277bb16192e2043411295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ab292aea19a96028fd8a389a96be5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbce87bc1d8db59cd4675692d86689297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9f0618cb16b22f5d95c2ee17c9815298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b29b90c216e3869ae128c81a0d46cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db938ef069bd4faabae97d89e145db3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a80aeb09e9940c8ecaa11de81c4b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4f9573c7cf35a957bd8063572d33c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8b24a9b3485a3edcebbdc1d0c7210303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfab6c731aa4046e327fa2422bc1d44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117f027efd23721581f2050b2a36800305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d99e819fd418a59fdea5ecccc08a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead50662417f558fca4a79ee26ddfe58307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae96efc043c09f706e5dc3674930017308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfebc5172cde1c049e6edbe19634cad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910d7a454a8485e696fbe68d29e0d97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875be7d3b183aff3bd6727a9a8ce399311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61922dd67d0d29f4fc71e356b7f18135312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659f94a30f7ffd4497eea5e07108c2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7191e0c0630a03a296d58a8ea54c91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facedc75aa343fbbb65f780a5d8ea5f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bf04dd085631a21d291e9d85f5bbd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d58406d15ca71ae1efb7a51abcf21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3872cdca4038149548442bf034e345318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b7129dd1636ddf5ef76f478678306319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549272d958be0b5280ecfd3d07304e0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efc5cd337d1ee67cebf9ae275c5fa5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654a6045fad1453b270be58f53f4449322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af369ec59a93317b562166a2d4450df2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f4a55019194455ab5fce5242fda3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eff198f6500a0b8896d012a7e204a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a9d2ca7801fb88711fb4bdcbab38f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c4afe4d27cc38c10e6774abc0c9ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8de2a3477cbed2f2676899f2aac0c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d213176e2d3c5c0b05305179c7a6954329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5965fcfc87b9bf9e31c8f9600ee44cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5c27ca8cca30c1cad1fe8fa688422331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ade24aa721c1816ee1d052cd1cd20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945ab5a663d9d3c7964c222df1997ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1f76b64dfa62a483ba18ea2bc32e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a654c4fed25de1f2e45c42e695470d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d002f5c272c447391b827c31c29da7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd004241f2fb2a04676134db80c5ecb2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cb986211cccd86a4886526980c660338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a930d919e6136b4dd6d9850da6aa290339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22884577044d00aea99db6759bb4a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f720399e098e20a78745ae327c2bd03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727e37d63e4824de61951dd9c20abf9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a28241201a884f8752c1feaf7d26f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4ae09a00ed08ed04ca02b0c248a19344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf24f9564a4fafc159bc42ecc53b0ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f473eb24a48361d005b320c15c1a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d5e1905c5fb91f33dcd3434b1a772347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a9349aedc948393bdbab34f113f30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa75a37da81ccf41c8a308ede84fb6f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba77f325351af5d2e89ed164cb1dfbc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30fc1e9f6a8f3de1f205eaa7f8cd89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdca9f8779f34bd4b8fa344099ad8fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00daf851ddd03fe3e6046f0e4b11e9a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b8384fffc078374ddb1aea711725e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e936a877dc821d60818c8268675ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c5aca6e8501eb917f3d1546f38f11356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc722f50c2565baa8e40e3be13723be2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3b1e9b6aac08f141809630f87ee01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94693bd607537bc606631bca2304d1ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a3a195801b8ab3e8cd58f2ce987f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8760aae9e4b12841a52ec0ccd1cdd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e281729213a5bf0c76fb198464c04d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7224b199c059598ffbbaec007d17b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fd10aa02a00ad8d49a93497cbf3f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730fc7bde2df7a4611c79e90530218b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c432e6204d425d51ac1eb8f1268311366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86e0ef73dc499e9793cef1339a6461367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a145f57e3b2ce94444c775407f3095368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54df414b555bb56fd5ddce744ac4e5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac045c2db829d843bd5e59f41d1f908370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd11350c3c6425022479b2d5f017e0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172b39b2109c4277eb1d7546a55160e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a68946245ec065fccd2b024e0b5c00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab61e4dc83db56ff24139c1b72d33eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb804fd26b7384e1632f48c0d41e5a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147be5449ac96d3406281a55c8216c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e22c3bd4896fb2f5672d9bbb51daf5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f42570fe08bc67b876596c1bae6f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efd1f0b853600f1976ccf86a19a3cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd89366ba08deaa17545f51b096afcd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d2f9cf0de2280ac127e215f4ee915381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e264021791320c9b848ffafd764bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bd70ff83d3c70b1ab423bbf3bef9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190f389e400a2c4d08c0f3d1a37477b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389332af9d848ea28973a1bee276bde385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231800b71438dd0adbc3edfed3bbb73b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf57f0e1489d70db2153f9cb25a870387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef448f73175505032813dbfeddd510388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928271305d519b37ca2f2f3f5159d38e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7407ca843919e3f759dec62d8e00312390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d26dbad0213598f3f0d626c026805391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96708c7427a38ab60d23ad2df77e6e8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f8983ce99ed66b9dd8b87621ed1f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa423c6333f79e0c06debc106222de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe9073e8f20afe05d270667343a4c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d787be7cbbb4d7c7f08d7552ca4141396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ab1c5e810a53bc9c676c42b8caea3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d02d6ae95fdec9048e00ceeaf4e93c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24617306e3adea98cc4d0788fded995a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d1226783ef33b703874314811e3c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7805ce4f9e0daf571d3465b4b1051a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c3711ff1ed5ddccda410e032a9b7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5202f40a6203f71a4da8b1c78448edf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff88f589e42fc920f232b9a4459f210404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e746410908fd96dd71090aef2824f06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bee8c351411f1abc884624285c294d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a68e44a9f321b6abc06e0144fe4a59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bf888524930bd87b1f6a034bd874e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ffa9b484dbba1093954975c778c86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f96875fab36509da84ddfaf9b13ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93acba1f45cc07bf8a7e5eddaa0e07411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd81ba5e7a83048ef65e2bce6cbecae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba544ce31e147b1553eedf2ab464b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33013d3fea60a8bc79fa3abcf804fb50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc0118b0157b7b407642d48d3673e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9ec6bccd068f8fd428fb8e74a92a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb088978b134f6320ac5b63dbbd18b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130b73720c11df7f84e4eb6a9ec445b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a3f279012a75773f21fe3b3405f11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e712605f2f5d5c396551bdd7ab199420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a992b16fd0f4fbb40017c2d584e11b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8707f1d930dca0ce26b1919a0fba934422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf46778970c95bc278d3e050e1ee160423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4704ff69f1a55dfab3e1aa503cf9d2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310c2c0e281f08619a5a832616b0aaa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e316069f9e085a649e7c9559848a0a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e781157047f90d0dad83612f345dca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31ec1a29bf57ab3156a203b689d18d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e284e4c3d1ac7a83fb1776394416b9e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7c974bb84a5d26a79613340a000f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7917d242995f3a036b2b024576ed50a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7238bafda9e986f260274a9e99ca7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75011946111286a7eba182510c77ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38a942db6fc0ec816654b87a266648434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac4409a354a2a90b88a8e5a4a77f88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8057d49adb5997c8bf82436a5862238436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df26bf4cb0ef230739a1e19be6e797437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea2aaf9caee1a3c7a4017f8120e5ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0d9e8cb8f402ace588fef520dbf65439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40112cd99089f5581cfc52fa3fb90a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37817fe14405a377922ddcd37a36ecf0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2b6b874fbd31a2660290885bcca2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e9d5bdabdfa29d4ea36f15431c5c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7771daafa555729f255fdaac7fd4c2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352c91bf21500c06cf4e32f67878cc4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a9d009097705f786e52376de24cc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1638283cd8caba219ba45d613898a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b9caf20ef1d99ed8016e46ae65873448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f8de8b4e32f5462c353715909d8c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca0fd3a7433ae8482c777f6a70bab3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e79206eb36acc12d07ada8ae76d624451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392948655559c8d0969a9397e2dbeff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698daa650f1fbf43ca0dde8a88db2837453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23638265cb76d74620deedd8f7eb23a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b3d0da1723495ed3e27c0cd8a0c49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d410286fcc9defed13ef1660359db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403051bfce4cf497f20cd35b44cd4db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c0da7e394b970e3e2164a315899c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c10d37b428a8c9d584253aac494b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea1c17f777d81676c43b3346460c14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea4e49e4783f5fb02145258544310e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbf32d2020b390a6e9736f9ebd816b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95223d9e675aa7f076642c7d6e725156463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac967fcf8500c0c69efa150345d5b6ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fa4f4413a53027c5636fb16e021b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845d986af698fa241c19152c10b07ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8acfb92bbf3d3a3dc06ded6b1138e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f17d397c9e6b334e459622c127c587468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417fc634368867544dd05c63ce8c327469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f478fb33f67797fcef0800b81b92e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec6dc897a2196136138d37ca25ddd2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d425c52db1a1c53a36cdbff37b752c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270f12fdd963c944a5117eec07f911c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542265cebd52cb5e8e8331414e33c92474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7483d99dc3f309d4237a3c1a4cd7152475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7a560eb882d42fee99974f026d50b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fb4b5c5965906429cccd28f7c592e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa60f6367d097f84dfdfb2a670c51b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908de04c0b25643cd9d040036930f5f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7bc69b0591fe381f1221bb3261b2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b4223652385835dbe43ea44bd9ece481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2544d263760912cf239cc895f9351482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64296fc35ce6a0391f5cf210ff5f28e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91a86eb86757b1f0bf5e7681f010f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d945c6d236825af213f48bcc4e5a14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a381c2d53ae68d0bef07b163f80da3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c2e089015ad6fdcc1108906ecfe72487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e243541bdde3327cbe926aeb3891f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70a1d7ad5c9715d2ed93bb26d11b53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74d06cb25a4888ccb04576c41bb5af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a195bbe1d50264c4e0c1c5a164fc37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3e02036c591ce4500af00954dd70e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaa3c4c49a98d1c2c46a302d246150493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd55d9ec64ee1979adb7cdc8e0cf7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e02c0ec9c58d276b86249e4a770522495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241a4754ee0f0e0a5aae8b19aa2c63e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6c0df22868bdd3c1974780cd3a3b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea5846b4ca8191b2ab548af7e4af34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b4a4f58c272420ef323fa6b5a1ac1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec028901a631ad6bac3d07fc9eb935500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d8a45efb6a1c5765e57b23747c8f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71d1c93499214ce28255964e41cace502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad2995460acae34734b66d4d255f1f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8711766cd66d968acc0c79ec5a8fa7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdea1df7a7232b949245c81d6f92604505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73418cd0fe7c9951f63f97900e27349b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3a5fde3935db7841ecfea0a865c5a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dab973558c95e7fe264e017c048be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a981f69c53b76f919c09f619a37bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93a9444abfb944f6d8d45c722b87b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e88d60ad49434a6b246ab0d3a5ae15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aef762feb4d14d4ef819710b7fde48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafac0a6e2cc3fdac1b229c4f20610a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed719d462b76d755f2f74cea783583d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd844eda5f70d6bd8081bc3db656d596515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83661eb0c68585e950313fc6456039e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e07145610a410114885f595411e7e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dada2d09b546631113837c4b47ed3c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a12c6db138b6861ac99f8787931135519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c656d1c52a024b20a9a20055dafb08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a095d62290f512757e70d1eedd1bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4835c097616ffba9397c1fdd4f254522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6340fda3ab458ce082d5fe2bb4e88c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bade349c12e1482eaf2b868a99ab033524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b53d43098477ed84fcb1e49f34ffc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82030ab519d7afdd3fdb90bc74cb4f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b1c4ff1e1f868c687ed5e00ec41fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb47898f03fa3efcaf28be8f17e5d50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb164c9759b2dd755845c19861210f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b8c4eda256da2bd2c0807cbd4bcec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b564345af2a9bc82a0e3417a32c16531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032ede831589568797a81eb9f3fbd3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a90b9bc76670fafeb0d7a262bf005533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f656d259b2f0f13e4fb38c82996eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5870b0a2a04740fd6e8c728c0d0c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e3e329cb646500b119938dd5e4724536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a26214d4c4d97d0b1aa45fe351522537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7f4bfdaf3e6a9922a7930e2fbd178538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7c1bcdc233dbd0a5fc0103e96ced5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9c9378806ecf5aa3c6507cf5c6429540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc18ea38f9c457a39c9ad3e16e5ea1e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825497fe9247f5e141f46efba550bb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d095abbb2342d63e98e1dd64ff668543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fabff5c59e0f1778f87e2e6314d9e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bcb5d14c179ff14c8c87eeaaa36da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67341e0696f6d0f3b5fd7e5f4ca1cd75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82710ee49c13f79df9fc77c2d7d0d624547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd4cc5488614eae6455c74cc1f2cc1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed7af062ed7ac10933c008f524e02a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2350a0d77208e6dc9a6b984e6833dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5b6a2528f59eb92d84ae453d4e5ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de41e54e83bed55a71ac5f35d0e9932552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9a80432034ddee496c659b174ce4d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec8417d22839436fbda81aaaeb3d8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c2e5ca4c351657c2f454246a0780d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdb31bac16c32cf0672971ff1d14e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9a09a5ec9e8627037f115aae44694557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61310101b6393ce78b8faf04b1af9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afda5eaeafa34421fc79dc9fcc2f07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db7846dac1f3f23008fe36da4122f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79bd99ac01792f851dc12da4d0538e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcf2d6f075d23139a11005c38863d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414b1104d22ad1d8950eb0c65d10751563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6dd9480854ed154b883e672b9e164564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02c354e7879351e0e9fbadf25aa696565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81042be2a56d3769194247970e3d0596566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff99587a4e535d7b27b5ebf5ade70b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbce96383c3070879e4af6ff0041648568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a43653e62cd1a57da61d2ba3c7070a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a07e106b85ddf8fb6b421de7fe8b67570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5c7672a0689239dd5061aa42e81fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b07041b98d5b20d105daa9e5b963de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e08f92baa6aebf78ff9e21b5513340573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93dac35716d893a25ca3bfdfed159d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7158f607ef28db51a9f0408772e9d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d76cd003f63855e846d744a2f178db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0124ff479f67c15f515b258ca948b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78aebf58f9062154d6e57d3653f6ff6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6ea73b672af1ca7de9defa2cc747b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563737833af7f57334107cc8a3a55c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ed9357b3ced55f57f8d4eb8abe2b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98a0fe3b20c066f381c97d03acd7ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3958a00a763a4045e00d0ed6232260583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd71f54cf2db4556f53e41be078c04584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5103f28c1936de86ce5edd826a6a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8d45edd70a64428910e81e10b82cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07eeddc069c871c70b559ba413092e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba8a8a7fc29f9e3356f26b3ec94f3f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00633f825299f32437a58c4f07292a5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2046b6632e36b148e9ce8f80aea32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2440182439513315e9497d9037b67c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffe3e05f698ccbc3efbec2cfd7d876592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cc5b0ece9c8b35e9c266112b7f197593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99f61fcb1f816543dad0f92b586479594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91dc3fbd122a9c1674c67fd0c937ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f76127872ec2c1f599e8da228981d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b414507d60ba2f513d82490428049597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73246f918cd8d83bc821d3db04ee2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f663998852c7660771699f8cf6f6b3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecf7d30d570b39544cd321e0bf4f5d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc1a1be5b320276b3026dbea0076bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b9e91ff797f10e9711226aba46c6a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3ffa351c54c95470ac68987824331603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7fab38697f5201bb23be7ce551ad2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4bd0e64bc5c5d8dcc22841f23a642605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ec37f7adb94ab75726d9c29360970606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf66f2142a45824ebc32b66e634086f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15b63aec3ef292233119f4bc8796f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8847a8260a454480190e02193fa2c25609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8682447569e62988bcf5cb06d2bdc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9556524d546971ab7dcc39563ca5f49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8750debc69d46b847211d351d69de5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cda9d0d8581a772bb92d9f3871d418613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d67a082947680ff2de4bf8cdfb29fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aadb8eb341bff3ec042866ce01fc71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4366836fe879343b468372ecb7538616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bd893eab79025fd0328538257af5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06b4a5a53dee08db398dd99470f2c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d976959b01fcbeb8e6b86eaf0cabc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1de41c41ae0129fcc6cabb6c7a394620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bb004a27ad240242e15a5535d48c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d66a8d256539f5062d793f35ed090e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0091b929884d42fa6e2b5fe2cbbb662623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900c1411405e1f923be707aa946698a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f929e62f24f993906e32c4666512c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a0efa6cc35e8575d98851421ab24e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b6bcea480eda3d726e6adee025e8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4388276800fb9988dc49f932da4d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fd0050c2834b2dd776d7624eeb904629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a40217abd36c3937a8b5f05316043630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221faf93d5b6f179157ecb72f9236fee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca857fc175dce22d043d464f8ac6f9ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d7ccc881080c6f4e8429151971bc6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d97e79d7e0a9059b4987064abe860634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46391e7f0b7da9f2e13ecde0cbc23aa9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782034d907a2606bcd1733f3bf58fd7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a216ce431beac184468ec7799b5bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb21860d5d5d752a9ef3702d4fa04b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9856033e68759b767361e16bf0fb6b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b6bfa05ac1ec7ce270f40274d4ac9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeab4e41e25c19dbd944e6d34bc80e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0844141b4e703aa5d6f0903f4340fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aac73e92819c0c040c9ec457ff593e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0b6c461238e1b5cb6d571f3cb17a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5f8dcb10710e3afa07fb3b31d5f58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813fd5b35831420ec2705071a9722d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653416b194f90c32aeee87a2697ad3da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca3f127a52dcc9009603d5d5e37bb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401801687e490939838d56f4fe88e1d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861770d1f9cc52773c8ad4856fc047bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9db9ee39db15e434da90ba088db4cf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71edc8a30c155977e0cc2b31e6cccfd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f5f80a5bb3bf4f5361ffd99284633653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd518726638e54dd5bef95044b24d55a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c21a2c58129a7a0d174cfb921ea058655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d63ba9f8059c24d9ae1905dc16cd1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323da642e2814b2f3aa09c64de9a7df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f2da832c930cefe7146f07693fcb1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac512f8ab9afc712c39b65deb84d852a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4032a076111e87ca72040998ac6bd0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9404847c49959567155359c529a143661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e8a9719b18a05fb90c931ec5fa2b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaca20203e16eff52554a1a2a4b62c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e65ab5ec6c1faf49c5c9686e80cc8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a30615745f5b9547de29c3b92cd5c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b9cda4a40367bd85d6500dbccd52b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f47c34dc3652b53742683fa967245667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8213dc90c27e24461e5d171ba7df89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4572c8c66d791d00da95dc541ae43d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecd1a8b1bb36d129eede2751b3caf2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983fbabf10c84feaa6c16527bc86ec2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18957d5b6a9643eba95418eed4df215672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc7e7408382743255e1379a7d36f97673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7b6a5523ba7097ec93b6814fa2098674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca8a33042c6f287f4540ac20912caf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eff042573751b6c3250eea119ebaac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77eecc5ab55b8af5bec2254bc237d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa0ee90d1988f9ce5d46ccdce1403c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3843bc521455bb719d63a73d76f5dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537f1fabd3f978f5cd6a228d786f6c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a000d036589fd9b81b41f12b7d050bb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c102c18c347d31d6e1d7ee3c1383ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c11f6d78179558870b62ab0e501bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cefd1bcdd924cf3c97b862b6cae59a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae04763b15934eed5d7a417a287b012685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3ebb75633f38efa5c634dcc2e1996686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f918a3350b6fcb68cf0606d5ce9cc6a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db4316da0b4d3c8e85d4614978c09c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd04605c58a9c9c42fbd7038a77e5fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b1ef916362d0eb99b302829ad4822690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4823e79a588969fad8fe791b01a40d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bee7f6391564734b4aec960a964d6b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77aedebf915efaa4878d9a1465de4d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe67ca216b6f15df13f9ade7a8ae69e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db295c86da4e23b273e305bf815e47c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3262723998e95d2487e28c693e184cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcac89ae7cddfda0eb6a80ebb5adbf8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be443a36061f29a0d018a19ff73cfea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fa23f9185554225355f36293c7de2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077a550bc1d62018879ee69189f68f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30b27737b0521759110159adf2d1fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8ad2af94c23e828b9a4ade0f99091702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa82efcf57128d0a07f930b50e61197703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a800524ad9a4216055da961f5833a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46f8563ffbc7a87cbc582c6a49da30705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bf14ad660f257a243399417a38b70706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673c9a795d542f9cd342628fb3dec94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c791001c49d3d05b6136591f66b145708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f65f1c6c62e45b12a4535e15d6405709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0795bbaed5335b8d17b05cbfcc88df4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345045f268f73e9bbf326238b7f0967711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abc5e0e43b1eb8dbe3e1c7e7923a6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e00fa84e06959c1e9671a7cb69e440713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6870fa09e48f664c15aee0998e0b68a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820dbfafb77f30e046c7c03235a4a83715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ba2aef97ffac27e98cce5d8fe73d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2666b946e0ccc8486ef367fda6116b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd6550e6d8790fbd6ba54861601368718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c233e2a6d3dc9c3f5e241bf9f05d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbbf8d90e78ad149697c4f20006b98720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce4d70f4e567eed1b43be906870e42721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24755c6fe5482651ea6475f617fa3097722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79526230ddb6bef39715e28f1fd08008723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490ed89fd17bb6ce6af3e8903614eea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c37a5f3e5d0deb3a6f86d159615c61725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fb4b9713842addc7069bca93de500726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53739202a53e2d934b8aec1504c96dc0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618a96cb78a28711fd6b1f60a9c41d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f385aa25b31b7740089df1cad101a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9f44649e1bf69ae1d2bd8ee3b1cfc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51713b7cc638cc7bc199553c31f88de1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfda21d4db8504dad9803c7e86fd50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39631eae6c7e5f940f7e236a3385ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91b775f2e67ba76249d6c0e842f970734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecae2762106542cb3a183fde598fad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c46adbda47bd86f03f735078c80c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daeb11c52f1fe6f12d755bfa8977cb1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977a6a7d3d83f7454f9ce12ca0f4b78738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a5e86ee9d9e3f16097341c7185d23739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe35bab4ed26a1007e189608c120f42740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce6381ecf8a612a67826abc064a99f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6e2ee6ac33ebaa59a2dc4ffe5bdb2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c994d81715725174a524f72647cf4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa1d871b5c167dbc9a2863e354d624744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858957b58fc242bea2567a139833723f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53eb412b5260aed87518ecbbc1c3b11746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa2521f7c8b536ef269a16ae469fb5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1aa7f1683861d13b0695d6ee9421f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc449fd611e6f1d90e2a65fc485a670e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc2e0e9cb8ff249edbe39cf864d2f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf195b7fd548b4da214db4dc877d2b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dfd7a7ef79ebed15113727c234d83752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e363e71bfcbe29d72ed3fe2f742d695753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3e4a798cd7a1ee0a869236057867a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504b7aa4a3a91b8654c98a40628f86a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d3975a34a0027291bc1eb1d7d4382756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74d85e1f2bfd5f9fe359075b95b3f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65e3e9f529829ee42d2d7a288352f2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c404d13a3c35e29bd423a24a7f5de69759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683c9842c4769f73aad1dc5b132c59e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2365512f2e464c5930920935ba91f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996680a7973970f9883e77f800872e8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8e6537a9f7e1f3c5861a9b882c67a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b1b5d3bf76ffa8667c3e097031b0d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee937c5ad0c057251a8e9f4cf24fb8d9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cd44ec1817b10f2292a679a92a620766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ee52b4524513a72f647fac3a7764b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d385f2dfd47bc697f47e646c1aa17768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8859662b96d12bf660523da6584bd43769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6c710b2ac9a3fb277d5aedd4a0297770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5a281a4340e032d0fc9dec0cdb8ae771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd4fe43eb0c67c35f2a4a48d18cf38772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648a8f1c054bc417b53ea0ccadb4e70773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978f7ed8d61ddcd0f4670ca37c0250e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebbe92d8b8599dd2641e6cc120535e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7566c8cbeb420fa3c3dccd2f59dd0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bafbf4bbab9d936006e48475066e1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb809a9fb145365b5997cb0a1c751557778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab69a237c6da97d3af8c5332c67725779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4dbf1d2bd8f4f2da0e03d33177be8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd902f7e7525369845a313feed7d1bd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6106a56adff5612952f098474cdbde782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26c8587bc52e9bb55957332817945d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48e436634120a88c3d2ae429a8a699784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125bc3ab9274da46945bddb01cc3c0b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1348c9e48620554f91b2083507159c1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1657b0b5c20d584dd60705968235f4e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8e9671b9220fff6083c6e98cb51b6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bcd311503dc51e0e86cc74149ae5a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91280f1ec5ffb0726007253566e319c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86925d051708deae532b3aaf564e0107791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c96dfeb6e688c24075d4af5962fc6e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776a1d350dd93b18f76294c6dc21d24793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1fbbf1d0aa9c3fa679910123f12d9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23db41676df7ff28409c704faaef925795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b13b3ede169365cb18a9d9b58eba6b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87f10d0e4cde81b2769d60a24dba72797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365251604e38400ae98f564574c05c75798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450b295d5459afce3f2ace6c63b931c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102bd8dfd2dc4829d89006446d6dec4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb5d2bd64f438ee1efc2840bb7de02801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87aa9e0f37acf0e5b429b6539d28f2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76977d67b930230e59e0b4af04e09e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eaeb7554462a7ca09d157d8f658a9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefd677c3ed1d09f5928af831bc0014805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0e7673c60a25f2f0cab5ccbe4b3f0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e41d98bf8ef3c49318ce6ae1bdd978807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf6a2dc92207d378d48984a805e85f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b3e857a84913cc8a9680ddb20e918809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6150e9248217363f54b58dc683816810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a63ea8755e28d586835eb560fb773e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336555b200d4131648f94eca2ad68af812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a111c7a13ffc7f06e8969f0515c27813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea427bd20d010431e674a2bda49185814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502dd4a048d8c47ca9865bfcee4043c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a30370244f80352d3b7405b7cb256816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6c656e00ef156dc1e5d0522192881817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85c652caa60bb6818feb7084c9a1d1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421c155173d20dadf93b709590b94f1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb9740de9721e639c3bef90a10a0f9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0892a545c93e4b146d6d0ad3753ef59821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4970741fe1e4d336825146fdf1edd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f90c26c306973d8d7df4212a4782d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb028d717bda05aa0950c678fd7e1a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8f7b4e60c0345965cc001114d8a45825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae31eb34f8d8c81f373099fc66f5231826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8974f67053f319bd0dc01b51f9c37827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55fe34e66de7303451f24e61f51ebe828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc9f0ea6a8f09f1fd4179d22d8ef5d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12a5d2f371e9285d21e71d49001620830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e625f9974dc34183a149c91d145a54831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f91183b22a4caf79fec2a96432f892832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54084da3a53dbb88c3de551e81407a7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ffa9341b6578d4318c7a6aafd993b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dddaaf8b1f1c6c72a3e7e3635b90d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89b705d531e8f425eb87aec6eb8421836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39855192d448c7461ce49ee511ff15837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89750241b702ef48fac3a2e5e710398c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4061fe9fd4a6777ca1633dfede9fb40839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b931ac805369b20eb89800d10e6f19840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43a4a7ec308f194fff8e5c7a7ca5e1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5768937422b933c47485b174cfbe7e0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43496b21608328ed423946dd757ef8db843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e818580a90542b57f189380a5cfbe0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bf46f70cb96ec8651e0dc17eaf938845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc2717794807f0ecae2dfb7ec4ef10846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8907654c45217ca5de950d3824f30847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ba81a75e77bf8ae9ecc1427b26805848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bbf4d685463e0c97d4340c16ee323849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd462310bae4ff62441a5cf9a544587850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5932c1bb871421154db988704547e5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804167d9f708e74276044efddd1bd14852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38729d09d4dcd8fe14f477a360d92409853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e9436eb22c5a2687fd51281753b25854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2479fe45a782e6881ba6896b2a612d4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd42f632be54e05528e4c1562b27ba856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4cbeb1a1c378585a0edeb45be20d3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf4f463566f70eee5986516f652080858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d3f6eb7af269a5ffaa9c79874c3ed859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860f71df0b20ac961cdda5befc97eb3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf9d3b793b51329840db36c8a5aaa3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999651c16f35d163e224864ed4bb6254862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4154a83a237acbc0d1bc462d394b5db863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbf3e304e0bfa7b4898b463f2d3d27864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff597f3ba895223e8bf7e100580103a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e29aad477ea3eac1bb05058b0e34e0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f534b1504914aa19455c2d9c0f23d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd403d4cbb00ad8df1d3476590772fe8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d282103f9665e4ba72858602903cff0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dda0626a724c368e6e7c7072169744870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079f3f5689ab3aa8d8dc8c4b9d84403871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852f6a0a9988d00356c9dec19caecfb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ee846241a06f7f000e060a7900dff873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58dba5f0095edbc6a5c1e031516ee0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18e7d6880bc2e361a82a12e987f680875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92477a7326d25ddc157155b76c75bb99876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307685821a39a059123729efb40626f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c94232754c7eea5dd79c852a9a155e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d2b26ae877e0729ec73e1b64dcce5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45131b0df757192f98c9de5466bf861b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977481eb3ed28b4f0b6eccefcbe1aac881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83b2476a92a1e215e9c64a88879f38882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f294871053ca6917a897b5c31f46a1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5186facca1b03c6eb8c3d661b922b9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee539f2ef7e71710174052cceba747a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2c8b5b310da5f0c4d7287d901f727886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfe145fe2a789862ca82e33e95927a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21534098082adb094fca26a4bdb21d0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ddc1e66943fe3add554242962df00889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be1f2d846ab03a83bceae86c689162890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9727992f9187f27dd044719e7e2363f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77fb3f5e44937cf29695244fc4b265892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fcb1683add5910e7c1cc2b88b5160893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1f46399e7e83dfb475a9db8903720894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f5b1b1b1d4a67dc3d6855d264fe4e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cac97d7bc41c1e9d7f9bc892a60d4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0be7922740ffa958947815cf26609f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459c45b1aa9c0ee1dec6a0bd44da42c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb45eb5833b42849295cac9e0a027d6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426715596110fb2220e0b735aa8f8e1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27ee3322ddc18cf001cc27aa192f00901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9648aaf493ce92fc7d629a706ad69b1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af5a55c71603013fc82ab26cf8a467903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377f8c3a359ba5539b4c027f5181cd9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5709053504a91aea7b8ed44574a86905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acc456473c263d420718e70d771d79906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e16e9b25cb27e837014f1a1d701338907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb65d6ccfb9a66b9e2ea895d8d2a5ce908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235872c453a48fb353dcd4d9e58b320909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bcd9e8bf57b3a9818fe003b6bbeec910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ccad5d43cd1fdeef6aa5341e4c9c0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fbbca51cde489169d7ef0d9b628e6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b852225aa0888f8071d4cf27a45bae6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62045fb0c885c249559b3fd2c6a274e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d6d671644c147102e8b1dff244c2d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0cb6971c5019f75d507664492b1fb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432db092985495f888cfda0a2ad466da917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bc710cf74a04cdf6336c9a9ced585918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e46dd03b8f87cfc9e487129d6d3a3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2270503ff169b7154e9b0dd240ffa920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f512860f2279f1022b031eb6b5ed6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66925c30600438f59bf8fe9796331f8f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb73013aa362c19a1f3cd966b9c7b1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54e95ae493601eddd1fe7dcf7bdbd7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c092f43d826434da30b2c864f50d3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d54de0a9d92eb1302675d9eb1a0c3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9318d0556300aae099472f0a525b464927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd29527a5ccf945fde9b3d82cd216f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32cf6f368f1ca425e4bd7b80a65037929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c495e85796210e9fefe53eaca0bdf930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5cb00cde9ed19f0d6855bde1cae3e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddc22d05e13fa5e1618646ad1d1e76932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058fdd8c47fbf015b80c174dab7ce9c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9a9f0478f05f6bc86e51f2c413e8e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b83a40b4cfea0fe904e78e161d7a00935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f2f794a226eb75f1fe6ce54706076936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30e7d560ac45cd5f1f126cd053efe8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0f843c36c5a93e53926694c58fd23938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee3cbf18ac8b79ec6dd926e038a1f6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88505201da7adc0839e45353cf5677ec940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace8ebbdd1ad2f3e294439ecf1cf2bf941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c00dce0acdf3958f6b6f03483362f5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f46700cf82596edd6e63f2698d5d7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91026a9a8a87b2093bdfbfbdf312c61e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a1e02af5683004103f4722eac2d95945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065cef24acf5a99764a6161a01599af946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a408a4da440783c31e5e91babf706947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8816cfd47af4af06596a465eaddf8bd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d8f80e0c61ab228f46d1052da4779949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafd691cca2bedbb64a8987ed20a014950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac37ee60b09fea50dd44c079acbb10951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8c6cb70434899c3baca50e987056f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd93df05608a3147d4f03e37015030953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdec979cfd8a460484ec0823fb8268954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908c014b7b0456469e1cda200576472955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0bff2fdfb67644b957f28af8f0414956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef4d061e4e7cff894b2cb2dd3228c0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaefaa665bc80fbef896b9c1b21fb0a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea91c86bca5768af3e48e960729166e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f76a9d851d8fa21dbf22c0fb9b346f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac58b4b3a183ad92c8ed7e2d100638c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5428a26d941d9417885f9b115655eb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82447d3a4a466efd1c71d0428ce264a8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca885fecb4b616920cab9ca199d638964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db460e0d598160dee6db6c5d3f6c7bdf965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb8dfd960c6e2dacf6557893caf870966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6f1220e436700076d16fa848eefc6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051170fbb1417024c367f3042f98db4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57590cd97ad7a56d0c4c4c0c9f25b89a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e334bf1ed871471093ef441831844b9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652c86b4847647099c44b0a5a0d3144971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54846064082322d4ce59be4b7fff93972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20244ed1f90e5e464536222bed7b94a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50756b3041976637e34f2db5bd119f7c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fc55043e36598e19bb16e2f920a1d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23606b1516ad21c15f9c5c9870cc003c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff97ed02c89d1314d4cbc3c2f5beede977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>