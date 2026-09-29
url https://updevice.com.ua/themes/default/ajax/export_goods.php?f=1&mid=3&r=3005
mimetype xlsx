--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf895920d62abeb350c052640d1e7ac31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a26cfa712831250c51449933ebaf92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b1ba286cc30fafdbc67e2f95ade233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769a4bc13f03de5969ff0198e531a534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3de4928971c920d8abdfc33de9f605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6c2efce059ba555f6ff7ba2664ecd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34082d7569a6bcd6ebdaf8be9f60687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad580e02897b508fb7876e3d2c6751c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86523217786669ed7e633de482a195df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ad6f9b5db3f1565df5a74358e23a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f146625bc7ff309fe11bb5f6f735d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f183ef69d3694d1f02918a2a35c8aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72128645692f8782c4a2b5d4122363f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d1a363116a4500a7b4a732b44208c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29941409e46fa7d564a669ff517e6f9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbce9adef0fcefa07456cb1ea2f36416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c010f3e3c8f7f9e1c881b4040d1c0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80821234072f7307420413c042d4113418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3d9d5ade83dc46579f1f5ba42475019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2ad0a071f8aa5dcc914650111da4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae44bf6a91f0c942bdc872642f254121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb612a5976109f0e67313e634989e2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9320c97a999314afe61e3030279269423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d238a9688a435201ce24aaa5fc25624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da698f056e280e9731dad4a32edffe9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659399917a7c96f2d9e1f046ba6a564a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81cf019e2de94e28de06d5c058814627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11273bcb4241f5a2ce23f1c67c0e37c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50277fb90b6bfa09439ab21f2ca04c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc61a08b85b10b47ecb6f162e2ddd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda6f0f45fa231a150cb61121ef153731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f627efd5a4103f02de1cd07462e95132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e647c03022564c9d260cad5a4aa804b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c679ae7c075a55d9bbf63fe064626034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2e4a3d6b430065ffee7e69822e4ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17709296f884bdea4cde805c1669be6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a14247fc311b7bcaacb132c2da50a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4ad24588dcb3fe1a4385f03cb940738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b164d50396bff8c9f13fde53208d1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0112c2adb5be4cf499bc1ef161deca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f7fa7ebf819f96512f086b471fb9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634e676fb31dd4355aaac74274f88b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630218fcd5524d7855c0b261fd23510f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bd3098820ff0813f073467704bea944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18e037441f6f0c807ef369ed95b0d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcfe75ed6058d423dc362cdc079b7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36263dcf860dd721a7a3f1038679f3e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67f6e6eda67bdff0e4e197d3cbf7d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15818ca11025451a7c7929d5850d7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39d4fc3e6f84a2ea2f5244d58ae5f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec583dcc3522a7e4e60f32e48ea8acc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48722d56f3f9680932e282c366010c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a2f068cd54c4fa1a01a00e199474e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7754f236d2b45c9ddbc6a4e564eaa2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46b64b52b288d12a3fcbb5d24d777a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a69534e5b3a4191debbab7130f39fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e149da54d945f9161ee35d7062f83a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeb9f1cf355b219e2f55258e4d124e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec316b03892c5a5b2ed22aae26d21859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03fa5c349328b378d87d12fc7c87b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6079a579b4fa4189c32ff63c0dbfae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30657fb06bfe13bd5bc0cc932ef666462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ed200596bc307e7f5b1015d1d976f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39aec80067ea2dc27d2049049ac1fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd35fb35c43fca27225120552b5baf665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e815beec1b32c37d7c410fa3b93c1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815e4d2bda57d5a71865ed76763213567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bfa280c8c735e00f76017a17ff59168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1a9c37867e4f5d7a3c2600eb43a8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd3b9711f7d2bd56ad0f2a02c25fd770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d14a2a07ad80a468b14821a7c188971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ebccd0bc37391e9c7f4c06fa68ac072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ac9fc00dff957cb94b6a18cf3c93473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9cd6d6788c4e22604d5c3e5538d2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e40304e5c499b96d4084477fb545775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4111cdcc022a9e6aa2d51863dd5ac1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c770fad0e9d5fe43ab8ccc7170eb1d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa020c464b50a1c7c4b997080a85366c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2b563af684e43dc5596ca1f5b1aae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05528b37991df352bd29528d2a9bca380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c487ca1c336604e74537d56a79502f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4f9b107b53d65bf1637b5f82d111782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e4419e57225d65f1eb72f6d44b2c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4e81587aa4436507e80c7d3298e7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732d4a176b0b77b5d3698ade211790585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba78315815561f7fcff65b2e8b6fb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8b35652c81f3d8c8012828aaf71e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240ccd2d854acf6068e4be3de930a6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f72a8ff4e182ce4f05b342c69b2e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157da8bec47512e9f38073ce9f8253390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae83703e7f8ccd75f7d3598437a147c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786e27fa8b23ae5ca003d0e7fb5b73c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d00625d17b1aedd39ce3040b9990c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9785bc855addfb0f33028ca06adcb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b68818a5c94bcbdf9451a68f8eff195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6594de157f434e99cf584ea5264de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e273798500845b31d2a87b387205997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dd8dc9e697a1ed563394bab33f8ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5b0c833252fe66719cbc2e30c553c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792156758936493cbbda86bd184b053b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ce091811725fd63231412097eb5e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab6c0817635250a287be6ab9de16d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccee3d82e9b2f668b9fd3465f294268103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f675b4aafaef1fc836059e0bbf25d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7ad06b6eb0e9fe00ac9e88c97663c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0b1d047906121dffa0bfdd045b67a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1065f7230c2a87a13053a324e066ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ce82ba649ae012db7b12d2563365a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9813f6424bcdf74c3594f7a089591c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2245e19246712ec73227e029153f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da495bde4f3964beb28f325e76733b20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7cd2a3d217d45ff00c5a6707951fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351359b4592e1c611d220f1d2847945113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcdad0284b9cb5ad7e320827e5a7a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310b265b1d22d32dc15c93421693856115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169b81f4e5f6fd269b7cefb1fc869ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c928564a2c8de0fff0546e2de1fd17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d111a3481e72716ab9a72c3c13e5f23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8a0b5b1b2358efb62115c8b80312f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe315cb0e360175b2af6da9f7db6912120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bbcfdaad6028e4b5ff97fbbdd0a4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b72c0e2e311d7bf0ef71dc00b9d1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d49861a1adb0291f34300998bbdf4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfd86dee4a4d8b8d3ba5a1e4c60b0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6469e32be642ebbe9cb78bc264a8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a74254282661a412bb7e7b066296b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14dc4d8b2ade19580843d1053cd02a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf8942b9bb33d6c02ed5dee139cff8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491f3cafaa7f64ca157d589b82a1566129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e2e5c15ecd33b8270bdf747089a28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445d3e964c6bc64b4339cc9747eef46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21df3cf37d75c30d5f92f37d62d5c85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f380b3cd3af2dc38c24adfe4b5ff9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6ab41616a04d2d723982bf6426d34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c872c6febdb64e3ce523902c90f597135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae36ef7af916c84912dd12fe4ec4c81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971c600149e772d2ef8c29a08d279a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c97f549f98ac4857664e57282495ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634600d9b8372e0ec336148cb6f8742c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c417fdd064865dfdc048def68ddaf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4109ccd237b87425a5c0b72461938141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9997670eee8f031a4a8a911ec039ffb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514bff535bdfacb928fc79fb435d5c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64336dfa24fdb4299b1430c07c5735144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83565ef535e4ee7f9e9ec0ed2ad81f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6643ac863bdaa8e7c51f72d4dcf29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3059438da92f4c2a520501d442ea9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5089c9d35706769e3d4c59a412a0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c6c484e1159575646e7a5fca26e4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113e800e371419fc1ba0ccd351d09da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe69f47f168e7d659134c448bcf14c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d870d300b89b16d77dbd688407369152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13f9fdf1a91d9b2b7b0450c4a3fb18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3995052f4e0072103d8a9bc4c9c921154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209676694797c40c48b40ed78ae8e33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57696a692faff143402f0c064837082b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c31a9d91addcf557b9fba8020d6a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b68399c3908e168712178bbbd56ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40429b03bd3936593b29bd8aff17ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e957cfa0de36207d49c89259ccb16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c50ec6625918abcc50b38df765a7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6ccc2277e379a311da7f2279e9362162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b8b811a8c46f5deb32045f7c0a47a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b83c4eee69f4ac7bc4f0a59a924c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3842bb68d25ccd465ce70326d4c93e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b812897090b2cdc48862a3faea6703166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb79b3ec7d7fb1decd6297d1a36fbd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be145e069bd554674db29aaee3d3adb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d91c557ab47acfd24cfe91bf649b95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a48c519c29561c778873f57c11a36d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5a07d062f91710fd8f0cdd490d45b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431bcd65f574323809d5af08074f6b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba934d51d595e6734b5151cd150e35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68f5279a6721cbc0e9622b19e12a5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162806b3aa20ce0657eba1dd90b7e33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad37412db0f30164a28792ebd2576d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d990724435b178a72aed196b8e2a31e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3283509abc49702751e3f88cfc3b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d6e291c2879ac010d4b45a6c1085d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a505beadf583de392ea504f0dff826180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a3f9d0faff45e1e9a8066a257ed87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571573212ebe9ce1d29fc3a43cb7529182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52dd8faeeb1386585e496a30c8768d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5d7ff946de5fd0e88c8ea94144141184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dc1c6a0df6855f542857165481273185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483d75ed5e8004e87f4c964f14358bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd6444ecb9086e13473c2c8f896544187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e51b247cfdad3e91b59356eb005d16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00b23be87e664a474af5e415f24d42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8534e844f6b45d390d8afbfd5c996190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cd5eced7d6dc7cd9df5fa51bd43a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d63f35b3f22f785b5b0b48cae00f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a9b221ec7d61014815f3d6644913e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7a725276b4e58f9ae1808a7cabf72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0379fdca7e2836c2741c5bbaf711d3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde01f49810653d5f43ec80eab2dbc12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b97ce3e72ab6e60c11d6a4299cd3ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2ef86d91a7d7eadd42e5c59b41aef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19c03db743279f85e9ef6129dfbe8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdd3e8dd633e1c26bd11aed1647ee1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b84641ddbcb35fa1f92953054e7ddb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d8d80a8dc9c06eec44c2dd5bdd879202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ccdac1863f33b65fb286db4b32d74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42788fc4549118147de37f80648b138204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d68280b4fb2810110d2228405ef796205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dfa09aad12df5613c6a35b3a1fd13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763413d5fffdeff79eeada2057f7995207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1424700503e43e015b85b0e2a20047e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a4ea5f13489056639aa9986c4b3cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f832bd89f6615cda48ff03b6b87927210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bcabe6c1e8b5c366e2e15c20a12d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63542a07e9fddbf61a9e8720b8bf86e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6375bd57919d76087eacac2eb0e9be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e466ab6e537a216cdbc1f0378dc5b47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5a7002a7801421862bff0cb14f20a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8043fa6f9fd45a01ba4294a7d20dec8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4be2160723d87b740b5800c8e6b564217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25f0efcd29830aa6d7de5be275ff58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b494c4ac7be6e078f0e51456d33f1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7530dfeb578e8463ee22d41d2a2a1db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de7e1566eaa55319b9e2ff40b8863d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ede04287695a8143b5c96d2792d05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc7fc0ef86c392026fddc53ea14fe9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106f5526bbfd78c75400ea1610d8716224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad1f5624818b2f8cd602fba8b51247225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e9b0991116d208a43c84a98bb7260226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a40be4a0181882e10853d96fa26714227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58a8be021513a506c082cb1e97586f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a327b6f9662df3dd1f28acb5e90b4e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee738790a44cf10b099de4ca817aec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34236312895e62f2104d8ecd14a268c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e781885144326d37f1da2869627d19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b3653555ce2fad8242f19183b6f5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423ea9042c5aa9ca0134b41213899c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01915e71db867deec9f20f3eca29d60c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece0348859b77f81d0451aa35c85b01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f0148d898ea5c2db71c03272dea62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540ee6fe643856de59011fd01e4b525238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f765216ef2f0604a268991b138010239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9a9a8ddceaf6d14f3c4453453e2a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e52f4849fdc2220d10b6b0cc5f6cc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62502b225c9b8726cab0b705981bd939242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5a23cefdb380365a03959ee951470243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3b2d3654c21e46629258e5cd8d6e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003031d226869401ddc06d9c0ed0dd23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c880f93040e4d0bce1fd0f681ad11fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03ccff9332d27137094eb46dbdc6d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9799e446ac585889062a76806e86e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d71e5beb65fc6e348645f799a0b6e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8b2c1465d3c6700b9bc0cb5dd7013250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a79dfec8fdb396837f04c80743e248251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3e9706db487bbd028be3c173251c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d76844ef08e8fc0b89b4c2302f8e55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0586da692cad9386af19bc8b2ccf3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7f82afb1ee755682c5bad73952c79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19634634c08018207eaa76e7d0aff3fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99869e6d82fb160bea69afcfe384ca27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7eeedaad7367326d2a0de457d38ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b12fd174971d5ea68ce7e196a61107259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dde89b66ee78c96058d78a5bf353f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a57965a1b6dc8caa2e3af9753d39a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1f18e8bf4f803ede4f96f88e176ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909402ad0a00e0713ad7a1b41c326f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75104d44f1712a1aa346bf6303acb89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c18381a8c14180ffc6ae2c523e236265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44368466d453a2d6b42d5474e969c8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ce56d2213656560982d66c11b0527267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e2b97d066cbe6a7063a90d81fc125268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd754201e8816f9faf3cfb5cc6f26a0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d1d9134c7666ca8e73c8690252f70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f206d770f977fb2a2990ff2e2b86a69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1a0ee1d4d6169031099a1d5ba5639272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b01e0e3593a92398246d47abb64c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c1cdc52bdb52fe90c6aedc64787e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6932ac1f27aec3d4c129a50e509e88e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c806f7f0ff527610e78046d120f456276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017982feb8f09a331c8fdb7ea60fbef2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c518ff6af3a8c7c13da205040708b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327067dae5c5f7fad3b012af63640d18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74215ed9514b020fc5089ac333165b55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb68dd1ed8c5dcc60cc24829fc946bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea01272f5b7011f88f23c78781bd448282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b39ce4780275898d4c2493f712e7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8c2b7bd755b07db05d37337a1af3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e6ecd2505b47db66b7717328d5592285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9c009572c314facb1abb9cf10ae3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4f3d3285a1ab3b3404e60fe8d18a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8451ba6508fd0d5dac983f77e1fa493288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da134c62db1c2f846771140b500f5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cd43e6524990993c4879174dcd6cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bae1e42d7fe6c705745f1f0354a02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713e221ff6eb1d12e778ed91c9d65a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39c88662166b100104376a85d0ee55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16130699187f6498e8d80394610317a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba93b013b41197a688e62277c16286295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67a2e94142f8810fd67e6d5d85b8f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b72c8160ffcdd62317d06cc5b3fcdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08526a44f3dd92d6278581601991ec15298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343d5ab1b127d1c177ad27c3ac4011d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43544e2ec5d77ff646e258576c983cf6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9c8e2d499f905a9614a6b6a37c866301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391398413950b4a7390dda70737fb66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa4a601f2bab6e691f919e7f20b778303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d846f90da7e5a28f5c5b6d32aa4458304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9503bb8eb000a64c262d700bd5cbae5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641f529462d7c9d9ffdfcaa632e88cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ab6091d06d121d88fb83ad98e43d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a834fef5585886c52100075642d0c3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b421d0508096b79b8d1d9c2aa57ceb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b160f68f2125fd8929df775171a0cca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169ba03063446b7ab54ad0de49b9cfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631db590f56143a25ecffb84b35a695312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61773ca6e4f00f72dc15d5dc837cd281313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192f50e4b50cb8ba91be5ea2004383a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb460fab3b127be786f6af59180a2f20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcbbb633dd9babcaf70491aacfbebd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be2ff12d79b374b8e51c7345d7da4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0914535228bfe12f267a8a4910f8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6de9559347f755ecde8c1bb82626da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c71a41e5362cd0971c2a3cf05f7a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e54c14d4c0fb32a42893e2bfc7e19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961a8fbf0f0ee7d05a32e8bdfc0b556322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97e2e959fdbb136e67878cb04fa6bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206da3157da504bcba593f9cc625f97324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf7e081231ca17d4f86ddea44a02e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cedd59f11a2c80fd3366dbd4a01ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31f56875427d193cf64ae133f3f433327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2365ae5e2058f66eb52b66eb9f582328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc891dd370a39459405f9b6485177cfb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc574c797b50daeccf40abbb3ab907ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30876a5bb40c268f302bcad0f991bd9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091ecfce891ec9703509b21d55d0811332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e45abf266482a5a5dd3f031020770333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49d34955132b87d7530286af4d4dd4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f3b55c4cf5b52a6b67211e9f86918335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5221811b181c52145326510d513c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8988fee489b6831a43fccbf175fd63337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15c92dea55a1d3d963c9d63bff183a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a26a64658a1f1ea462cd97010efd00339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bd35a86427c8e299044041c58b581340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78ed9f81ffea0c30e9065c597402cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a14bb9b6ad331a034b1d97f90b3b65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af2c1d712dd129e192465590d7b4cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689c23ece96aa62b3964e73530a91ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5cf8d485ac69179a4ebca4bae1992345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f287c301bea3c2edff5daa93c190ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa09601a9756c6f6081851204fc4e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491dd3c91ccd32bc6d74f9908ef7579348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f97e9c603aff02a95409542f53945349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9707d6d71d95ba66ac8cd737b18fd9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d824d1c28c0293cf45b98a6fcd5c63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab4632fb9e1bf006ea45a5631774e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213dc74a62acb8deb7dbdfcd1b56307353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631888050dd745b4beb77906811e83c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76febe546ccea7d6451c37834cce8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5d9ac0b5cdfca4f116e5ce3ef58e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04f4ca41b9b29493c2bafae1f9afff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd815589b19be0b3aca27c4e9dcfccc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48121142fcf8afdf77093f88879ca4e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f8fd4aa034599e0e8aa0b6fbcc5c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf44e715aff1c87d458b7ffdca4e477361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb517a6fd9455406940c5163b801a02c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64697ff3dac56c0127239bea7f073cd2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235463f847edd2a156809df2e330cc4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed9ffe896e37211e7b414067f64fc7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86b7eb066ab9830fb9a5a683a31a52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6d8bf6f2de8a13b6ff9f8928719b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad424faa032b3c75384356ea2ac7dc1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cdf239740903c18f7a81d0ba13824369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad910777099d9db28c5edccc45df100370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772148d8b64f462023900196a0b01aa0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb910e44b622c35318b2e3bfee65b9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f05f4e6b627077b805c7399748238373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7e68451dac5b8d3e719e7fa176001374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4611008d1cca865d759b358a76901e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0ca53ec303b8a9aa57e304df90c28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a85960dcdbe97caeb72f533fbe361377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e5b553e34d0c34f07ebe1c6649b32378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a86a23224c747e394bc848087e9935379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130427f1623f2fecef3d12187175a75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20989bfc75f1aaf2aad27ddc6c0ab13f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90eb7f84f094b88b0cc0c5008cf0b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53d62f0711fb943ffac86f84bd9526383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cf4905243b74597fd0d2a646714ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca78031ce87f78ea13e80a3745a9830385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecd4681bc6c422e40711c3170faa5d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7760ddf9d15bdd7e8337e1ef752a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cd3bd8ff81316f2b4f088be82d0a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91f0bbf72638a238fdb84639796502389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02244ab171e3b944ac5c50ad9c06a355390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884330ba6842bf45742f0f4a2ea0f13391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1dc7e64c00782dd576d7a745a338a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c9a9f69f134bd82be904236103feb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e3b48988e5d32999e0b32634f0336394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e4820302aabb783a06b3fee8b88b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324da3f6b7783ab09938b2327b64482d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6259f6165a3eb45dcf77a703a6f196397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eb90ba6347ef7858e3f403d187754398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b1532a7c31d246698d0418cead460399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34be0eb43c399760b96274f51b381ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142151b6df0b1707876e7aeeb91faa1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af28ae623cc549e4a1209093a724d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea62d5d0b8e0deff969b1667c771775403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a708d8d5465d8c10630979c48fd6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0035905eae9b3bb91ff07efa6028d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e15e8187bdb9d9dc109dbe11e913b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625edbf9a3e682558fa3d68ecf4a4802407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dd63a2c7509f9302af82c73f5440b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a95359e04042ef82ea6464a9236f5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56892c2bebca45f6f536b1c73383f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6d82d7aca1f0088dd311289f3b770411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0fe09c659f1f7cd2fd252aa474e07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e61225d8cb23c99517ef5dc88c43b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea78123397e0ca4c4fcfd748dfc79a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e732e1bede072c1f0667754bb985860415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1339dee1eb0e96d78af0050de05ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebc8367754e75006660cd875954c9e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974bdb3cd69f96d32288f6dfd6c79fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8528749f52b03c615f69565af01e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a872446cdcdf7492d3e38be7e669c42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ac7d5d95d6576eb970368f592415c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf6aee138ba3eec2ce1d5cae6dd36a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e119bdb61e19875bf143937cf9c4eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8df15835b31fe9a05d265cc04655ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0616a45896008a4a2b778ae82aa234425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c592487ef269d31394ad5cd7bf0a08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd701b52488d90352a49fdf933160d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e4dffb3f830c535ffe927cc8b1cad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247868e2a578f783cc7ae9e0cd6fb2d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc48b37b9ef6de02236925e1823ae9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc09254836d59a58e425f1e8738a0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddfdd9fbe6e4e9b16f67e7334e8847432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8274b3a0f3f7064660fb2bfda94df82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae049d475241712e86b55f17e45591434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efba3d0f52fa2de4ced0be90c27780435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e591a5ab00dbdc246d4b8fb62d5c628436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09bf10c67ff18e2c8d843ea69ab155437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1692a8ce7aac70c732484606897da8c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e3dde53844c56753a9a8c4ee3362e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa943b0182704291f9d9f9ca60639e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2fe01ec4543d65bb4efb174cea0de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999c3f0475018a4bda91b7878ed47f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce2a69bcaa49b9bfb3e8a3c7eb53f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25918d96924b75a6b4fa8089e36b6b9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7f7349d2997f8dd95681158506785445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a878f1151e5e5e6204305194b09f96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc304212b0c0a220bc607ddeb5c2a37f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2337031dec963d61bb44198a7450fec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7363e401897e4399129572ae8e57c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537057e6f8259898b87ac02d0e885106450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ec2e16e25cec2e2bc5b1146810e46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8cef3acdc5f732eac9a486f357d6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7603c457083c2aeeea9ac5915bd9ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59d1d9f2c3b5bb185aa5be6e52b02c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f30799a5f90645d98f6c06936c082d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d69187cb8317540185e9e85cf89879456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21e77e720bf6a5eb99db9bb0204cea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5ac8265f659f2cda87e14afeaa19f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540aaa278d0a3db1cb38508c7714d48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d626bbe921ae16373dd5b1190e0ceb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f98fba9bd90f030c072cf0fd47f4f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c763c9c1e9d4e6d0f8e2111437c851462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b03b5aed9b9849a3a1e90a02868012463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6e86a4e418163aac415a04c00fba8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dfbbd9bd288fd4025cac423043596465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff72f01648a3645aa19f7d2e151b25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3041025c1399e6c4367e0d601271a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7a6e3e724e09a77ebf6ddbb2b2400468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81dd210d31cbd7e1be889d326b1d22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d188a16b9952bc056698ca986bc7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1070377d96018ae106675af1fcd3b9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d17b866370e462c35ecd2ef8cec08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db56cc1621c4a778bd3a027f0e243d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25067e076522822b76eca484c44c581474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dc8278bed039f6d3857e2379bfeb2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca03ae0c35a108fc6b210b5d6bc2b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee43c8a579353b936bc41608e16af13477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939b4d7abec4141cffd8ec441f1d85c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfadec90bc0b35fd1069b06ea48d0f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335ae2aabf44885813f472c2bb7a927480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cace1a664cfdb362b515c61eb2942481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e032f6fcded719266c362a010c9c45e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa0245af0b3d6c9fb9ca4bfa53ced3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761de2e66bd6646a4e9bd7f62bb37e9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7cda617b6edd161954d5a808cd4ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82563f3ee2cfad3626e2af009439326486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b744f565a72bbcebf9dbcd8c68e6f47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710916ff65aaa4aca345944235509dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2997327e1a1206b77647ac6953f54489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c1ae5afa6c1fbac52729d26b240f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98d258d34f3cdbd01095b9f1066c51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a39439d98fb5cd0643b8d78e74ce80492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0d06f4fdff0167bc4f9aed3aebe5d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4eba9328fe710af38aa8e3d2fe9d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37595c71471d959af6d0971cfecc22f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c783fb196bae5eb7b993a406246ff7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfd0f66279bc8ddc883b5cad70d6f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972dea5c85b814cbf4e6b738b34a377498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb0e1719687d0f1b10d05d8beba43c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830833427a8053684a20a6b45d25942500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c46cb24058ad4e58fa62d3b0c8414501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d977b2082e0a8549e0a1ff129f7b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1627bb27a782fa7a082942b295b3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed849def2c4d0588914b3277b254cbda504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d58ed04fe01ff5459312aa4c5aa981505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135e9ebfdeb089e14c2e6aeeac2d8de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f38370ddb7c96f7b751fd12866b6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b35f6f97c45ff18395a773f18f97e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611b36216a84c0b9eb68b96b6b48e04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18ca9c29d786a99c3df8baee612700510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a44f335105f1d081b8220ba67a53c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35156c771c25b42d9b524319e5cca400512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fd3ddad145d74339c9e4d57ae1ffe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300aace1414ed0bbb5f7b7949bcdad5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ac58244bb6657ab48d470a9006c16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da93516515a1e7ce106733c24650c5e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10952dc4dc77f0349d0b1de2ac1724a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0d3549583c2c5b4587524a32566ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3387f4bda77554fca962da3ef4c47c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc300a3a7a65e8cd3d604b31997e06520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9c5c621c5676ed4cfdbd87248db58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab8704b63d37c3980c1d4e23ebe3e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d17558a193d4d749311fe09f75ede7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec1d6c537a9a18a81496434424e828524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1885f08f31de3cb0d5fdac7361d3df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552251ac5cf6304fcc28f4d552eb675d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1f99ba7505c8401c52326429e5bdd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fa434b0fa4e3c90099e7815f94cfe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c692df5bd7d4c486a3ed9b279a64a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11035a17d3431834436d66a3b8f866530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea21af074a090b78461c09193ca2db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b9631d65a37aa49faab212fa96431532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e22fb59e8ff22d9e2813400f60bd3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2ce0e855a528785862c2adb7f5f18534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc389d57ed6f2847d55871d52dbe12da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cffaa01a11a53972ca5a09ada22b14536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829f1338b2879055aa3671ecb0cd6ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062b058a568e9c677c12158443de67d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07440abf0377d2e9130e0646a4e5b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1f5015ae7f032b6462453d51f516f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb931c3c636b12e4233e850af4afb15e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0457b470abb6034de044457f03d42fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0446c3f9b46788361cf0bbd314758543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17b39abfaf12dd79556d6bf6c0ee0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54597713a4c1118456108a8d8bb31f92545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a45f2010516fb19af2c4e56762bd66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506614cb8f155bc5cff850fea62f181547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95be59269fdbd15a74ae2a8afdebdaa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7065cdc003b41791b36d937c20580549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26ab655c71bab0c60486b38e04bdf5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d9fca13356fa0c95a4219979a643d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29eba38a707006638a4b1a69ea2e18552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c30fcce2dbe5c7bb10f7b766f1c51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071056029861434cb49549ba6bd18e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68b95cae8b2794f135546318fb5c57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501cd19618bf283231ce777582ec180556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c26818b2426032d606e3f4eedbd50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c32323942bcf5453150b7fa4eddf1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44886cc0bf7312d8f442c30730462e69559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed095dc9fe8a3e84f3fe213cabcf30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181ec08a6972a62eeb4187fc14e3287561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c74819951cd21c2f2e945bf0c56110562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afd80de7d54d34aef8b4a024a431b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442d71c8ec7ed0a6e7e18e20504753b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ee17144806c8be93ea1714ee73167565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ab870ddbe5303b922c5914613705d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7df13c00fefb2168f4bff1da557019567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf84c54ae90c40f6f46b573319823d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc06d80af174ef496ad1636dacf4b1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf0923de6178786969cd88c91bcb51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77aa606c558dd449cad679d67e27f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083855cbe234f2b1838703f32d2dc721572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280dba21638c461b3a86ae4c5c63afd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219062de141ce21828393ea01be54695574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da5048fe6a2186a2224a2b0c635af6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab0da7ecaaad33bbdcaf237043cf55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a1d2a1bba227a0f4ef70a3ea6ba3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20519823b0c81b3b1a64b645ec5cbe2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cccaa308a68faf9e18ee8d692d43cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dfcd0f3c0e1a5085fc93e803a968d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad3504ae16c57531ace96f5862718c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084afbfbef4c2941c9b6ce6a8ae9fd0a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bbd3cf90c42e53fb7bd15552a98f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e55bad2c59a36c60ad5f4d31c7da4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa36e2bd32132b896160f1e84db0836585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849966291a1dc89a16b93950a387b8e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5569f0c713cd177bedf72fc96b161c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c79e2937ca9c3fcbeafe4f21ec0bd1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8690be37505af9a1a67ada31a1cc986589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7d7a09eb65a13a602de6fb8c32518590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7542027b5f9a34e17202ea0f754280591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40149ece4348a9e738fa639f3482ec2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85978d83c991435b936bfaf9d1280d47593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dfbdc2b89bb4ab0ed3c597354b5de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682adfedfad62e3370a7dc71e13fc5e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5d9c5b2ac1636d06f8e73f16e5819596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760277f64e9b293568e526f969805399597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba952e040b112ea5ca0c2869dfa0e4fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bd1e7b3634111c1515bf45d1d71d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43780aa9e6cbf592e3b189c7a2530310600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b126973d60f97c92759763da992cc92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9bf41d4e6904902a0b740b686e252602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e616c5d82c6de26b4b1fac6e6d2b7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c89c12d4441abcc1163c9c5715be4c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41106b130d5cf2a8b2a2a3a82ad986605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead5e2acc51c0d863337b1bff8ec230606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974a4ce3cbe54eef8eeaef8ce9f29cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf60c2c7266f300dcfed6597a6ee079608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a40263d3ed28a7cb86be09f5d1c86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a55d6fd7edbf2107640af00629ffde610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ef8987af3db5c08d0bcc39cd2c753611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8239e2eb69c8bba37db698c0fceb88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf1e663ef2cab9a4a32a208dbc74d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23978f4024226f159f0a11ba8d3348614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e5a3eb04850838d4c76299f485865615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae0dc32c0c2f52a4c4bc98cf891564616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af25209a6154f59f1659d82904b2735617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1639229b8d1842041da0e5f0de2b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3d0339e40bd8487d0bd6fc083ea60619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1b23a8057043d45fb9417e1eeead9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33361786b2e13035f6d0dbaeaf6b6349621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba00bb530d46e1ca1f59fc06c8e853e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f359d62edd029669251bd67c3e8a52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873f34e2faebc5ef6b4b99ddc65886f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6f8dc87c5ff17812f12bbf62dc765625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1ebfe603de3110613606fa5a51f64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32860e9fdc9f1e10ecd7b478e9b2e92e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc67fdfec462bad334fcbb6e2c41d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbc1b1d9ac0d9f062d1a54cfe90b5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf947488c8db74fc13360446a5cd660b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481ef2746c1dda8b44fb1d2f36d7615631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f67935bf8f9d8565628092e63ec9c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc8e2757b7d4bc6602f17f17a3b849633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f551feed4ab6ed5994db3d67358aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefc43c9749e0121b1ee172fda34178635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5e75c72fc0b2cff974de976dd4325636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf048981d7794d7bc49e6b0d263169637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ab97dad1953cc7c66df1700386661638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0de75412dac22db366aa273ab8e0e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00d18d6d9d47a6c6fa1e85eb507170640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9869cbf2320ba9fa3d20495a1617165641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e9394fb9196bb7c3f6c007eb02ae5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbded7edbff5b851350a0a02923ef8ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01890d6194d4a0035f6a1cbd0d6cc8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1de82e21b68c72ad35dc5fd70baa4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215445c59b2e4ec451de22016a1f05b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b740f05c4e6b8cacb294edc427641a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0a3ba464c1bba3b5fe74ab32cfc4a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561411f3acc6d596e693369a8346b4eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b98b851317e1c15911b219d0d0de2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaff01399a73d80cbf2adaef5b26a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244182c37ffcf9891a02ba57100a0188652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867db41d590b9bc3fa8f30fa90fbf1c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff451c53fbcf5b959210840f11a8efc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5d116e89ef9bc53ad264cb6439481655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96cd2aed07a926775541911706e968656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66228d58577b15f3e9d611f18d4ca1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9db454bb13625a8769c5b51b41492f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d2568200c1a825759c3180f5fde1c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c30ff4d73eae790f1e7c2c0b510bc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d7bee2604eb0a4f63c22db15bd2dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b0222e6602017736e884da6061fa0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e736272190146f32e95e3c52850af0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e469150cd99d92176ccc75ca940cf9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197b411114ecdd5e4a20063fbe7a2dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0d03ab6c8d01d846a694553622c64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4220f09ae154d214207cf2d0a3d5f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8086b98a68215dca789d350dd29ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be7ae0af12862389dbe830d35281ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24050d3d708bc888c895db906e7b2e4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cced642d68fe704c2965318257a72f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ee2bb20df9d42b834e65e88bd1fd7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c89949006ac32ce642d341a60e80f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b6d5aace77bbc34ec0e7c501782f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a39aae9cc18dadea7b3fdf974cda01675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a915293725fe908ec65c346c5fd1a7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004f6829f389ba9982a95db1ad2212a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a78e75f5a6179bfa627d444255b4b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1ce9a4b0068e0c3d9429b417d3ee6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a8a8d5f69c94e1bb1c50ceb606301680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57d7c00a86cf94338bba3cf4197a24681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53b8cda63436ca6c43963c5b0a1c3c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3b753d1106c55ba63f92458a3d3dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05205620275b6bc904ac4035e71bf093684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3a244d3efd459cc742b9ad022653f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f4e436abe6f6ee23e7832449c57c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befce32487df815508c2ab29e980f26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29962e186dbee93d68e3837b87ed671688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429ab1d3b217a54cc7c6d7df016e59f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e7cc13f234be74f3bcba5f2e02057690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b665c63838adc63f437407d3c166d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f067f536c75964651bc8d852f3250db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8b37c0209acb367f8d15048f5b471693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647052bbdd35de1b52b27359da23e522694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47190fd08359bd0104a6bf39af23d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9018497bbbd21a9cf375b69dc1e73696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f766e30c1381d9e6f7a34cf6b462f97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeb21a8516316827f900d059479949698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2effe196e9f39b4119dd221873b272699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b9f8100320750e55a9aa87e52819f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fcdda41d99427c3101799cb7e3a4d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de8b032dde9863bfff3ddec7ccc26e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5726e9d2e0eeba18115d635e2c96b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce178c1cbfea04ab13ae683c0f986552704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0b4d4943cbe4b99be3ec8e6d7c8ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c23390024d192ab5ebe18083bf0fbe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8be4e4a1ce666a4e2d548699b603e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb5c3ac14e9e9d257b63bcd0e9a451708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f03ec0e61c7287fc1f26cf7fb3169709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2be6f7f39583b52df032170f5df8f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc0f61524ac7a37cef035cc6496ade711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9fa9d172595583d2fb93cb68f1e1f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c66345defcc71da398fd2cca9114e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c50be2373cf89957aebcb3c051eeb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b393b1c6a25eaa5a0bcd5c5d2b0fcc5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2bbf67d2466807af7a48275f033d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092e32bec1eea679d76aa0bd3ec11de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24b24ff6487a972100ef0814114cbd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ad65b17a00c12c1fa8b694e9bb7eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58030575e04e88d6e347a6411fe1875720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093fb67b13696457559708eff457083721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b00171c37e821c1850c997d5be1d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770538dcc3a6808a80efde0ccde15978723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f35744edbdb6abeec8fa2be2d42915724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675607ca3563b30e153d58e12419f03725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2279f8ca402a2108eccc2611195c2a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e11328ea37cc499a7014303d186c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe50e745077d2ab58edd41d3360d3dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758192e87a0c9a6d3c956cf2cab3f330729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbb6b0438f4dc5ed3c10ad7f3d9056730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8fc3009db885874d241c3916a5660731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431c0e1181dff5e9c51f69051936dc4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce8c32b6c511351dc8ff360b3d9e17733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76856f09140fed307c325ff15da3c8a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ab2b7c493de483d45e758375d18aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1271dd2cec061ea3988e4d306ec3b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f07f5b4f20b0633b0095d9f8de432737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446d91a34af9690cba227b87f5d97d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467a12fc7e4168661406d239402add3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ffc87297f6ff7a36fcd93d3a7de78740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845f35ea86d732cf500d36470d74dff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad34f24cffecf1a758b8a308f34f07742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd2b4f2e2642bcde45321697731c8e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24ff8462c427b7973cc35370c1e03b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce0f8159c732fa1bb3eff75d9a387f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e95ca818b1b7597bf3efb3e3498ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123b9c4b4f5f08784a7c9931fd5edea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92426e0e033fe31c9a8adb0915bf47a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da3409665dfb4d3713c9577e8cc947749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b836d97bbdb27cb8c6c64b8e859747750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49392903835dc766bb31a6d347d6d522751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd98221ae87ae29ba9403329e1acf6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339ddb15cb5069438e75366fd17a7ad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a4e7ade9d91e22e3e7e8b17169536754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dda26a2fc942245a614271f19645ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76178792cdfd7316326b03665f973cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b945ef10a7960e3d36f29c2f72af528757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961aa062689f4389a3ba474547dc42c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8ff8d7dfd7fa925af2a5c0caca47d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bdeb5b455b21278868bcc8c9bfe80760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97969a0dc0485792ebf49d957b92a647761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadc8a77818ac78c5f1de11601e9383762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30c267126396257cbb41e79fb44c62763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3063afcd3fd2b6d784e2ad66e9fcbc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eda6b1b046f2a037a2739e598f6a6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332897e7190ae444c185ba824efd4fd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15ac5b15a60cf83610dc0d74159893767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5062989e8f8a98c249bdc2392ed8a92768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcad479c1be62f8f685a22ba2ed987b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186fd0db66b1627c43202437db51151770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e0a128c6106a18464378f7b1a2d6c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324104e78cd6a34b1bceb680faa097d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c254f5d15e01724776500537849fa03773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945384683a4d952e3972e5a9bcbd7685774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fb0444ce12ffcea7d0a64f3e72c87775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2518268ddc707c82792ce60edfc98776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517b57d86e36d5c204fdedd86488a6a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f38c3394bae5059a4e82709b6bda0c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef62b900d529c18ad2de06e87b2e89f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a235478ab09ff60ce7dc55403768bb2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f6bb20070cbbfb24b4ade36096ffc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163c2997c51a39289d79c234e080fc6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec0a5fdb14b99613f9beb072c4b59e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe82971bce2074cf1fc344a3a21f226784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ae30b75c0a26d42ab8817799de0b5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a737919dc72cab65c514b132ed68145786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12603bdcf8e6dd79619074b5a4a42860787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e614436555b8c45c0a32870574de3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553fafde2d3fec53439da742e863b7a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64f486578e6ee65a9c6080ce825fc0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63367bb8ff3f4ddc0cea57b05fd12cd1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66fd9ab0c6eed812b73f99317f4486792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d0469b243159a260fd8c9c6d6f419793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be11ea3863a474905ea7ca56783f1d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea40cb9e901796ef421fde34b09af7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaa5c49481866b07e2692102d98989796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd07c61fc28e0536a4db458ddc66aa797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0ff620dca2b91e8e74d5527ba4514798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1add9396f27a6cf092505f891a8cb2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdac62ec8d49e14cdb1297b7c4c557800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d131fad1263cefc0eefee805c109584801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1b4b5fedf3b4c8c2095ed18a449e6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc0d54a59ebe038ace5c61eb6ed0bd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8f529b118094fa61a2e235e0ef887804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce87a305a242e7e79b69770ddfd5f0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cd9da17220f8ee6f513ab562909be806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bfcbc55b245a49a41dfbec39c65b2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c85e6f2bb5d5e640938ad7e04055a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f34b66f21f104ab28366e19b065c00809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8848177482c1b99d30e6817ae62e2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa995de210287f8c5e7f29ea1ebd7ee811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa612b9bdc53ebeba78b9e371279aa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af997b9f181a82b17b45c53969bd6b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37730da676cea0974e17a8dda425b149814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3344c87c74707520f0b317c08ca3ab815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fcfc0efaca1e55da1c5f886051c43816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea1babdca80b6df0605bb12670b596817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d74dd5a2b27d05a435ea86c2745f44818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ed2be6c4ffd45edaead116b8f583f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c134c84adae4b2b8a0b28d13e8ed00820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfe30d1219cdcd92a86543eed4cc2f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dac115bca1bc5dace193467f9c4265822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e614bd0654653c4276802373a306edf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ff654ff71d11b0886dace0413028c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d29bfede12a7bbb54653ece421ec3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0ef4cc0c2c89f29634c999386b145826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6fd55e250bf048dbfb40b7ffa8057827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07654e822f0ec93ec39d41c6bd659e05828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31807350cb17b2244a3f24523bba17a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75783656fb5b31ee44a4ccbdfe0b03ba830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e33d9903545d7fbd9d23f4bd02cde831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd269d108584a80e2572437223f92f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfd8e8b32112c46939b7d4eaefec85833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177437d17a64f4a836b075ae3debe33834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723ff5bbf1a442cc0ed040061e6f505835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d72292e1a7b85f27d463085b60a72836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718187271823f1c79d968e6dc147770837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16a423262c7ffbcb47778fd87e5db9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ed98d2e34338b24a31ec11b8b493c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65933ca33978c39680fbd1e81239aa2a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47464bc5243eace075897563cc3d0600841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d694acd4386f219ba6eb02da00b674f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f95ecbafa7c800fd14468c2a8b6296843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5406e41a003ce27abe68943a7d213844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64535b1ee523cc9cce6cb8be66f7883f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cf29d57d22f3f31217304c40ea876846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a5cc4c9d9f176fc96c54e4b872bcb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19957263e9877f6cfaa0fb3f59aa82a3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c46cb6bbda938e2eadda6766d77d53849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e648bc223b60218a29add54fec64f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf02e9771046b5ba9c48d2889e4536851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad8b631f067eab4342654f7e65c081852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3395030cdc511fc2906fb06a7f019ca853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b0c7bae8a9dfeaffae24255635ef3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd5fab4bd9fea0478f35403e7a55a1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9910eebe163a69a45104a1952a3ae856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739acf2c68b8b26b01a5260414578b92857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c59b8df575c844b7e0b0dd07c0b6b7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01615df66b07623c4696adbd1b1699859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0a01ab64f5a0faf304f5ba3cd45a7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4d9b3457caf12caf2c0e36b230b8f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e842277af09069ed4bb9112650ba5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898d704ccf215bf2ac7da960832ca69863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a40899240a8a8bf6b7166752bf27b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba7988b989908c7b84d408a7167b5b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b548b7ba9328c3472e9c2a9adff06866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ec33fbdcc0fa6f8e7c9b1d999e600867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2849b0cd27b15f1a977799f05d4affb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346348567e525265622e13b5cb1dbcd3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a355900a48b7cea6c41a91deaf93f15870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eee472e277b13fefc3e744b522dac871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed88d60df4fc15b3d2c07c4d3eb46e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37361685af199c19448d8b62cd11fe9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b98fa0f8e4b43372d7f89e1b93331874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845fd7e7a4ce3fa5581a5c7b27cb9ff875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec5d4c9555d5afc24dcc84bd8ef87f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d05cb1309ca39f5c3ec7f00b79003c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834780a63c23478e4eb9b1854856e59a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f8f88cae9c99c3b76f397557265b9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13525f08836892b7f340aae1e098ab34880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5b71e344f07814cd7628c6b79833b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbc54513d494202b35b6ce447e3fb6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95739276ec6c082877b1dc1d52e3e07883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2754d740b2578776946d78e7ac02393884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9326b718434c894e37457b8af560ea885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810b092b5648caf29c930dd2f8d95a8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144dd1ed96249d9b98bfcdcfb1c671b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbfd18aa0e7a36311780995f74eb55888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e56c12b56ea3f1edfc5114e37dd75889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2cabaee9894312869e2e013f4aa5a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c3133a3f7d9540ee3d4d94ca97b45891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c899e6ee88e332b258b0c7be73916892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91dce09956838b765b07104edb9735893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a208631912af5f6cc393cbbafab25894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca797650ef4c1cad6cdf095c074bbd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f30cd79242f16fe0d58ecb0e1a551896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ef9368ffdd21c48b4f8ef519a8cda897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a271cf82cf17ff1d2de3763050527898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd151595c95871e5dc8f05af8758e5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff22f5a7d69bc5c31786cf7e6171ee900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1f66b969f4cb758c64a153f3256ed901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc3b5566f5ce9bcc618b36b8a60597902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8823588138781e43560250e8cdcfcf903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0f3b497635db72896a378e7e2d250904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1960c1ed9f91b56c6311074ede604e0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c116bbbcb64a894bb81bc70a1457b0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b116cad719c52a6cd077861027b61907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff3053c842d74890ec5cb55e5c7e73908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f75b7228254d955e6612f343ec358909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732ded626b4649a958b10565f6907c9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda994e931f1eb59d7e05173ee628cf4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fed78e82cbb8c7703fc0365ebe01f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7015cf058ff3fd9ee2363a4a7ea8a7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17464e6bb47aeeea65a1fe1e9e0615a6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cea7800c769f2307a40f4555502112915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77454d24fbdb8c661fce67ad6f2540f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301186cac60713e84b7ac843dc91c34917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac9ffa98b2398356ee45018b96058f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61a81d9e08fe9b93d9ec08b54ef1a9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fe061523aec1f1df4f9a46e9e671a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9cf552852eaff644b8e1a8b06f646921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bd5edc1c3a3af066b2f4d9e0de8e3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dab70de7b27e7474da32268d2e3cdf923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817cb8cbe8472bbbaa243399bfaadc3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1f9c29be7fdad444841c98a11c475925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831062c8e48bb053d94aac9d89482c34926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b082d50d9ab77b5ff70ed3fbd83ad927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b7b42ec83cb8bf2722336bbb950ad928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e857fd1a027718dc69f8529d2f13c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf82cfa9d7406b07ee3513f5b427711930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b569f2182b3da1f8750f0ffa3ffa8a3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa909b10228172058b1e2f42aafa8e1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90a96f88bf218927db440a2501ac9e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3365641c52abaf30b09f67d7b77c63934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2d7f6d65d1d272558cbf07dc14062935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973f1ec1666b7f801acfd8d33c8f1d5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0ddbed5a20beeeccf6aee8304f342937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465e4f54f89ac8218c1facad55167af938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150ce55df2383d3667ce1945838adba939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c759b272b3651fe847f9da9cc8c5a46940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4e301b3ab1e79a17083e9a00130f3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069d93b51ba9702cda328d8bbb9352b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d4ee49be57eb85423edea63dd937e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ea837e8812f636b4ce0e1883edfe6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17151b488fad62027e582ed16ad392b2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d638c56db6415d0b920495c35214762946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44885fb8ede8df86f89d7829585d6628947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad41279538a70169de6866bd08523a0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda199230f8b90f0481cc3051fc2d37949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ff090629e38ab50ca841e8eed7a8f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a459190f67d8e21e7fc2af5b4cac4ca951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075996e535c7afa3ff4290c87b20ea5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37845e654e63d7b4f637385c93d532d4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce34d6cca9ff624e61fab2f3aa91196954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69d6518053a51672c98904b9eb96cd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ced63d2799c0df364a8773fcab5bc9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96798c7a0979eb68972102ce6c2846a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6651b41fccd57477459450cf4329fd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9fec165a37fb144561d6fa24ff2c0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69febf715746df0cf7a1aa76af59b7ea960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb12c347251020f567ae5a88a4701e7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f0df3d6bcfa93cd92779d6ff5cfda962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60395f7762493d8fcfd2e000650888963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d43475f086d87d6d454526e4657d5c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c29075a660817ccd72e9a2084c583965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e824239c05e2f88bda4e0fb52aa12966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202190ccc24613a31be774669ea0886967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbd5a098a26a3625f8bbf34c8a9bdf968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ca0113204b49d2458e97df61faf64969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a8c22121d2321e434aab1430a4a27970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8725aee038e7cf3a185223197b9547971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca50f8015b2640c01a39b49af6a704972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509378ff70d1d8acd6434e232ff4dab973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde53474d98cebeb396523205c78cf6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbfa5f3b6f04853f51a24784db009a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbbe23ab17ddcbc04c3613414ff133976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a081d68feeea6754761b0ae5f5a943977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb318f6d46fe08bdc74ce3c3d155c9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08e273292607b344767f3e07394cf32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ff180f57085d9206503c05615057d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d04aefe9fc65d92a8b13392c6954014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3ae816f101d19decde0db43ffab025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956364678f25a3b36b16bc190432f0476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe1bc0173594a7221d8665fdd49e977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa981b116e46ead80f2c96d98761a37e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e063a586f019a9aeb451141d01ffd849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa012a0e7d9af26a05dde51a62c9d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30090e1fd92272de53fac21d450835b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649ab6369be940c102d0d3d200da90612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5a129c09dca7885ea0e1da9af3d1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540af293b236a502c46b637d3c4c5d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3c6180dfc5af918944af2d59456bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b15418126185f2f1df54ee212db57d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141aa59a87887354b7433c5fa92103c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453fc2562e6003a4601abd7592d9ae918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592ea74472bed74a570347ecfb4fa3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a19511f60eb249439565231bc560820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4df786baffad55d9270bcec89ba7cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b84c119a4f42e4ac8f3acb2dee09a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906465d45b7fadb85ffe634d2324eb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b024c5d7d06ddab71bfd000af988524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bc5136af51eca75b21b7ae25e43f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee79939134078abbc38a452462719326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8afd0dfc6b6636ba12baf6eeb53d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106daea890b3cdf0b1b87d8baa8e2ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db063e7ef9fb91fe65e3358bf31ee41229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bf4311b2277c0454a650332adc59a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed6f010b2565650a9cb685baac3b7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90c51a49d73f955d97a9a38bcc860a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e458596b149ebfda91aa06d14fd5e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596efc59a6267b4a01f1f31238e64b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be6d27f82bddea574195cefe9b6e8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dea71f2e5f4b23d9265182502c653236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adc76677893acb586049e223d6b88037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c03da41fb639fe58a2a6643e31679138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42c09f519de2489a681f0021e7261939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea82b17cf29eb8c9eb36edd35fe8ea640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e24a59edae2989c28e332bbb1324a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897813fa546083b996beaab421b252be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baf43065005ef9ba7e7d7fc8bb5fe143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e757a9e5f87f508d1b14a797fd4ac744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0d8332561081c76de4f18075ee56b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3487326f6a4ab34c5db87acf81193546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0a3a2116b08a25a48c025b752976147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f71f043a0b24668739375126b84c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799c30ca8326e9a5da954294756af3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78fe086309428d2b045af4d4b62c5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963685ce119e152fa77413f51010b6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78217c31ee34d477d1481ef4e0f6d4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8ec902e1eedf13f97f96b739482ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ba9108e6feb03dd33e0a4c45cdb9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fbcada84c58117b4eab50eab804ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422985d69fa8482f30ab0a3ce927b2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc2498153bef2d33d48b755b813c5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255ebeb927e4a96a19534536a43d3e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015732c221875eca2a48962c7241e8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500dcfdd4453784f405653a7705e39060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181446b4839cf1d768be80acb18a92761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d339a5c2472134fad1518156229bda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61d6b19f35db83bcd6e093b3ae30cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad053e61480730bcc692614b040158f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35871e8416dace66f531eda0222e18a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81031d2aa56b39559160d0e2df683066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7658542ae23ecb5a5db94e35250a6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc02259f5077a1aa541ad374474337568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a038b3702668af613cd1ce740afaa6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9673345ba02698ff45db86edaab12b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10ede6082e26034ccf3f618377780a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df61de71fe09c7ecdabd2d27628b2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8dcb8f286e6070c8684b157cc76ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5ab3f60d4ada49a24844aa14adfd574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a178676bee1fd34451b0044b21bf26e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25819b8e736873455a15951966b22f0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2d4858ad588a64152715383808e9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2a8b079e80c7503fcc2ecf5d2d5fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801bc8efd426be8dabe1e42fc027a7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd137dc0de25844452972a4d8dae0c4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aec3bf80749bb6eccb99c8d33e8a6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29a556845ffafe5bfdaaf6771b264982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5c6ae4722611a565acb146fb475be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545ef48d901469b547c6cfea399510a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721edcd7b69b707465f9372d6901da3885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88966c33d34190fc3fe4c0a7cc6dcf0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104f3a0c9ee063819fedcd13e4001ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6d4b98bdb08493bb948d54ff9d3ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b348fdead8a1cc69a4e3f0671407e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29c34602c0f9e6d1cedf11655cccbf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bb4c38bc5068016ae5cf150a00f9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1da6d497fa3f360a037293d21537792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d618ee03394d5a4ba56df464866c3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b2a2f664235278d36da5895ccb22794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05f6c2fa89cb445919f923a86ddf9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4451ebd16dd26b4485c80112044bcc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ebc36314b31b5348b666bdf9d78e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d54ee6f74c07087150090a31fb6a5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e541aab4e684ce24574ddfd23d0577a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279952373679032d2d2a85d772539e04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84a36f6cdc482e52853dfd0684df6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff17ef1e6e280d47f8b884b552d9ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c32048ddcc16bb5228d01e484df75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ecaefab93e679852e42b1f535ff41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0351602d5e55c8eed83b1d8560ba29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea109ea14b3475864b21ca51c44aa0c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8afb82650007fc6c9d5a3a2ab2fad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1fc7bdfc91086683915f50b272c62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0598f67b5e88de369a4348b01ee949109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16caabd4eb3d09558ca24b957f55b90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062e78431e66d8902e646d41f55331d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2a6614d10da16c9af28374d3ee3a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe3f601b103b1bcb4a5341b475ff63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc119836c37d0a176f8ed826f396c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024018f137e3f0530969fa1540c7bb90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953c05ef898c2968afc49dc1237ca22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f36a7346ae447924c97892d4067f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd06e4c2c24005c6ed5ee87ff3b709118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e5d228d96dfd4ee06224f6dfc3add119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928d8c5d5f75d35eb1f19777a6a5d17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e743cee0ab96c6f863b02a4ef061e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b6c4bad773e90e4f21a0ada4120aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec0ac27d28a321c68001f955403e47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51458184ed342e5e8b23b9e7cf7e309e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4335de98a4cb091c485faaba840a53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dafffb341dace89c4911351d5614f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40771a665536fc519f94e42f81a87a3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ede290c0a592ed2ab010dd987814ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083c8b3538465dc91110713099dc688129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44c6b860fc33f39d95f8da6405cdc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b6b80e38c9d1dc557531b65ab0206131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ba96394e056badcaf5120907080f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0941127c1758af463eeaa2e8b586e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fe6b441ba4b01cd8ee18e98eed31e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2714d9dc8b8b5b2085e1758f76d515135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45964a434494f5ef89fcb38253b4fe1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6b6bbb6ede7c25230c37b6f704e2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256af6034eb9fcdc386ce3656932c6f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c62b26084a99a98f21717c1f9a435e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506dd7a287a768c0a3d7d4f6bdc4624140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093fdb27e64367a4dfc1aa87e32d8d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c112af41fc315ecda44abcb7a203fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7976d03e4ab44b482a811233b5383c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676344514718b5f446b87b408471bb2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dda1447015a655d684f518f0ebd4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299c54547c79ab4576fa68ad1b00c99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710b3168abf5294472f6f87918f89c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5fb35d5dcbb3d127d8cccaa260e14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd9a699d3ea83ac13ff5a644b0ad82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0763b20e74d4b3a0d1c68468289bc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba96041d8de9491a15c65abc715d4fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb308816c28b270d8a9237340d26be87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04aa1e2d7242ab968c9596dba95195153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c442a7f09e824ba363340a71062c35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0710f94c791b551dd61e230ef096487155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd031eac9a51ac2a011d62e055b4f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4597ef2cc3b2f92a01d9c30d94e28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ef645c3fb7dced247fcb42771cfaf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc94b801af09406e92c7121ee60746159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4049064de385f40301bb5db954f19c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea060f79dd19d165bdf8ef72cca89e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5f93ee7a8ee179402ced771b3ba53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eef349a6df995a56f822c9cb88412e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbc646aef19796c288ddfc86285423164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d7bc3e263558c8961a7a7740f7d09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5271c2656c368d37132558c1662043a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab01435284c2bbb55bb05534ed1381167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f39c7566bd7fd889ebc317f2dbc2d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a383f68ffd676f1d020b456bf39830169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0b5594a9dc0b552402ef3904a20d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f97f3a4a929d1604f30e720ca1c28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef1110d8f97854c0a059dbccb80b38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffe43f0bc962f4e92821376c72f92c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be48d523dd9f7f344feda4b62d8581d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0935668d4f02d3d142799409c2729175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e7eb46311cf0d7627fba9825bc690176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e120e9befd47d7c4a6ba527d46ebf6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af064e5680215ea6c4c7e32cde04d24e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9765844dfb29a8ff6b9dc21f5cafb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765a912287909ea4760481175285bf1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa73c6c2c11e616babe242b6612f5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0c5c5726358c9bbcc2446fcccb793182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ff0d35f32483794b2023d781034f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57353a7d5dda194f0b9f6267d25fcca0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbee9678b65beb9a79e46996fa4d72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030627616243c4a8ec98de53393b35f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed713655985e248e92de0714a5e6b8ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2211a63f664344b8d83c4ed0deb642c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffe2747520db56a6bb008c6a86a9f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ee614f86dd35b78f8b2d5f446ccfc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1353734c57982ddfb5baf1ef7b1b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65cb95ef9d65d38cd286e9ac0fde9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f039decbed3f0018d1ac8ecf06e9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a6f7469d296c7dc4f47e5d58cd506194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311abd920e6c196e9c855bb3d42b759e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580458ba19eff36b318c71e2502fbe37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd7da345375ffa7eda9e24e7f57ae5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e008c8f8a40b538ed6b279c22c23e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691194af7c6e22202ae0ed46acd21d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416c0f90b9cf41dc0614dc1191a8b50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba01e33536bc4909d8f3d3e99aff74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b530610194e0db2ee03fa5160d45b13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507fded65a868c48f1986d07e6c8058203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014e7858fec206bce4a2bac2fc68a46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e911779efbc1caad47a65c78eb74eb9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c47251fb57a757b28a3bc63f759371206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8840ac894b99379ba4c8e76de770307207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e81cee53b822f90774737a29e08ef7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ae5b72c7dbc6d1e53119d9eaf6286209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b7b0312770b735a326c92b82f2a46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cc2424e00bcd695814d6f726683eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593251f33ef87f2a04462c9dbbe34535212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf8ba8f06bc2862cb60cc3ea4bc56b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c5ff9e2f4c9a849ad614d584434e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de25a04f6c23a816ae625e61f03a98a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab74c039bd9a772671493eb3a14d47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba355677af2a772402f13069a69697217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ea722212a0ad016ab7ee498be0f05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890369d4a861d6c4ce48a7ca77279dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece957d396a364112fe72f692223cc8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50b2363d45cf85b19d9d3827dcc818221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534efa4f54918cc4d60d61bf56314c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93f7f049de57215d52e1132c084832223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be73d87e12c19def84a152b169ae49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e19ea8f876ec0214a911fa773b0940225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec4e4721b992975c81746c6094abed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b911ad7a2eaad1de0b2cf43e07001227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ca7e207c0243849d9e1dea3c180cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aeaf02f31d538a6694f1719aedb4b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d6e43d16c5fbde6c4f2bfbd3cab17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d22100d7b52e6f903e5c40ee01c16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038e10ef97bc7af34432e4fa04a79f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0974d0f12aa78e806b2f2c41b9c425233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c464fb72d6b541a308346971919f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fcaf9176f3b324443161ca33c077f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840929a7a088abdc58f605b7908545c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a272346f9f97236444a03ae86ad439237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f566adb323b89cfba8b1a445bd08cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be8e7e97029da282e51fe4267e4aff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c3e1d3ab9b0156761e0243ecab645240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775737c581fbec16322a4a8f300f5b0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b3af20c8c31e8001ac232549fb2b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3177722a416b05113938b1c2e6a8ed7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3f332891e888dda142fc3a86946ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5d0b7bac580a97af0a02fcaf4cc0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05407d7839b46b74c18ae03eb6dbd21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e00ede9ab600cf7509b7749c109f17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6049a0a853b17dfa0c8f8468b8cac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf574485af55832cec020ba3e94f499b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddead4440fd60ba3a41f18b15d1bce9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bacf6903ac5871f65a0be464281eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983a0513ba0d636dc7d298b91450207252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e13e7d28a2d84bd3666f38e289eee7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221149cdc68762452a72eef315c7094254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b5510c48ceec2b160ce9d5101a25c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a578c27ba77c368efb8ad8892e03e02256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dcebc04595f15a53707002856d776257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d699c526f6ad1ca73aa525fcde5c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8cd7ea04e3df6aeb8c966dd7adc68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b0b7f3e9bab6c8fa4f76ee5fa4305260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23294a4bac139292a31bc5a7d06cdab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa564553f73536cb4ac1d3544c411393262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7644ae6435efb4f5570cabe8c352657263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f587f2e1bedccfa0a48d7d0423f842264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6588a8c64abe691634601a2b8ed7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f99fea130f577c9ce9fce72c6b8eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1af699d72ce1e67979105dc35af22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17606a71018634e6b5b40612c838a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2f889f65b431e1194aa55a574ab20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d043959e1f25d0961ab2668140414f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2fceb0861a0878e05b0f3001362ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d05d59fa258a39b6bca37f6406db8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e804d30b1227b34330f5d923bd6bf08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4dbba0a9a5f6733498a116555163f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe3ac6c0e74258e349a44713766544275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22935dfdca7b3ad1b8d4ebca449c0c4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4592a5d38b337f4e32184a14814e695277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acf83949bcbbc51751790d05e135da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ff293f38f414df71c8d3ba6565b53279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff88b55fb3a0a34b6369f7ea000847280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c01ad40eb6db990c689fd9da96e3e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492ed89d1681a603c129afe492f6faf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b3e22979f319a69579fb950214539283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fc5e4e03dba145dd7dc7f7450dc5a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd862e009588c7df110f74cbd56227a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7c423e2f3b3ca44535ed7b443b718286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57238cfb6cc2248ca391aec41d9262287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e0680ec608d1b4f154ff4366f192f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb7a078e9600e674af27b880a6bd65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6f153f3754e2ed6511bfe92717506290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69279172f2cc57b084f9b46bcad305291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b85929bf17288ff9aa7f1b1b703be7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7e405b7958cdd62040fea2369734f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1c77b989888189c892dbe1e50e96e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a225ba159b1778dc4d063e53ef4d25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a2a18b1d720a675a6f4e605a022d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f8ecbf08d4591d49fe31d302f6075297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba46af47b5c74c70f8a8d52d891304c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c75dfd53369f20bc372efd2fb087f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067b8ec7aea223478bd9959c85e69f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63cbef3b38929fa5eb9eea44c8c844301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b79b36aa71488e9a220013a2d228a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faae4265492f5b6b60c9bd0fcfb4a99303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578dc51ce74cd57bbb1827c2defdcad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ac84d5883fd9ccf022817e173187e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccd64707e252f1fc1c7f7f2ed6ddd3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dce29c7cf5e119468bd064da386eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556e8054c81adc63ab7c3af8f48fa88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3416febd586b6480bd34062e0f87e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eecb3a413a4d84b0d622ba09cccaff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb033fe1a8bdc7c59a2b0374453650311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8eb89cd6ba39cadc0efb4eb193a453312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81a0aa1f49d29b8d218f4484b577c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f079ca7c4e201119ada4087693f00a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24c14ce4aa85b22aaaf9777d3597e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af04e8ddff39208dcf8a23843350458316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab405e25dd1f49322a0cea810f1bb0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e161f850eea1d027b5801a618b0d8c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce43cf60794eb6dc63d6eee363396ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117d3de538769d3ac20478024812fdc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7628a3ed292572daa33aa3611eb67a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2eee4f0f131dbae3d62b25d0386b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5d594369d4a3fbe47d8d382f87225323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c246de6f87d97a19fabbad5f40e9468324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029719903a47579e29f9cfabe05d352325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0ee590e21b148989a9b3f48ea7b41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e547dc32640d354341294036611921d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cb316143f477dddc5a119c740ed5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bee0ac5364619aaaf38739b7d86286329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3d580c15a118f5ff6162b0c3e609a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98112242605423ba2c1a26b0c9e4c54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3849094c18ef5102a630d7a0cadf63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9edb75903e903ce77d0f6f95825aa2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b351512d61fce92d17e44fde63f0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f55b49901e583e41118af9ff2dab7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c63e67e98ffe9db4a2439ecf240525336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117523583caa61a6bf0bed20e6647350337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcb721c6b9ebe4a892e12299a14696338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139c073cd4fd04b4b3e9bcc749a4466339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a776830befbf6c117947b2bbd284b1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b43bdd0cd9b41bb37755b1fb5e0ce4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f6e3de0ba9d93db295167cf142dd3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189980725e2e4511a67ab1e14cbd9109343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedcaa9bf112292b3b1ed1f51480b5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ea18bf498939575eb358bf528ea98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1906820977fb41d1eb550422b1587346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e285598b4baba6c6d176130b85f684347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928400a3729adeb568f39fc9f322e2f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228062bfeefa28f888b1a1aea504a1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9c3d1edb27340785ba21456291dd5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfbd00d73d3d62644810caa5001961351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c3d07ab8a0b283dfb99e34e12567a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d68a7657143d98dd119f3cbe73c0c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518287af1103fffccbebac1ab1372e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9164c0418c0d1245aed0828c352341355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40acdc21505c5f0d0a42c2fad867f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34112833d531d9fe32ca6cdb4036810a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ed185ba644f9ceb8c56de1c7e6a49358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6512baca11a943ac93bb04a8593f28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401128fd1f6eef42df752a3cf2af9d00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945315c56b9823de934e065bb0ab004361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c62c9a1eb0687cb480b0ab955c5e2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292d0be4c97f2671bd0fab0541bf811363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d899d8c05425d190fc0787209939ffe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa6f001e864143b0c0dc42d54c9e92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fc66301d2823c2fdf1f94b1b8074a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08514a86f85899d5e4adac4c5f4d8bd0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94797ee4654acf4348099cec13ed3fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cb3630a0cdb6ea63d86cc01aea281369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704a616fb11b579a2196dee6ac9be2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7162903a6aaee7f6b040415ef200c5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039939fb17d0202604a1d06185f1e59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a71d00bd388b471fa5d6832cc483cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7fa68555c7d37d08bb56c76605c62374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11ca11199239baa9ec8bd628c22159375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfba2f62ccb9f700e2954128661b00b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b4b325a97b09e92bc4f78ba8a695b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a82a6c92a11b74fc3e6e3daa15835378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e972e28b8e40c0f2f3344fe28baafad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bb65e02228632a55798b8eedcfedc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9789f837fd49b1004ab1376e22216cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f44e60d7745c0e9e1756ef8c33f97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffda1e59145b7abe758224ebfa75723383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a29368381f7ec2c0ba38f8724195f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7064cef8d63aac6e64e2389f99e99c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5f8bfcf7cbf3ca028f9464ef33cb0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eaefb847d9ffee535e6a014389ae5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d2539b3b0a5231d8d4518d7750109388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b74da60d75d31f47d3f904879a4abf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38fa6883de7238b717a85456d4b2fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d605a65cba1dccdd596b4ca6adfeab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b56b7ed39912d9bd71f32f3edb617392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e1bf9afe8baf96d4afe51705008c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023f51c09444e3d972fddac5ca74d90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cfed7951e8769ce63eb816c80b05b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d7e5b32c0f9e64992371c3a120275396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9851656c7e915b7039071575dcc97e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5f8903809f4f4410c8bc619957c23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae08b51ccc995a862d37d04de6e07c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0042a24c29d92b93711e66f3250ee1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da404178ff6769e48f7a4cd7d3db68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6346305dff7c68b13cea53c7f6e094402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ecc2cfea26b2133543f6871fc85fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138800e39a6402d9c82d9239d3d47661404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722cf28dc342bc1a572d95907729dd0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39ed65c67bc694e1b6b7bf8c10b6c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21c333d1faddde3e0c18aa89875a57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2be23137e1a8250a044be0e8dc184d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90333e2b915d8247e5e768de80b99ee7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a8386e6521c6fe7c6489294ac1c78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dd16d695e86b35793dda6b376e4fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af636645659d7a08b249ffd65835953412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b50ff63c18a22ad30a908facb98dae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16cce40ed838ee9cd495087200f1ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb96e6b3ff79fa9042fa97c9950cd58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9f8f72d1ed9fc257a928c52b0d182416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bcbc13caab5df853280d845fed888417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aba81a80093be69e4071017f2e1574418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fef903c3dbce96206c849d44102c5e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7f733fd46fcf98be62643aaef87d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846992651e212497e144706fa2fb6b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1500965b122426dfac2ce9e87ae1f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5788d2b928c1ba1b43b8fd0568908e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4b6f6137521e0e13cf07dc9f5ab8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa1a9e20b6a7524cefead3492c8cce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee7e2112f8fa60b0f680202f3c015d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b5cfd9c48a309b220e9cb123fe875427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a578b7c44bf3e83844b9e0d2f30baa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d3c8ee0240ae3572e4fc20133657c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96950abbbf5feee97bd0c6936e2a8e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256227436012d1990e6ca65afaf85c8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a879abf2042c2ebae12a806ea4648e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a302bcb17764734329e01c42981e1ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a2959ba7975217bf329c2374b54f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527b15e6a6fd81f6c2b65aea30096fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4baa5b63c13dbc32f5cf083eb2c3a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de75adf99421e96e9ebd2060c9e2ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f305bd74023ac02f2c5fd2b1ef7706438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b546ac3242b059a2a2165d45af7db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d1262b5af182de2e50aa8868c7d2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca61b687948be69a66af720dc70fbe9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d66e77efef4b6afc539802713d007a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fab4b2eb054b6392e9a93b6d6c0dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6ef4bfa2ad6ed4b493eb2693dc5fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac01fea78d77537eab29fb9a983431445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065b55b4edabf70239a53dd6f65be8e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248da8af09631ddbdb55089008c296a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fbf15bf25b59fec911d9bcc561f0a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bf7cc2e096d3165e9d480b6e57ad6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ac60f4287c9eebd1e034b7c25ca17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a718f9dad82a2235137a8cb373c71ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ae3871d3803ae8b228e2500da6ca0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeede1e6912fdee80b576792b620561453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba51cf7f04be68ae72a9d7abe798b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e6b145a300c9f4a34e83c1d8d84f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ee9dace1def2697f567f17cff5fbf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b90455f43d123abe18f8a9a22358d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253afc755f6f30f0b8c9ebe85857fcf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f91d838e266c66b1638c578921fe58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c03a06bb60eac0ff38253cb98ad451460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d44048673199a6a8cbc280b24d3c16461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e64f0c0416f92e55b0d3df251c9b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ae58384e5131678a774edd094a22e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a07e27865e99168bf725c0e9c130b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7feb0b3c4e0a75c0edf7e344e93b42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f14ad57696bed030ddac6073512d88466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161ff17026b83dd66e767bbc8628101467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a60ecce31bdcda056c42c936e5d4c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7acae2ed7c1361076c0f4d9f17be03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cf0237fc5c71a678b696016f9f02e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c000b042d7a653122bac736573bbc07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea77ec0e9fa0060a4fcf2d80ccddf91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f837357b496ca789fc0446cf3991a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ef487c182c535442fb16bd5e1be23474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc647303a8d5e7b131fe8d9c192fca00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15987a0cfe301c5289d4f96eb75c17f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f471149ba84f9ca1fd76e19a0b9736477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c9ac3aa063b788ae5799de95db3ac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321e1f2f95b31843172ff32a556d742479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829560e65d91c0a3dad949f5661fd3b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e577a1770349b69f0f0cc9b2430b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf454353d1867bc75b883c7d84f0db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dad68ca7c9baee68549fef9b19762c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593b65796d4397071eb900786b3769a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1977e4c44fb87ee1ce52feb704ae02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7de03bd4702f0b48c5938044c6349486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475f34167d7ed67bd23049dde4e6e20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5091927d056053c4e67cb0d9dfa6d86488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef098afe2d3e0c36ed4721322205928489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1828948e6b49ba8ebbb4ecac65930b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b6b417aad5e911cda5ed510583b13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c64847b0ddc8c1687cc1a106928a2c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9357fdc7251e0970b4ddebbe93b05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a2a5f76bc54ad23a97d0c01b0baf3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6498e669a005b4f611121320478ded7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803baa13fb6ac5ef6f2ddfaa2e07cfd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935233f89886b9b0440e601f987fb7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f998f3aa7d86674f1fb4f0fbb470e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373048d89517f6de00318edfdef6bbe4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9890569df2c2ae46db86383f64de68e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cc28159e6abe768bc2679539c4945501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4157a3f1d794041c567c8f43fb83d58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676c632407ca4d6ea6e3864a4914cd1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3ee4dd386cb25d3d07ecb6ed7a4ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967cf6fcefcd268db178051030b8d14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224a9e06c3a295a3ae6866019f3bda2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db69981a95b8351fe902659d17a9083507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ca396986008dfae33a74f93cc6cb9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f6ffbc57a531b04f2f7a0d25fca86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4fcf54b38edde6d19c6ebc210841a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c1395081695fa06e2202d1abeedcd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de664df3a819efe8a9892a7abdacc870512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1596064a2f6b47172f94e3bce644aef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2d6b3a7b7bc63aca1b7634946f0ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb8aa31f618ca83b71b3acd442e06f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55e61fcfb8b36d90ea613ab7923f2c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8f20a1e133f3bec5cd59ff58a0b5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771989b15ea8267504f0bb61158663be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977992f1f8c30a6eca710c4f91dab97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1541c5892caa1bcc52b4bfdeff2dafc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40238a46915be6eba6295b23ff0ba9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854c056c7d23004721770162a60b9e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe55919712857df7cf803bd8e13f6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb58cf8630e18fab96febe9750acdcf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f30ac2346ff6784b3975be7d1f2a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28818ce88c4e96c03aebfb3b99b70c42526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf528c35eb43483cb59a1d00a6ed7af1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44953266b928d55cf3efccf4fa30b760528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc06d9e9d21b2e94b9d0211c7e0764529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd42b369c7b006a5aba1395c50713b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191450c97fa2fd93c9c538125dedfc3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496dc867dcdd74061a679f6aedb1fcc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4959b0f57aa52b2fad7fac99646df1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb7aa063f61412878d784086fb5ff1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33c4be3c4e3b1bed6dd793fd063319535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe06f17fa949099964635423f6bb9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af27d859049e597b3f224670cd3752537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7327fcb0a2d91578514f07d1361eb60538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb93b047a65f66f1d9aebbfcd5fc34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4533e73c114cb33d54b29985c5a830d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4206ea15988a7c88e96bff8d6549fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d0a777f104c53efcf8d0ffb4ce9bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066c37a2cde96dae498aca325e7ee14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891ce03bf97b28a1edde1775580efca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af01a4e43fde5f96a51bac9fbd092f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12febdaf7a1d98e7551b891d4f5c7f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9b522bfc1a1634a46adc71d78f87f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c2af9b089ec53cd0e1def8e6cbe54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304da81db403a042254ce2b9060b6781549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458c21fc7badd60228d26c59f6626ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b759d20be50df4ef74d1135ab7b3d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9507fb3dc0af6d8e036dab118827d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d05ea275f746740e5c88fa6f0a88b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f19eacede76bfabe6fde90223a81ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974c122627d9c92d6e99d2aff25f95c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67ce1487eb0fcd9fb1a55378096deb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591c225c6648035d0ba487fec476ee1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e305ba1c036737ecb39c0d046cc5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bd2cf0c0750d5e7663eee8103f1dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd4a2f99c077277e0e7b9526a138c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3472d56f2f3e5ccdee82704c369226561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce9d6ce5afdbff2b4ce6d6d48289f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b95c708aa948f6477f0311271ee65a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64ba8c84ac38de1512b5928f01ced5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb9d6baa570cdca0218ba33419c47a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7212b76e10c95914aba250ed9cc7466566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ed877dc34acf9cf1a51a633633829567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05273343d667db344f684bf8386ae21e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d0828a18a25e9d622839aabb7d6cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de81d10c3eaead8511e7df8db0ee338570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8d0d353d183dcc2eee68c976fb2e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bad015bc048711d37f07e67f0168a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8bdeeea6a8bf7e70cb1038926466e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4f98cfa49eaa765ffeecb426c5e6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7b209da3f3c329fccca497184d9b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b484a5aeb5cae81025217a000c965576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ea887523376511464f1e32c5b43d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7c44d627a1737fdc13a9cf7d1fb1e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713d2b489cf9e218a9d53262fa6750f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7670b633725186be341f6f5fe26378580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd250b478502a903511cd83662fc0d00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f7b6724774c3a540de8296fecdbff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb85c24965ebfd17281c5a77125957583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e521cdb5b6b959a34c910916b293b05584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebd695652a21290d6e3f8a1f5089ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7c1c8d9e239607b8a5fcfb3869b45586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079984aa969a131ec4cf171e0714ca1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc007a456bf500fce959d64539dac29588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d766a38a68a37054fdbb9998c41c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755385ddb5807e5ab173b158d2e1744590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9986219fc899fab6ef7603544df5ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3f49030800a7842ea2cd835759dad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6098985e4e6fe533160605506a2c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef350a6bca9f92b33aa21bbcc49acd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355dc5b814ecba7acdcee4145642e25595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5e0141c7c652fb4fe0e0118b30fa5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bdab922611cbf23130ee13dbb2e6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cda5ada203674186e8dca0cf7770dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde74d2119390653e878427bf613051a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd041b0d19853c0dade664c2d7194f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717539bc073ba31f6c0412c47c9c6e1c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbe6ac301a23c3a3e9b402dc40bd7f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c560b8b21d9028e2f89a4430739efef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dabe0e610386e5fd39e99ba939302604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2472e4355f0a44ec14f1cd21acc64cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb08872beb03a4744612fd51c5d360606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e632e8debfa22e62369574996839f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d62fcddef1b765566967c300d67add608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055290def635548f1f3c7d3c6a73caa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6c887dfd77296c5826a3b693e9600610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcff7c3c4e954d11a40b36ee1566642611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1aec194ed4a8b66f5d850b6ad0566c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee921767cda23c758d86e9d9943c8fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bf36a24030b589481fc3c582bf47b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f8bae44f3c51276689fd3cfd19e0b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8ebb7fb31b673d45dcc6ca6763986616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a00ddb1fd371bc37331aea1f49fa89617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff4a44a37e21a2d870d504efcb943b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c690d901155273670b51a79798582619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3079066e82858b640269cabef3e561620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362ff57f0891e3416966f9e9f581844621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d03c580d7ff07bf2c3378f7f6c34b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3f95f3f598783b58217e8a4a154c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec5b13517bac7d14d5e32b0142ea27624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49dfdc562559b70e69f97f208d2be4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182978b51290637eeab12700da1c451626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24c7848a231ea7040dc21b482a8bd5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360d0471e8a6884d73b2d5cef3b022d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4176ad5d24f944c9e0ac511bb58e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d062d66fd1aafede7186b38f6bf4e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e044b1e2d3b315d97a44d05d08e3998631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d1f57b92b490f003852c9a8153d4c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b132852db8d5a4a686b3bcd9e87f39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d93430561435899477784a72275cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9c763eccf050100d8f822edcbd7ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb2db1a1688e31a1cef137af528c56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44551d143eb57c26f41295c541ac89e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607e28b919de69ddfbe18963f5ebef8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57f87d334d176f702f56c60b42539e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99aec538391bb8555f22fce999b42bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2402e4a8f8f5c9153f21a423a80c4ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3107de7e70c58e80df8cc6d9aaacff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82570a796c6d0f35c8444582f19b3e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f122e919cd3d8fb289fb07c660e75e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a432f69ff0be23da9eee86e5edd86c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baf7ea9242238f2778c1505aab7de4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa66ebe27c6d9e86cf4fa7441944c77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8669e0fe93a55357be4fee022a98d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167ddec777e497a55dc63963ce58ce5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00905f529fd443990fa7f9402645bea6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed612f8662e6f33af0adceda539be940651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12bb32c29a5a4896e8923e1ba23081652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456965ca16be9ebd79813ea0c52d16f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67862b53045aff58ba3d5f2da5db910654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bc5509e171bc9d122149256f0aa52655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2dfb67b6645d5dc8174ce168ff692656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da565d0cbea40cc12ad3ce21647b74657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487581f8f3f0797281ec2a69f228e4cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad74f0c31832192c680d249a8a3e7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2fe79e3316ff9f5d68490b945e261660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53410563ab0d428b9ab8608e0fd9776661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b3c551bd4b4cfd58640048fbb062b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4689ebf3e64d99d3290918be99076a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e22e50b85efc7e624c89ae9c93681664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9d284d227ce7a31760b619528a506665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1aa46864c92255ad12631a048cca3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d13ddf85175ec6a2736fd48a351ed5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dff9a5fea24b230f4c9b9d51ae16a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced8f82df2b01a2418920813c5ec884669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19901bdc50b39e0470773dc0850a5adb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b05f95c5475de10a4c7840369d2c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a06decee733b953c27f6defdb8421672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87576850f4ed7900e7378bc3eae20979673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500360b9e6731b78434f1fe7a31608c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62f7f8091ff6fad4163a8946136227675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff90438a4669515d27e21ac4b1ad2a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af2961b2786c340e5ddf43e9d81150677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae804dbc7499348c1eac7bc65f7253678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515453512862b47d8e66765944859d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d615644fd629178d6252cf93070250d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5acba1590e5ac1cd846cad5d81b1f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5066167b1773f597fe6efd9d6dd4cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed403cbfa5877489b28d55f0919ecb0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a454d5be8845ad0c791c5c3d3674ab5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6ce1c0f66f3935e27af3111b6bdf4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17a016884f9913f6c39e417b6fbe29686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fc37dafe20341c98a06d607af506e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c2d89c25bd736cd798b1f3e902efb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd37bfbf08d7e1efe23e42bb916f1d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8de672f4c8365aec7dfe91192e89df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6352fa750f917fffff5384ccc45ed67691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b261380600b5e4b00bd06f377df268692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7e9a6abed5136d95e457908b90238693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dfda8ac1a0c19766fa59cd42c678f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd0a56ea8f21c44691be5cef5fac8f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23a1d7e693e6713623f100dc1c6634696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03596f39cc3b61a5d58a5fe75c0f54c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecc10ba47a9e2daa994664abce6faf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce101bbbf7a214c494335506a28a9ccc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db751191a751829c04eb1c21b37882700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cbee1a122ac96037720653fb4e924701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba01f706266fc7fb87aa59f5e23c89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62d33d763e712c7845148264ae00a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc08a6ee8c151781c8e9499974af528704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad833becd13b0b0b2f947657c1e2ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19db9a054423c49ec0c0222cd60e26706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4a52489a6ec749293fbb66464d876707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd079a309ed0522b3be9e1695022ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176762a19299ccaad211926a76f09d54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc02202cb071c99d400440d17573c41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bf556272ef67183d0ed6e6ccb0b00711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6ffec97ace4c536d93125c803455b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5acc812fd3b4a2f0e2a1ab8af7a160713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a3b86111c9fcdf2030c87669474c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a8826cc74e6edf28dccbfcaec9c1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2681871e51803058bd5d8614034eab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a455f2aba259c5ee06dc87b85f76dea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950377d2cb6a1ae663edcffdafcbf011718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae4b0e4a87906746ac3aae1b687578719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2670ac8e0d87cf104610d4261190b51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2217d1c662774e1f11c7878ed872a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36611e79f64464effab8aa9ce216996b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb68e9079361d83ee5bf913472734b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7047ce45fbc7fddbfec31b7c95fcd1c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166c5d924871f08115beb3316edde73725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e069b917c57a106c79420e4e9e179726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2300d8d18278d8ddcc938b3368544b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f95786108f336e95037259fbbf50d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ceb078997939ffb60a41b6ffe2c0e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaa16c2dcc36f0f6eaf9614723ba8f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94895fc67a79393c5ab0fcf4546b580731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc0fd70f29aa3ad85918988bac7548732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b0c1fbe914c7a46c1362ec3f1e96e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713781ceccc3cd77061a002670ac984734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53919669cf9054c53ef630085293a99a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597589f4f6aea6cdc321f0886bcbc90d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba49601a20c83581abf2041a37e561737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14488aa40ccd86939431da9fba1ded738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0e706b5d971c360b664691c47fc19739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c975a6361cd90cf268e05720316be05740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bd82d623d8318feea86d900e66e1e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f35030a758945bb80dd7b66e973cbb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1711e1d5d7dc59fe7737ed9060bc55b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6b3055b70427faceb0bdc0c25da2f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd26274f86d2e869d8b3de067b95e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436164607323cb4942db7b3bb63e741746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6a1d4b2485e87c3f36241251848fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308f339d267356a58fe3f51d2ef0acc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d0835e164a93343e60f94be41cd42749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91779f686510c5d3ddb8bebdef3f9c5d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9940ac7fb64a70c7114f061e51cbc2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e1d80af8313bae0cf83db952a1dce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f540f6e0ccd6b16ec94a32b28aff7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e31bb891de91d845d66f58b0b01fb9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64760518e73a9b71724ff5b73b5a6265755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39d1d456005fd5fe544a9159fff936756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4d2c510c086da5a142012ebcb063b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc31fcf256158f7d6e0e9c8e390175b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310501da0d48532bc69c478703e244ce759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac327cd24eb5fcad077a5b4630cad5bf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f852248ea5ead79883193cf0e772f5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd96b2fb6ffcb08f80b78413959444762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefc63e5bada0573ff8afda26d62d1e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c54c4de1a32e9ca6489d61e249e3eb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a5a07b70369f78b8531ef7922e6e6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f229499690d17d55c74d0109612f8de766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4226bc13e43ea56b4993b36c469715767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77639de1aea67190cbda46cec6e0d0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b88e8546c504b38bcde9780552d8b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72c6945076b3b9a12ad23ea996122a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cab449d7302ef26f56b357fab94bc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d551234fed8f50779730ba73cd793772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374edf477b5c02ea9bd5878f6c8713b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855bf6006dedd79301edc02426d5b56774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4afc13be9a0ca72e1a4ffa029f3c0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f23b0592b391147737cffb24574a66776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f46fc6a4dbdc18a674fe94be92d2c8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d64e0b9d8cbc2ddca4dba84f8bf54a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7660d800285f65003330beec3f0eca779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc948b3791fbca7ac79882817316830780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939d15706e2349b6122d48a128a8633781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127f029b499b36efa4ff22736d90fa9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6eae3e868725a82e10e42fe72099d2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bd4f8f0badb71dba4e686826ac467784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8dbfc66f08ea78e3f87730a224ccb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc50f951ae4c9a4a5af4845a2e7dcb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adecf7c61a5cbd409eebd79e6bf7f2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee273b589def37c0992ff9bdf6573ede788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047e3617cd0ec79ce74d1a745502460789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a78000ef92de51ead96d81c0cd22b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1ca1b2725691e74fee38a7e272aa1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56e94684be9ccdcf54d03e7d1d6aa9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d28e7a45bef4b822154431751a71f4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a934902403dd06a0590427acf5333794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43311117ac1289d0bc400e653c6dec8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ecea5d017b02deedf8dc03c8b9f74796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1968fa908d2fc3c38225edbeba8246797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c2f0f2f249804ddc8d8976ecebe92798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a1643ba65a939dc1db6dfac9036d7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c79c281d32938c011d316f07e8b7ba800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c0c1f03d8858e7ac278d3be2d6475801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52763a95ee242c190c7d252e5322706b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bd19871c4e6d8fd9c0e969434aafb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30aeae74b37231c7464d71b49e57fab804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae679b5dc2a9ec273df6ef6b78787c76805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82570a82abe20974ea1d97a9c53f6d49806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199b9b3edc9b4f932a76d4f1b0ade37807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805a62497bbf047e145f67dcb23958b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277099f8769a2d6c098e3a9247dc7c2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3b01183377a8f0f9e8949beb55d25810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199e2f30a50992853abc8fb8ba93ba5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f45861e338eac44f97050aa0cc3e70812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea265bd5a7dffff1cb650f37b3c247813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6e0db791746b3c49003df5778d3a2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc96a2b164e848a84be8ff5f2ccecb9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564635b302e1be231b54b36fb566decf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d0a69eadde047efcc99d37ae492c4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912801254d52a7798f257cc949a06ba7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ed80da89f59e0d2c36655976ef1bc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e031955d027d3a10427e33ba834df72820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68255119f30107bf966eba68c70d04e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95343fb89dc6bf1fa5a980f187ee020d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4e36031547ae763779aff94e98a86823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41bb91bd3360fd87de4372cdf71f04824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa947e8436d478917a33d72ac53ffdd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fc5b4f0549c8f7cd1588977793e43826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456b0ebb731bea40b9a18fcd21f6fc5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3d9ac4c3965e270627207db50eccc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56368135f60d3fa0b94cec317f684c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9391aa6ea6005d6528c4415fa814b5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466d841a45549919dc3673604b4c8c4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ee7c8949b4cd05c6545376aa9f1de832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb139ccd7a0c0db470e48640fb613ab833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcb7a0170b87ea75e7ab0fa7125038834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba103e34a0ae663e9f8c6dc469e528a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d2e555eb6ff3421c1aff1c5752fc7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871c3d751dcf293c0c6492a94df53d1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e79e7824e866a7a394489fbe0d7743838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b453015fcaab7c106298cb407f0b5a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f2dd0db1fced99e55f7f05aa921bc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0f1d6425c9f21f87d5bab0e5fbb86841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff9029fd8594875d0f222f51af9920842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77673bb2938f316a73f2b984199fdf6e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde61e73658f702283c88798eb2d8003844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cfb9da683a694d323839a21c24ec6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa21207c1244bef6219a17d819d91a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a58e8377e95a33dfb53a2d74db0a37847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27399f31fed3788250faf1ad4a6e74848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7242d42e4edd00f9951bb7dbf0b9c7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952e48fdac94f882e2924ade7cc4e36850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe71d1fba02615f76f43ace13a41cd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d8719cbfddaf24dc0763b8de2f71e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76483d7dc87f9cbd9d9de332dbe62b24853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4fd637942fa384dbf81e87bee8a98854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4945a6dbcc0cacbfaf47a6da674e3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74cfb84d84485f5f8d5b7aad4c4a8e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360478d0c83c7dc4fa5864cfa8f3129857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe434922545e8400cfb087a1e176aa858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea4278a95abad90125d7dc7b1ec379859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fca7392b7f7d8898172b7ef4b86e44860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b3d8a66bbfeec8d74039b04eddc2f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92e7d69dd2d00cd0ce3a1f6146b638862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687042a3e2a3c9eb9258de4f5d15f55863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a243bcca24be09d30703b4ac04582864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663333e32c23a13d994789c450e72950865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa9e157dc461b20c997d38e840e545866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc66ef24f36c6dbb090d0c181c348d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ea5e93c71acc73891312c645ae305868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ed6a63dcbfa8475982c6f4806ded0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95285bd32182917fe4a62176c1533bbf870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87db284ee97e644775ccf2897ed6a52871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218adb317078be2c6e7930e36ff57827872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507582522f8b37226ce031ce0681a63a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ed2c25d9a3bf145843a60e96919b5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806731a375f856b12056a177fbb0f341875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecb0961fb4296faae8db031943685b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438560c6d37736a84ae70600eb92572877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08174f6a346f674e60f5957e1d2a7a56878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904afbd469fba5a2334a6d8b1c5e563879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a93f3d99ec99f5f0b5f274ef571c6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98829132847a810ba29504405e381763881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f960ea0ca04dfdf73b81d4d798b987882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfdd1428f4f65f3a2188cfa275250f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320a15df05fcdd30b4d4eef227456f5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f468305851aaab10c3cf657ccf96f5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c33be2fdbb269bbc4592ba55b3faac886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb10f7d4426b0dea3494ced9568b1fa887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464fcec99579e7fdfbb136194a8119c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3ec567c856e5033772007e0118c69889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77bec84f91c548220124b5fcd7855c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b20380738705dddbc0db71182bb00891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6f739ad580ef39aee680c27d9f840892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e748bbee203fe31ef743642ba1103b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a2501bbb7a76b5c4640f408233678894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616d83db8ced47ad28065808900c819895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eb2470e8148153e59e9f2fbca9285896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9575471442366c807ee5da5b58be0bd897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00fd5053fc9d9e3eaa45d67f74a3ef898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849adc32e2f57db791de632639f09bb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4afba431d19b127094f161ae4977b0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a16597b9c1bef02887ab76cd4202c5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ca7081e7eb2c6a6b290b4f414b624902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34e48835f8cfefd87df894f1df9ba6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1b362092066f3e11dad663885410f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c837221c98b62f9c4dbf9b577907fd905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c678a01de84350c7e7f4c718eebb28906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d5cc37cddc369c62feabf9624164f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa17b30fc963b81842f7abedbfc165f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f401c01d03435ad9bfae6ce06cd2d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8d48aa38f4ab8fac8977b79a71479910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1ed457f368aa5e412f965e72d580d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf48a4526da7ec0d472c2eb2b9506a2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56a29e414ccd5ea02d38b8b8183314913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797fb5f720768a483e881b4c42d3c45914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea188c606d4181f2eb4bd3bf16b1a629915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfba270f6014142aeff20bd698e1e17916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901d0d637dcf05e8aa2eb87a36653f2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f166181843927d3dca2308fbcddfb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250674dbc97373f17c8c3886151f247919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c08bacc2078075c2e1ea673d6e6b67920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b86fc555702412cb68672281deb521921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc723af2981371871dfa426f42a405ba922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8174b78d27edfa8f981ea8505752e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae108a13525b2ec3192d18c7afb4d12924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54445a72dfe9cf6fced94db014d6b0b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a05f10ae0e626c8d839c0d8cad359926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231f6cba241ce90b4a427615b7a1c1c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5326a9ebbf067d1ec3c7a8237f08912928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c951e1d219d3d7fe6da980785f7ca02929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474eb2707be896d08bf38c2d11b1b73930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0e6eb19a4b41ec037de4326d2c205931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5b811ddb72c6f0f21f7ac7a683303932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93db22911bc66542fcbaf82a6b27a9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738da0566d13487755591f0c250a795a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaadceea6c8791dfd5a05b43ebfa0b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a45f7ddf1bbd92c9b37b9d91b5b9c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084b64b08c0db5ef24802ec6c01a31b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03ea0d60df6444967ffacdb2dda78b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc176ae635d3ae8f815ff27be34938939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83397b654320218d391348443e7d368940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a9da3e2a87c1979bd847413463806941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdb6da2b13f69b25bc997a3a555ea3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf0315b575ce4a20229931ee1fd06a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da197994f2a5cfeff790117c02568a6e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b0d4eea45c5d59f979c2545a082f3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb876b0bbc96560d5a7bf53abea2281946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45d73434fdb7e9da4cb939bd0266eb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97690b5bad4a13111a99c57d17a019cd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35fd3511aea0c44e7e9f9cc94ae6dd949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71067274bd3dcc415a49aa6e8c154318950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a063b4199b69662586b7169d9ff7f2d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424adee295b276611c5009e587a5acb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84911e921302eef48e573c7adf8d8d25953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f8ad4192d4e03beb4c50fdf39d576954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a289cbf8d777edea6ee19181579e9f9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244baa78f1e802be8bf6c5b90d7a421f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b439bea2ab2f362b4c856ed7d5a48957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078e51f3233ce02e43d3747665c34e6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379abf31c67fcd8617b91a44501e87f9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079923a909c14891a0d9e68e4f667dc2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afde8b3b0e42a421ffc4f65377578d3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e71170361c6a172debf19666e1c11962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99d5537482666f711e9fc0b8cad95e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42985ea7b282738585de4efddac8bda964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b682d1193fd81cc83e1898221fafd0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8c6312720e274d3548ac2a223d493966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5217a932f6195aab01787385538faf8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaddc17048d2270caaa8e1d209fca0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4defee6ab07b01d0f8682f3caefec7a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d758702f779eb248f8a51940eb10d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d9a6687ccc4682eeedff28cb8b9ac971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84842c84021090ce1c2004df3704eb2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bf40c2461bd80793c00f23c4cf2ba973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f65b0ca8d3627e4d01ccbc10081ca9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5746123c8d9d91ee88217a7c62da56975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dab5f2aeff700a6ae53db71df5a42b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63ac68b0fee7e6ac6b0e0ae90b7c8e977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>