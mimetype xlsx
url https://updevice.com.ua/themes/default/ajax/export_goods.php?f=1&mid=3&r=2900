--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818d7be2e3cca0843ca7f856530f5f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5883f7b95d5440197779e7469e26202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9ad9c5201a262a655754d87fa57ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183d1e717387e6ad4783b06c6e9e1b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a6442637b4c1558f028612129eb125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084c1411091bf0df3f3f70537b06cf36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334f6acac443af0f5496356d1ba4ce77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7070b2bfa8595eab2f4d8c4b8b407c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e174c44f5e142cfcc38a2d2421dd59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f542358beb80ee86f8f2c6a3ef372110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477b475674f827dd5d95e8b1dfb78cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d88a9fac520c9e59aed057009f56412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d5d3b34ee36cfe4ca695bac9f114d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c88f8b04d5f6101c04f6eb2d5764914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199e53227e7e851fb50f476bbe87e3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc21aff6c8e74395c8301d09674d42816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f39b45ef05c0c0d676a8df6d8220d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3147e9a6f5466ff728788a3bf9a5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d94e93f368b93874536c0fbadbc1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c6726bdbd3a52fd5faa5e2c72db8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8cb01b38b71eb29ddf85df2147c3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c1471c97147676c930b1427e0f03522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f619c9275c532ccabb851539023968f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aac5b9df238da196d26ab3ad49f0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f46b0977ef6dbc63f3640c10fdad125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378cafa6f2149898e97b64b6a527bbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2dcd99d23236073105180f61e33e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904cca20c98f5db3617a1456cdfd6bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a285c9e6e7735200f8276a71734f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3dd38eb83a8f3e05d287dc57cf4ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1a10bef62138a789ebe6b6222a31231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f7b6d971b229b0de51fbf9ec3426a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb00c7368995d98b29cf3a81d8dec7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46732b703ad8dc1328ec87d4712466e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a96b95463400057356eee327264fd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362a20092d00639e2fca0358ec7b02036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6670b304ac83cbc54194c6a9ce1a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4894fc68adf84decf222ad3ee45d0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b754f9468ca128bf84af1f38696e4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153c48315c064e2717e45b38affd22e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eb646e374fad9176600412ac7a6c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d537b6107f09f981696ccab39f7386442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a09f742008247d443d2f0b436b626a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b44b6b1da7e3f7a8a31fed0b5e9b8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800002745a4e2a540f394581302d744945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c0af5774d373761cd0e790187fa3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb468f223a7910a4f99f62245104c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6efb440b158380e0cfe35cac69a17448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226da9a08b384867793017bed9118e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bb898a0182c6f3f034f9c8d316cdf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38327ebf87434b133c02494d346aab0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2019f1cc15468f6dd7e3ed05a08cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c131f52a49cfd23f1dbb46af800a6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888b664269b432eccc3062bf6d14bbd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671ca43a9be9d2037ec6f34025d1a1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6b5ec23c7057ace0114f4de214a1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f6326795ba2f24b358d646cf75ad157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d21f9d503605934a3ec6c2e1e67a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c389870759aeb1e967429d030159c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d0670cff669c313465175703cf4a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57f3934fab2d271e7377041eca0ef761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95b02eaaed39d79e5e2fbef9d37e7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cad13a80ce8d1adc5c35fe9becfd263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ec6d5a4251c05e7c7fda21d47fcd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30c3084a868d0182a8d9d960442e5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14bab3d23378b7b9ba66f15d000d5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea6e1aeeae8c51b6f13c2841be2ddf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b1773a4bb6f064fb94eb45a91b0c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d4f50dc13e1d980956181aec022bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7b01b499e8e393ed41b48cccaf3f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8727a623dc97ddc7bcec6d603818871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09772e575db840f25314d1a1f90acd8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaaada93b1c1c5e12aed5f0fb3c12773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413483031f654de159f6d943df3df3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0c2e52c1af5c9745f7d235d05cfb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487c3ffe48ac52c126b6f6ebbd8df4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae8eb75dcdf3c35b4367561955413077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0c8bf7bafcb13f2ac6dbf29c7480878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa755a8d05bd3759e5e66e9db0a723f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464608e97087e14ed7fb242ab7c9c3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4f5e5f4274aab6dab71be1d49b3b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60c1b3a988cb2bd11c185292323bb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e0dfa22aab9e37cff8aaab328bcf983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f17c70d0fe69efc8e49d9043cd5ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770def164ee4305a9ba0d849ab022c3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f8d8f4e2316ea4e53681025b1dfc986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b810f231140c5670e92d23fd121f4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bb3389d86aca38e629d9ed77db96d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6faa351e45d83c3173604c1acf0c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f5c5d7bc3b3034f0b753a46c03cff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87eae1d1318329d3b1905777650fec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273b101b3cc2876c502eb83d6e7d5e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296482a0454e500d0f41b678974fa3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b379f063c47cc90b1cc48047edcea994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9d36d6489844a25a5c24ee38dfec095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89606e7f05b876ca8c44091cedcaf196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699687fbd6fd5746297cc000a4efd0e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9878f12d0d19e2b9728743a20dca78d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ce428b127b1996a3b731239a1a22b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c44bf914925cddfdb5d8c7d1580be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0508c80f0a1bce3dc80877cc2bb828101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02623bd1b571b44186bf70c99d605cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc707819ada313904912fc5914633040103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bf2deff47537d757d754499024568104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fec74042309b87357b165eadeb326105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab35e4b01145600c0bc1db3fe632d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebf69912bcbbdce4f1f11ed707ca36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4faf6b6118cd6ecd97705c297a22241108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9fcf312085ec48508473e7055d124109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a507916dbd7ccbc80866821d167838110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb3b03ca9ba33051dd5b25f6e124f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc7f9b120bd40215dd6f6e50d4abd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c407a05ab213e2fcf26d67cd4a8e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c50a6c0213328598378a045259fb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b7ad8df6fde9cd0de96310083b5c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbde78cc4c9f9523813de466bf81bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a28b65663b7d9a2d20a41c9329d3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84823dca3ac3c40d3a49d3be7dc4dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23622dc1752da95b514af6433d7cf702119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923cb998d0975847d093aeb0e35318e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf3e7c6c63b8fa10fa27dc725ba0bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e02832a151103fb8aee0c5566a786b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29637ff93cadb55f183dd13cb692839e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c9bf9631c3a31c7b7617dfde13b81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb87ae1a1a0f315d0999b5f1186329e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff19a20be4f26810c4953c02665b617126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b677b6a10b6b27f326f2c7216f2778d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133104594bef841b299a8ca2080cb6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c6834a6577f065a9b133b97061f92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be294f8b3d3e951e5167e43a3e986b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b695e3d6c7d5fddaee1d49e5f7009e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc540495bc62f38a351b77ce1750bc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb47b52644601701198098af30cb2d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae3d8d5a486923076a937447c2c0a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae68f18b4bcf685938a31c62f73026a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4906c1e26d8e580ff036734700da18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4f708762c7620fa2bb0fab6126596137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f9cc6a924c57c01f0e83e621eac48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ca7b62eaf91aa5cffe7f91498e306139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c9ff8ce5fa615158f96bd64ceca5a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae739d685f5b93b50532107abe03fd77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549085e3792ff2242d3b0e8f21cd685142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1e6d6235aa39910a4a9aa5de19289143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f323959bbf942ab8964e4f9d5696b34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f007d0519bae317b42dc705f3081a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3ff59b81230a0d56df2123f19569b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c04644cfdf60079be69da260986ed0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea323fa489b325ffb81902b74b24b35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30291392e06edba437e36e6656666d02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0505f3debd6ddd2aeddd48251fbb9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c685f44c4e073d8278d0c9c070f67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ed3cc443e7191fa9dd44f031bdb0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abba4427a5e6860442e890787988f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c0462dd6b81837e2d52de04a4d731154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2ae3591140fa59d18d2ce71c25293155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4cb2bc4759b633e9bea0128295fa4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b629782a944752f902baf79cbd1831157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e75664acceb7bd1b3cdc6b237ae02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90e49fef7870cc061172fbc382ca18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f07d0aaa40ae461dbbfcaa29f67c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c20838f92f9ffc6df852df3efa2b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016e8946609dea1ccf2f1815b2396a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c48f2804cf52e0dcc78c9d177a31ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f032b9a93bb7bd9037d630912521788164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e59ca9d12282651b1a3e1eed73220165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ef52bec954c44352085e9a90408c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f6bfd2d68c7e6055638398abc3084167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37683fe7416d7ae4f96aa38ffefc31de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65004a09b55d28c1efcdfc35cdd8c0f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5b00fff20e47836820f8dedcd72a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08366ded3badc0b9f543f85486129a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62effb1c024f2d910abc9d53dc2dcbb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bfe73948d68ba63d70eb12c92c09e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247f8fcacb3e40b6d310d75b966a0bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9ed6146251a6105db3ae1210d3fb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12076051d3eaf64de7a0143abcbd6bba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553ac889fb8fec901fbd084fad23575177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56619dab6370474f2b55c340a9fc4e60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd98a73c73a773ff7317f0dbc36cd18179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd52228abee15af58d0e85cadb17875180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cef5518ee1c29e1916c88752f0731f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b530851b73d1a95ee36e57773d1a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783978b23ea9ac04d0b79d9e72e9d5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f250ada647df72d1107c2b235d33485184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562534a2bed15ae150911b7123c4bc7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127a1d805bcc0b76e962a7de1681081186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e850aebd4bb0e4cc84d82907153cd2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd516a624a01f24a587e55cc16068c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c4b236c82d74dae8cf8e74356067d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78f9f164fcc9a0026ba81315a0660b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e17928180580abb909cd4508eed559191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f72969604a23330490f6eeedd3e7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72b3b0b67d32608d054a97baaba9f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796e039728e5af10aca697f5d5a9e6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a2ea09b05d5141ee2cc54ace4420e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a63076f11b116d470907f0d5b6dc5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad128284f229f83a045cf36fa36f28c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2637560533a5c16eb0b4e5263f491b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56952c6f53365437a726da1cd55ef75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329c645871f9a255c41f2ec3f658c92200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78c51855fafc7d24bb113a639c58b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e6c4d8d04aca8b0135c283502273b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbb091d4d285f4933aa4fa77f64bc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e12b807969d63ebf59e59370ad0bd8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e70ee85a41ed2556f1f7969787528205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcba1be6421b65536a1d854f5bae56206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c603d2a77a1834a0dd27da38ef53f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb00a7c30d1cdaf47b3d39a83c4b1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528eba88372d55f8cd6d5bec6c2021e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5a75b2b823d0e177cc14be9eb76ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92da27b3dc1d37b90d100ec8c3c54b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f58fa0037e088af6ea60bc79eec4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da6e9cc08376f6e67e6483becfc38f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca02247d4b19c0f8c2eb7d3eecc95c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688827307cc734587e9b79d20b002a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe637cd7446b458d0a3484126ecc8e2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2460f4b12c3c33be37846c4664ad5cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7968419a5e7537cdaf7cc8a92cdbb49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79def8044c257ed45256c213f6617a19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594adc5bbdb3f9367b04be0352b61d6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16960f73a630fe611224684697dd2257221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd8a819b32066949feb5ed08932dd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6920fea0ea74516049177b0c3f003223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b989fd38a4cba7925dc5c6d052d4b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568268fae36c0c4a0e7b19832b57e676225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053cd5c082e5ab516173ffa332e52ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebca5201922067199d09f1cae6778c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348b9c9d170f55066e0ac4f47476618228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30921802c605a249358ddd7927fb65a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cd2688c9c4a226555cabe709f8d09230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4949c90988eca827832e5db8e105c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0693a1dcbe9b0e7992bbf24ba9720c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307f35e4c1117800601174b4ed32292233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8f5978a9dec2085524326b2d67b20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcfafbf25a59b6ec58daed9c5249e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef3307122f5997fcd8f0c6e9113f18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c88e9f979e89c0febe4a40b19332ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d130936c242a4ba7f86bc489b451d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c88ab549292361e13476463d13144239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f852bc6816a5310fb5e80eff7c8dd6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44db1b2863139b4ca03bc2b34acb710241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bffa5030a81f4f1f96d39f46cd8473242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0ea3a7efb858b54b0dd3c82067752243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645208ce458a19eb044d794c896e7ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f37e220cc6735112d9642692cb9fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c523d06e23e87e79c982ae9594d4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731ba83d47cb2f09160758361e946f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f468aa29257b22edb6f28391f8e7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94037c13037a4ffea16bab72d317bb6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e700a7484cd505396f8d5a8cc2096c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e82d45e625b2ef9181e2b9b706e838251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d94c1b73f872cf24fae2f0f9ad6eb8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceaeea61573204d3e73c0908d5fc33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dda916268f992b9fdbb48bf64e4cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3973e3b91f6d5bd08f9e5716629322255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba390273276d612e28a41840ed935c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd8b6c677876af8b49ebdcb897092257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8c2549231dbc01ec9f13c1a07f039258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070955d00f06a1e9eef217f0143a8cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d6b3f5c28555eaea5709e4a5f68f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9109bfc2280e80b70b7d709ac538fbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84e2cc227d214af806ebdcccf65b89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5cb86d83c1924c69c287f38b83cb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed21fb8ee67443038502c7201f5815264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf985cb32166e583cc8996b92944e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47596ba6a2ac27387a8d7e9978e3ece266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d150f113728e4c2e0f50553e6c230267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52083a4bdfaa8377a264cbae3806d9bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c361c14fd29dc63fa891715efccacfb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fa0b1010f2c4afc672b549bcf3cb6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fba0d985aeae78b11dc176561614e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0e8479e50964bcf819c3f7ddb80ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134ef88d42ae1a6af2a415b1f0aba62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718877409492711bfea0de912eb922c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd49005741e9f58ce00fc0962dd7ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4168963abb42454a5ebbbccc231c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18229d7d38778808433610db7a4bc423277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9036f7251f454ad1dc54070c06880b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e04ff63b3314c3dec2ec1f14a18e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219979624b51af258f244745f99cb223280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c763cfce528f9b7578407338cf8f3fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb82c48e125bf1740843145b32e582282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c414651a0fc5932d91e6dd497a20f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44162a8fe104e20ff1b93874c227e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d9a0a22b5e8a160c2f9cf103ad224285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4aa5ffa250e88c3bb227f1acab1a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38ffd65a18580e3de6dea7f7c995aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297cae6a5f76ff6b5064c21a48be8a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7525790ba409eda08c99d759e4ad07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100ad5f161ff7eb5adbcd641ec2fffc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a52a157db8effe70c19a5b97ff2455291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4514c4782d0bb38e7f1e3a4e213b616292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197952a7cdfaf663a9ef39b211d6929293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb09c55410aef8886992bfb52ddc9bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4fa56afa8cc583d7a4457ea1c9936295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9a44c3e750533a15ba9b6ab90e1bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013024702840f22e1d01cbe47e2a461f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037d72819f246c7545036ed5f3237b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ac8cb59effcf7dfd5a703e62f0752299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4394f1860018c1d5f4d9ee7305a77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a702b03f085043d6af7561470ffb64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ac7669cb3ac5fac861de8c619b1b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd73ebb72425cbd03d6a0fc9f0c5f27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f63c2e9820842ce19c2aed76c0e21e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f717b20e797d6555ff66c66923f13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3ac35d98cc7e0c5bed56073f6c88d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2442a24d5857e31725dd14728865b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96b3b5985ed0e633c46eed2cd1609a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a018a1c03799bbcfded6c8bf8fd6050309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1763369e02d086db325ad78691a2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2de246188b7cfa05c1fdae24637b30311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011cef03f6ecbaeed68d80407975fed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523746c6f33e389aa59d39e8e6cc8da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b897781006d2b05b531d85d2e4fe222314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c264df2db23d91b8c677a6ab48193315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33c3bd7370805d7fc86e1e328195b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb59b92a1073180b36bc8721c5a26c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef95c9965efdd72e73a002d943cff75318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b972cdbd7d5e591790d31fd0d5cf163319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f3788a9cdffe250e351613663d625320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0f594160151eef5844ab571919565321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a5c58c49f41892807248a5d643d35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b302fb37cbb31db37b89b8068641109323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6e2f20ae19bccb25549935394a44d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a992ae7862f7874c6a49664b3878e87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24323fbce377d5cc2cf24ca158ab06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db9c569847e31f1177d09189298ac5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9815c2c076248b8f491404a6a27965c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec760a6d58f1c8d30c2618e566a68ee2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce8fd0609c7ffc2453e950b42c2920330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15564b89ae3d69f9231defcc30f6837a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf8b1140faa606b7e834a6e301ae59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cffb648e0b652eede02c3efe1fa1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103c6ab77f8f3d11a7e018291c8b795334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd02024a7cc68b44d77da18262fd28335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7d3eb11bde046c97a3a4a5c326a99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886762e0fd96f77ed21d338226f82a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea529602a9b3577dec862f3b38fbcad3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef7437dafa1c9702ff4c2fab6a6af2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32160d13c286c68f9253a2d073c8edc2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc94b34e11e9d708af8082743a82d39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7d638ebdf4d3c0cddda2b2fdaa9b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bb47ebccd3dec644fbe9568efb1c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b1a6cecb36b166df74191c83c70db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02830e29b6162b43b0cc48fad10767e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d667d0d896a619ff9d96d53d9a0c35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66b578415bb6fa28ad8c4db775fb02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af275cf98ef8985e6428050d963af04d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd23547e73ba0f506fca07ab4bfea7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298a857bbf909db3d85abb97b1a4ead350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb0fee1602d311e445521a2b42fe61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd12025bc346cded68c41942af2efe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e410afa9ceb39fe6f4d8a6853be38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c464267f776ce2e2883cbf25502fca7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e163dddd0b51cd3f5fcc8a31ac9ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cceb5c7c6b10cd6facdffcb6a0569356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cf57e8cda9a0e16619ff1d400b98f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff396c32ff6441e24eff6af6cb6ebff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fa4308704453c30d69432d58fc1eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdf85d9629c0fbdbdf54b6a64bfacd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761cc1ac23d8b145aa279636183c06d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057d46e1ffd69c79a04cc2daf64c452362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556f6b697f409aee95210b60ba8ee66363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d688385a34251924f42ab80ab1803364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134895b9dccf985e0bf7bcb64e4bfc72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2925c5145d160701e4963c84975034366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1f0348a3be2e8225aa8bd0e65508a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe064ef624ff651335d331e7bb03e211368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8f98d8b0fb0a7771c9587fffc8193369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dbf814ce257f1c836ccbfafff8931370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba8eccba6ed5e95dfd71108a932fa9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c2bf7c91db3186669e1a89b375dfd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a4d90b7869326b9a54ca6dc06d247373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267ca13bed872e04ee99aed73163e21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628ac63a94fa3f520c7939968420315375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb649b90e7ae86560c23a887dcd8e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82219cdbfcd2710d11203f9ad89e179377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f16e9c7197af2a1074ceec00d292f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178a0a552eb1fa296b1e960ea219a07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb3d5efbb743a10a38099772cd2c67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c0a0cee707ed9da2f954546231b04381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76861b9f0a738ed3b968e4d22a81cc12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb79f1585da46fb906509c06c458fdf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fefc6475dd986d9d2bdb5c1403857384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c7cf05f9cc3410264c631e3dc9191385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bd94be909235418f61348aa9ee049386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857e1f4aaefc4d7d72f8a26380a751c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d001b441df98bb1faeb74233f25a9cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a086f4064cf21b02e0d61251968d97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e430215be6f6c34257d96aafab844390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8aa22b06b82838842a2e2a06da8ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa72daebd9891317dc626099f99a9b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd062614fba2b35b968d368f9e7495b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824778954fe1a97abe93ca7e257a72f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83921fd691c8292536768d65960ed7d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edae5497fb63e240af03a696c1509b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2464a09bb775a25f48f0f0bf72708c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd63acfd7fd3bd2d822c3e1a00ce1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69520c69b36437009ee9cabe4a9b017399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeacf5364e6e65fe617db87470439ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fe77c54bb424661ce1d149acbc788401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc4cc9432904afaf9c1e6c085252aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f50ffdefbe9421237a3ca6729e4f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa772d854dc67619241bf798da8be77b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750aedbb0eed3ad599489d68059edeb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478961e30e51f611ef1aa8e3572f9fe4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3f3009fadc4efe62f94e5bc77bde3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919357baa034859a3da851195ac379a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c98dfcf1ecc7f30e2534e5d2de42f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88dce43da58255224d9423647d59f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5faacb31c58357904326c7ca16b00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea76df02626f9755f5ed0037434a1c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cca855d43c06d72f31987f3815c104413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03429dfed0cc6da1a8a8c549a560368414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95313ec7198e11f6f81a169aed51a29c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb9b5fdde1f05440ddb8029170407c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d8ae0920394ced1bc874765903427417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81415b0f098d551da978e4ad220138418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fb64367391dd6ac8e36888a52c6fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4eae274de135150b95252125bf3ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275acd600b1f94bd877c639fd0c5918421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339360b6886817e5c45e300731480a56422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f57a454f7a7940325f02bb8b338a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7f32676f64bb9fe10f93dd2f098f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed172b7acda1cb901cdbde58219d4403425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd208bf767f06cb0ef45182fe645fe9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb6ce036a98d61aabe6250b1c853e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c471039384f5f5f41ce9789006585428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508b75619ba11ca340f0afd512902ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035527cc59f0412d28295ef9ef77e1d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384f99835a81a3f2f3b4c06af675721431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59cec48b4263ba01a55053cef907fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29dd36c8957ee0518216bcb2ad6103433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef9e6c2952ea5d5d3fd7f4d58a50c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c9220edbd337441503d00891a60ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb5ac8dd7891d58212f64841b2d0b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171198f81b8c40981da34191457d3d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059547ac195449f66972f4676a659559438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9669f89b6022021089cc8b2535ea1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf02c3229b781d6373638e1dd43550440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1409d5209e5a7399b258873830409441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655d062fa60884f2941c5db9bdfa759442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05832913fe4eed9a883c7d3f1fe2c2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7613855e4d488ece59a5be77c4cfd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d50c520924f1d8a193f93543fcb2a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfa7d107c01b4a6ceca660101837d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2258cffad6b3dcb59ab81eab12b709447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bbe35f3b82464238f8dd031c7aa1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e50c5cdabef0722b109c00ea1c8cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8adebafdc6fa86e31967d140a13c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf67c7fdb3a448031f8c703b216d409451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f841bb5ee2851ea4b8f3b893fb7f26b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cab37dcf02b0e1ebae4a9398936a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3dba1d91a979503867b2bfe05931f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058793c451a688d74aa311b6e9f36287455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8574c1a73aaeb830fa7ad1736832b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab8bc7e8896e4b639ffd86a596d5f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b983750b2959b63d34b4c0273141c39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dce2e35eedfc00c856ea6730f8c8c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca1d48311de0126f9f37a6dffe7093460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d1adaf05385eba1a04abec378dc95461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9ebc9dd1aae8a00aaf166187e880f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d7488c66a2e1b21905871a40fd648463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad823b8146d8619021d05365616739f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b017b75f3e91cb5eed8c457dcd909465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee40a3bbe2355a55c6b2e65349f219e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f499bba51177534138114ae4ff502af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62890269130fabda5efa1bee42ccdeb7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6db0b182a174382c583934dfcc7453469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7de82d0af1242a85d2bacd01604730470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a749e1304abcc40f8185fd1daf056471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de555fe8429024b4ff658064637934c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedf249fb2331a11145cd8210f5da2a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb80bacd015deac8831d08de841866474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b9efdc3efc8914f74b21f2b5123ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23946db1f0fd5291a92e304cb30efe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2af04a21258d8c2ea2de8c5fdd3125477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e64e856ed538b094d4f74b56bbac6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb06be6279885b1061d7da6668a7fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f53a6e3a8698821bcc4f3a2feabe40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9eb85b5e43b76b9283159f516c52c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f32fff216352427e4446dce0262aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256be3e9b8461d7f1c7906023eef6f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d125ef68d6d8b4d8296350f23c7c04e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fae1a6337725cc93437232addb69b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cd809be9c011556e2976952107e1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834b3495b724c28f027c02197b9c811487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8be1db24d983a1a0ecc94b47685df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2e67ae9cce4e69aa15537bfa54bb0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604cbf50a801cc2d8ca35e6c35e1f82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f7fe44e863812c737c96a5cfc21a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226eb624a3b2923bf21756f1218af87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91195164513964783cbafebe1f8bc1d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43097d3742782f3858be92d73106921494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457ae8d8fa14835cc676f3eb6512959495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135179f0cb12a3feba0df07e07fbd32496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5544774ea46a783c1089679031b9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018ff10636f063e8c8dd7b950f5eeff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5905e4460c3427df2dda6825b88f2e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53f3560e712dc195d823ba4f722f96500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d199dc73bc50a8524eb592218e3aec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636688b38408794bc471396e46a2c31e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b328013c199bdc58e3530e20ea3484503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149e41e471e238156f9411fb3c00562504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c3798b71b16f484c3d16797b6efe8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb11c4d2bfc5155d533b254ae67b31506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b2dfa8dd5e457799a2047da42a02d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa645c2927cc4e8defdf869edd7a972508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aad344a1e0b56e310b7f6c0f541321509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624bcf3696048139a9fb0541cfbd8c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f3f9a4c889b20a6486bcaff8aa49b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192e7f4033f7e09bd5fea0990e1ae0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40c2418d0d394ae8819a8a5df3a4a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145c60af3383651e6a3f633869b4f4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e7e03b695788885ca90aa66189ef0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b13a2a28af2e00bad845cf9ab09eeb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8441bc922012c95b3eb4aa730a151517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6bc2a693ae13f8760a9d02eccf700518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef53310190dd698083975c680a5c6f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a28c1cf76ca9c8ec5355efc73c93c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fa384a81d43c483cda45b31447af8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b51d57faa56d3b2df01e119afbca0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dbd8a56dd83f3cae93a4a7afc6a9a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb6ee252183eda5e337e3933659297524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bbaa865b53b1ec0e7235f984dde21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd643d682396ce29a8c07e27d25c853e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07215044996321cdaa7c275e32d51157527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1585d20a14f23da944d5049fe0a1a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6017498d0953a9fe9856f8c8a56ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428fa92069f9554a90f90cd0a6c3931530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619a693a2240d246a4420d8e89890a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ea98a12b13cdaad2281f1238f7ba8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a7ffa60ae44f430c19bd14b51c637533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6f700b9edb79755619dddf1e79568534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b38c7247a3aac889b625b7d3e9e5e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e3f8c2894d3844d716ef034b04f0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eac99fa80edfdd2980445e71f36270537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bac8bd3c766c249c2a2a263abd769538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b6c214de74423b9080034532c8970539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e0d31e9ca9ce6a8146de27f7786d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46ed8e1d8013f0b195012d1c86789a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b11dcb0b2c98c228326f46ae9bc7dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018754d7507084a3f04a35818fd366cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6b16c22586bb33f773770a5f7b38e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be04f3538d136ce2b97203c0302c136545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7ccd6e095a2e04bb5009168447b2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb948504c2c9ec21d85b68b5b0567e7a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e1461bf602d9b4902b79dc451a3a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a742acef2a0c16a987fe8fa11964b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f5f86f541f2a412883db6e5320c65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1050a680ef64b02f68e576c235dd347551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc169af52b08a6dbf804be46151209552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55e4bb2cff3b15b793eeeba9128eae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4149f4301740b1a166368fb789d1ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c4774085fbfdefd660649efa73065555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf777353ef8a31507b8e0e68bd67a62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050d00e95add9ff4e3e706eb5c5c179557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6603bcfbf2138992ed7554436fad5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61227a07591a1477cb0fb6cd8baf921559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005fc11c8fc76e069ded2afea59bd34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186033992b003651835001dcaf5e098561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc33e484bee06b046295a60e954712562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83423b71d25d3644cb9dca8fd28582d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d0a0514e199c9100efee07ac75041564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8bf72214f0fea8c79048c7b60afad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20dd5b588e5dd47a65723594a42aca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74429f93ccede141ac39b060706a2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627758e59d6e341fb6ed6c3a55606f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d8a72cdf3471d951797d84ffbd5fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30979e43b8cded34846a66888b2dab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd4a56b1b0ac42794e3dfb96b26d67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1663a2fa9eb511cba84a4ab19e46aa8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d655363d0bf90a1d7512627bc7478573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc711095c45b4038e0dd2643ad4a10e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47940f34c237877915ba9954204daecf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b82261e71995d75ade6d96fc7f71c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b76e9a046e5aeb79248c50b2abf6a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c209de18006da873dd16913611dea86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1c73adcd616a6991d125f1171ccc7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86baaa0c7faddd8068761001697320580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9820b96f760ab24319f4106742cd47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889be5fb42726aa4f1200c4d2e659d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d5963c3e9afd012113038ddcf3ef6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d71e10c76a477e3a3a89b4ab288e78584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc18f64338f3df389488cbb10dedd8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6bfed5f318a0267513c85c4eeff17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2f0e530645cdee8e45d697016c76a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666237f20b51fb9e30629986b9bb6448588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f358a3db86d39006166f47a6fd1f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d29e6fca7b1c3fd809fc61559c570590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe11698bcfc9a5f938c38ca57a176f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7e480cf442865fa4ac25c5d9d0114592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa47301bd157027ca9a24c7fea3f725593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7258fa5cee510a158fd2268f7e6eb19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35c566cdbc3fc507b63049d98b0f2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de80d335c5ace7be36d28984a83a90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6abb47893dc5fa87de38095646ed1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47515b05360170db851df033a7df4ed3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb60f27499a5e12023939d793e0612f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ff2f28a9f92a6cad7213c341e67cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41e783e6e11a60e8a5b47393cad718601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc144e676b574132048c36213e233e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305d9c6e8fe451b9153ded23a19ef6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc1ea4618e70513c8dd5d566afff12604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabd31a498416bd17550befb3207eac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c11a6938984927c499f6f752328a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c1505019888d55a8e4b1ecd3a3b25607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136430ee2dfabc85ef7807d14d59ebc6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756506d3caa6d15547636e13ed45dae6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f326cd8506d381c8eae5458cf40a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cc79f28e457a6dfca3f54e93b3e67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907233fde22abb80320c27e095d9978612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86445e9fc71de2b723c6fcaa76879c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788824e02e76de1c2243a1a9c1fc906614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245476ce6b47f35cdc7a4ca370e97dff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b7376c82bf8428d84015cd545b0d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ed785b527dbc821ca0b9ac852b623617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19d319a769ea0a6cb5b0925aa218ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb032609f75f1b0f595555af56a16458619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc5809c2b1e8f0a1eac7aaa7370e60620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e00769361742a619c2597b052c97f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc254615de895921d663e99910d6f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a26bd6829443adcde07ee5589ff7f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622e941710c1f62a1b2cf870b1bae96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01711c0120d5f50ab289fe8c9627192625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0baee1c3aa3a79fc2febfa0009d40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3d2baa01c32b54f7321f82a132c9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384066f40130a6c34dc9750c07dd284a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3e1dde506887f43f7e1956c9c01c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cbb5cbe8fda1e061674f21ad56d53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acac9e571d072147a2b356b74b1a44e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec36311559e48463e411e38123f2dab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9433eed4237967529486016211695633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b94bc6385152a06a2aec279182913c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4eaa6b8e51b466b13a828534b0cb6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841d7db0c31d4cdc0e9d0df24066863636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f8b9ac3a8bb29045e7be9eb8a7601637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04119a8ae111980bbfc2e664bcda7ec9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b828175204875c5c443076d9df3558639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3492af68b983f65acb52813d932f59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93670ac2ad791149cd5c91409cfab424641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1f81b338469102434ce9e73f6b5b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57ff6f9b78ab9092eddb02b0cd3594643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0046259184508925ad72e98c932edb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d4a5208f0d88a23c61849de085108645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825861435eeff2cd96bb800f7427b9e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621df1f0e753f51d9faeb613575d5d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45554118553a4c070d8189fb9a03a5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654ac5e026aa049f620d80fb4955cec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c695534c4529cf8b3395037a9c6235c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa6bed8e9142d7e94f7bcd77df8cce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc9e639dbe08074b185f993e0d683c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d14208127e74d2c851840536e516d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf012a70f854f116a0b81242b07e1f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35725911b2baedfc532ef2a933416215655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c658ee592e74eb356d3571a5a281c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99d37d37049ae7923494507327470e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87adcfe4c9a7c03d129684771f1d04658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffd4143a1824dde535708786783f1e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfed7b6f3d416fb9be53235145c979660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972752f0ccd6d6b195df51861297e04f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfd9302dc93d526b01a2e01766bee5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27146561fd9b0155b6234aac5dde1bf2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a78e890da926605c035cf0c0977f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986703a25b2abc3d0dcaf239dade314665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4496ecaec3f779f07abeb2163fd799d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af7df583fa75ea647244228116a4f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86062f44898e8e7cfb159d62594e811a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc1c3b0685b4caefd72a5b7962c463669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77340a24518ca2f49e98edaeb43a828670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4cbec864417f7b783e0e6d05f5a94671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45592b2988ba6ec566d8f9c3b0062c13672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55fe357889f22ca687daa72a53186f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3e727017fca7686064b00d96f3846674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d34c4f4b9f542ea5eca0ce148278e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8f04c0618649a313bea72797ae4c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d771d556ebf8ecee00003529b43a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827ef0902e20a0003cd09ee5972a1b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92277693dc36d7309ad6aeb8bdc2949c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337e71bb41c6a29668d5b4bc4eb3ab8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc13b6f7e49daff018f4cd65e47ca9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f276bd020ddfebee57546238b990b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1bce82cf97d9a7d0de03d1a8fe948683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21205274813231100f44bfda872ad332684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdf6dfffc65c1fcf3b4f66dc0ba0cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3de1d4a04d333d1704729e68e37b92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b6a62f3d9dd5f57a5905f39865e91687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfb56b4bc43957c492d1770fca4f85688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa641c2fba9b7986b4307aa5a16d429689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b22f7be69afe73b0d759c2f8ffea7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9655767ab03914726402afdf030822691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f548f57916ebf7143a7ad280675597e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fe7ccd07a3d3f5ed3b39252532dec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33e718d5075f6495602f7e8b33c948694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71953e1c7c14a73f4b4708337ba088695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e2bb2307ae11d70f618bac0fce322696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f44ee1ebba8720a388b7cd0cd5fc2f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b4b500e0644b28e0333e02f446a02698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a73713af4da6988b5b5d54e7ea6d64699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb44112f13a75711585a77a2b87510700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72202ba2ccd703546d23e0ead1ab82e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881066459895237d819b14a103b45e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b00b32b2887e62781a8cf1e19f5dc7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f155c9585c69468d6e78de3fb7614d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd7742e169c5a666f1a2a982d8ad4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861a11f6013f5388c61e01afdb57cbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3212f98b38e76e58a5aecf497c5b117707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ef3d99d69b6386136c96f105d76db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3583ab93a1e08c5bde1f812c4cdf36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171379d1185dc1469d8f7c5056e716ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55cda9f210b3fdb212720d9300ab2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f93b20c65336e63f428181fdb7ed8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b68bf700c2a825efc9255472d746b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f21b9f917f44b6130695116d9a305714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893229b9e415b4107dd3755e707fd90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bd4af779e100a3869ad58ca3805bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50432409705960eace2d0f687c16e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462ab951edabf7f5fc032cf48281e6f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fe28a50c3c96e4eb80a0fdc91dbf9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948ed533cf441e9a9805eef37531f81720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fdc9222a748539c3e0db3cff585c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe3d5a07d611d070a88ee68496e932722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2532d9cbc5465f75180bcb01b2cbee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd759c721b3111daf9161e22e173d0b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c851f513daa7722002615605acee2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfd1e2d9a6fea32f509834291a70d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e47a1ae19a16ae90ad849f5130e2d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed960268051083323b5c5305436f2f40728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe581171389b9eb0b34cbf70c41ca1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e211ebed1c510ebd9ad03d733ea6892730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843455305b6db2a19a99c6aad9b0371c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d791e27e3b14a3dd207b8fe672484732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038127d727ed9a0b608fc9a816eab99733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1ec3a2c3113277b687e49496f711b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830ff8c5694b28c7f829c0a7f3fbd12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644f14c03b77303c05dbdaa3efab94f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8938ba711c6d9eba79f4bc5031cf6e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cad35f52c29f871b261f3de052098738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b025b877259fedefd1bba108b665845739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0efe00646aaeec485c46af2b902d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206cdcf17b9c64a7bbd4dcff881801f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f231d6216eb20829223a006a350c99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da941f1b830b6cc45ce8e06f0d4d6e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f36186f8b6c16e017163e882a04e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80299054336c59f8bbf79b65fbee85745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed05c401104bebb7b4ca3082f523811746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5d75d7ffbf813db496d25fb9dabe5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556127f4919542ba61168148dbbba38748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f5543af8fa0115b3d5d9f89d9884b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753569282150cd40b82c1fe61088316750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a25066b141bfdd55046b220ae14996751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12266e3caa5bbb699c62028679bb9d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7af6e0f1da23c89ba7a95cd5d39e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0f4aff299fa32e1d61a6796bce16b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9684c04edb0adbf096f75300cb363755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16ef868602e97c5c680fb9aca833fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6765ad58580d422eaefb2971f8342757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ac0a624b0a3d775161a72b333744b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482d3b4a8f31c8345a59c53c89da243759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718f77a0509e0e4822112b8b00fc0f3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ed7a79632fd94b0968cd89752ab26761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8301f151e67a2fb9c507061e5629a25762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e72965c859270f5f3206506944c82d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bae337c893fa0104b1f03f7fc0c904764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f8ca1496dbac82d5e5dec2a904871765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa64fd2a108e324af96cb54a44d3dad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e394195d9e94950cba93f2408950da767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f9be38c1c1cb547f4063327aea1ec768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da77fe838cc6482be932c6e55b78e45769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80dc0e7fc0db9dde09bc87f78cac86770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9437ee1f2258f063e3382bcf7a833b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b14c7fe73b910df6ad001558755d9e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c342fc85053633ecace2b9d9315d8c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d63b805d06c55bac673f0bb06ed58774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d676d7dd66a208a5914d974bb3f62775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5c5b87889e076ea4acd216f813356776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43010030d2a972a15397b8e99caa717f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b948b49d64266b76f2ef93398d0a6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7010a53358165fa6df11a424e5364e2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61a8ec9f7ecc21c9c8dea3508a89db780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b65955020cb924abf2cb46c572e8a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e75a798503b133fb46f2572bcebe9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88454cb19ff678b77cee80d4192cc5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24219471570fe7ea935a7a44b0d67f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc07f6c3967b6cdb894269fb0189aa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39fe48aad553de1fd019371123848a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a90328051b6026330c8b1258d343d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f992a5181daed359ba17465b2933e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b03e0c2a0c978b137915d8effb1db789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d398ea254640d120eaeb0c34800406790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2db4b52cd5139a29dafc1323848f7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a3d8e4c8dc6cbc2b39ec350eea4f0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10507ed581963509365a9e1e44cc75bc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c27f9ec4c4036178a1ccf164cf661c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8204e6ca2167aa2038241a89196da795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ebef2c2b29b447cfcb58123b3b4c2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386473a721db0ff5b4e422f968aa14af797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9790aa200b51944559893266fbb2ce798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001533c8de8aa8b1f0fb59c933b2f1c9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dd809e94b5f0743d6e2a08c416382800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d4fe7fbe0d2c306e1bb751f4ec80d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f596f0a6877723bc35efcef4bf612d4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5ad6c77aff8b6b5407a187a00df16803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3551037beae66164ecabacbde8301804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744288ec23845cac1709bc95949ef1d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d81019b9aab430cd0283bb7d40502a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5ac374ce74ca0c7627a43477ffd1a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dca5f6c872c456e14e0c3642f9ef8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735c0f755a388796188435690d8cc51809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561df8c08485f035f088ad550f99e3ca810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae764772a6c7814c031e72fcf764be811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fda9b430837413461985c0a75c8af812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411ae158c69ea7b49e4e38d769580ed813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b210af5debe99c40e814989cd84bf09814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3b2c2fc7d3281b4824d59102839ad815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594479c61fd93b0436b6c4dd50ee95d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924f23384ac8f496fd8787e0fe8c693817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a8dc1d63aa3745d181f240d29d6c7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c1c29595818fb4d9872079d774d16819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c90ae1eae5b67b36be8ef74444b64820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36b84acc18c47bc66760cc0ca61690821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7afe1434ff7cb1a4203cf565ed7642822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a08c5341bdce35b6bb2a5ad93302ed823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d8ebf214807e5b75f481b3dca4f97824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494e095c60b1b415ea6eab635481006825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478d6d316126fe12f48214fa0589f62826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7185cafc2d1d1244b04f671e5e354827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1b83a5ea5c3329a420482bc9ae860828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050ef04803b325ab4a66d562c1c3fb2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc71d8bd51f1bedcd5d48172f9f7e3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee800b1f927edbd682d17e02435bb73831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9c6e1095ba00f91c4a2ed83950466832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4c64d5877f731d8ab6d880990d86e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902a3e11839c77b0261ffb990725661834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952915a86150dab7954de9df9e073a7b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb551573b57bf5dc5248aa5cae358b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8cbd95ec0bee4e17eae4cd1f9f81e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ffe4a5b79e491402edb8bb7480666838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a526c9a5f6febde0586c8e2f1fe328839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b48914b6e7be08b99c8e96a3cc773840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88800f5baf2ae8744188168cb6a25b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810166d5ec289b19e57df0cc41fba7e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a353846865354370bd9414d444fe5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7d2d7c0f3041b5f3e68f4a92519f1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e11a5bebba6b9bacd328846024d478845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a3dc91b27c6393670492c7581960f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f3c97072d2cf1a012808c99d70dc7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ba68145f52e9cc3bb0afcc58af7a2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4bd70e3a08e7f1aaba8f97356c807849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc3f219df86448c4298b78a2a7cfa6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9da86fae603039507fbe7f37c26c24851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef1812a2c691105e7cadf910b58284852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e184cab2576b9625728c5cf488c79853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a491d7fd0ffc6dad5fcb0f004347e0d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c31f47c9e225dbcf1efd4ed8011c27855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e061916cf1b99ffddaf185035386dd9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe15b2752a5f2c02d373b22b8f09d7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed75a6ae50db2b1c422669af3eb55b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466a5bb34610efa7f209a94bc96a6b9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67235fc31a2fca3c1f320b4e657d03860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415313677eea0e16ca38573b98fc915861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33812ed08984504737efdae3b9efa1f8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834353443079559385a235da32f1a31863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae689061fc9ec8c9e8158d6716403fa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab158518dfdf36b2cf40cad10a10c95d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26b74fb2dc0f1f21323c043d1f2d90866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba53c2ae0b386035b1fbdbfa6b7a04b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195fb2b36f3f01a807772cc383fdf4b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e20e6d79e32dfe9fe1848fde13c9a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9283140734dfd1dfb3803f961f6550870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5de8b4cf5836f74e1daa69bd458eb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3a80df24043d2c53a231e9a8c5535872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fde744d91aa5fd4e93b9c246d5e831873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4191f07744f84e438e21fcc2ce769874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6aa9af886b5c6e48136f72393a9de875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c7aa2df7a7bb473a7b6a63832b358876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc91abdc1fd817d3d679a08b5f640c9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506ac901e35afe943248f1dc885856b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12523b9162b48270c4186a36ab5fed0b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de529670ecdbc893ccdbb09f9244dbe880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54aeebcb3d91e056b818d536d56007a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6c9a89fbfe05422f472e254e3f0b2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9679b8df16e2ebcf43590317c81b3d5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfa4bc9b31fcaef4dab84460935235884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0182458e922e75cdebfd72f3842649885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac40a327d0bc63f66bfcb0fcfe764f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9730616ac3c667cb74783aa55d71c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64391f41a42380440f76f57543636c7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be4bb16ebcd84eaa689cfe6cbcfd3d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014981c0b5dbc0ec2e04a65e68d91bd890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9954a29ca18e93068e977e23a9ffeb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89d1e1fd08fc8790733e3d975cb5d8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b5d6f238116576cd3005702d20a47893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75102b9366a204a09a97a3fb2ab3e37e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60968a9d11f96d054760583872b6f403895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8656ab3b7476588b3e6359c029e16f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1d932deec2f73e2d10f8f1e6e6c7a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cb38d8a8793f01e28b9164266bbe2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cd1b7b611a23013683be080d4a576899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e5b2585a11fab47b67fb180bc5cf7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334b20e14d6f44c822bab1d48c97040901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bef7f9e2c3de18bc33a325b3a7a7e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd2aab78b87cf7d62874eeff352081903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295bfc41cfaed8a26d8a7bd00fdba5f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9f88b46cf70c53ec3be445d780427905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df1861ab5682356644d942b3c6917f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbe5599ac6691401971db93ec6accb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939c16dae33ee0e4f0f616b323d127f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c02742e403073dee514f5804eae1b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92497d0d5fad5a2b97dd0ea433838833910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3265a5086b01fa94748145005cee94911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009dc3c283b359320e017151bb00d3c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45c4192a11436f300d27887f381f6a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fa39ffbddceeea7826d79df9fb132914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b24ba2863676128b95c7be037db6d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5aa4f3e7a63b6f78adc953c557e86a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4011d9ea893ed3cc19eb7d8add1134a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f611856851d27fe2391b0c43493d82b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262d46c6fe1ffd8cafd2e4df939f2c2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c2b5609da4e6c2ffcb1ac11024cb3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64116e7605037fb3d4511f6bb94974921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b27c748a67ee09b5d5102cee9be54922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4da4f67905890b1db7d573f5766417923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dbd84cfebbde7cb32625d89ffa113924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3056ae1348ebe6ce5b1b511261afed8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01721add2aedd7d89ec7493371b6e65926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89e118484258279583106c99665dcc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061520efd5d3f326db5e36e20fffec83928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631908f845dc9b47da48ebb7a3105ed1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8aa684ab016944049f2e072bdb925930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dda4c63531c6095b5539f8ed8bd74931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacf1b2dccaa6f09a6d2845a2e2b9c9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abdbc3c48c3509a139158b4014e23b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0025fbc62df17516b5137dc1918ec4b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e431a4759e2d967fd2c1c8a3c59c5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e9f1dafaf7f0d7c30c9924e6211cb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad996ea2c298ca11ef2f46047c0c5338937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb32ce54f8f25aef5d5a1f7346c3a2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26da13bbc51e1bbc7f4fc35761c3a5c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a425ac07dc513f209ececdced8556d9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c7d28138a7538fe0801af939604ce941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efdb8cf1c5faa019c4f0474193b1d5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf538548eecf2e156b3601f4b03585df943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0eef39ada96066205a12e05a9e1dbf944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d54e8106a28f27ed6db2fca692abb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001b6595a721a896c2256ed1d8d2165946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26500d0d20eafaba07bd948a02a56ae7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ac6cc10dd8769f6fc0ae4e19ae03f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb922d4d46872b427c209b95cf08c3e0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ae32ec86b5bb86d69855abc62ba89950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cb918da8e81f0942e6779cb805550951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc25c91a8570073bd8e554eec127f2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3fd641ce9218823a5e1764286f93a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e86612cadf961323b98dedf273d59954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a0f182207390b0ae2ec7a49698706955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d669105e776d2f81625144f87197dd9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040efc366c156e882d3b5caae489bef957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38658ad3dc7223d37f909842bdad39e3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de77cd5f35fd704ca3811a39353e7f4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad42dfdd99a5eb70c99f9299c7b0316960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eaee455afc435330e930866d37f4e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b02379f083f8338d2d4943e71ca283962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492532ee6df87d592e07f6e345293b8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462f00df91d3c376b418351e8e93366964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dc13d1d5afd12245c1c0dde5b5e00965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b0cd6a26f2cb624485019cf23e9c9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef09336e2be0ffd1511960fa0f6cb5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bf87da7edf530d3ce9449b1f562fa968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e79ed9c43defadb539b5ea83925844969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904cbcf417ddefd8511bce4aafcd50d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57421ea0adaa5296ec99fb7df3f20f88971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d60e70a50b6069f4dfc57496a6a314972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a371c8ec389d069dfbd23d2e2953cc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b124c94ac253d2d6afdc280534cd24974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d791dd75d0b26384dca6309f27670975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dd0e10a5442109ba47f9eb8bc080e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7578f7ca7dc6fb23b58b2925fff387b977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf811bde7adf8d5ad14f4fcd709cd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1d52c1e664948cd11735896d5d82f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45207df2ea2930860372bf5728adf29d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b3ff16ecf3258ec76028371abb1bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc525c0714152f9884d93369824a2d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8867f0bb2c14625e0be23ff40a8576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a892de8eb08136499e2e03db183babe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01545e4046fa8529e43b551fe4ca0b078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89971680a6d7b7c21c4f92dce464874c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977d6b1ecbb85bd3a3c02f7c1df5b3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb835ae1fb10533f2fa78ad24bcddcf611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b8a7477001019251186dd424f5cb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21630ac07d74061e1590f0d242e925d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc6090e223ab7942ae61077c5a979814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638d72de7735d7d704e8ef9d54c718915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e729a4532cb43347ae113964d0bf1f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f25d7a2604ae8079d5bcc32fab63d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8a1801fffe45fa451ff59e485b3e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93c5c7a3b80dec6d9173746314213c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72340f41e5e502f8f2b9bcae1de4a4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae798a0b8b8ac81a966961db0eb0c81821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e1bbc2736ebfdafcef8316dcfcff322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3f0a8a46af481699bf8b3822bb8ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b324fa4dbe5365fa721bb109269a5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77314f1cd002b841cf32e64e87af6e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef924ebd16cec11398634a9ef4b548ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309061f37781b7f6d39e704120f346d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5bc7796b68a3b2226c1655649b76528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d5f84d6d81f1bfadcfc6e3c65400a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaad8a549052c3e6a5451807c99a4fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a852462111547a5aaa507c3d68f3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c341fbae18c9ae8dc17e3afa0ed9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c4bba28e7a16b296f5412ee0f489633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390b2fe50c125137a793e0c3694868034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2e3e3b29955706e105e7036f91d1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b170bc6170482142ce87e2347c691e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190312bd8cccf5fa7b56bcbf6fbf88f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c43fe0c0be406b260408a303b60cb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4214b20ff30d97ca5215664fcf36ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0d864c4572d0c49389e5cc95064d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c83cc3b2c849abff74f907b1c057f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b2e4aec1bbb62ab44600d01618d8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbfa4c2c1f55bcd023fd5e59bc6cff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7d8024a9a528e77370f96d35e261944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71dc0cd453d14c823ea60a54b82e0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb535818a972226bf857be80804ed546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af3fda2dc285c621f79f118bda39c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6201b66807140bdb5c31ec2691f13c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4758550468e600063331e7b4129dfe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5142a5beafc000bb88e2ffa41ab6a7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7a8f899e26519d66bb795e3fac73851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b71816f94ef8964306166c3e88191252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eed9ca6707c7737e72b416ea2e3ae753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4e16833f9116682afba8cc74d052f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3da9c5260678f75fc7ab604a5a5f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63e7bc363e7a04fb8615e3acec0ddf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55061fe78c115e35cb4161f9f0afce7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296127b721e49f0a5778af91ee9a5d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d4a2d5eb88a04cd6a83f1ee13a6b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c2af290db5666216db66e39132b7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c72e460674f27ca0bd0be73c00a9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9407833602e7756f5124ef926f068962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efac46eb45701fd35da77dcfdc402e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc3afaa337f0c70503cf4e7638e9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10f0f54945e4829a4956a9bb77a73465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4aff94ba6deaffaa65c427c1b674dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8de334e8253081323aa790d11836867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdadd80ad53e5a3cbf42d6cd75a6df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdf2f31c9fe2774240f146db1f68c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df1c05dbe915de780fae8300aedf9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17698c356cb459ebc824e259d30d1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51b7ae827dce0e91c7229ccc8aaefb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e95e89379bea29d02b0d7469af00b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5163a10177da8a5fdea2f14aad6885374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de883c833fa24a32ac1e25c7385527fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3af82d3d0a6d5ccadca314dc3bc04676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715447f3b35df386dce470bc464413877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95eb73c06cf7c5e65afb8f8636c98878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1289ebc770f1f4307ee0e702f5b574979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361dc1112c5410283c87167b0bc128480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ff1513d42331501a641a7e95dae8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172646f1fe0cd300ba3aaaf67eb016d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccbef51653d5858bc340c4f0935a3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed44c2a42104bd32b1397a543a3e2b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ec7450e0c6e05476cb3339754525385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c42b60c2f8040392c7bbf6143a7ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bdb89e912b0d2884b24053ed7e9c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec0aa0134a8fab9bb72c6eff66c24088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2331d4307a000ad42715ecfb25f3f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc2e4f287fafeeaa8bbae8867bda3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2607cd86162ee900bb250cf4b955891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb46fbc1369be1d43ab879bdea7b19792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13218fdbd2e336c4b3041977589635193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4fdfafa468f8490fe31434f1bd93394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445a8dcc673053bc32c1f4b0922fc2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb6aaf206fc0e274368bad7927e76f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f684506fe5f25c85e092832a7284bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8f9d4d469d21b014ed0f84f48e38d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa895dc61ef81a7de1fa889ef6e526b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca31a2747143c0f1ab8160f4edb4d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61e01cf312503411f452b14c0daf4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035232286e9b6bc6565c145190439f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157bbce3cbcb210775374e0b8091a1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddfc12d327da6c9387319e75056934104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a8e5e5a8478a6b60054dda17f303e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a94c4c83fad072f842772c56ffce4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0d24c0692d36a7f3f575f45e5df75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c8a22198466eed637515a3cad3d9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54e1b05d8397a7ea92b6779692557d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2f80169dbeb6a4edd2d12197979d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bdcf4a9cc16da6b54531848024e67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20e3299cb7c66824be555615048364112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486930ae50fb3fad60eddfa2b49bb93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d8b1fa7bc4149cd9e1fa416403eee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add1bd2f247878ce11de15f9a15d13e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1e837457d5d875f826f961864a301116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc8ba5577d80a3fbf18d52f22f92ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7a29d0e098ae83d4f83149c0dc4c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e968e3be7579fed4a0b7b076de4ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c75fd332b51d940e3469c7ecb62d6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f395c77409ad6e016ab52ee0c746cd2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbff1601c3de34ab739d168f073ef95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d79103db6ebfc0a0499a10747f12b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63eb0ec60c580b9c9f643ee50bc2eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920099b7e592482963bb5141f1f73e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30c9f28b45ebf583e74cdeb2532632126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266cc9ca2c2da179c49ae4222239289127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c0fe8883080d3c2fef286196bd211128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484041f442fd314805ef702bd8464dba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e5c4573c4388c47eb57639e8d1f12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc392e6d229551539cfe5bb3b5e69284131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade7c566d7b76f32599a40fa5c3f44c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34696394d51ec2ecf9bd16548947d91a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f5d7340c2cb711df22ae7211d0dcd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be2b72690922657d12fe8a1dba33ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e16b8c0f870d84ad58e46728796406136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7df14daf45ef3c35569abbecfc2492137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e875cb2e146c50ef7238bb921f1f94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6209a172b6d79b8474299e61404b87b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c91b9659a283c6be6999bfb80d607140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e95c3513b424293dd70c3102b80861141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8818b494c1e5bd6364aee544835095a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bebee5a1a1da2c2be8d799bf40d9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0ef941066c70bb7da8e42bb2c408d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c18e54b2df024c1cc74ec65ad2b9e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd59300ca3370baefa0607b88be522e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cbcd647984230c1037da6d47895eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6a9141463689b0ff82d993f0698b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85892a649fdcb30f1539dc0d2ddf63a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4f557eb257a6ac2e965a3124f82d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5320e991a06728c661a56d64f4806151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e93527fd152b7634fbb2fa684ed09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07eb9b5a5a8ce0d9cab1c3b00dfa675153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c30a3f4df61b9937c9c5fa226c6c8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4812abf76ed70b978e9486a8316f23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbd4261006d16427cbe8a3eac4a59b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7298e4a5b79aa111aa2c335409bcb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dfce34905913337ec2e5a8fa0de13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834acc5a78ea96a4f471ae5411bd548159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf818841ab0520ee32a5cf0efc580160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5f4938d3748e5128fa3aa87eda11a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6e6cfde2327cd9157718727f0b971162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c3d9ae3e21ae5cc1974ef58a89504163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498bf5c911986312d4097d9bf3a74b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379228f9631d5ed8f2c3e79add7169fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9988f8d02dcfa18415127ccabc2a1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f2ace147b52edc9fb0b77aee5ffb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6c53110fb7d6fa3a65c0831de5430168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d92f0b20460c4e4175d11d4493e65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fb3b1680874f3a7e3efdd2439a135170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478789673df4b5dbdbc47e0562a9069171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835cacefe4e7eec1439222976f015ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8a04ec2062e9427e9825d944311ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22c1479254b0d721bfa3125ac29b3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3257b766481be9d0f4009601c883cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91409525cb0e93b94cfd44608872e616176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc87e2352b17c8e832b6c0784f9901177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c44bd6e1855efb006b118b3e0bdb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476d0bad0439adf4592dfaea0b6b0a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db75684773c053d67ea473dcaa990e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be982fdbe26dd4db99fac9075bc2365181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b08f34b2585f9005d782d764b7f85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cfc02079b4893c6bb467c9fe273b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71776e314d87ced34fcfaf9436e5ae7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2c3c10149f2910955105e91469065185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1d87adaf1f44c71fd48c94488f4e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11701284369e3450a347ea93076b74da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50408cd3c8431342fc36130eaa35e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1f9722522974a38ed9adb850f892a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01970914345459c5a3fe1a8974788711190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8303a56f00dd354bd2125124a8910d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e0bb25f0172095a482d38a619935f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bf7c8b7ce67820021587bcf4dc4f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bff667e33988423303b64efafff1cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432acc650d9e0af82bd0e8589330ad12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f13bdff05ba947ac35d15cde9700e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088de29c68201b3feb720bfa713fd0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46c3f80cc0b2a5cba57cd113343601198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198013990aa63d8764399cc05d2f8b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8224daa65a3cb1266dc5543b89224f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344a49e74b480683f02c32422073678201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b85ca99b537e0b6d91b9b7b40c3c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58fb1266a800d9c207be9309e36715203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5584d97b16fc52cb52d91a2ac1ad397204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ce0eb30d9a5bd6bf7232f0ca50e78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d354312a059713efd077d5fd99d4673206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb91cf460fd6efd5ab14271b51cf6c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d1c0c80a512163d06e156620dda07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cd99747e793a5b4bf7df42a5a1d2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ebb30d785cd038c5ce3e8ceee0d46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d08b9e334f313479dfdfd8f65de99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c3773658df96721ecffc40168db40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594fd33a9c34686638a219cba3b1365213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc6521f42608770f997ba8bb87aaaa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ba705fb5aefbb4ca3a372bf8ec27b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675f67fd6b2d4159c7055396220ed80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f215ffd599ca40c424f4b89f02e9bde217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e164d52996a541dff86822a87bca7b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f40008d3bc7a878a4c75869f8916e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252be24c70f8f64f25e55431c0b65ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a5684a78b2ef16be0c5266c2733c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87674219dc6cffd5436586eefafd735d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f091ac30c8f488210694dfb0b8c467223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318a2099f1aa19135a6c7dc47dda169224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b894c4ce0d82e5979c0b3e718cd075225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1239ae125a5c1adb54cc5422ad3df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2a4ff958d8154e41253cad97b5656227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa0876ae5649d3d45f6c0dc1f6c449228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3438da363f7c12ff645d563666dab7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073a87450e41fa5ecdcbfad38f700ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae229ab4b410de77a26be0ca9e3bca90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4b56ee7f0653bb203a083be26c903232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d10aa68bf66ba4f7a34cbecd1d70f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd572e72d257afc51fe287efbb525bab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4557017fcf0ec6f6e03663e683feb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37770d5a0a613201c53bd2642e5a9c35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9493b37ce09833815966154ee06c4ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9ffe5f95efc12781e33c51844188e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a727b92ff8e2a63855eb8348b976f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914cba71052cac7680bd28dcb597447240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf1c4d86ccb7c38cfcd95f3b9221c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8589d1ee3f00f194da25b807a20be02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141a6934b2ec92e2392bf0fb9c9cb93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff35f861f37368c999986f895d70c68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0027a8d08bc0124624e1d686018afd3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7cba14a51506905000a85532533a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ce8c7d09d3d785d865b7f96113977247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7349ffb6d63d47548734518039c25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0df398049ee0999a95047931dd64d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683b25b571fbc41fb6bd07dd2b518fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f896f7f6d9d09914bf97087ac519022251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3e6b744df067e8c827c6a2657170c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d482b5cc179d5e9ea53f848db38e36a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c149708fd4293a6146a9121f4681d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d77e66ee262696c218e712556c7aa0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d70baa99471248abfabb9007aad469256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0c72eb802385d493a33b369d6ba23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85ee9a1cd3ca61590c20d7faee3442258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714f72316e63ebe230e7995a056f8b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb23785fb75f80f61c883991accd00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78173fa7e120eb177f4b10aa0034ea01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2c9e37346e57d3f6a4d6b50fe1ff5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6cecba9429f3dd96ca371a5fc3529263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1151fe2825a0287f79ee533e3c3b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805f7a9922cbf1176193843467a7e5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f99f4b722ae3843c67fbe6507ae11c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1d07c5eab37b53104de70507c427c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a37179667061e6123f9176352e0cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c56ea7b613e65b829916fb567d8532269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd2e2450aae24e6fb65b1562fb1389270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8485ad1c33f06dc6a5c4da56e797d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da416f2232ecf4fd13b98c978db234272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697ec08a546cca2cc475a4f613699d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6421dc2ad788ca27746a118895ae4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bb55547fca623480b3852fbcbefc2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae3eff90729a3f472bb585d06ed5c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbd7d44aba8ddc9ec86c069a4af414277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd1d6ce32a870e086076390f154493278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec954373c00c1a134530effcb8d10c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e71ddbf1d1010c2bfbf95be06a842e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e248a411c5bd395c4a1e4684f6d19cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0b0171dc2c2721710e5f0d6ebf420282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9358359d468fd2d956f5de0dc3f28283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f17c85f9fd9ef4771fbe7ef446f14284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19f773c4c1e137815529acf37d4fc1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa73bc761789cea1542156ca75e425286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b740bfcfe7d5b6c8d131b1c1cff0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8ac5801fb6d95577f4efa7b938bc8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97842195db3e2d50648e35d3a2aa2d14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2702163bbe4c75131c0b896a53790a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2618d3696c01b6ac125c814a5b7476291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e7ee11c6cc83c0e6e0dc8986fce4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4def222ddd7c6f1dd921854ddf041c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504464a47cdfeeeaf9f3ae6d14110a0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33ee600da5dc562a2655bd7170c71b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236ba3c0b420c267f9ff6d6e8f5bb77296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eff4142e8c4e7ddc8eb82826a1e36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787898717feb3ed52b0f57d2e871d06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d936cd0a1640b24d5cee865442240299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73732cd061710b56bd509de5252d6b9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40be2323b9b09b28f74fc9ff1260627301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7857f0b30fd037b17865a29e90943302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9839ab63b88ca942774eba974157c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49110a9c1beb3a87ab028b03c4920c2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f64bf2259d23d23cf8e88ad74f7dfe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d699cc1c87e981d0fb0fda3aae5ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5208044565af3f66f264e643f6c49c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8774b0d3c5781dbba9861ec38840926308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138813dead95d865e8dc28aa64ca341309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8797a11022a24545977535b410ed9a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cfdea83f54378b9c0cd87bc4c9e3a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ffabd406aab390b8730ae401f2a2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa860d2c8ed4d8fc28b6e3d18ba91e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b69b3a5ebeb2088df1b69b635896ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966366aaac560958ab2357d2c530fd8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278556f432fe425b4469e2e4fa5344a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a8f8555ede5d4ed7b67b6e2d8f1da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb530f476148843431ff1ccf90c2f33318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b21bf836d999df7a530fe10cd11605319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153d4747ac91373371d300cd8023935320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f5ed64221f45fdb0fcede18129f2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abe5e8969437b828aa58824e10eea5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9196adacf018f03f6a6d5b43867efb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059993c75a9cdc4c965098402eecdd58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dbd10913d49441f7bc4b7c88dd619325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5edf49401d4dc4af3bd17b2c43906d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4261e43798a29523042a105d35fe872327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973ab0e584d01a740db03522b483bb7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d7b202f7e69f3588f2412cc8ad2a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3df278a76e29efee0e2d2ec1c15e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719aac0d6ba2af021426b940cf0a3c6b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637a6efa834d6bae0bd4d1736061f60332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985e2ea6bb69c68df9d23632a6df7b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83003d6c4ff8d8b10fbb0a280cc02fc4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c690fed3d3b5abbedaf56bce0878aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44be381b5c0ff3b8ae769b02cdf2e98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6b53f1e340aacf0590d05c9f0288c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3bd56712ceafee58e5cf22489e646338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae698139e7dadddc28a33e33e23fb7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354dee0f50dc7bbac4b18cd7a8035bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da014480db5d1d0f51a8c82daf86d1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183e03d99a3b2809a67b019f1601dbd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d071e34af40afb8e68473473440d4bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edbf6dd84968a6bf0aa62b2f721d6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16aa21c5895e5663c90044e0a8485e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2956177564dacff13130a27afbf2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818a5928066bbe9877513a3d0dd026c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc990a2c6dcfdb1e6813bbe5a6d9ffc2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812cda186f0bd276f3df6003aa2f3fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae102b451919007643b5be937bbe158a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9a56dc8013a8309a65ca1c7bed390351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b1553d04af524e5d41c3a78380ccf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db6aa4a0bb68de810d3f39d86d77cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d971474aaf4c46caaaec84ae18d9ccb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea106ad9d56a7f6c62af2aa29588eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb592e2d247ba5947ba7ef1a1a3b4b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74672434c2fa02edcc667b916ad74dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50733e5c60445cbd2d513a1b7995f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eab0e8ea6013d8d39c5ecb99771f89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74ac13fb37e1693255d63bebf6b422360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4fcd126483131b6d4f97cd42dec33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f166e4a7e35ee986946cfd20e71cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f07dc79caaf01e69a7d5115298107363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d66c5f40f84bb3dfd594630cb24ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe93e67dfbcffb9f0be143f5f1fb99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401b9517945fd4d8a573a3940ebebf1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12575f0721a43cf0154715540a0f5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc93b8c02541ad46a14814a674a9de1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb10b77ce8586556f0b8a6c5624dbc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961a513672c06cfbf8aa928529a90d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133000e7b4997c5230f0926ae8e4f8d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72ef411024fe0617f363b6af60fc8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ef958300d29f323e834ad8e031c4c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5640c5b2c3f6983ee2c2b11c53368374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08eeed7177dd0b31ec0879d175b347375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfa49a56997d15b564cb6c41830698376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832925289e20856bf1f56aca56799dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130e846c0f3734bd533cf82eecb939b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a342d36db275545e89acb68cc75a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88d0491bff994fc600c4c388517b25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98ca1063d7b63287c05380e0acf544381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97affe619ab2e6c70cba30624da9332d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b795b420f3cf7e1c9795e94ed34143c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61455e22a039615eea9fff20d6f243f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fbd0a74d95c6a3b460b1b0413f520385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7cfe6eb54ead03bd41ca6c3fc5091386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd95c600740b86123f5157296360d61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edf78968bb9b92f8a7481689abcb1c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db108f01981effe2a46565250e0417fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a3054a0263842504fa4e17516ca63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022868bc5102a69223ecad027fd4178391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff7a52861a4929410c7880122a0477392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc305e1d30db738d303006285a6790a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402eaa2b2cd505f7742bc5a59760592394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342033a97fce121baf71197347a877e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9b1a858361052860d0ae58acdc31f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f601cbaa938af8d20f37e9fab75cc5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e29d8c86444c09f6821bc7d54953fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7d467be795e951a304b77c2b230fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b69b60e3168ada3ddae9a570ac2517400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a93d5dbcc17f7ad71a4bcdc76474c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357709fa0f921d7bd0f093fb1feb4963402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113ff4fe409b4c50f820aed90c9ad10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917c39f46eb59986a3b3b5cd674f44c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6414060b6a2cce1aae562a95c8ba8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c470ad020458ad15d2bb4737adc0b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e1fb7a4094f25a621abd98ab7af95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be58563af1e6a50cceabc544884cc5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bb84e8b3559e98402f32a643e9b10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf87e92b512862f06394610f29d9e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f14469d2de916b8ef7f15269ad5731411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54506a12e1c218907849075a3a79905d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082234073ba187409ab322d44354f92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb0049e51a7c61927b8178e4befe98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e21527e508b999b686d35b0f9cfb7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57972052d61505e2c84ea5fb285572416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edf9ca69ba54b546b833cca25fe304417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60bacddb85b1c5f9800f6d059082dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4692921bfb4c8aeaa3e83b0f32f2a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04c6f3e479f6eec46ac960e91e73d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a98506ede0284c8a72304364bab6f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273656996482ce34ee043ef0033009c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811ad0630799a15a5f5fcc297ad77fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a94b84fa82ba8f00b6c407b792c8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce450b31fcca2f46f99c052d4b53266425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914316b08e7705e1fb1a05264ddf1ee8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f53f37f73d60cc2b349badb93ed91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588e031225236ba5b540295db49ec7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90576b0b3b17c0e72d55b2737f304d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f0022c2bdbec09cf876fed7ebb920430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe924738e006b53ebc15810e0183e9f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cb918775d092589898f15375ac28c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41d81d2181425e26bff6e162d1f951433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d9b2a6e1d0a0d565be8d5809fb748434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba27e5d77fcb08d346957d554ab53ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031cee9cc519db346ddef6ceac9c688436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a366c4e356ca5cd3033d2f961b438437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152f8fa94b426c87e03565593e65e71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7849d9fc7d9711cecc166905b8a7ba6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d3604fd3ca0cd0ab498da4f478a03440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ff5e2ef2015627844f4dd43e84a4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a83f33a5c5a6a3bd0f147dd20415a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea55d5e34aebd4147c7127b3a4881c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89badfd81145b335fc883364c2f46a7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8be3b30c41daab482526f13a95874445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cd7d180eebbe67c07a47159f04afa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23784bcbc25c923692aed692bb481ebf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cbe2a1ff009de38d72c46d0257fab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c197709069b1e90a7c3cffc218023449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3efe7cfe88c2ff4dcb527d28ae561450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd35cc7caf83e5d32dec5db45a64a85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4122305631ae23099ee39a25a3ff233452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641172c1d40533c7e23fb6bb3e835ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57376a3e6d05a0620575492fb1240eae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bff41e8daae64b566ef66342b0990455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c9fa348bbd2246d52b99d8446715d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c12afb6c29ab1c1ce7c667e7d78144457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b39630bef707959b2bafa73d8a8e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe764863223f06b5a300f0d0cdd32c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cd99bd8c50fed1ac3b3064bf4c5ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965fdaefba902ffa76107666f1a6256461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443f1fab5924370802d0b497f042137462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2212c4780dfe1b154eb8f3a5d643c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb87b3cec48660d8dd703252a3e9785464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97421106730a4e12526d488863fe06e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccf4f4489f6102d4bfab6bfcba69cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde261a0933d226674fc85a19c75c610467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d951b741ad9c184e9a3b09ca8bbe88d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361339b43910234f24bf3f5bfc3d395469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab55903605d47bb01e496026b497ba0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53286ca536ac5d3db17bfc1e9ab8c8e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a954fe9c9aa505da8a4b9cb228e89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14461d59ad7278f93ffcd6fd0df28996473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c2b5721702eb5017dbb2c49a85b36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831093e503e09c4e1d9befa91b2ecc01475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff05911f9dcfeda1c8c86feea35ad25476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc1539c7669a8f4687827b0233648f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2442cb988c71c1dc0858d324e1ece478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6ffec3fa037d8bea4db1e003c5ff6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d272b849ff6047445034f25f75093480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fcb904c04cb944d3ac689d248f259481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5489deb825f83aee2b96cf3eb64f02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935312e975e4dc96c299018aedde3f6c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cfebc5fa1016572bbf341ad6973a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f8c662d4bb346d28b756abb8babe6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e705b8e0600b371e43f5acdb764449486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf494be9c58f31aa2f8e13de6fddab12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430b5119ac11c0be03c445eceee9aca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b6b1bb2abd027602726fec9623e82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25847f04da75145dad97f0cab4502aeb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca9e1571136c39cab1aaaaccf84ce9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7065e0e04b68fc658a4cbc413684c8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6acee4f2a150795baf3392964d6ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10470f7155aa3ee7da93485f7e3ccc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f48a67a5ed555c33cb341ed5db211495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf8188b57f867f23c4bccb2e70798a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924cef58b79fdd34286b51972ba1684497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232b144c21c8bce89d36e78e11d2a93498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec101ced5eab41c6ebf204e99e7ee84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a587990eb288d397cfb3af0a1d576cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f0b72c8d148e4cdffc677c5115ff7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9245cc004761b255087ec8ecd6bb96c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275a8fb279a5e6bafcfe924d7d46d0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9e4de49f91a1c1b6da94b197bafec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88e3928eeb5ce2e5c7d35a68ddb138505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77f7494dac3e7a41d5c39e940b35e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce6140c8f9c91f8a52cb1523e3dba4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aef07124a7dad98bc0701ee3fb04f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d52eb2ac8ee634de3fb628a311a191509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be79c59cb787034a53a4d51f2f76a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9eb5b577f95b64b7b16013c3f1855511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce731e75039efa4cc28c3486e66f195c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f133edab6e9dab78a9234ac4753927f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dd051af1623a778e26ddebc47ad78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb991546ccb26254bc376a4de620d71f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367274c846cdb149488ecc317173ac3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42042c60d58b63028bd9b354f90b8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ba46fee2e020e285db466bf92fee7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dddb92afe140f0f2ef4fb6bfc802d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffaa7d8a3a5f70cd845e076169736d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fdc3705ebfd23f8da8dd14e7541f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b075303ff3b6cdbb485baa052dd94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fa3642220f25d0e6b489aa65341bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceab626747a285027d26c73c22c4b16524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976fc8652937e44db3cff8835fd8937525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da86460754a2ed992c069352e6ced5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4d36425ad54827ef7b540087a3eaf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cac1efd421e3bac3eef1f0d859ce2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fde8495a09f60f0e07143a5061c20529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098895f0fd89919b45ad4f257461820530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49fb0afd8060c649a72d18fab24378531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef55e809f5596ef6b0550048175a94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b98697dc0f495d796ab740679a877533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4750b6c29f83c1b4463a29d3fb5f5d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907efde60d9967a71a554bfe3a99dd7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b387e2261dde76e76afc27d4dd20db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a021306cf8544d21f5c9d3c785e747d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b4e48314120cd1a5765d9ca646c47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dc68009b97dfaa38d745aca659204539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561264a6cfa871a72a0051ba28c6cea1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17e477d2d9abffbddb11b91d135502541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4cdc3b294b70a2c817f0501fa2ff5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09b17e10dae38309de549b947b0d3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df09ccbf105d4fd02f0b3ab824308eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf593d52f3e3815be1d89624cd7750545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b1a7d19f388b995dccf3fea1067d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d3d84676b16c9e7820f1909c72b75547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea7f3c6b2e976c4d16e0adc38a9534548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c1029ac59442e86e149443cb8b606549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a86754ffe64b61870373c57163d770550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982e3d1f1820b88abff71ec44848dfd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae221d43e367b5ec6f7fc3a1cc8bc5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38feeeb277f3e71ccfde21ff223a50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaccd500d83717f609781c568f94e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74e9cb64bdc4b600055ad759d16d74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8475ed69b36a69292f0ad9896a277556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebfd9ce61fdec2fc3c33a8bae18925557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f133a4c69bcd106b273a780b2f271d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf993c185c250378f65c4b9495268d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cd361462aa9f9e2ffd4dcc631d616560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208049788b82dda3c02c0ddd38cc34b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f274fe735be9342c1e3d076b58222562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325099d3b260e83aa9b8c283d2af793563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2445f3390391f10074a72af062070c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f1464abb106a45ac20a34b22089a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04896562082d739e6784b261412e025f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2dc206772ac948fbf1ce7f06f57af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58919d2a5e55d8f008defbfebd69fbac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c91d026513dd44870bedd7357f3bc3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cadff7c75b853e0973f73972269fc3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ab740c0d7694e4c14c3f22e7a3060571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4c244b00347c54ed6b4fa34d9b034572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f7106a04718d5b998d1f15d129e7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a826912aadeba0daadb578a5860623574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b227cf9411297596e9e2bec3267b396575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7078c1af36ade7085045c95e89d9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cbf3b6d50187f30b534dacf7d9f6e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a9b5ca2d9e34e4bcfd84ea3a6a772578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4cdaf5b5e5764aa1b0eaa0996b639579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0d06f7b5b73cfafaf4e4908972c42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11f83523410046b1f4d4221d4c20cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed44f7d44f7aeaf11d9392073f6911582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be776303a6e9ad97e09bdfc27aa0fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2c7a889243e3714c849b8848e70d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16162965d6da6a9c29408fa75b8678585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67262ea7090afee3c336f179f095bc24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b272533a15b7010bad6dbfa91ed0f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef0d067922e751103971188bdd0e97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8581b971cbf2f020755aa4f2cfa6a63589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dfc7716726267f956cfe50c31a566590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb9b818f0a75c41ff84391bf130ed7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247fbd00e218c15f6b3adc31bc9b4f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd7a70ff813d78d4d73a3526dbe836593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13557e96bee211a3cd4a641ab3e9f989594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82093a870c6e0ab790966131d7465c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49cea747d2d69a730173c0f6f8dcdc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21c4caa5d109fd0f34e388d50ac1e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ddfa0e392344725993706d01066f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5935fe85af405eb512b3f50a3beb3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69def363659f2b58e50ee1d855e59d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628f4b2402b1437a970125cf9820a25601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd16d70f1ed0ce15d2aaa7b43132bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad781a4a1b553f851ecfcf40b7501b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87415e5a442f617292f60bc3102f967c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902666d497aaa5773b2b8eef5aa088a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe71eb80736b6d5a21bfeaf7aeebd3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c8dd5d17f70529d6a897f079bc52b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ed540bdaa94b25c4dce32c3dcb22b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8009a3e125a5b57715bb80f1ef20b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4380b1b07543c6cc8a3e8e59817c237610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77e12bfc6183c8bbe5c8840f0eb5a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceebd0902bf3eb86e825699fd324ed8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89950bb8d91adc2685bab52d34c0d8af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718c45c1ef0f37e1e25aff78e07412a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9f827221dbc9179971bd8f8d6c81f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f512182891eeecbbedad8c9443063f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7aab8a9c8149d959f19fbdde4618a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e7ac2456cf92af9daecef667f4144618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc9a47eae3c378d68cbf9653ddd25e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8231b754080279e12a6aa83c205ee6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0df3294d97041c44d3f6b02243c02621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadded14221f8061ae8cfa125d6235f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcf6ba5f50a60a6df3070f60cf5de6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b2e05af9377627f9684e930d095a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3f20935de6011b49654896cddd115625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ca54c3cc8c2574e64dfcbe15c3b58626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520b0dc10f8e76966bdccf76f1677ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5681a77e5778551ade70ed5dd7c0d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fe17b8fd4f5103d8dc4278f8392c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f13ab903d6a6dc8ed169557cce7f36630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57baeeb93f26af464f86333b42a5214631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2806c5c22fdba773029513278185e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65604bd56a9ad5bfd77ec390cd3e53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24114a95421b8e72cfb0e9ceaf1c0116634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c739e65620ae0cbc614f3e7051777635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91b098d6d58139c4165692bbf77470636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4e6c82eac2c5c99a62b7abb7adf8c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93307ffc4dbfa7b2deb1664b7eb7329b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686946832f5dcf490b3bd7e41721b6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6746f600165ac6bf75163c9ea4876640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8eaf1b411f50bb2ec6c59786dcf8de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0b3dc2641a676754df91d6c85ff56642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94364bb355f222fb1a95265fed123a80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee80acf42b166999277a261b29be2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59d4407c43a4a144081389ae382846645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5375dc8dc9420b26c9768bdd16e0eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c286443b8b6e7f8c1013ce6fa089c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec402bf80cc739cf0113e65d80ec2e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6ea7bda2fa244d7afd8d23aa07314649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09e2bae5749a54194e7f76c7c1d066650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9e5c64b16bcb58572a0e84903674f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198f37adf59216905df0ffcd7325898652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788840692d8b93ebb0d6382cc4b273d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cde9a0a43e2f18e6d9ffeb5e1214b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbed7467222f9a7e45e73265f83a0c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1821717e6f23a646123dbd5deb9332f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c977490c298335c54a8f33e64a8040657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c39dfc3d0701995eea0172c43a018658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc41c475897f3ef854208074cc535ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c794c79c4269b5eadf21b3604d15b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a15fc1e89b107b09ba2cc7307d06a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97c23e8e240db096e7b52ee54663f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbceceb41d1a5a3a274e221e9f5fd1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667005f1447cec0d2138c162714d8401664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be5d3d520002b03db3b98e24e1e130665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de044c28f5cf5e8a9c17d4af7cf106666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3540e0709ec1f803902b4aeec3e84667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c6489b01490570c42e75ea6b231f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870de4fcbd3a57c749afdd2ec20b588e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aa4c46099922594f3d14ca5e4f0c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56aee9a171667c0c7cf333033db6075671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe298aca17937b9a38f8317dde34c606672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9415999c1310bf68a2d071c91d5774d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8401e8f74f8601d746acc979d0193674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38740c65c0b7829bf64d9935128de0a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201a0fed3f61be9dfd48cbadcc5cefa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412985e80c5e172052454bc944bd37a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4190e39a39dc98bb4ebc331d40a283f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adaeab91d9d9a33dab191851d3cba8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b9839a3f1d5a95b257b1b93bcd4f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dc210ea2b47770c2d5f8ea3da60a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287d0f932fa25ce54f2325d0b3b25f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306763c40fcc0c72d51ee1bf45a3d29683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36e5763ece864cde7b95c79a8011db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfc755e59880d25a3b2a1bc2a4f46e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2966ed28c922c60bf053360f998b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e532c3abe41f7be6526f0de2d77494687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef136b94207f08bfaa8d1222d2dc56d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a05e64290716a4c2d5cc524f98069e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca31c0424e994d2c966485ebc1c2094690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f833467fdde999aa156dced9a1305d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9806a9c101314d5e1824d838f6df96692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47215cbd32823cc531d27887f68bdc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eba735a816fcfa9143849df88cc07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a292d26b8be1adcd6d7e407f0925d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d24d7fc0b38d35855d08cd7b74022e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb20d5fe5e0263d87cfc9ce34d1303a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3717cb8f039fdfaed514a1ac7f0997698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ccc85442bd2973b84586a9d4b097e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba136f930b005d64f0a6745ef108296700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7dc20ff01723904a85e818a0d0953701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0724b5d522a9d34dc9e4373ff91c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70c088bb6fb6d60e8f53bdc41f2e58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52ab2e01e73bd634a4b1661c06ae73704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc1caa64966526554449fbe03597f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed47e853dd9e8bd259cda2db80962b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d76c2d8e2b0c762a1375b425cbaee3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c608d36bb27f641f8bf1583e102b912708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ed1373af3607f6ca0d7ff8d7ff09c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca987ea69cb1c52a59fcfc4886617fc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99abece7c1d57cc837fa678f7b64cb0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e78e238066442721e9ed4fe177e3cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492985e516fd5f2eb53eea0a1ebc271713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377b9c11dfe19534258492cf9831f8c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c39953865d063b27ec435be7f37c76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8af5cb32369431ee62dc80222efe9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098b17f48850693b148005ad684f557717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6bf5caac1948c6b2023a1eb426e76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9161b905bc96cdca88988f08aad14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a98dc00cab15fb43bfaa6ad404483f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b988579f602e277a8409fc9c53202721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df531f2dda625ddd42ab94373a9aad4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e563e5f72ca18b15510e0178881b361723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b560fb472d7ae5a2e609c6ff74927724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546386bb13ea48b5188917b6631ac83725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476f46105b65782c3bb06098740912e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbe52983ff1384ef256c56f722875c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906679d1b4d389a27951dff1652f4f95728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828adcd69cad51ff0e17b584d336f20b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596f16f9876500485f9e076db29ac35730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17ad0a7e8e688bc0b63ec8a2482cec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8c0fd1d5e458e319ac3f38c609122732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cdc9f4daa07f8b2f2667157115f11733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861377f70ea557bad61b663010fafc5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e214f12cb6c8333a92bd89aae5aae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ee191a45d7416ee47a8f5f469a71a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e31df04e55a740d3059ac8034a4f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836e18ab3bf70731fee1a47bb97f7b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f36e6adb1cc2a1e595534766b8d33739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691274deb13914d3f16f0421807841cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7531f2a21a566ae3140a21858159b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43d1543bf85e733a8129d6bb3b2645742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818738ee49eca2a43a4a31ec19c37ce9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71239c32b810a18a41371700e2684cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e901d2e1a19739817a922a2602c74b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2f28e8408c7e7f7950088b09dfaac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ba8e6456e0dfbf321b7e4d68403f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d235f32c3353b8594b4717fe52833748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f21972795725beabedb9bf96c85b74749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fdb0be41ab23534b95e8b6399e8b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf504fc92802c8ec794c82e3a59822ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f00c918244608ad3c15df710a25c5f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2326a889603eca979b980fa270bacc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7be14dffe3cb6d98d3be68cdb8045754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d6465161243c974cbf1ad3a176d3e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab413d1fb996c1a453ae517cca26e328756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead393e33a3bcc333a9603bb1b33e582757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf420906f40dd585a7c65c6d901176758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca1b09f5a97e3bd261df64635d77bf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c3d129fc398dd46de38b256124f3e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b206bc3f6c2e85a9d81f0793c1e39a2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfda2e542c7989c38fad06020b1efaa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e018688bc6d3700aca4ac8befb70b4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16328e1c24347580223759c7c9bd873f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b94b3cc3369c427801c558667931d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef23fd73e2e1e7e1b52c86484ea9048766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f986cc910f4a38a58e8954c56ff8dc1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35379c8c9d51c539d287ad1b92ccfb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae03cefbd6bc9667d1e4952befaac3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b073d2f8668a21a34c5e05933df6b0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5ff466458887998d262e9ff876753771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee526af7fedc4637782d4444bb738bdf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdc4dbd6ebe9f12c85ec6b69d0596b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7ea4a5850996afb74bfa77e60291c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079dafdd2452714fd4a6ea5f00555cb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a9162cd1953c8031ee0de45a381a6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f624da8e01ac107b654b3ece2412772777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5ba9c62c80f47a71389ca088ac214778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a02f7b1fd241585ffcb28ab4923561779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bb8a1527fa88acf0824e0ae214e0e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162632cce573ca169d3d0f468286508d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd68bab8fd18ee2163d988a8d80514782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7677132f1f186c3a7d7d25a8cb14ed0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328e26c2d182c5b956b02797b14ca36784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0b57efa29bcdcae988094f877824f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46ace61dae471c692bf4caf9018dcb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d9871e07838c22939e10f8ad7f0cb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb76d3d32a11d25747402e5429e5d7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bc790c722de3d45a41106c335b2b4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219eb37910eaf6ba75c5f7019d02ebe790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f569f032036f8950429a9320ef97310791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e373f02813b47f1e9b226f971e4ec792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986740e72a6168c32383b15be1eb28e9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f63127485990a11bbb197b94a9c301794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9d38ed455b888791111930d0b99a3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45439e9d41cc6f7e0ae2780793f9e7f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a0dad58384d3cecc0c58526a0ca91797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20760f4b926c9d74e17ab1840e4a4ba798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624c67e2c9b8c86dab50a1567f3ae49799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68a28aee00fba48f95b40841050d33800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc967ec0e61523fddf8c24d6ec40f6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d249eb02160a9282fb249d979b70f96802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa30a333b18306642d7ea683fd64a9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0d6b6c3b2effd25edc1e0820bfd9f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b26aeddc638cf8f82a7348bb724c6a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec3a45fda3e7d951eab4f34c38c40e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cba9fb8661dbff66ba40020040d0c4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4660ceca6fd82c162e74fa302916ea8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcc5ebe45254268cce489314522f18809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17c3615c4d368f5d3c773e49bcabf2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f568b5cf5fba285c34cef05e16e326811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4d2184fd45a5e0c823054ab5fecd7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607cc73a182967ef76af8a65bae9d5e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0118398c38639c9194d99f7cf9efa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5cea0a9245b2ffca9db51d4ea1ed0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fd5940096cd8dbdae34f803a10e94816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661ab6cd9cd1c043da67ffc2f800a67817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3d8cd82445844197f552efaf3511e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc43dc282a56dc1013d1f7c8d093ca819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc176a6420b23c999eb4ddbb3a8096820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae67a036ce99498a6d32f8cf448d51821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db39ed627de639cebb3d1c93f0eb654822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecf1d7be42593233e615a8645591cb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6aebddb677b10abb3aaee7304f7732824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a1af3b0b3a28c66ea3bdac52496f1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71286cdc01709b0d163d2768e8ce2d59826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75e0f2fad8ab897c2204dfc165242c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dc4b8b19fb92e43926ad32dcefec1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c018999daa1c278011e99a2dd2ff4f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0f6b221531cf79346f55e53fb7621830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59badebc74a2d2856a823d6dd18df42e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8637f621bdc86ca1ff2dea626d351832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7522e0afa86f24d917c193c14240cf4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d9c3eb8bb2b57146e329f38b29475834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0a6061c2784f4044891e623176a72835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb154238ccfcf338b3798bec19c6c6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6313084ecbbd57c8b518893e87e7a8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1789e2cd1f83d8458c7b471bd95199838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda9c74b7401580381974b22bfef957839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cdf7d094a9849b20963bfa2aca6fe840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97d77ad853d9faa8eaed502477a5e9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22e5681b3d4a6335bca536c5da9221842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9daa477b737a4f6e861c303b670de843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630253524856217bd1223c0462d36df7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d69dd018fb168b0fe4d5e30fe8ab6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f067829f02be6237b91c757d078885b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750f5a13e2bb13b08013dd169e8a850847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908683d956c9ea64c1d5c09993f87a76848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad44025091e7093056c09777750773849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd373c89252b842db7502aec7fb309850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830085c5887a83bf76ddea2debb8efef851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff67a289a48a07e3e755586aaf217c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037db54c463e5f62891263465108701853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635d3d5812a06b87399109a677cda73854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f93d40e503a4c71b563f4630dcc9ca855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71817f7e29a0b7d23fa514da998ffe90856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ff1dbc130590fe1aa4aed300dac22857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76fd31739847ff3dc378b03b97cf7d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102a5fb00e74171867e3653e6392983859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4540f4cdbb789210c68034bd80d3b8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56769516374325981da7da8a600de38861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceee8986928c452968f05921d457e9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bade04bf1b1947748dbc4bbc5e1367863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe49f35b15cb91b9b56d0b6947bd87e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d987af7fb409edb06d756d17e3a3c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508af4d62cc00f6218b73fb17fb6f953866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8a517c010146fad51a2ff42e48842867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c214339aa4344dea031dba69aa729b8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca7a6a9bed65619c392060ac1a0bf9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e14f0f83982c30d14969be6ccbff42870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704c473649c6ed113a809cc6bfbbd48871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea3c905b43eea8ffb55f4fd7f128c4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34049ece74862aedabb752349e05fc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff51ae1534e6d71c1d21d61295833e8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789a30a1493fb668fe360027c53d250875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0f841e82813b25c71d53c6e1acb21876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee77f86b709face4d6e4eb67aaf5d6d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1f4924226061250e1bbcb6c90dee6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66397de82c6be8639acfec0ae9a7a7a0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08255c645c4010526007628d8968d0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db617f7a74b5ec841d16368411b614881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6244ec3d7a84c270c062dd9a4bef81882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6270cae029765a03b85e3552f502e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8706afa221714145a0e005dbcc514f5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9247fceafc7e09e356af5a63d723fe885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bb2082dd41b607ee6925279d41bdd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564add78c87e01e7f2ab2ca63e0794b0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dae412f4297a082534b57ca7e5cc55888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec7f030dc865cd15e03d9f9905be15889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307def679a2f0d89579cbe5ad35026c7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6716cd5a4e58584238b14dbf114b15b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab4158b9b57c7e8fe0a32ebbf2c43c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4ccecde9ff242f16284f5d8f7a162893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573eeb8f66a3803aa68e4f12ce8a51b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be1d5cd56ce1309b89a63dd5ff8306895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68aea324b7971160228ed3870da980896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d9292ad5ce0b36501b04dc33fea75897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254b4ed241184ef3991dcd6e0d799e3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241317d30c4b5efae6366637c3099c3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218eef04a8011397fda21981b6389a4d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2ddc32fd781c40199f0ff7627114c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eb673a3937410cddb1af3b3b1b087902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea771a18969893b2707df588a78f3621903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424aa1dbc5a2619f0d635ac63c8befa904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3c7296b33da5fc6d5972bacda9564905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5a843ab0b8c5f9d20201a195101d3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ad94cfffd69f1e137ac67bbd17ef8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dde8753b52e58f5f36bbe73a8a4f31908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aa9fd4efea8bd1c546a8a7e02af76909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4166b5859ac8e69c243fded55aaf2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7ef3a7f35bb4fa1a166c1ce0022c1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5e43b6b3a3629fc7531344da9f3b8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8971b5c2042891dce5116bdddfe714913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19313351b9a28d4a87dc077bab7fcbad914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b138d15da4349bcd84d425af0c031915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4b4e0e9170f9a693605a07f5fb5b8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4b6680eca12fd9e981d13c055113c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fc442eb8c264a5b14057d33853ad3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c440bec880808ec121640da27dced8f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bf1f5661619b36b3a3776229815fb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b259b89bd096de4473e913975d5ec921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e8f5fd6231c179f2c083a1e1be645922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90932cfd06eed894f7b09d170cf027923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6832f9d661a940c4e9937572b28f37924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414661fc7c52d0463942fd69c1c194d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a8d612af8b6b9d104c83087110b51926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c294613ae8a5108afe1938365e5c196927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545be9bce36d01410e301da58cb2134928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75219a25dbec4e62e810c887d9644a3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76130a99bc6ca1828219a6790a87c2c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff3bb9c6f8d6b3eb55596c9b4b0a4f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4414b7ab88ccca1ac548bee7eb3d0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac0263f4f8c56150c1ecc219b57960933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e4b64d2732a0245d6884546e4cbcf934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ceed223bfd532f1d2830b23097a6c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9192c7a5f44cbeb5bb30d0f60bff5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318d2f99bf55c19684ff92555878177937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43d56a6c3d1d7f1eab2cd7d3b10e00938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ab59c7e9a9cf1a34b58b25c0ecb41939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5fd7ec4ba020c7c9a14d8222aa566940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42a0d03cf2e476f37d09d4c54a190f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74458240345b12b2b154597d8fd3e9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b52283c66e29d02e55bf9ad6ca1ed0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff698a8177fc4ad9bb9bce915ec9039b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ee431f62b462e9d5a49fc00cbaa81945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561e04913ad8cfafd2f2a482223e5d2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e34b39161b69f33d7aea79f94c44f0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c6db17a8e6da844b4a8e8b1804cc0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a6c8b15d03b49d1e2241e9db9fdc0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39058e4a9882f887355b01186512dc3b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19b18bb69c30536d5ddcedd1d8d05e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0866cb8e8235749f0d725b388462ffb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defac3289acbdfd5c63b098655a12f5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317e2b0109cff61a1249ff1d93ad020954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96d838af0ffa1cb70fc2318a93dbf4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b73c892551d5e29bbfc36e3a53190956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffc89c0e21fa79710ff2dc0c6a04f5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dad2b4e1c0de2de1c1d1d97f59599958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219e9653a88761dc6601cc7c0331110959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354160593fff8402f1a1b6df1022c0fa960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a13acf4d84faa8b11bcb2dadac44e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6acad051f63f28b0620d6169e61ba5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a7c027e591b9454671eb25c74e6f4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689f8a3be219456f3991a4934a1a845964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798f42859c8facfa5d20279e5801d63965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce4a3feca678a94b837838f5062122966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d320e8a4cb21403ca0ae9a507a2f7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1da9a6bbaf7adce95f1a3b7b476231968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404ed62a2a7e459791d0c287615bf87969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba52246602401224c5962c212136ab7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ddb20060c3344f869b183f680d8c7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca2ba195b8b0ffc02cbc229d147fa5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3624b585290c1f11b62c69033c4a6a8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849e676e1d0dd63ce9f8bf59b915450974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cd215a9e168a9f1939a87a0f77a6a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f686b0d03c9f207743c455a81cec593976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1ebef8710124f3ccde89405a766f1977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>