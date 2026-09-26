--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde6828cc1d4d0a35f36a7cf1bf21451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3d6ca4998f0693c742b63ebe4ec812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb210184a375fb25198c966e4607393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f62f2ac1eff8c93ab05219894a37f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868dc082551bcebf767ed3c609167425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a01959450ffff42995b9302d582276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003a0bd3bd94792246e22895e53b9647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34c5c052b4bfaf891b43c681ef52368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bbe2a71947c4aace43bda5fb2177c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d1aa24e95e0ba965e886ccf9c7bc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802149148b933284408f13370f7e157111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8859ec55cc5793dbc2cf2903d331412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a8db0d15a06ef6fdf6683c457fb6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719d6df184ce8be76f2d84a31aa306814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737848acd55330b94dbc664118fdc7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11b42c20577f5bfbacc31814e76f8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ea1ae13758a3048c77adc0b96429f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464a4290b61f66dad25481e89a637a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9a1d3f5ae36164a00e58c9b0358bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5732e1f2bb3f6e624ad95d5ed6911b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78285b8088ea1379d71cd0be4575840221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f1a71321456139ec9c254900799f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bb441b6d29ced90bdb6d5057c94e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb81bdfa80933d413ccc905ff4e60924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40e868dc87ca9b3e923cd96115325025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926437debc151a16046c5e2dc71da3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed66181752585b11c101e5fd94c500c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baf0c0cbd525603723305972880db128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8fdc824cf0475240999666d0f58ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf8810ade9f7df2f63d80a491c1a2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7148d9beb8ee1e4e3fc84e926ad3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1e8d34513285b8e04141a6db1f74032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606863f63cdf7328a54b7a5bb56f97033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c1826b62a312f5e45f5674fb3366234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d2d133ca8ac57f194c19b61803fe235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a08b316c9cac0b95783b931187e99936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192334b82afe9921f6aec0b85b6f4fb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16053d92f7f3f81448b23a311041a7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e94ed1582d08c916b6feb09e3e34a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62373fe9782c107ed69c6de4a5a2d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a5b43557e708b2f8db6d9ae6b484a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00853d1fb12c89da41e38cc1a57fd68742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7baa7f20221689237b5454af21e0a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a08b5f9b5f4047188a29f8534a1e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ebfb66d7a2e5f90a6b689571305e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36499939d6b7a26281ce5a3e3954c3a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8070ab596fdb3257a8180b8719bcda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26624111f9afdfba0a2bd70fb06b89ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af7ad6a75123ec359808d598c444a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030cf1d5579eaa42e6db951e5bb6c7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686825082dfeaa3e9571563a21fd67051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0db917cbbc720a23579536d287372752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f8808d65fb079b11caa3eb7aa706553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200bbea5d002044cc678b7fe210efc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5adb19c7fa1f3d6d254db2cb62b67455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb68a6320e6cfd0bd6096b8c5042f8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eee44ba0996450a90afde567cdce4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f50dae250535b34cc80d1d9185c4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac913d84c5fdf4ad1a63f334a987cd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2120fff45d026db210b5b0c1aa22e1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e137c19635fc3d5125a49c10b8961161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557d8d7eb92061b01b7d1f4fa0f8a6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6984b1f62edcfb6fc48fff7952ffcdd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7a8211522a4cd503eab7d4782aa6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e57d4825ddeffb68fbaab33ca089165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34c089717e10584dcf51bbe4ff70a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04cdf5fe487a19b4b33bc6bb9d078467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53facdf9838e5385c3b27fa574ca940968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23957d2d979d498525ec3ebdbe8faad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96e67c3e3dda5ac0133e615be8dbfe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82dbe16da98f78a8215540f8ec934e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31c289432e28350855e6dd1d9fd74a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfde3688c313c20beb3cfcf8eaee5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef1117722d712a3ba5fe24b37a34f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed77ec2102ccef44ebf45af4df23cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89fd218077b757570932f80e0ec75376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cfb6aa36892a0fcb7957085462b9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ba30674bbb5b556e11936340718bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdf59954a4d059720acefb6726bca579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ef1ddf29111cbd5c7c9c2873b275180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494c0a01e296902a8c2504e865c543581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6f1df314bc07e7a93a46de1dcb1e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ea924ae7e5c08726803676766a77b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69e8e48c53ee9c8e8d24aaff3b2efe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e6bfaa6bcff7c673f47826aaba15d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0907c62654a1b99da9626e3fcd6703c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02933750ce31cc806925b3283c71f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001796cd86e6bfdd15ee2f65ae4f299c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5bb1a6ebd93e406d829f66948061689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f41b023e7105c8bd815aa94f73f6b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d93b1dc7cb37be0cf4ff474e5fa6c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a84a6d4f52c95d7c98b400166e12c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a53320d2f24332fee8ffa7c4c453e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727ffeee6d2e1f562345b2f2d0750f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d318a34b5c85d874d0fcf9371774a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279af060d19b95b06a2f8f0f87b05f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24e86f2d87e0f561111897813646f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428729a7fa26dc42e99453b8273b98a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb51dcdc10745af2a1428b8d69355599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c375d48648da4ce6be2f1ffe8bb57f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfd47fdffd0e6147dbf8989f400d63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cb189488a6cbf55bbde19ef061c0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dea6363e16310b9bed482832631a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1d2d99db1cffff966079a9e5e3ef3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f017e7c72aacaa0eda3b54c02a5bb36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85904b5213844152d03bcbbbab2d5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46148745ed33d268b8155012748a372c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a16506dfc6f8e42e6206895bf886e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85f359ab1f4de1055272e1b2d7ba3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e71424f7c254844908878d9332e32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4cb80e00494fd1adf96632350d3c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dae9169c6fc824f263b2a08e5b070112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ae3ab0c19f784bd67e215086c57d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d272b6b8c1e42bed1f15792c4052f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cb3be8a1b2ebadee9db90635ff074115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd422f53ea006345bcf4966adf8978b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffb9e73c4cebfc9ef15e3a0a2dbcb9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a42c5a91b6db1cb14a2963600ef39b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb7aa1e89b645e53fdb76c9d326abe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982f74ece1f8778524c3c3f6ef01cd4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f95321b8dbda855b4a4dad2f9111fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643f58cc1d4cfb92dbcb922de0e5d39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d92aa3372420a7577d3dea79455b29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997347edd9178c80cfdad2ff73569d40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2cc5000c889bc2eaa10ede201ea13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a1b44d4cc673d62858b1ad3d1fc08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee603434c8edf2f74273524d72da04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f394f0bf492bef4a99a2fcf4aad3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c803ab04eef643c69b0ca1c71d8c890129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7bc2fac9ed88f92b38bc0338910cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e192fb77d70124149b896796f020fe6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6e1158f50b1705147870e85dc1b0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674777b71e77290d6ee57057309a18cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c8acb9bcd371ee8c04d1d8f996924134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff80ca10fbec25c01b7d028979a29b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52874660044ed001624cecbec40a65a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a5a53570c6f136b8ed71f8eb3f215137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171a44414b6d8b0d6a662b2a8f1c2cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0920a1eaf8d279dfa758a68c21b25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4a31b4ca372d527ea91b2ef1b4d7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8ec03d32f016e8f83cb608c2fef9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cbc33dfca2622db0241c66008723e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccfacab449f543ebdc86c284acba93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085ad9dee9d57e9290f32f1dfb6f1f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f55ff8d83d7f9192cb9f6e2cd60408145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169431e9e0da96ec287d6f815ef07a52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1d88504092281125bcf2573cf04d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95cad94c67fafda9b822af816b0215148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d97626e283550852d2908a338cbb4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a60b0bf3551bb0e77262ba9e4a8d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a70aaec7618aa6aa33f9a60cf13c14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aee307790935450a3bc72abdeaf0c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ed4b0c743029fda795a3539cf2569153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b96e440eaa52f668c65196180dd58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26594641229f077cee0dadbd43f58d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edf8467ac4db57f2673173be4d020b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d214729f0a6ce9ad5cd1af8effa30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d546da41fce5e53e3025151af93a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbf6e5a8707c604696678a6f7c10e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641905e1ef95bd7d4775f550d11965c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb009fcb460519415c4262e8cea8f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf264b5432a6ed116aa9acbf7582f37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f56267048007beefa26b22a2da784163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba0e8ba4759a87aa199652a480aee1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8e48bb7b66c007c3a47d304bcdc91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada569a6778cdbdf776ef45f0ff4491f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6719734c7d42f0d4a7243de189397c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142d91dffc89ca18b76972fa2020de9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf343c6d6191fb64dadda8c29b903ddc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa285472f8c8228ea87eb5ea37d00c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f21e881234c453f200fccc52c96ac4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841281948bcb6a4508ffbc505616ee49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed714e5e969bf5fc5a3ad9c1334b3881173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2c96d55a132b481b8e34e5c213d8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eda017439ca1281c009c5440e8fe7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b936ad0b4bd15f18a30c7b22142c82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303240b3254f4bc0edb06b4e0dbb3c87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610af60db2222d8f98c40ae025526cb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8facbe282babd1c739da1a060adee55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405338fc6fa5681afbe1183263bb03e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9f0c1d27fde194a2885d6a2879b59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd27eca7ca095f5611b8f2a3c6b014182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fd13b8f82469644e72eed827f43b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664467eacff465a2e61bf89da5bc51f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95380110437e078e2c08e75c9655f87185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d975a8fdcd77ae51398e1d93e970f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c088ce72b786158e5a7dc3161450e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd12c31536c8f23461db402dfb93b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764e87cda4250e02129d262177da421189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1bcbcacb7db82138ebf23b61cf8c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8958144b33868dc9750ec0a8e2dee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce73b571b5ff6f077ba8f11df489df8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c9d79271326dfee450a184841528a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf63f9cb08ca25e56614ebf04cf5e12194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079108a666d52182b2546cafe17bd606195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42721de8a321f69922d1fe1180a2d667196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cfab1c3f6ec132f587254c00b6c3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e85eb5be533830d25284b583dc72bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203c73a12ed8ffc501d6a72c746ae70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea1bce24d7bdb3ab1502f40c34d535200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5b3f00e18dc5113a503035419673e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15145df76e85292e590bfa42cf4c1d5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba144a6690b0f08e5b6ef07b671253dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d34c737d4c09cadfb244b644939a96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e0c9cc700b9ebcfb10df04a949d16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5989a6db353dd2f7bbc5e47fc0c2549206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f0a7e5bb3dfc0eea1de4b06a5fecc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55ebe4a42606453491bcea2703288b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802387b5b633f1e73104ff3b1387760209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845fe1f61463fe189592bbf6ecab1d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33290c15db09b1ffe34f7b27bdab9512211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b89b70cf5982a9c4a6ee129ad2278212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7541bc1318684112623fb41f1a905213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e66b31b6ff5ecde0c94d792badab7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2684fc46f29f0ee7d6421c9f73dfb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d36c35ac34b6e9f1780b13bd577316216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b601c121e273663a24cf3ae73a78e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f2e1bfb54a04be0364f362dd409f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c6ae70400c2b92f4570d6871174b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f70a5a4b274f8ccb1528dd01cb9a86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda4964c45499b7acf6fa82c96a3139221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc30df13cb376502e5d84458e8e1fa9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78758e361ec3d48f793200e5faec67d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c303f97d78dbb103e42546f6ab1dc73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc61b3ca8536862bd23f201040d7e60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050770b4ffd26073f836365cf2d989af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a803cbf116b439d4704d71b50499b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be89898fbc6bae8b7f8dac24f87a1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78585e343a0ddecd79050cf50c5057f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba97a1f7780f3bba855bb1312486dfa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43546c2b8f103e18c632fc8b6980cfa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d90f6d57c32eb4a6d7fbd5324ec49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28aaca4f3939c1798e88bdeff04f5a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a512798aee8a0fc394df3e1de1687234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5b5d4785a348ec51b605adb4efc82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509da80795005339cb3adcb8a3f2ab5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a82ab04833a97813ca25910b378bdf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1827f9495e53dba02bed5281e978b06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503114f91719f79be0786fe3169aed43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4596369b804893c77537a72ffcc992240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7011350f96395aa747136655a2a3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18529c7e3cfeb4bb14f802f097c8faa8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5cc6cf42675548b458d4b8c127833243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2344d39fa95b4d7e5201ec8fb5ab8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfffe5fc2f703df1e0d1ee3cc9a214b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf9ab6ef39db85eff4af02e2327be8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c63813e05e8292af564d504d4a270f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20732fd73ee9371998862463b51ec0a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcd8f9ea0dbdbb8c578f7f4e3a969c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b9cf546db9bc3c408091627d3b356250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5a55688aa0cbc26507f729380be82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97904930bed6b7533481f4eb4678b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91378286e62d5d0d7f43de42ae7a9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fbefe612f70a1e68f2515a941e410254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d100b0b65e0c4616fa1d35fc4c32b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159614dd3d4c542d4c3a21c0168e004256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5067a14cc91087f6251f779a0bc088257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd556c7752fca9f4e23d0c5f084598a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2d661970db98356b915c1daf2b67f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdbcefc4d9ea0c9a3a4f310c626bc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656af04f7e190b2a14dce5873b9b019261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f215524ff8bfc2bc0ec108c3e1fd2b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a3483f9369830ac24d544de2277e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9a58086175573889da7d5140230ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83959c6ed585f328d43bc79bf5911340265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd27c2ab331743318dd90bbc0d2fe5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bd69265056398abb6470ede9276a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bea4ce8ab4bb15f0226c096b5b58e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e441a704874ed3660c3e997eab3c293269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9adb5a597133c11b3fbba4cf1bf47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04ed86899b123e898635a1f9d9a587271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba323906335b61be8f92625bf573899272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee22a2763d048422e628426fa1751e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7b1386aede312da91e6c2895bbc2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd1bdec98ea112e2138dd3003f240b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b1b2be4f2ecb41eb31713cbb9099e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020075fe8791697a88e18d1e9982178277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f145a2642b30b58aa9d29471c00747e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31933f99d45d2432c8adf84704b54beb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd09a7a93cfeb65bb5f6cc969c02acf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0373b14a97f661c7c2d66fc22af2e5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f4fa2066743e5d2406fda80e68b8b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a9ead33cd4fef3a69d49290bd7a3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66135ce06e4ed95c3ffcf72d472ffa81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c848ba4b5f83084be3d06be64af44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4b43ee201b73ef9f41211cef5ffa0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5db86845988fb73cb88e15d0f41b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0007f30c1a58b50a84151a134334f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3da1756f8c9bacc78d16096819e523289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1e71366680b04f09edc175bd1a0ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797268d7d743706666ad3ef1f537e601291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d236eb3a65eeb91d3fcd98d2300ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439062e9d2002f19d4642dba3317985293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18177492baf36602647763f350d551ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ac6cb432f7be13cd5f13b66104bb8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71d95ea2aa172fb6eec3f477bc8620296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de3128940fce89ae1e4985d404d6de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3da0ebec3f3ee55af4c4b60592c7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f219ecce7c7b2f7251ed883f96e126a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd654d48e4135246d75ff0bfd339bbaa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48f46443c941a78ab0160b03120138301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e8200f3995bc66e487f07e7d6b5bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdbc62d661e9ed4c50fee418015afb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecc9b77a97ead18a04c03c0b181af7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ed66a8b662db08d77254cb95bb7aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bb868bcf0c069276fe9e1e392870f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409bfa00c16e8339990b637e425c018307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edec18768f47ddd4a04436c0cb6561308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666d0b838a388be1da9ce09ba2d2edb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b5d8894fa92371b47dd15652a9cd9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10711151aa2557c12909ba874f810d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978059e1fa09f5073dbace26d308b922312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eef18c95775ab9c02ba79e8aa73d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31557963bce206d42426307e7dec0fe6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0200048860af8c9b80160b3e61be103315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffaca710d44395fd47acd3f08d6b6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bace955ad798f2fdc5852741306db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9109362a452913120544874dceaf84d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad25ac7db9d201acfa71d520e2a6adb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c2640376b9e4aed643a3c955ddfa1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbadded7114414de546f0edebdbee4a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f09d1fcda80d91bba14930d45b7229322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddc7cc306d032fb4aac98a7d9cd3b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c3903f1d3a45759dc1ad415d37ff5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ff6259fb6ba3694b982b0b911866a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff16d8a3cb4f9751d833659c6e94b23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31af7250597461c0f00d9c4a2fc39e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c859ed41b03ee6316d8ae2449c9b1d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181964cab8031f808c32f56bc4ffb561329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a92362d491c0338c6674c440a69491330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55924fcc7da7feb44eb42aa615fd8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b0a3b7a042014b7d24edd716065f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2bb2c7253640f9d8f66c90b44c467333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff32530041b8bb5743a849de924c441334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbbddf680187d3b03d110a7e5c0034335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11428eeedd6d7a1d9e7093a42ff15b8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d09d266b797b3eca26ed37f6487f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff2bd49ff76750c519a6b50bce398c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f0c75a258db1b077d5070fb247750339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d68ae6300515a2d2830381bc98294340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3108f5f02c7668895e81d6ac1716117341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3381c89f099649fc6730c77d046432342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0b86bf80bc52d44755421c7108e19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad30fa7df5c8ae9b91d65f3d3dec34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e0de9dd7fd1f7237d8afff3fa7d10345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ffca7fb78125fb793c48d900d5cdb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06e0990713e72f59fef06bb903f5d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4452444cfcd4815a87b9716213cc7f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeff9e7cfeb3ce0e56c8d8c5d296da0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957a445ff99ba41d56d4737cf0310fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e640799c873bebffe868a267892f41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee531a6da8d77322cd7f3e1a9789eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73aa9b5f70bdda04c8fbce2cd0dae30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340748a6b17fe080a5c1d5f7aab759a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380275405c8a6ce7fbb2ed1e4c8c6f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949fb804d51c6c86065c2073a0338b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034cb0e306dacc6a70f634e16e2407b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9112c34523747b566573af17a841b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facbebbc9824fd7fb05d8fc5c879e97359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d40db78b80f8a07927982ddff2aac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851693fdbe46f7aafab7a05ed48d289361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963246d3867242032fb78d14cd48f1e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2072bbeb321b9a4b74de79732346041363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dc36a05a691517decaf09aa1c6eea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b09f6943c4a449a340721260731a81365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f52297e833125406883ee5f27b7e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6d7d18585a85a70146721da8d903f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220e58f0e9f1df16e98ec50116d0b65368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928274f601fc89851c7be9d04756af6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c13a822780e1dfe58772bc44f60bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addec3aa8af3deb4c55d26b287903de0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c0a5a1039857994a834152b1c589d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cfe8810bd25624e67439cdb68ffa2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6731d50478f1e2f735a5c6409f47e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7111bbf507b07057d5a19e5161f45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d05a316b39457a4d22ddd60bc6df2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ccd8d0fcb00895ac76141e434614c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e047faaf57d994dc8cb907e347fdea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6c39a07ada15922d2d94ae34d708b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e67e836cb4c686f513746f6397785380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549edccb64e73ca16f3ed2056b8a2f5f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3963643096175b49fb52edeb351eaf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2ea4a1c411f8af6c407a2a6f80ec0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480321139299c7c2d72019b5ecbdf92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7240750b01961e9dc2748817fdaa6a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef5e496ce1811a7f0927d5e5547b69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaba831bd80e743445cdf332c3e869e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e19520d331a74ff57ae6276c914123388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8351aad518e339daf8d5c20a8410949389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbe26bfbd6dc91d1f7096109fec71c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997635ffd2901456250dc49c67478e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35430a8a6811f530a715e530c399a12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9430e5d16eae9ce4c7170d68d6c69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d085bb860b4d6edd842528102b95460394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0c426677124841e984a13cfc1a9e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1e2ff5929c33ae1976a8beed1b7d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce12858f4347f9174dadc94d24e50e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5407e89b5a74575edd601be34b560b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dc263758ced233bf7f7028f674ee8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5903c2aea71d6124b015e78f185172f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d459e1add8e6767a1f48b32e61fe059401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e3f2ba850b77e3549c938b5a35a7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787b4c6799db3bb0e48eeb480896fa9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7f2f7872ea411ad4508a04ad7ea2c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60d581a2d47b6c62b13d79e6a00b59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23395aeb742db2db6cec528ce0146aeb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fe6f3e518415cf89cf3e628d9dea6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530d233d42f992f6e1b75a59fc9f3bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31801b88455e7da50d5258cda0ec757a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d7f7e2503208376fe05c5c5fb1232410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b861fd981c99500f4a9346f2b1626411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fa0dbe28aabf574cda77fa08c61af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f61e42a03ae5544642371abe0f583d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe893ae6991cde031b3645a998a8d84414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42ae2b208c4621c495a087a2e0c1a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edcc7b17a6e3a57d846e540b02e268416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b7d0742f81ff609b012721a9ee161417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef0f04bafbfcab1bd73e0e4f35ecdf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b7f57933a1214f700c34e260488e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19c51d00d5e7211e6278bdede4c5f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9d67e17c211d026ff8ee79c7ea24d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d80a14fbc1b4cf6c473cc399f0c25422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7079e0967d87ca50c847f58de38f71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3486c13bb9be20ef11fcdaaf0494243424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6cd1344fbb7b6df97276d4117e484425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e6f7fcec9b93ce427bdb70f3e94bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782edaba1fa3e4ea9a98a617b07a634d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52b4897dcebb9fca487093d6d39a5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9963e75539bb1f9d34f15a04e7faac8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa67733c4f49bac128c7c72454ac5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d2e05257234fbeb5462612b1b6ff4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588a87c118def49db426d69908d6783432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1aa6ead239e332958e98bbb4a6780433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac8485bd199fe3f018308505c19640434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f55ad845cd7c36a62c854cd7489b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49c3565f015409519308e0133aa4f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc840ec948eb7e4e79eab0f04a5b350437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e923a7f2abf0db530c0188ef9d6f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736571d9bdbeb9fb67fccbd4cfb89e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db148d04ea6150633a4c977bc285b56d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e8b441abad58c70ea78448331c4bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b921e596da44790df6302f37e5a18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cad11c07f5fb57a1a1043ca0abcdae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8265d768fd00163bdf7a6ab7bc9dcfa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f2faea8d799741ae433a40f936d9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37358c380c5a22b7eb61f1c61ec8913e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5484474002297f56f45c8620b855a0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ba56c1467a28f15d22114bfd2637b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314a79161d8a53bbf3aeb50732c0478449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c0c7d2ca0f03147059ebd690277cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8b87f215355800b71f1824912cce1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35632ca66210842be502d6fa568de4fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f147ea482fd693b18e167128737f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298070defa7d48c09ce8f4587df655f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a56287d3653425eacf8c4c519389d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da997bb5dd8bca760a53cc3458d4a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843d2a4ef0f14d2893be7f35432f62b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5071fb009179043956995644926637c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919ff76cb24a454f9f943a7de8e4e5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53219000e009932d4915db778e7a841c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c998bdd9d8de1a8c1729193870cbeb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a0d14d7179c23535ac61b4fc0ae24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae0cbf7aad51eb2209b3e580deb676463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81462dc2e4be2077154328dc69ce46a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375b714d8cdbedc09802f6c399c5bb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabceca8dea6b91e11c0b85900e7fb4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d85c0764c1b95eb3389e2b4252c869467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c3cbb78a92b3a49873915c06f3550468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac6c60482a7819febabc69de5d3e2a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2918f4a9852510299d515ed8b7d356470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd7def6f663e92a26230ee7c8908a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749248dd5e33c972dbf9a8551988965472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf269ad4d9fde86961b78546f3740cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b713cdc98a501a60f37d40f3940706f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92166ecf74567264bc7539bf525a7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442c54eee36a1d8f2602de0ee6da0a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480f0fae21ad875d8a5bc42b148d1f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d55bdcdb26d794fadf3fe6b9cb2570478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07187a8888c7c5b6c803f247aefcae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64191d2d96bb55458b8127209d35d34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bf5e57ba5bbcdde3f45299cf28bdc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4266e05022a1b3350cf1221b7158ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d85dbfcf4d07e13f06aeaa9c64f4bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3a37a923a07fa2d5837e5244a2369484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86676eac2132f421dd949618a58ab3f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa711ac64311e4b551798fcb7b21d6ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fd48e6e26083fdba749b1d5409e73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c216b54a07a4f52f929e341c94dd57b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98e0f98de2ff9d6a736f7023de758e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f641f3e39025eaaf729acab2f418e51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809b3e6c8e6e6047ea5f22d6e344010491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc8f4eebc42429868978abb740230c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690e975ac8ac728ccc6730e733662c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6687e36f32287a2547ac9cf49027e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564699ec355494ca905c30becd10d4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3eef6c9a9c1bcdacd33b72acee0466496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632303ebb03f605530e96449f58f657497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478c537530559b9395d29e66b118764498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dce912540c989082dfa5b0b816f521499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245336f47d6e58f7aa8a949ca4408a6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f072f1cb0e7ca004cdbaa0624d9fe9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b66ff87b18141b4ec334657c34a02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ee58baaa81bd8fbce5f602235e8cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e241e28c2c6fee66d063978ccced7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fb3ccf879a04e7fad215ef40d4ea4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f172951d156b58d34936dbe74c143506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1bf6236fff88c575d0005d61536b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931184ee37e8a7925575f85a83a59127508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336bcdad71e74698e13882c45d01140509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6066c6e73a5fda94746945c0aa66213510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99be4d20a8fb628e0c1863e86a4022511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409cbbf6238776380462c93df222cd2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94495820b65d271eeada5e7dcdae61d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b2d19f6237bba272f2852002e797e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895bbeb0369e305f2db8450ace5c564515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f59cd7d82cd3fa14f712f8474e089516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9c540eb335c368688dcbb837b51ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c173a338a7e5a4b94eef0c1e78403c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df56cf2974ce587f5289abce4e5e63c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47270d107f3b45c3869c1931cd7c12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4e8e77993e1ba62ea6ac6c1f5c3da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70e2527d99faab473edc860785a6e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44739fc0a967ff13522c4f95eef5c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfae7ba299ee35d77837d656785f12524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f494d014ecb347125524d9bee85a74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a120b36dbe0bda9e0119437cfcf11b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab178c135573c2ee72cba47a193830527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05df457ea7a91ba1c99dbaffde4ec1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d53f7f54d3400e9b1b1064a0a61bb0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53f95c1cd5face98801866572169d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5962624059ce312c351c4f4d31f879b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf1c0267e9fde95624e47c3f8cca30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874803708544ffa3e3e90212e9dcfe3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b220289e1f15370d8fadb3e62b4a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a591339627441507458ecfd99baf063535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a2798fdcd1dab4c19fd058afa5e01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb90e7b4a437d9a908c7e3c04938115537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96c0e4c02c96c9a6f352c7c2861a69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa569f556b73329329457f00228044539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf07a7538eff3bbd7e7721ad4d62b41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2837b2a1e009a31aa7748d3607d7a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8de9f026d0579f73a9885ca9773b84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a6a656ce45125fc30fdd0d85c83b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df670fa61386614f5405bb3ea7dabd5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dc3306c8f1ac5b618eb356a281506545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978697e95d577acc0c32bac03d963dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06adaaffa8f3f0ede2efc5f9fb119db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4ced2567820fca37dc12e6a1b5e97548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9a05e85aef62a4b17f5a0eb73a73e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c465d5b0636f70fb2c72baeb8626ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270051012808444033f1e799dde8054551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fecd68c1cd59b63256f4d0db0893d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7b41bc951f7a02053aed5e154a828553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea4d6af767821e5ec8ff5dc9066426554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1be5083804fbf8c97aa8d82e08779555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1558788ef300e64aa5af8c15eac1d5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567a663e4d2d1f4a22369a18d573e3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757cdbf6ea7e6cd365eefbb5330dec1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627addc8121515aab458ef80f78dfad7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b701519258b0e42781fc8fef1055906560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb11889a555ffe2930fa9b6fd4cb89b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664c631d9f193079596a354e01a2b1c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa258942cb73411829ddf0d8613fee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bb6a8e451f9ebeca06df88c36cbcd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3874e2ae05dfca0fe8246c8a72693565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021eeb2d7ca1aad2e3d29d637c8536d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5660f442a3e23527078b45a5dbfd519567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bcd1d1b805000bc8a8b58cb93093a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0de20396080b788100e116681ada7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7acca4abd839debf7e6ceca974f37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1b3bb9cf552aed286e31ee5cc68ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c589881fb8158ceae7c5b61aa584d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88cdd4d800f98cde9b09490374210f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e9c6d13fe7135d0273d5602eb0dff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b197e823bd88fe581d67272135650575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cc19a53ce325cee70c44e44331835576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be08311af091a8cd4848e5df2a8019577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2af2b5974894e9aa764fca325e6b4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80f48a0953eff56d61c8132e668640579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06724d04da02d376ef0437dfb0da9de5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f862aa790d02ed6f4df776be58b733581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3314bee14a2e1a7a711ee571de4f39582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a76400bdc1ebaee54cfb5a40993109583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8449f94f0e70f1e0a5281feba8b27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d37ebd699060d2412088110e1f5c1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa90ede1b0cd370d11f7a8497c7777586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f971a29658857044ce2290f00a0c82587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6759cca73dc0f800c1e2199b1aeed7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbbaa6b708a30d2c12a17ddfda8c13589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9638284ecd7137f4c4d38546f52ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152562a34b3c7880a389abf8383f1d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4c1fa7b81abb605a88ddcba920e06592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990df134b9f8d00cfd7971475ceec01593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21b51d82988f993e5888e562636d02594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6816b51ff7f74b16803b7df918b5f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdc35e10a5095fd93e09254137598e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9bce52e1dad52dd88348a5e2a02f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01849efb6084768ca8fa1ed040a6e9b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf4868dd1c66d3e99803e200b2e485599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0d57c5235c16e5bb8466291248e9f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f09c0483ffb7fe47e10aaf864a3b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca18f60cd1366eeef7aebb85e30c8e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80010b2ff23399f8a84adabc0c62c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6ee5d923ed38140c8b6ba8b8cf07f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23cd1f75114c44345346f1eb2c0bb8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48c13155b9cae09306298963707852606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade7cdd6588f45a93f97552d8c9c50f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299819a08c1347f9aa2e1926e3cff896608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea74a141b988ae09b3a72be27f65d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa92befc9330cd623e98e69abfb4e20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb585072efaa48712b780a3469ee94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f421bb12877f0db525747a466e3999612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd284423358dc1ec97b700f22c1e22a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa33744a2d60d0143fd305d526d57b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04bad112a9c11e52cca6e63a920119615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412105093e701cfd5a4c63e42683f71c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f3a180a85306551b289281f500026617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee31147a9f46f5c336da866e44d7cac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240860afe92eee0239142aa48b48b65b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d526cea774336938b592c7f36b6c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75c14ade699e1775316274349544b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7d47d3c867a90686fe1f877673775622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47c6f60e7aac1e78c9ca1392548b9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43494cfddcd59917bf0d41ccaa4a5c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21650b43c402e31ba112098e05017d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ff9fd69673b66b930352b711d217c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884aae600b5874076469b44eb78372e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3017cf21533a11c39763859b97a9fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650badad56146f0ee206c7ec7536904629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffe2657d385c9160ab2da53a263561630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb38a70e00badbed96823a1d8425305631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf57839dd161c7727867509c78cbc5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d60575ebd2c7123ffe40683628ee2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fed6bad4c647b0abb708d6103f971634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40494fda57e6d17f2b8d95a1e3d8f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd3966e645e9ce441d2bd87df81ad7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc18cf4e3c3534c1ed71f32c84a2c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c53b643023382f8459d159de27060638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217489ce9d14c0471ae3db01c547f24639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1ae9f702d54e898c41d5e7697c4f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2433a0d6c2a2342ce8eec96d0cb37c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a76ec0d64ec59df21b7a30cbac2a8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9163f7f4bb20c0b1fcd4ddca071e84f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794843a2fb1832f06b740c41da177db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38296f34047fe8e2e151cb449c0aa4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffad109a2973e3b4f17a711690d62a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7a43778223e311206060de2d6e94e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa3de79eded722dbd46c4b20bf7559648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf93c598302be88dfc1f97336427b92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9a96d2d69c53649cce98837433d89650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7985cd9b8e27e35bd990c69be5db77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607c4f713470fdaafabeb65b9a59b7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a37fe01874e00fe5bfcc5ea23700ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d5d3430f30ce9665725d6b15d7579654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918fefcafcc10635537ec2d488098f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b99856c25e83131aaaea63bfa378ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5d1253cbe9143691ad688399837e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40550a2782c67a15eaade2251a9b49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99de689008a74100771208b19d4542e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500d682c622378095ec7f9ac0276a49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec02a57021d7767fe5fa1ba76ff6276661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe43c5745e79a22f46fca6fa4eecdd5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1157bd91eff46a9915df197689fd2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e0e119c4b9470529a528c960c39c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662be83ce7ebbb3c34804fe8a9af75d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249fd6905cb670bed1c6e2ca38357e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3b734f09df0aebbdac8f165e06cbb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4261b7be6d4d38e86b90d0f5c82337668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95db286fd947418cf3a30251b6f327669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c42dc464dc3cb075d401e3ad07d978670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17477de4f8f669dda43b3ec1ca21b16b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fc607b57a0390ddbaac038136686d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c61c3e2766dd4846a1a8f89e288a68673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4217e5c70a1af176e4da67a3eddf4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4af2a6134101ac291d8d668d1b23ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdbbaf8a72c0c322c382bad2cf59f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59cdd29d733c3d8f14fac008dd5e66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5608aa0e02b2b3d8ede0d44f57a2a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7507a3f1e168e868fd62fb471c1eeb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7b1675df536c732e97c3ee0b944b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aa421fc681add15c0b1fb59282a37681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a4d8f00f7758889253615eee53e60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9b83c44388a5d11e1f56eddd20e51683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87b796a5e7f0e12072322508d22a35684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bd0e89f844ff0868938a26858ebf5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8ac7bccfdd8341164562899487200686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b696c7abff5a39213ed6943411ea9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fab0c404301ff9863d443bfed8e90688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7ab19f3d0abdadabedee6704f20fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a55309af30697f40c9639bcb91c69b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb14482546198a920c1b8f38621d6b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c65cd47bf7c81aca04b9855087a86a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0996518e3f52c2c9d746a2ca9bd0654693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cec00d3db9f089170db376f5d7842694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597218fb149b7abfd32770688db4592695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248cb69f4e63d4da1cb9de4634ca2f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c300bbf2eb911dca57a6d0ec6f2c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8679fc76cba26cb5ea91d7a55a0ad4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92946031a5d910b492694cc2869ed0e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9ae4cf33c65c004c6fd60405c9640700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39c1b88063833096a5caca5725a118701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7d146bfb42b129f9cd582b19d695b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5eb49151b8ea40f924d280db3a6aa4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36ad96eb6608d8fddac2aa7525eed2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4e9889beb37a055609ca157f78dee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baec3bd2cb2cc92d684675e811a797f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27426bb1b454b410f49eb47380933fca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc916bd4807955b1634fcdcb8756185708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca575fdf460047d23333d5fe04c5c0ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c56696361c9977f258aa5a8e9c80e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0388b2390b7d1d2b8518eab35690b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6140c7ab659e24ad620ef5b0a5a309712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121a99d50200c530b7effae177cec4d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48b95d799d93c92b68fc7545247b73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c4027bbf28803b97467a782b91274715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab89e577ab981b8bb83fa8e08cacc82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce444fd07a252092acf7bec7cb1e930a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882b7eb4ee1d12655af865f18241834718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b813e6ba65598a78972829678ad71c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115fb6fa2dc63e1afed04b470aa24db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed240b9788bb03b5d0699874f3d1f86721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5eafa8df50bbb79d32d9d649d524e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bcbddc06eedb6c6f19eb4979c4fe4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e22cfd76c8e9829ffc28b7ee29c5f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f4ddd01c944eaecd955f47b7004d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049480d4c8a30f306c9effbc5ade4da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f8b7427728a25dd14011ba794c952727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da52370a88dbd945365d7095c4239c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518391182131f624d7791b5845a3613729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31785d1de2c1df9dcccb264a951d9259730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60814114dad81bca870f013d74eeb794731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5bfc929346154a29d930ba5851e94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa58e785c17486f27e62aabff2bf3a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b10501164221ca3ae221b69591a46734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f2acd7c4a162b02d6ae14d29628f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefb03e5faf0b615ba8d32ed1ddf48e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642f1da3deb36972ca4b237ad497822737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2b84e5dbbaae84f833f58de797ab5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad553c15bf27bda8d6094acf31c6575739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b065bbaa046b9f1246a818153cbd5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2f18e20a7515254474d7612d24861741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4045b100658e7ba6ff37e6d8db9ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cd048730f7ab334510bdc7118158a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a95d7aa0df9a25846e58e1eb6bb5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbaff814f24e17e9ab64affeaa5f30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29550e2655cd3d5874b6e39ea149ceec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023b6cf0aabfdba69f752e1b7a76aa3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b654f85e3470a7d540a4a6c38ccb1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff438e31b4908243cc5e58f5749fed5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dda6cc10c3a8e6a6d8126052ba960750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dcd3cbc726ff78d7f6e9c5ae93e4d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab567c68dd85269f5e2df4bf306de6b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8028255b411439570cfdfdd71e485753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ea6b8e33bb5b0863d87a82af1d5d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46204260046406ca3498c868d8240c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673286751f59df908cf800926ee9ed6f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c20a6ed80c327e09e51caddfd8177757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95940ef8b68f1ded413b133f5f92ecdb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26db14ddddbcd63762b3091b92e4ea759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71523830bab0b4039f86ff0cb98e91760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92909cac6a9b3f1ada0b6d3f1af48b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1465d12ceb798fd5450e86c16438b0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614582f9b8dc58838141d1eed10ccee763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef830cd7307a3eda7ad9be3e0ebd9ed764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422419adfa43c2891fdc031c007453f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6052383ce2e053eb3ed9aeac6283e7b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871196ae9da8bccb77abb405b6aae29767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a56e52b0ff4cab5208457250cb0e3a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352c0fa0f23698350c5c2e994663576769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca64e0ac3368cf31c4e9b38e7778f5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039a467877590129702ba1243982c52771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856d16f8295eda85d370415b3d9e829772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e84e33ce11e46231b53cb200c1c104773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0574a41415c315efd5ce860c6e589774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03689f6f1dafdb177ebbb2346621d374775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c83c80e4e6492d26fc6931c8dd58a2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f56bdf2d4e4e6bf6dd99c6c1f3a8e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cbf688478f5945a37b97ebc55e774778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a9fe1517541132529dfe945dfb63a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319c98f0dfd546d0f4d54f09b7da084780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3387bdbca7cdbdd6f89a14ec8cf16e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87fd1ce8e77fc6bcb60a82b2ac7a08782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794ae3dac4df23e012afc42800c3d03783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb009041a6e30cb347545b0067468d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12a8b4b61c200cb00758c07162bf10785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c2f47998fae6c3ceab136e41ac392786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20102db6be113e56fa36b3946aa86aa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee60bf2b01e0eb8cb29fb01ab62938788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b948f548a1fcbe2922733ac92b0a920789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74d8c1aeafd2a0f69925dbcce4ceab790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5608f00258f6260d26443f8446b02791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cc188e1f817a18c793aaad4e5e7c4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f69f4346ba31704ce5527bc6fe440793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d59ed8d030481fe83f333afbfbd4c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be497305c02dd46aeee42dc6585b9343795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9a748ef24f4e4d6df8641eb9e65e6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814c96c26ecb69b39a89f235eb64b56797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b80060137b7d18aea12e194e862b3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a985a89cabf3be9ffe7e2052ac310ae799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50113ed11b7bd532eda3ae21328bec49800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d688ef29f6a4f72c09e81a212de2dc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae8016ef17bb9a8dfba71486c31b89802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b00a67d698da52a228cbdd3ace4a52803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9ab29b8ea165d895a49e04ee18b48804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41958b01407c94807aa3a7ed65080a41805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff5cb6535dc1d1db3057d28afa8abe806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ad8942c87de41b550f2c173001042807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf8aaddadecb46621e7cc0646d2a5f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79859fdc8690335289e8ba1ee205cbaf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff5cb32f8335bd5859e7c887a3ddd9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f98902db79deaaf1c0a4762208ec01811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663da73ca1b27b0c9fdd6f79fb7306b0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fe0f1cffced07a92b0f4c348c7605813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b846ccd5cf4f2beef74c93983a76bc4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b6b4e8d741733cb15884f858fe31e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a272683d2a8d06ba2f19399c901af0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96ec295e615bf7af9c616ac5dc256c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f356ef4b675290d80846eec377a00a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359778f7bd946f66cf9f5e277fda504819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d349516582db50dc5f2c24568f48b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e828fee764068a5d9efa97d3a4ed79f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade79434fa6c29b88cf89bc14bf3f80822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff21767ffcdc3a6683982ba9b8b8a9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15986291f7c45e410d8088bb38c385824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f917188ea83467545c93140853aed6c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd9b042c015fa5668f0bb98466c201826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268f1e4b2d0ff0cc6cbf5bb13f0315c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f966b24299a793e06ce733d0a49745828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b207eda9a89c5c5d87edc9aa000d653829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9fe01928449df6490b894e263256d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352cd4bc3aecb3f6f938849e325881c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e307fb70493fd4a33b015f1c850ae832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3db024aa540ffae868dc864b70476833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaed1aba4228b916099c4aec960fea834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea5359d1e4e483a328756c1668014d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098c78fd97c5ee8f4469f87b98cc069836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d7fd2f73628b833d7702a2fc712a7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256276084ce3d5a4012015a992ef8e4b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c7a6e9609cf2e171d0b335b50c378839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57b9ef6de4938eb18d2217fe5c1b07840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485a5f618bb184f038118fc4d8c5291841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3d3fb49d9a68d0f3b0f543d236715842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfd46252847d4d1aefa9c570590980843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2482daff42630a07cfe421fe2fd367844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bbfe46db6cf1b97a6ec604840c8a0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d32671d54c7d34c0b2dccc93d67ce846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97003614af217a143793f594032b3b2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaab85d3d9461b8a96b996eea73fe1e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6506b4251e5ff8f7ab029ba10ea050d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54a4ded0f9bb70f349cad638898d5a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81288e34c2a691565385b4befd281f0c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ede6614095c5bd543032bdbf8950f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d8964b0f2375d39f968c759729435853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a82b4accf4ed417e462d9cc45bd92854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0e07517be0a3d08ed979e2d6e8855855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591f9272ded438541b20af8f341d05d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d24d38ff49a4766d263cac81f46a58857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28ff3c291165a1f60848946f3bd5d4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80946044154343fe69b52af9caaf4002859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d501e598c7043ae054bd14570821da860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b0b5c1285da3aba974c71a512fc07861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764181f3a726fdf1463a1b7ea621cfc1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7000eb03b02d8d5d7133ed774ecea26863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b5aef68932871393e04e9e45d149c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e75893580bf0ae1bdeb64526e560c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5aadac5777b14b53a21670b8ad1ac866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7c7d60586aabeb25f8fc58ebbcf7d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbb329cf5e6e926038421102ce1eea868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667877d9f00d891bcd83ecbf9ef843b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93923274d6fca3a5a60ed5e7b7b7fff8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e9cd2a6c9228c90ef37b09690c4c5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e287c23f12f0d9e948f40fd6a1c82a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e7a7783c93319226b58b57cbeb2fb873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a765b62001bb4a78326c32b3edbbc8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9639f53c403f4705cfbeb8656fed7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3df039bfdf435a17428b8af0e8dfba876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed899e3b3b70492785ed8f39890fe4a2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e797dcd6b7dc4a521e8d39846aad9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f794bf0cccd9a48faaca973474d0b6a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4d276d55be9fd14bfd692b673ef88880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee90ceff56a7822c22f7c54596ff369881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf453548f6e5619b714249ccec5228e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c767ffd1649a8194d4b653d225504883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44df94714a6bd172f8a30dba99d7f8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129e39a090342ce25851e9fc9d21cba885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2164cbfb918471b7c3f7b3acc21c7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c967bafcb6cf139ce469eab84879db5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b949132150369e114ab17f3620db4a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2861d30797697e53775571ef0d6a2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747ee686ae1d06123c5b26e2bacef43890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1962bc872dd10b3d97227c0d6515f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bcedff2c9c734a5eadd953c13bbe1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567647d3cbb957bb1b6c9cff0b7694e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c792dfe17d33a542d67ced8d99e8c7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabbf5ddc094614912fdb5afb6a3aa1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4739b7fe81c0b05c9c56e6dc1b3a3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee402e56a7fb72d411bc09815055880897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fc23d9a79fc83e1a8c0aee4d463b4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895fa4ca8a1afdcd75d154c62d14e51899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ad9c4f752b824936efd419cb214af900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cd52474dc000ec34ea07f998335f0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a1563bd43e2de91f949e8ff2c7ac5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420d3c6f3e0c3e665db1b8cc68dda5e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ada57399251477a2abec96c55fa17904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357fd49bd44a7bedb822e0ca79399f7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb40ff30b563f1792b8641c86a3f2c4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff643fb1dba1569a9e0a7709d7b189e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dbc582a4fc63b9780af7a07be2d3e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132156ddbd55f37c19e3cdff47c0c54909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352e846a48be6fc289b7f60d8c19e43910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7d906af9e39e9400a6fc66c45e4e0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d568dd599671cf62aabc8ba7e09e9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977706e548d4ede74e74d0c27c82f4c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4589f5533005923a67ef0c32f9ecfb6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f80a3e11a551aec57cfa6577620357915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d802b0951803db5c89a5e73da953662916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d85bd44490e181e6a0e07c3a5d9bf917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda0674be6a014120a2cafa91eb7b5c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab4cd29ab0f571cafd4dfb7d4138e4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac3dac3c6cde61af9c22a9d7afe5b3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea646919e65bc6b033f728ec2327119921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f09de609ab510c244cd610df74f6a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95e6c4633b8bcf164edec422828c4c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc73064fdfd2e278cd8d72a9b175557924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3c380ecb19cdf4c744e9e5761a6f9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e32ff2ac8a96ff217c822a215f6caf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d357f6f5f709d6b0c3bcd026ba6f52d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f397df759b171898e087d67e1feadbb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8934dec37467e5be83c99f342a7fd5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8c0a7ffd1b2a6200feac80331a66c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4ef34288aa49e9b790dbb0cc51f82931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebcdd1dd43e3d4684d1b0cb4174a0b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3bef7f53911099454fa13a8f25859933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b4a32042ad2d55a4648d9857024bd934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1676cd76ab75e2475c80c1cc958d24935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34945f8da97a368f944f208678cae88936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b306a97b1e3c3a2751dd5ba3b0de7a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20466fa1dedb31e900a9c0bbc8e65c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ada4b61bfe83becde36c878e57fce1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb1332b54680f0efbe05464616f60a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9810498c738ef44233632597b182b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bb3ff575eb90f598e5b30deb84008942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb97ea3f11dc7c3df912fdb484ba3ef943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9ca806913377b3fbfb0e1966f6be8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b571ea3a2524cce5b4725203a557f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3027c6e8829fa42c9ab38e781d3a2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60be976b711eeb8b1ef322af2d5c79947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac783d55c5775522c480f51a05a3bd0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acbe56b62f8586d2311bda0ce4100c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280e69bc89616c026d6ecb87eace8b6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7404bd0083435af55794c3d584909951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f75cf74649e5d47fcb9fbfce91f2e8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb8e6de7036ae0b0634bd1bfec82e6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e601174f5d74fb58a13618c1f103e8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81643931ae421f654ff59c9f850c7e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11228b50ab24e2d6cce387a9f01730c0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c6b9d9075a553a97f2f04f1c04705957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa515986f6c49b1400243356a4ba82958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7677774b979cbc353d0f1e92072bc4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa2a213de7fcbaed7f05a6c5a60aa1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cac8f4db4ed0aae1e16ff7c11629bd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7026ba0a28ec4fe9af364c8e24d07962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9398e03c04db8b283d9ba2c86ae62963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ebf15f42320d6910fc89f24062f6f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacb8a6b4c46b341be3b2b7578df21d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10590f7a3e6984d5c6722ff40b84af11966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185b57bdff0827c6a7559ab6e00f66c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dc9e5fa75657d9ea1b95e5a51474a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7fb60c3e6ee0855d751291ab4fd27969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670c7478812675115b79d7048138ab2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db1ee8baacbe608031cb271da7d791971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53a3035c74c1cf1b721009c08149a1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef4d31a98bb0b99ef6c3621f5cb588973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01cc8a0ddd468f449e5a05c5bddf42974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e07f5a759895677bec0ab24280dbd4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a604e98159da5a2a49240dece99915e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc59a6d6313333f1071ea2229c3efc977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b82b4c42176f0a5c0b9e909dfa26a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad842f750e3dd2587f18406693fd32d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d402bf1789083a529171f701a9dc2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19866bea0140ca7604ae163d31a968f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5744159815fdc833af7b967041d2f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48503a249a25500dddfe14522a18066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fda489dbd1593e727e11857b8dc9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071669c7f26b50f9011260179ad1acd78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763779be0c55f877aa0482c43bdfc1b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2454952924daf0ce159973a64529a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78de324df5e239b5cdbb137a9837af811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9f63419bca411bb66b42703248d6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529229477d95f4de0724dde35c191c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d24e32e3eeb1781e99e2e543290d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025d22042ab67f3e4ebbef9b491c38315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137479e0acb98848a4c2454ef3050b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27c335e35c137d1ed6c3902bb4e67417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3af3098a5fc6ced54b86c4c754fd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616b4d9fe001b25cb84f1943603246f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f2bfb199f77c6b2c98ce1fc22b6c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915a4823f4840c4cce5f6c0538c560621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b0383572031712ff2855a95d5e37422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c4d79b46a428cc7ec411653f0f2ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52c2023f3869fa8a5ca272141ca3f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282fdda5e378511168963a27a0c1d5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918edef181e32bb3af3f447287b8804c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecbf036556906343262561fcfa446427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deec714bf055fc58a4dee7a4b9e169e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35caeb50c1dae5de2ee7db50308164729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586e1f1c41cfaacd193ae5293c51d6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b24c8b5bdda519e9ae5f47d400b05031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe339c7b02cf722996bc5bed5718d3532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62130a6516c6938cdca87a3d4cb5291c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc03734eefd4010e5104df5a92a61b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90e6522be95e119f780668de855c1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f2e4b2a634f27fa1473836287605436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cda5a3fd0752eca4511970d0a319137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca57a4cd4bb2b2ccc2b356c44c6ee438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840fb1fd5472e1c15b9ff2ceb19d4bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fb2d4fee1619634b90a9ca00ef7f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d2c50428029dadae258f8a2da461841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4c22e4487ed9f46c39f3aa3e2e77542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ab4886c878fd22939ee97cd12e87c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6402124f68aaffbdffc47c0fdfa7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e34f000669c5e81c446120d6ac63945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eec87241ca781c6422853c088317246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7bafea203b0ff721ffea3402f627d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b6c279dc4b0db0fd6c28f125a15af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980593f2a501f65b63ba2b23be9e0c6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33057f7a3164f54da82496e21a6611350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66202b5ab5300fef7065afde9e993d3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31332ba8a1b1e0a9fc99e0a28303b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd4b4b875720e7549c006be493bda253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c792f867965ed2340c3893a73f73b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3dc8f882c52f594ddf5f0564e194a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4bc675f7a39dfde1ba68467bde79556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26a595561c4395255e2e65e9b936a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e902b58bbe5f1f2111c7fa1fb5f73958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad898fe855f8c7f7539ab9720adddbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947bb927d1907f997c4ed9abcbc5cef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcb1563a655b4c77c253396fa30c5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bb9fbeb9419654d37417c88087d8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0e086e97083b8faa8b9d57390d9ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b22179675d4fd9de911c9207daea1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89379d09631600e4dd3ca8872fde66f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3df240feaa51f332148b31aa6220d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaceb723d4e070bd4bfd2ba0d3a26f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c1d3064705b324fbf57afbd3ca3b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b3bf2cd996aec818c47ba384b19c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f0474b0b5a0d89a17e5fe5315b04970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25dd6cfdffc028d519f3f624cf1ad071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad75620c7d1734253382876f64c9ab272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872b5975e2368b1988f6452ae49e03273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40cf2438d43a8818b0f79e883f359774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef741000a3807087d524f1ce33ae1dcd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798b08336786ab7470f748a2fcd656576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f35e2da0a229af985d8b895e985da477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cbb114a7e3af910e7cf37a1a66d6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa4f4d3d3e529e147645da9bd2a36179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a5e7f99597f348e9bd8e0883b9ce180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fed4af5eafc045df71928222a141e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5072c71bfef4c056a63dcaec9367b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7148146f2f5315285decab6719e2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c25f1c7a85dbf20be2092cb9e1f9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6227559e84a1d0ac4fb79d6ff589f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a9413570300739a852d05fb12b10886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10dd4c67bbc9b8cbf1b583df07c71e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8eeeb3acc2b4947abb036a6de0b9fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe271524a06114c29c5b9bf6bb47833389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bfd2bfc5ad468950e59e85eb795da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c240d7c5dd26ef7391781f53936f9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d529d021608c376fe6838b0ee93860e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd803b41bffb541ebcc6bdfc24b0f2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e181725ad489ccaec2582eba97356194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3e07d99c5f78f7654eb8d641907ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c38bf7ab53c63c21585d59fb5f34b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af1d021439e34a2ab1edbe8d05701697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae233321a776eb07cde295cc8289b15c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd30e5e7a84b734e2e7d57b9ea3cf9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c47fb16c7bebf48ecb5c9952febcdb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a92b4fdf5ac6032088aebf316c96d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c19017ea635af78d7dc93f093f0fba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a066de0afab913803c551ca72b71a47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef999146dab053bda182ce1222e1dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39b782087c5375bb2538358304de9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38628b3bb66d326d08c2c00691a910106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c62025ca74386f4adc796237657dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b61983cf4d4bfe22fe146a806cbce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a622fa887190af8c5d6250929f066a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63e4c341d2944b356c776128a6a7f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87519662bd2856b8ee63a3bace73bff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714efb7a4a8bd5ec91675d47b2e2b235112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0a784013c17450341315c486ee33c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06967a902cb4ef398d636a3ac1f6bd9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46025da5f51baeb1c34f53550caf9fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217b5891d81d8fcad648d06a7bae8c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11400d60c56e0c74bc229b6371f05ed2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d8e89818e4f7915cc28d9ff14eb1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eb21a09fdc684a07ef6b520ba9650119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6347906ac44f4e6518c9eeb7d27372120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be5f399d346472b605d8381c27d7f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659848d29d19620b9f12de097a6a7f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001ada53002368c7affe5c14ede4f44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b6e7b5316053e4a7c91ecec20df00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285c2257f84138873f14272cad29630125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21909e3ffa5a636bacf4ef98d3bc02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f92a0057f0b01347172f018363701127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d503c5a68df195a7a875a835a4f01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e6a786aadfb81378557cf5b981e21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ee25ec319e729c00061e64d494c24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2732e3770eb24fe3a27d7f9624198e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4969c9c5320d6ebf568b1d69f3c26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7124f8732484aec0a55411a735a90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31101478f23ab516af3c65588acd190e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a31ab8bfeec54c486ebd199f3b3e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3a241e1373f7cd75b951c4890174b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbd5ac8daa3226b4f26bafe5a0e2df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c834bd00581c365706ae985d36051138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888598470d5acf34d094bc09c0550e2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ead8e1dc210ae0d895b1beff63802140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfcecde0ed80a0c97202241098971c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb23ea8fcce102ef32bda88ef2dc52e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0901dd45be104a42cf976ff1b9b64a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a67347456b5f192a365ae9823e0762144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962e18dc6b392c696d94d225d786ee2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171a77841cb0ff52fbc050d9118d968146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f2f9d419dfc5c50d681ccf4e870e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb33d96e370881061bbb2f8417fb0eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121004832df3f205ff1e10579a7632b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b8898af8a4294bb42ee2b5ab7b54a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377bee267e396778afbcad029cce027151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e59a5beb0693d3364d527fb2cc94f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17763280260206c294b0465ad2efc3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1f17c2521491031f03d913ec68d0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a68e1083fecd548b944f2c77a77ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b9ea6fc4b15e9494a5de34a54f5ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055d3785475314ea039d08110eabfab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f283d7bad24923574e8522fc5124a40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43443ab6ec4d3cb2c92698394394f47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669726e74f72ce3aa56ea9ce4585c38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570f8e9881485a7546be12cb3680204161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5290de4944b28ce96584e3074a456162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573e0b0b31a042818db33a86362bb62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6301b7585ec1619f06fa6e607d6f98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb081e806ae6dc400e1ce4dec816b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44d2bf1a062a886775a0c1aadec50a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e5296e55cb810ca760898f193840b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2115a5ca29ff8b769395f5031995cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fde3781ce397edd235507e5cc3b49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ba715013389d9ae2fa9e60ccd9320170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db512cdf81dc9c4c013145419c7b635d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349cb54ad334efc9d5c75cb0ce14485172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab273eb96dbe1fa301ed38692262ce05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd506a28d071452f05e5741d73dedef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24571858df7d75e3decbafe5adc56768175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5073409570e6a452e5c2fb2214ecb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d0b81389c02b5621ff80d246851e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c7d44e3ac8c2dab5c5693a1bb192e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068aeda69211abff4a6b98a0048f0f3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc699b244ed23a7412daf40be67cdf29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdc89c39a31d9fe0a61ce39cd94e77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78754d675736c9900718d87f7a76256182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04064b9c7713877e71405167c2c9ca4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4b2a75a23140550b875d4fddbe142184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556eaab8c1f24a324a0c13b81350b80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7c616c9796559c0e71617990a240b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8075cdb3f2663899136edc7154ae420187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfc39cf29b6980b60fff5877049258188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f10d31092e31893b31c4322cca16e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b0cd2591e3267679bc160b0876bdc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c746f416aab15301ac5696b904094d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb19120379030a25bb6f5b17199b95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb7450d27132579a063a36552de717193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0be628b7ef815a2182e9d56f52fb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd96cbd4c411f06184affa361946b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698e421c7e79ad3cb1193d0b9538003196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016faecebc5c9f2042a36e5da5ddd47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa622445855c2c46dabd0e3b780e69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182549e6df17c13af52b9b3abb0ec25e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a290a3631432309292324c74c45c86200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf11a42391c08620f3a32267be56cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7729c909c0d5d003ac35e9fb3e8ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca7657f28bc3158ac111513fca882c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589846905aff8e9594701a7e7f3632d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df150cf6d79b32f6fb0b74288a3378a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd64d95dc440f9928a5a0fa0f71e87d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc143bdc82ac96f75ba293c5c44eb291207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fb931635d6a08754a9b15bd37247c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e3826bd1caf9106c884b87e8e529b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dafa6967d9854b5a1065f26294d2d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544467b3da152d2702d0b524c40347e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1105642a28e69f8504e7c14a260ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd5e01b02069830d7687e4a3af9f34213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c7515eefdf933ded97253160a6e32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7c6763cea5c1cdda4caa3c4d773d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd562a43458406c2a86eb661aa2e904216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35cfd7505b57195323965483be6722217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57feb352a673ea05aa5f8a3b38281dfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ea49b2a61ef196771a56391fd8230219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a87d7905452b2eb88aba5aaeab6b07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5601698fc3177908410bec1f5913674221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a73f2b2625d7cf4dea96cbee079818222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d937f99a578e908fb475702af9853223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c1c1a800148507ff7bf0f9e9fbe38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcd2a55321fce7995bb6849de5722d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b407a373ae93f09befe1f76628ae5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4e2aaa3ea88bc68c2aa93f8596e63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daed15d49a55d530135e7734734400c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062baf64ba5e528b43cf22bb6bd532ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1751e318076a15b5f0be83a6f9a8388230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aee7a0e893d0cf8f283ae5f49afb5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef522c648f5f2d19a700cfb05085917232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666da0fd41eb03e048acd5842a2b9d5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86626f1ac87dbb518882d57cea146fe4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b019cc0eefa8eced8c0c3fa3499b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018b1f65b9159633bc9529281f9d39b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369b2fd4011e230f737741f9e6cc174237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc354afa732fde47eb110259399ce5d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb93886150449fcde07806f2b5dacbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f948be1668ee71f01d0995f252eb2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478d9bf0fa90df07d5bb54ad6d09094241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba73355d0333811786c52092ce3144242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260a50f12267211e7e5103fbe517508243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc04d6d4436a3d5d364d270c8005739244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad88c63fc00f463448372a6dbdc4d24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81886d7e9ec9f1568c90c9a336783c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc2a05eee6d0cab65664634dcb3e93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff461000ba52fdf68fb42ef9ac5bc5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b38cb41532f7d65d875782853a8e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0a983f1375a75ffebe6be3ef249c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa26101b5a95982e8b4682148645f91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67194db3cf8d1c5e23d28194b9fbc0a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baead0f425bf6122290ee39e1f20cc92253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3f18338220f4383460049636d46f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1744d6b4814722e3a169044d0a04815255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f22926b9e26d274884eb908154d1e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b059cdfa9d85971113939416eea67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091ccf5add4c83d59a84fe9337d0997258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a30528be13d64f3d114a2d48bbb89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61455716879242aa68989a6bad1d8e07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50546b2cbf1a5d593a47ecbcd19eabc2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4cf43a4d4507a1dfa63b474409c3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cda119a9d94263383d950aac4412f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b47f8a8ad53477f95514fafd3fe991264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4432e852515f2325c9215fbf9097c9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9914bb81e5210f5bac4f217f57eaa7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638859b7edfb0fdf9b7e1786386affb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbffb3ebf6632437d0f0e5822a30ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65feca4e50c7c68ca8132bae967d3fe4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0b5a6e2d31b080bf563d1eff82ce0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2988d20abb45f4a10fabd80c6d497271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844c2a5562ca17268da291a50472d38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1181dbf71f855e9fc6f7386864c4674273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab706af53753fea173a88327dd8bd4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc6b6f5a8a8f69fcdb29ed6aedc78c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50555cda67dce8cf41f62839894d8da2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0aafa1a8013d15102cfa0b4a26c35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24431d775caa52532209da0086ded1fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16ff7df16470f163927b61c545e2a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51307d6b1d01b52ac4f4cdfb4a14d44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c9d6aacf029d6bb8107e13e206150281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d944aedb6b710a102cd7dac2c22c99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7cdf62d419e2320bd12eeedd2c113283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a614345297f1aad46f0bb149d81a1ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd687ad6d4e1ddd78645e6b6d90e7d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82aa2a8c2a2d84b83e4ae1c4018b5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d9d869e20fb88f6d4c394fbe63783287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7eea639429dcacc29bcbfa80aa5b24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08756f660814d72fe15b2f9813ba1bae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e057eeb569e713cb5cdb264632fad79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22071175c603d2e32cb68e479f7ae135291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fd0cdec53051da433eee3c9640736292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cb1e3e29a24b4c46de9b57c17c566293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162c0893a6c2f877c7f0955a0470578294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8b41b7e8a9a7d0ad8bfd2f1b193d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d084138d038d9e048249c1950926b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b882ded525ed26c0f92512335dd22f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea8ac9a60a7062633ff40582be4988298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d0d9e30beccd6c617628f594be813299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03ac4ccc37ce5e8b20a3380f482ba2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c0edc321afa41a7590ce9c709db15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00d4f1b87b7683a9279085a1155d72302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ce809f6934c8085364cfb6b871324303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98eedc3ae334b7bea219cfaef096e8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906cac4ad48874df31a9d874a5fc64a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae8e3d8ea28550a8162cbf7fff961c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7846bd5e4b5bec5156542b4c351b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475512ed432a69dd71966673194207f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30221b809b19537b58862c60c19c9280309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63372585485e91c6da413875210f2963310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad4f2d4c5986e238ddcf74c7941227311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8484dd15e9df6b41e2c4169837c6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71775b26322b550a14fe556280e244313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611593ce083bca9b73d2f14369896a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ce75ed9fd1bfac4e7a0eb74d746ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce382d03576b0aa96bfac51d4b6d1540316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc924e3ec9a3716d49ac4be140c24a37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e10a14b879e8a5f6abec2e6db86637318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fe79d6bb24d57c9cac74fe57f688f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ea94c7fcf1ef8dc63e1b9c1738f79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12619c371240f4bdd7777b5b65e2d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fbc8bf00b2ec36ddefd3447675333322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f778da5691358fc7885cc8dde0bc185323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01ff631665d8a5e2925e9b32a95283324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfba97fb8706ceb58f56540c8bd5c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345aa21f68d6e1aef52afb6463e259b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aa8ba9f11c502c6b8f9d2e66a11ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229c0df7bb18e5e15c6b1b32dae5bc8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a0b3a4de33934e817c0d91cf6dd42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb753dc170c75e8c098a6872be32efe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c0557580724eb8718fe88296d1c79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368c39c3bc1c67fcf87571d52b5ff0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b3d43f774bde3cd1704a1b7bb717e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63132924f5237f4d732ee4b40fd61430334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e4ae4d4a7e7fcaff9a30455dc0c83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c618823ea8d7c5c851edfa241c213336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790489fa205c71e6e26f7521a2e3131337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a6223eaeaf8019491ee7bc666927e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc7b261a13c8efafea94099a1a14e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a022649060f5753b5fee2c84a5a81340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968481b119601a5b1bda331e7f106d98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1494d06868f4bb89f36f8db56dd15c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eb2f624c8bc06e2c2dcefbe749c10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3d4998c21e2ae786b9901cfcae614344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627aa4cc3ed6cad2c77350b949424ed7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c82d97d588a17b1281efbc32db6349346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c447492b3525d73130c2d4ded39cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac3889ee0eb002a115f103458814cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1efc8406d0288d6c4870e52b2494a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06ac45fa41441ef76f5b9cbc461a54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7ed4c5e626f8536703d3013f9cf5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8194c7df1fcd8c50628ccdfd2aebf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfac808f58f033dced0340595789c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01064277706e0f83078fa918b1c37a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d69cdfa827a5afdeb338fedb62e737355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25d0a8ce56383751025c0ce56ba17f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322162d0423d72ff0519645da771f889357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300bea97700c7ed524a0af16d2fe747358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792161610e5b2512a9233b323f402ae4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8ae9a56b7ee3e9764455e140c35d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f932dab0ab462e45376894593c638361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c308beee40f34300c5b43a8720aeb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea301f2f298ab9d7d859c515844dabc1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3edb345968bc5941bc8d01d3a95d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d968faef7dd22f9bf3dcab2abc56c20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ee927f3b8334553c0c21b81171a4a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c580fa3bf2ec462e19ccdee4145ea47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bea9f2b7e3a7a0245ddf655ca7410f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af920510fb6cf3ae38e4c9ae7b06183369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422d1e230be8ee59eca4cf226437393370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17054ed8de8e885c8c0157950ba0611371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc2605ffb3e537e760bcbcbf61b6b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241df03b97344efb3600bcc2360898b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ba80761f9a3d6cedf4d92e554f74f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc4426305dffa1e6abaa706fceef96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2059ee170f89f31e27e909741259cf1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d8f51659823ad895df14ff6070c41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a433bf62e73d6cae76714da1e1f517f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242dd048abcad29c40248a265902cc7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c9ea7cce0ff764c72eb4583cfa0cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e7e577d18e9669a804c5c9d377b2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f68c1db9d5d8f954e90e61a66183a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416e940e55813c24d6b3e05edf478fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dac0d0eaabfe3184697498034e79c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714150b04a84010e15dac1ad1c741a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099f4568f29735b5bb791e0c557f6b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fd612ed8876287cda2e46e70ea206387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ae1fa8e5a9cebc18774b78affda56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125b3563b66db02bd0a7a041b273fe0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910faedf533449eee82a8deca275b0b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe679b5b8c7a3d2055025a27f3c8170391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1707cbd444eddf075acb37eb8d6a056392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a953a707c883cc0abea231b4617407393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642302a84dfe1d5dd9228ca14d742998394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2e71735bc28ff8cfe85719a6a7e89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2852e22dd2fc31918f9baef007709396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fb60e4275076e4d417ef2d617409c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31bb90d95b8187b5f6958994219a64398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d40e4b0e161b0b5467c49b6ab95b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60671bdf7aaa1aa99a3d82fe1d5eca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd42f44648390834a11ca60dc8822f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bfc0cb06b46f900e748903336d6f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f18da6f39af30486c8d038e8d26afc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b221843715bc89e99a62bc808d3d9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fd922b8a7b9e831f7c73db2bcc7ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b15e5cb77d580423c5ef84d1cf8f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cfbe0fc374c38972953440686236c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a24eb15a057f4c77d1b32ce23091d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a87f2a5b260a56f89a631e90a70397409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6dd1c7e24475cdb38a6d2e91f4672410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977192e61ea9fca827025b2bc0658b2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1db7861462fe81dcfa70367c77698412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e7e75ff3045534d37f0101ae6be90413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058b4ac37ffd9d0ac445349e0fea5ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767360df4bd1346f26d87835ec8b23f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86816b678dd52841cbaf1f3c63841a70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6f1d062f7cad4c2fc88dd06ae0997417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af44d9f5dd5229d0ff6d7a8a5f4454418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb302bf9ed303cfb088715a6b38ebf73419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eef2dac6b21b33f875549b9cb1a7d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97aca4d16cf6e681dd96194c615d18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb129bb5d7f713b0f64d6e9a45c6f05422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd98d5058113cdd29119a24313485fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23077c41708212263cd676069caf64f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764c3b14f8d1083b1149cdafe816a6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f3621f8befbfa912bcb3d6c4adb0d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b88a34b47ab58ba87bc7cb926edec8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbad4a19e627e2e18ead141ff90017428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74850478850c5c41e3ba570ad1e09512429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c14ea4e8999c60d847205c9b79417430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6e3d4f75739dd32f922603cf22824431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efa914cb27f9fa1e068bbc5bdc1585432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6d943bb5d494fc277afdd9a44a3d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248533c48d883d0ac2c4f85d2a6b0b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ccaf8a17297c0cdbb88064c9919bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b63ca09a306b3b91f357e6e893e0b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152381b44be3ef57556483ebb1fba03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112dd69633fab63d411d1b93c955665438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec11a13e3349d09a08da77ca32e595b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96872ad4bf43704c496df136f5d4e914440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50193cc5a77e72b0cd070bd3b0267eb4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678d32f1340d5879efd5728065fffc1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31377b6d03ddfc5410ce257745b55f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b75f1e58da201ddccbe07027b17ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f66f728786078bc85a467583dfa55445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2126bdcec75c9330ace222b9e8dff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a74c3180ef78c733d756c476b46da4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c70204096fa0ebcf02619b6540db2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f9ce4eef7d36733d5dbf59eafb98a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dde370dd22855dd9e4a53ccbd6e58f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fa868d2ee6d892186fa914a0048c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71642b291557237108c41e6fff793dbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050319a27d1e9cb4da7b80dfe7e311b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bf12f32c6cf79c6b6414ea8f4f6e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b43193ef144815736f338539bda0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057c06ff03dd6b7abc1c385162af48f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0b1bf57be5c83c07a6d4bacf806d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497451289beb8c3825f741c278891c2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c62aee6f646082c3bc063cc4f0e21459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b06d9b93ff4b5208f5e90f8eb9e425460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac96dc776dc26876b3e15537e9d314461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3719ea509fb025abd921ccc35a9a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960968f0fa936a6bd599f360bc2ce18463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e2d0f4bfee4eb2ccd44b83a45ed20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5079d3b653e115c5fc3fd3b2a8daf26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df6647929d74bd76854c71e3a4c835466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13693eb5237bb5d4b4e8102d5aa5a244467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cbcb938d28569f734bfa330f95fdf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf8032ace59429ff0e4975286f4df2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2b81a8e52ed112cd65b38287d0314470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5734b19b847ee8a3eed63b2933898d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8988f97707db9ad2fbddade0107cc1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b085fd2e7a134b54394b90cca43c7a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc87b3beabc2b0c617d15c0928e238474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36bdc21baff221e06385ba351a5a49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914ecf4d2764c953bb4dd5bfdaba6a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934e76ee17c4e18b2d3a80e4e108204477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a846e1d2c6a0e6a9bb492bd79a2f949478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3ce4c33fd488e523b45dc822365d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a84fa5383eb7681d8b1c2cf964eb4b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9eef4033d68299da51642526593f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556bd7ab6f91b1b8e96fbfc79b65840482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410248c11d246ce1e64fc1217653bc32483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f81f24d0e0fc5e3bf1791c6ed869b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12016511bbe882127a98aa1070bfe8e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1e9e4cfe4ffb2162f55bb6c01b591486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b2b4deea81af7cc2642b6cd910221487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc7eecd458427baf9a4ab82465f327488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a204603bf28074bab695fa4501ca3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322ae88f2e71d3d3e5ac3ea25d06b44490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9563db82719c43f4375ab1442874046491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473b0b18385449bf94cc93e35ef5c9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799300c55a7d6ad4b58eb9577d0ff537493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b9d2ee5c111229a6a2d9cbaec6ba2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527c7dae32618b7ac21ffd2b1a555dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b532d689d4fa0c90aa06b3c82c7f155496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6382fa621041be58f856f8b336df6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebe49788eb7c2107fdc12af80293b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe80173fa3a5aeb3e47de5ad11a679499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75061bc2ad0a333253d35a64e39ef17f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231d7ab7bfecaf7d38322c92112955f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9b4df4b2781ad4082e719d4d9d054502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf9df0ee06257adcce7ebfaddd4842503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf2bc4d8491bda06483354da63cb54504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dc1a6b29347f8e32b5d161a10c87c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d34ec04850c3cfe15fecfb8e01946506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdf8beafeae237f069d9851cbd1b35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1d1f8a4188d5b84c145c8f930c06f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df857678df35461ceb464948d33766509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ed6a8fb856966aa503391e6ffb694510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d63472c19af28aaf7ae06bbf1dd15c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2e20d60aed88223d4de00b591a92c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9323d2447d68edfcb9efc7e7f0bde513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc95f2b92209433158060db29539690514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161a6ed3fd320088ac4078f6bd35dbe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00254007ed05f15ff76ce640012b6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6818fad631b9fa863e3126782722ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27129014e4d0eaa88bac47f9695928e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026bea74dcfb1108cb15a7e9d93345a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1acca7b56a9dca704a2d6efa640764520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec66535c63229389e6bdf3d8a48dcce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906f132ff38b4962463ebe0dea770d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d49aa583834b272d2bd3c0358c4593523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca2c858e6182c9080c5c978ab12d69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4480516af1e08c744741e270f2db38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72e21acc6e5c2af3caafd035657d66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e3eac75a7b7827511e8e54f82f8fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed947bd70e883b26e55d399b6352ea7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cefe8328b5ff001c12df936aa80de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78482c4e9eed9fa8d400b670ee6ca2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e6d342f77fd0c2a1f17cd329c598c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa55a84cf0173f3f26036849dc2ac0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bdb9bb4821a09f6f510c493bb6f1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c3f5daa60759b747095c280a6f732534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70a30886e1a1b865f4db870ea8a91c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9fc5e78cc2b7494a9a1a49f0ddf4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0031896ebcfa1232bb80ee1653432537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6330e197c7a237e869a9164a623cfa0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358119995b4bbce861ebc8fdc4a6ef66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0537971435978961795ca0796f73e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48e9030f65e9546e42c49610a4e2d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc927b4ec7b0e647a314254c3966b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa874c2e54c64b69f6e878e626c34f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4b8752ed248b5d30bcfadaacc5f06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503d857bb076802b7d4ebb887e7c6b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5da5d86ce3b876454a2ba9dc54f3c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadd70568772415ddcc5d5dab987067547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072c4fb09f88abb4d558486aa8af98a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471320d0f01e0eb96a975791e7da990549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0efc5854da27637ddc4b8862f9151550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae220fa30e6631893acb2b0d7e10b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c805a27866aa03126990ace031d1ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb8e2876b67a56cde3017ac85e5fd0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032224d56bd352366bed74f3568b683b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582805cf966aff8194cf85509cddcf71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387010774558cce7e1797ce766fa0d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93be84ec29aa0bb6d9a242c45fbd5d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a81ee5fa4123af5f0a2f900823d91558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05c6b03e29cbf370517a8c9aca3422559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7cb707e71ba8f4ebb201307db3cb3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69a3de1753cf461e07b8582a26f1a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a1bf9a75b810b271adab6a38b7cc6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6d90faf9ed480955aba9996a11a2c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90377d230b981668baa79ec86ddcf3e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe97b0b262497971b209a91c4a650b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be360d285ec397241065f7eb68e229fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532ac51df1f5ef85640ab3aa466dbae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281b5c1313c1500554fcf739e863c9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682f05f3a20e88b18a0aaac00ca262f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf497354604cba22d82a986774bb8be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4c7e81e9f7624d66eeb15ce44f231571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bf4f381438fc10559c29d08b66c93572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce1c5f21f1e4888f9911402295bf5b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c05346766b2193965c8b043862f4cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1e79442057ec50796a3a3c7f1532b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37264cfafb52fb920aa23dc93983349c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452f866ac734bbb4e92354d0478bf13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59a989cade8590f61a97b001437e9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e16e54dcb56c63e70ce4cbe279437579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2619b7c669ac0bb0e21befe1598c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87016dfd79adc71141a22af8a4a4649581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33b0600cde7361322b819525f5699c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eaae2b0040b24cd97ceaa888ff80d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a202e604feb144b1acd910285e067584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990680bbdb9c71d044ec212a5b23f3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d278e79c268cb8374f8fdf4d290ae4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5af06bf045f85cc88225b8dd3fb26587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf51a20526c2307941dc359132c255588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fc0b1bdca7008ded9bea5c3915a59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cf1062cff5cf15ca984ceed12097c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dfa401b73acafe575d3388253fcfb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cc5cb8fc405a15090e4f3c67f5274592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab62f2dda138ac04def7157066a5ff5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcbdc61318a4ce68861628aa1ac1b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e457e54459a41dba5d7b4f79d498d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516e458acc770bebc9582ae4767a7f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a514ef834920106215647b03f21e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c440714fa253a6c56f17d719218c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5072287695e2e68b14f45f9881f07599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c4110c18a95ea7bf0a6536b655769600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363acddbc08e34229faef8b94f40e7ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b44b551454a1cdee8de045a47b2887602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f2109c69c5af36c82811e032ca4ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58575c3ab1a91967678503fc833208604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977da73f5ced3107fd5836623d5dbf5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac866c7cc0adfa277d064aac3307bebb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c40b969618ee65e6a1789b86ffef5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b020a0068b4703316d76179fe57a747608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf99b2cdcbac90ccf1f4058ae4e7d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e617d0348df8a13e3ca1b26c0ad955610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7e9ec15819a677207f76d762ec19c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56eca7e33f3dfbe88dd5c645778da17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb8580e5f0ba4a07751e7fc3621095613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ff885eeaa4f86393152b92709650d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f8a89ccda3d1a1b1d4092c6033ea5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f59f38ab0749d791cf4742e3f122ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e432bf7e61d09c991276fd110cf1608617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5361b79d35f5586b00b07265edd12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c756c2a07abd40f0263cf8d5dcaa6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e4e944aa89f40d69ad9c32decfa9b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dd47346dbcfba34c42d006335271c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc60ddac74b94335409088a542bc15b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149bc5bc2c39f0e0c2cb5f040580615623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da0b772575f3723247dac5a0ccc00e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d187fd3ef6cc30c856983de22cc0a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b78bc2c72352c0f60c04f6b5d04be0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd66f22e545fd5b472d3812dec2add627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bee2bb18b83b214d1b1f0b7bf076f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dc26de4b7cbf641f0268682817016629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d5190f965a49c27abf5e2ebd26ae2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c501e26fb739994ed0fca2214eb54b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd987bd1dd9167a29073508ea411793632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec53422f6e516ee722992471183697633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d23ea188809d42d538fe2bdd0789fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4223704fc6595c59d24bb0f89dd553c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55237e4efe5649e4b690acdb79fcce22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d0287a4343d13d6dcba294044ea6f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82631edfab55b88b64e52be3e91a1556638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8989ed6d38b550d2c0d171c050d4a68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26aa058b87323819d7a009b72bba65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd4db210e98ae55e52ce1a3752d989641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1333da715a63f34df0f777af0079e08642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4218d86f76f3241fc92b10c92b403c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8d825a2ed87af85381bff5356fb0a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54177da9f6c45b51df4f918ffde392f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e833d90a775ec6967729942d38c83f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91023782ca18671e9708ff1698854c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfde2da5508e5618944ea1be0666802648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018d34c82a649dfebebedb1b1d93b34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b6ac0c6b1128c6dd70869c0c91215650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0d37042a6ed522de55694ec7da439651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1aef382d068eb4d6a1e8653e2db93652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd890a866dbf5f050623fcf8c1f9a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd371c0b71154c17f15b125792fe05654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c491039390a9c6282feff58c66520655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa38cd933de53bf64ce8279eacb836656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a93e9943a7b3c1706d82b430fc6924657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a471539058483a3e22c91af426627658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f55d3d70e5309bf16a6f6aeb33a86659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d683a2938cbf8add89f306628b1ba8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f850ecad2cef7c3f164d48a88f6b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f93c18b1ba2f314c7ed3659ae3f1d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73599a01501d5f16014bbb1799fd89663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199d4942534b49350a72356985c24eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac41ad0af9b7937aecabc701bb32ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948607eeb76dbb4e61b23641202bc795666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc155d4ee4fa6fad10764706211f18667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5473bf8f7412c8f8cc460ca3318703668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c5f6c162bff3c3a21b12834a9415d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2855d989f1ef14492d5152fe3c5eff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2200af16a153a77ba90c67a3a0559e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a0630950d857548b9a762a445eb68672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01904a39951628fff190b330e180f0e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c31933c9c76d9a57f9fefc5f092b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda374df96fc12106d13769a68b0614f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7da0e6694476a7beea775c8cd3c6a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef950f87beee585963d4c8b2cb7ecc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4ae38cb2475035af0e31da7c488d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868f71c21ad3b0f9974ef9faf20548e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72713c3ad760b4aeea573d925fd6f008680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298f7a99dcec75b4f083e3ae22d770a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad0e3e46fc585e7b20efcc04a44c97682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26150106137ca56b8b2cbfa240ff22d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7849bdc50b934142360f652baecdc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddb9690c91414e06cf4454ed5977b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4c5cc4987517613dcb5dcba160499686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b4ccf6be190676452371a2040ca86687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b39403d24c15c2c1d725f4645db0b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6c73a322e615e7d54dd7f4ac99277689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfd2143d2bb19f143be3e072f7f37b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6418f94f0605ee55081fbe3c7b85b73691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9b9d4773704a07ea960b437b36946692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c2bd7dfe4bfcdf80e4f3b3ea7e7fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44868c80fa09674ce4226d5c2f8c6e48694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cc2aeddb71719a499ddf3ca798483695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e15c941de62a73eac95b286f7ea578696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e73b7fdb0660d6cf526da3ed45dacf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f573d452ef436fd4b4836cc31bdd7aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6698def5c36673b8ab643a756a18bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67ab32839ef853a89cb11885fbd1e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4a5887216e12c5d6d9c61de8f971d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baeb59287df317ef60ec123058a9d7f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67036deaf154e19b040dda74a2f40401703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cedcb140d4ce3194bc985744c23956704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed61b1a276c7ed640b52fa920c8de0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58117447d01fa178e8012245542c2a3c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005828bfcec32cf2953da4a00ca996a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d39cc785f75dcf28925b6dec38da8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb8743533d9d3817722278701de43a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bfb34eb425c7761b2becd7932fc57710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebdf1fb213ac827d510dfacc5113a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ef82de094da0225baf22a7bb39169712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083abe03f57cfdfc763d456aa9cfcedd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e530385e263f868ff128cf37fece1d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddcb4d49cbcccb0f5bfd2b93b714c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d235e836e90907b2ac7571a11e91af0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5726a92a72a13004aafaa1a776016ff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f77435d31d41e9b40836344de1d26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d294705f9e0740ab8ec57b6a46630719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff13180151b8366292d41920d76dc14720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57cd911c0dec239eb2dd253b0741bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bee2759e831f43ece309a576a80461722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557db916255cf0bf088b401baeee8438723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0770b238222fbc6ddbce255df4d10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af28bdeeebaa587c1d6096d0d8523a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c01364b296817e13aa765a5ddcd83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e42d39b87774817aaf29ec78028bcc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1cf0f1dfa51b2ca78ed33d2c02dfb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2759587d25d62b55dc3160acb0521c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3c0f326a6cdbc4fb4dfe976058eda730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c450f23f4552a030a1fa74600135903731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c6697c8ccb9d43ac711a60060451a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2023a81d62a94a41c9c1fb5cc7c6bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dcb5fe8e9206c6e697d4568c14997734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69727771b910f5459bf6e31c46589bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ea8aa9aa13718feb7819def50fd1d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c62134f1b47e2d4ccc2b5fe5c2c7c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dda2fd7cf61f435b98aeada8e17b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245b4b5585f6bb668da752fbd924928739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1d3068de64e12baf2031bbd9b4d94740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d534f163ee423e0b53a8a291dc9ca9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfc0d26fefb4c1e6b9ed88e5dfdf0c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f3cb0b84890ab74d2f7b6859c1041743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1386c5aa8fffcdef40daf2680ccbf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ae041127f6f6d6bb60de74938fd5a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127093be708acf38f910a45e808765c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b569be65def8675bbfeea4ad86d1ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317da6d7198a2ce9725493665b2ab74748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1623c75aadfe16c88f490af398e2686749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383979d57467090263b15c7c77da144b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13a0776e41b52c90153928dfb27951751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a0e7f882a9e82762494cf0d110975752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766585785f19cf99c13b8abcb29df22c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070f404646d64a4abaa0eafb1808c32754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f29553999414a93051c467bf081d2e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd49cecd199b7d8b381993437e9e99756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca9286f85905db816e5b508ffd83eb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaf3ad04fa01e0a7c238f7417cc403758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25581aafe1c2143bea68d06cd1bc4da759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62150c52201e5685725f1bf41adb4e05760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b75bb72ea664ec72a84c930142dce1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04093d9c60bdcf5c266c8664568bf015762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84318167082ce9244aab7757e74548fe763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dea3ac6627a846ddc5075c99aed8b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e41a13a34d2dadf8ba0a95bbc7bb65765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331d9246c417523b20a9f2f05df7418766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193963f8831a8d07a0f2aac978092837767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11711b9fd9ca74e7ec353a83ef33eae6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335fef285cedcce5f9c9c8850e9324f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ad2539fd7989a6abbcb1fabd6e035770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9b0a15404650c284201b332079434771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a9c8002086cee8512b457412d89c0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5d4864826c51d893e6eec1ae29cae773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1857f16b022559e5a36d5b0a315a88774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb562d24eeeb6360c0db19b5169653b7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd20b87377f8bc64e92cfb73658f18e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f26c6de7929f9d29ea7e9d26d61bc7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39f5dcf90f332cd56ba1540c79c6b4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288859719a3dae6b09191bd99aa82908779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3feaa9e6ce3d848fd0082f8b3a2d6d4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af9b613305bb2f0e6a32e687a4270c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c7fa8266e9ed6331e3633c90b7448782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8aa3df0beb7936594e68a618d78ee783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10220ddcc78cd500d6fa306accff4113784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da1979363eaa1448132eb277c0afc5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ce03747bac55eaafc5dfa5f72bf3f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c1da1ab05ecc7a62ba1ed75165e8e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7508e74bdf60736faf9e0e583fb59788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ccdf3e371a007fc7c0e4bd9a382b7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadbdc136bc68342987c5071ff5a379790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335bb0af5462bd84840a0d5f08ae649791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2a1c849686bfc0541ab580fff04c2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab7ed9257a787e6c98a298afb6d642793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904b263809ad3905c7b84688136be45794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c68f83b1c7b205f7ef7fbe7890307795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a1d8a4619e39ef757dbbf75d1c1f8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99898b5678281de905eef68d5fe4d928797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f226742b3a7f785281cf2fba6cfd50a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3665ddb6fc17b01f6f846a8cb625557799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cca2756b0a94613ba36fe0d65b1e81800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441154ddf572c304a5afd6b05212a0f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cbbefc2aca5c127b5992a28af0918802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd80627951038161ac910c2de6453dd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6d2629b7721ffb5cc11f0e5656e4a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a32c75944c946c6088f7826f9abf61805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37338c21347280132ab9579019d7bf7c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a2183ef47c3cad577ac843aa1ef6e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d347f92d18b46f5e6f4ab12e9ee89a0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97439c76ee5582fc1fb5c64b43d6d3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739f78c7b5bfc354fa157f34824d9e7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180b77e9fcd3ce07d0bdc8d0874714b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19768e5952d7b28443ed45958cd801b5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7d03fb682475a2de877c8ca332b73813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f701714f0267a83c6a9cb6f299cda814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54d46c2fd6669231dd6c4aece822a9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a0a325730a4a4b4889a3c766fd66a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4daae5aa04c82dfe795a6aceeff5b2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd9e47fa5719d1f2110bfb5c300ffb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff22aeeb085a4646e49ee6b3da1670819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79325b7f5f6a0d9fb108f39b9aba9b06820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500877235d40638e8fdc66393648a6c8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5253fac9f5c00492e5325d20a2fca91822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039a030691f9eb055d12dadf088f9a3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48016cda020cd6e304ddf264c8a8ec3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdd3ed6037bea154445fcd0ec48be1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f601f0b36b6450d234f192ccf8ab96b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c748782f0b64ff0f809876662cc0776827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acf3b4d620e4fe0dc645919bc8d1df828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cce2fe5a1686479fe34ac8ced0447c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a767e0a49aa5a71b128176a5ceb97830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394b2fa7cba3541c0580235973a7543831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc40b5b62a9c27eb3e6e39ed14e2f0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe44939999db9799f75b68d92c09cd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c52186dc41ef5f6fbe190f68e81a77834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2931f81afcf46dcc8be0f4e1187a30835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562be8592f2449c8203f03709d237808836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91954caed284ec480ae4c9f99edfe14837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11027a7c5622b23cd958c85bdde8df99838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ae1f4d78d1a87ca6e54c3d75b4576839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42186eac0f7be4ba50e28603e07fcade840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430e7b040bf529dff13fc9a48d269a5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04555bea64c016c25f30ae6ae30e3a00842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c088c2aa7fc6b0520a34024eac96f19843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11069edaa3e1facecdeeb94602044106844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d781a87942bd80d670d99b1e731d3b8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e7f615ea5d4dc6b4caca2b1387a42846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325fb11c9c2fd2ce92ef581bbf2fa9c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0565c5a9311b3086588acaf9c04afd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80992418409054dd12477a835a4c32a3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b0d2bee06f7b9b3ae241d4186c034850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce09955d89b77846db272989bc145a3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2eb796b30beee927ae2dde7b058f1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611d917de5f2405a596f252178ad8f2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369263ec19c5db7a709fd9faee3ba91854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b841cfe2f83dd18af9f2663f26b57e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb8e4df1ee64fcd521555f3d883b34856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b00661123c90d769bc3714c0615ee857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024c5dc0cd54c63a429a2c6f793cd14858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4227e13f6fa9aab6c6b8e906b081da859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227d28b8b6efaa330d7b27d2c4bd5d0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfb9dc61b2d8747351ba6890370f73861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e601dd399e2f8cb745ef3da3d9ef12862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdb9621f65171dcada64d4e039fa22863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78888c7ab3f73a3f79ca3fae1f7a3fd6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194546fab47e94f68fc5c0a0b02673c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992637321a6e761ad806211864f81a5b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc72dd439edbaf0b2a61e94992d7b15867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003a7840cac9f209fd375c79901ca41868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb15a6b661785e1c8007b43acae9a7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a83b36f8a7a1d0a6e4fde42de7f51c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc647f546cce1740dd1605294b92690871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf74ee70d34427d6c821f54068b38f1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb1249cb31e5b21092ea7640fb0061873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c3f6513b4fde10ffdea766c3e946c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1e07d1800c67f05cc1b0649663264875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2f9f985d06f1d2ca73a4bc6d91328876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b992b2b3c029d60a9daadab81f2c5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b1e0163b2b6d1a59aeae34fbd00ab878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289a255db8b2f0245d1a35fe903b72f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccdbd787b0ff49abe07c754e088378880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88c6db9c11d10b1e7d06fbbfe1c136881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2500cb6bcde92d1b2250d703d0ff7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331655b3e4cdf2206cced4a66159701883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcffbe7b59e6d3d6c2a3119aa76c899884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d656b38973d4b588b49ac41b9143c9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2530b6364ab3a06daf27a6544792053886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec147e817879f2f0e37d60e75d70aa7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd7dc648fc6d71f6850c6bdc4bde4c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03115ad91479c3f67aeb9cc045ddc04889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b743ce123d26e79ca2702086796fa890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88753632f96229372424761fc2e044e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615659f3baf9cf40cd303d3119455bc3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663099223851655234bdaf45757c0ef893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61acc6e1b8e85427c470d2cae7778c1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe09dff11cb047ac7c803a30c51d3b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d85573c95944a2c8a1d2c52e3b7ca9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ced1ce0bbef53b4c0cdccc71614f53897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea08139a63664270c6cf413f0d933f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882f91613f88ce4a38b30c5b2478167899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c856b3894a50cdbca5161164769bbe900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add14078ba6afb98fbad0e7b70100e7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751e99849a59f5233586d1840fc7c93902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbe532f42883e8595b1113ae1bb589903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267efcbdc03638d939400a0ba8039520904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493f3929e8c10705534c8c46fc69797905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5424fd5318c6185b1cc73a21f1e840906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd8faac7e7168e23becf7b37aaf836907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca8341c35aa6a1480acfb3662aa6d5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957a5127de71df18e8828cc1633fd58909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d17ca8d5cb2ae7849af7ddbc515e7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9add30c32bad228c4003defe68f752e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a388821a549bb275e7dd34d9e03b2fb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d293f4b0942108b46de9a857d6cf73e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86cd385a8cc669350d95b266aec0af914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6822dcffce6d80e03635a5aba673ce915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd5272b0bd04336bc23db8737d5cd9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a12199dcf797e3249be8da81b5cd8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ecb903eb173a1a1e31692784e6b5d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67f1c116fb64dc817c2300074ab288919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ee8226367480a1811e2c6f826acbb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2a379379e633c49533b4ae0d31391921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539cb7355919c2efd05cad02841ddb9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13940fd68b3a5d8867e2e8dca659e248923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a558a64cc23a128de6beafefc6e1d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07801555d28671d05e0187ecab3b07cf925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0754b85d6a567c1886957a004c90e75926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbb9435e913d16c798d3dac416acb4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2bdb009ef9157e4512c5c7eec4d0d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6beecfdc32f2fa9f14049b2503c1f4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c602572c6a59ae46d6c44698f32337930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d28503aac7c4c38079acd4739f2169931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d303afc93b7db22d8f4a3e458fef0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da57b063cc860f3ba4884187d51da0c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dce0b4295412be4e68f3514fe2cb3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71ab0ee0339d3158dee7cb41eafd87935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8035f96000a42ff7c0f15529abbb67936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e83c59f5812e9a6e3cc0a4403aeb0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24011e76d54a69298070e7ff4512dd5d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cf527c105852ff783b7618c250347939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14192ee73606a21f4116d4f20a9a0b14940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47a4ff1cc3b81d28898288f2bfcbe5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d801cceaa7f36750b344cb79633608942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5977bc00add974a35c73fc32c2232d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f32794f83e13ce0b5f2948f9089e13944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8beabeeca61220cd741158ed5b4c45945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164aafdafbdd9daaa7a33b36c73b2e6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67b6fe659ee76321ded0e557d61e6b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb19a1f1ab6374ec4ffb79f59622f96948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15535fdc387574d2a6088efe74b1127949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be800e801d39a392ef752f2611fdad1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae395674ccc65fafaf8001a68641eaba951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b5a688a1998684891dd63c1c4761a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c0a1d1de0f71f17a4427651c62f7e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3343a960ecd3eacf26c013eef93d545954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddc778ed3c703dd19608f2f6923da0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc18560caa25b1fb066dd61b56fa2b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd138d0c77329dfbfe9c628d02ee87d6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223622ded1983012883f392fc1e48723958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477d7cb27cf3e18ffda1c82efad06f2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dddbf3dc3b7438a841ffb540013062960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129429c59e472b816ff4b13e2ae7fd92961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4d0706252f8865c082baaf52841dc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfbbc17adff0fe7bf9ffb9bfaa86d4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223008087a26b3514a04dfd2a05a4ab964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2991705f94d000dc62ce271be266f09965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacbe34b6fa64c253b6d1539e561f53966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26288737c1fb43d4af5149e122e83fc3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847830ca1c4a276ab50514ec26bfbb9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4052f9d60b6586846090f1c27a7bd08969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175be9e5e259162ce37d561ea67af56d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173fc715ee09e4be06c1d2d5894c1f7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb82c86b5b22ac192da6211041409ad972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bd781613e7f0e1183f62a6a94bd48973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4eba89e89ca549a62d2b7a5eacf0b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d8fe8d9a7857897c7e4698f2c5cb2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61f62fc5773748f5d8a4febd40dafd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281c0db2d1bf5a6d936e4df73e2b3d9977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>