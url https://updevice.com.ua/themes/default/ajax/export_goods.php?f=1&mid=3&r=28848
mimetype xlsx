--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582e9dc7aba88d3813282563fbdd9631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e649b9d69232e51dd13e0151b90ead92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec69f0c25f1192aca58c194e20d4dc83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae59644c05f856d8cf5708c4fcd4314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ab91e147e456d86cf3cda8a4b482a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c03e6f35385dd38259ae703d71bb926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3eae4c7ef8066aaaa9346d3c1a3ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c0eb889c2ac5f50b04ae8689bac3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5391fd1e84e0cb711dd3b58a53c12109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa54edeec6290bef3a0dcdfb36b2c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6ec6a00b97bb2021d42300919420a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9697d07fdfc6ad0c393dcf46fb71ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e08073f4f34b5556b876626100a9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe7e1f85a1202ed4089f1ed9a2d1e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fde0ec60441b768e8df3521321fd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fdd5d6bee5accdaf3152523699d7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af782173a9396a242918fb3fc2c7b2e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e633d5d7c6365aebb24aed066a081018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae471299e857a9588c51b94e03bc18519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe86e9ed7d40845911558a46cb5c53320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1e07fbc2c12048c1e527976f2f96621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c4b47879bb65a97ab83385860886522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5f90a581add22d2a1f2d295334d3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2317087820fdf82a9b9c30ce8f3f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2008ae700d89269eb9e0b00fb9055c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6428a52790818cdfcadfed63bf6b5cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401a725c566226ae7f5e65dc2e0458527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9af0fddd1842a7d9d4d20aa6dce9d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa3d6c89cbf5e2d44997ce4ddd9f7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b1298160b52e30adbb7bce42099aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa5719e2ac48c02b2a6a549f47505931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce4d695a5c8a35721f9b9d9e11e9c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc6acff07f09ee342aafe4ac15044e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb6ffa22e12fd870400590ca5c964c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a15b06d6af63ce9af0a622d690a85035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd802b64433e67c9795c421819866f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa34c0a6e99eb27cdb60e8244a6abb237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bff20e5eacef858a54828937f1c3a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dcc281dfc69129cbe38d32271d9b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98435b185783a5bad3c656bfca46659140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f531c6cf0a10dcfeac931727d34be241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da370f314ecf73e3bac55e21954c5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08ecefa4ddc12c69ae6fd875654d5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09630fd6021a9fb7931f1bde2ea2f8fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf7926d4da41d32710356f26dfb88345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a1e667d768ba9d8f0abf09abd4c9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff28a46ab366eda489527df982561d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9ccfeb58fa332915e85f199a4ed8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3f46edb14d54e5ae6280294d42f1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207320d9667e4ca5a2efe1a783ddeac450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1661c8d0227687b72a45c99933d882751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f1e7e9646ff42d0f42d3879bd54bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479365471faaf2f211b9397ac39ae6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd66d4bfe6c4913480b5f8a1e53c46554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff33a37874499de65c082b1294be2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6cd4b539794f5715c3503b97d2f0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a6244af824c3d4fb52843b738de2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a591f355c37403916a275fc3bca18e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b8dcd000103117b0f65431014a17e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef10341f40a4ea206a79325a4037b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff7fa3df2f110366cde1b854c46aff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f98f076c1cd34d9b21a673bffc402f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ecfc77b9e35cd5de9d7af4d60574163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4c30c108cd7314373b25bdb27243264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5461b118b75309cea725b0347f85065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296707eaf60ef720927a3758501d34d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f76a17a3f5d17888e21f72edd0b3bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b45658b27658a995ed148306ee808e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9717d07cacd0a29885239bc36b41d5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a02e0ca5690d0ab946a9e4ee65b4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac3bbcd7f8779ac97c1fa8a754846971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28bf0dd64b9558f9faf81222d02ace72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37312f7c0b02ebe108ecd0c8eb967573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb593776f933f5cf5c9eae2aa39462b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4602e409114c9ad705c1cdd05002a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dbb1669614bed957f9a19455f10bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75e7be0f4f0fe6bd39102b5dc531ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df2837546b874cd131bc7b67e8a3aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f1cba6771c4414101c89895e8c47279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fef6eed0de4772a58cc5a8f2b116480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59d2781e56f79e0739d57f3e5d657181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee9268d06921baafdd3c4f3de2e0e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335680667bccdc2a0a4c1bd761edee083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e39782937a185593e4b8a72d85e7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b16b0f78c0a5e7f10be7e743ec6f7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8062509c05a07340bb270f980dd0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acc5a50c1334055067e0b538a8cb9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca215c62b9918b21696fa6c6897ac8af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728d53cb1624c3c1de9de763e6d10e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9aeba3dceffed409deefd8c9e70c9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34ead5d4e673655b2a62302a9803b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a632cdc34138ee1af203714e34ca1a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf4d2070214dd27c4cfba74cb5b48b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7722a02cac0da264a944b4b4bc55bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e04efcc7c5f74a20ae96f89c3f3a1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263e31b9ba034faf23c1359597435aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e803d311ea8d92a59257c81d197ee1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fa1551a6a8d68544eecb76d5a84e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e7b023e5358d6857439e2e8f4c6d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166116eff4cc1dc4ce3a6ec167e8679b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc443ec1e016760d6bcf6c5f7d22c65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4f0aa8ed96b70f7d5f070d40a1278102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cf6400e9e85d517cc13857e4864d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8545d54b99be1659c2c84040003ffc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bf39cde246d042489e7c9b220bbc6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a8f24cad62b4edd20c83a1a41614e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6161701f9a51948ee8006ede721739d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d1ec6a42ca9fe12d793262a2f2791108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baed80779838d70643e7240a732a791109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03494ff576b01bd3c7e629bfa9007378110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52158c3d3c65395d739df09ae47625111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0bf39f777b37d21de755768291e1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb585d3ffe7b7b75b620c169d98b2639113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c28d7165eb5939e1ae621a2f82ede114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9ca3af69739003ab73fc916207d58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b36e8e4cb866dff765465f997356f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305b1e47b2b1c97be54761e401d6509117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e2c32812302bea801692486ed1af3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf95b67ff9391127a078f259341d1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db2faea72c885724b897d7b56bae65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b2deb603a8c7c4da610eb4df25efb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f7d3046908ca05dd359373ad9daf0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e81791b2b31a40c7e5f90e7af116f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a322e21eae8f86778aef4599d4a926124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7cdaa76ad3742fee0920d67e8b95e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1016d6e7ca4d9ecc15fde808588c5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d676921b90e4b2af3a49f12a6cc30d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696ce04a2d7641a77e9bc087b9f9f1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a65bd76e0f86c47b4e4a758d75caa0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ef5dc2e727484d9c121d8001c2811130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb978e5dfd4539b062fb8e64909cad3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2be2713ff04424430119f7618d6e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328d9dad22eb271953d5e756879eb93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3c594a02e5818704e84ccb1dcc1ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b71970b52ed82431de0a1a73ec339135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0cb78c95378a003920f3b5706fa60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53387b88315ae83fb7bd670290d383137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c91e00ee7fd3d127d7849c8d1fc0d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbae6cd81979f83a9a420bbb89e2b94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24a8d56cc445729921dacf25ab08b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193759d0ed3e007ccf1079924eebce5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ce3a401e0b552c42fe6d41908b5e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fea852ab9028434e710c00352124c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5aa30fe918b7c7ce77f0e9a71969b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245c0d0ccdf708fccb42022092fb3fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e38f885381638f8134b06139e4423146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a193d6489c7382658ad25c0f2504c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd01c03303c28f7e654c08e88f2943148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbada1946049b0914248cb963178d275149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6b8c59af78b19b584d58ee6e6d623150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3feef677eca31b1c7e64636177a4b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18607006beaa3b93897fd3613784812a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac642209684a5502c237c450f7d92549153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76896e20f552b7d370f858c892edc369154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5c7208f1e3e78423f2746dbcd04ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c70a6e9277ff24bb15d432c71f750b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c586f4cbe925fbb377c6fdca674c6cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f8362e13bf21ccae77252b75e5bb1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf9fb83acdd3ade0cf5944f1f3757a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a72af983cbc827ecace311f1d3b8f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cb94a8b9f3b4168cff2f719d9113d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912892d5d6a0370c33a52720f8b4cf45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4acf10cc05531efa56277328f5944163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ed456d34b5f237f3376d9d3eded94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c796fd8fa96a2970b521f63eb4b1e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f50816768e059c29e9c87f06550fa0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b69f18e6ae7306053bf1b8fa5a00b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e7e445e073c1d9de6db29f5b2e715168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c0d4a7bab85a1b18f34adfb6e2e8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7076b3e009c869a9f54177c969353170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c53f7ca83a81ffdb7df94ec98601c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce222124f5d1a87fd3e26cefebc66a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd50da78a2b5240cb617d77e628fe0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c530a508f4997d1a622de114bd0d45c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac502ad824c275ef4e60d21bf562dd9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c921d1b16cc68db8d48bd93a5e7f655176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51a5e1305a244a4532b6762e704cab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea70672849e7f68fc6948828a30e20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff65243ea2b053a8e545d58611af95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf255e94c1a4fb51d8bf84321003c4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c982345fa07ddc8f2e8d71f0031b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c0e76e47d546869b84789ba24fc9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2302d413a5d6cb254d8fa25292a0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d169bdf3a00e4824ef6019ac8c9f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44eff41d3a026f722a9e6b0930f084185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa6082cc75298ccf515cd3bcca6cfd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfb9ffc4dd7b79677dbd7d970576e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a08858af66f28b46c02ddeecd99eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ff1116083a25fe8baecab3027a79d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e0b0257a728ab97bbb0d2dbef38ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e4e97bd635190a0649eeee2d240e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba4d190612c7d0ecd755933d1a6682192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a693d05a44543945218948ac0f8f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e31b4f19b56b687978997b0eb1a1f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129af7d1eba611d3da579b81fea960c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a034b2827ef765014ce31d12a9f8cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15a583bfe622ae867c0b54dfbc9363197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e94e532e9f16d8b997f9f7fc24be8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1af3001787782dbbe3ba28967ee20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229e2eeff6a1f75660753dad46749eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7ed0d275873d587e8a17f081415f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2e0595133644f4e864aeb18f3fc13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f0ba157712279fcfc6be3544e2d5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59d8b30ba86ceb07ba78671acf3c3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ae3880ad9a9d6274d8ed704d0c9a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aff31f85baf085e62c593eee91526c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3040020eafdca8331d35c34896b3395207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10c01879a097b1f45fa154e4b54376208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825455f0ba51df594fc88ba4de6d769209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54693a40650bfee4e1847d066d91e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf866c92d698e73a2a2684062490023d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb287c30309720e1b4a89ce70b2685212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cb26f7c404a1c896ba45909df0274213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817000576ebcd80144fb48036c443fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d79d6d2ac4ab0d49392f07d837736215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01e056ab9894aa778b00fb6d423b5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3762aeca923f466f58c292ce614f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4875c4b8ae36708ccdc9216929ef5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cebf92d7ffa54b4a991ffe37c65c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596acd7f9e3c06ec2805eb094666782220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117bb846a1d72993965198233dfee22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0ca41d17fe05007c6aa1649189773222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dba652a8811e420aa7505171f323ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f64c1dadd0c80ea686566625751e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b899d0623aad577428730326e149225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469d3a07caf7220a2595671169183a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38e19833e496642eea8c444b317a12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983250c01ce1fb9056413074370e53c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7689a9656fbd867f6d8c75f73286d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33e932f4c881135aed434e7ad60d87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d72d47c1c6f0a14ebdc7d10fb482b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8192c0c68fe62a6dc160ec6563317232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35b87ac109f2a3c438b583611a7502233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93add41e6548f0b45928a0024c50dcbe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2a2ed27c7b2be8ff73b8f96541ef4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ffd76e567903c30139ee1a6d3513f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a49bf3de01ea2f5439885333dfa3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11af6536395e9d08ca42c895268966d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2dc9773725d6690a99fec3cb8392e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d17e8f748a7da00189ab6949ecfd5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45799437daf04a5f12c251886411bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d458f0cbbd95980304eb2b78213842242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5323bd3fbac6ea5a249d869230c66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2860d5ea905b359c15934b63d2d94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb30ae8f6cd348dd96e70d93f9f098245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efff6b34e18320f462764ba7bda3b68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6152926da61c480ea2aee559cf445247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d63d140b6077a7b3e78bccb9f4285d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a0d259425f3f8daf8057dc8ace7cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe9e360d8cc14a583265e952a291cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf05595cf9754769f5f22b42367325251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327a29222762046de4c1b3694d51109252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b31b69e56b4a9c1ccb15e000e035e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3476b3ed0e0ffbd06693a4f233e28f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfc2a50abde4e3700cb7c8b1d4cd84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff31236c97ceebd885320f55c06a6b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a39f51ea464d81f489ddf7226db3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901565beb747f62bb45459dd8b45c8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7c754c151c7c8effc928b5627702c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bdd86db25040373c66b1d1ed631d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238473e5c0bd67e925f82b15c97689de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fea7b2477c24dae680162ad98a14ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693823219264d512c408c2ff4dc8303263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49d55b6b2b0444b2dae8e621c0e1f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fb424acb024af5476f4643833883b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e271d6873de77f503752ce4146a30c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04b49ac3e5668f637098e5291dbd17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a8bf654d7ae95f51ca83b96175f0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a56d7242f973f2dcba6dd1a24b466269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6687d993ca26b40320c46e2910a186270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b99bee7e41d6e25a01ec0e154f163d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd7b07d8cb4106c76902a842594301272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af2969d4e725a1cc078ce12905d414273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c364bc510d4921c77c4cda1806456d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde6721e058e474c8d725548394649d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bfb43995a3bad1b15801fa5765e47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bd7bc65386b1c01a09416f3d02275277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe381abe5c94dd182fe49c1ccb9bee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa3e277c5c9d20ec12a20a3ceb6fdc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20316e00f23b02e68bc85ce5af181c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914829cc1b1625c3015c70ae1daeccb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b33258f656d590b457b8649a836136282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220b64063d3db61765b81d3a9bf5543283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c204aee81a40e8866ff4173b4a79710284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc21fe20098d8d7440e319c363e68b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2515f38e1320e67280498be083bdd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b940d9ab8e467d7276a74cc7592b4a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42adbd9fdb8a538dd2c7622f9f8159288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a381e347bd367169c14c2cfe29e5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef41f574e37d8be7fc62bf34ae4fa2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f375d6c8398c75c29c8780488c267c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0be75a11b52ed2d8f36e06a5b1451292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033db2ac4548de1c71afd1e3f89cb0a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29ebd7eefc986b668f056a9b3a664b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342128cf834faf2cbc3c07eda1a90a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb8d9ffe0114b0a0146d4a01c26006296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e98f0aef9ec9dc5b8953420062b16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c357d4063fc228091515a8205430d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32366a7546f0cfdbacf1a92a84dd03c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a968e5c56b549b59cffd70b9351026300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d62c3c5d5380c1d5678b1d9d2ab62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35584d6ab3ab47742287cf8cb6139d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca4e84ff2afdf4324c51635201581f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac835c9f1b57fd9b21bace198dbba6d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e304d089f319fcbb656cefe5bc03f93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12500ca3f244692b2c1d3528c5cb8e6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137be291b4eb592f34cbdf3f74bf987d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495801eca212d7ccb7e92a9f14d2dc27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a54b395ab2b30aa25af53603bdce7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b887328acf2f88512b298964f608d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319421d681fdbeb9ee1c13bd61dde75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe72a6e1c464e367aa320dbff4f69a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd37a99d98e66ce7cf2ab92d39f7a2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fe5c851a8d56c9324c54f0096eddf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709909429abd4fdba6168a06452bd260315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08311aa21346cda41b93c483ac70048c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5574f10268246accd2880aa62fafa8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c6923b258df68f638a929bee8f21d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9d69c150028ac1128b7632276b744319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11562620f6ca642a0d9779327b22d96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e64504f3004c9a498e8dc35a927af8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816da78cc3bdb96fb82d583f1d9d0350322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d325551e43dee98a2cb01347f2d293323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e06523141203c7097130859e5b0c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42159745b84a73785f87d52a76a212ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6b6c4835faa80e0d94792e768f36a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641506b230df9269a1b73e88a7130a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2022093d5b19d14427c33e7b872e16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a114afe94d2c739b05e3f3c16177de0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b78fcfbcfd56f4d336c412aef84767330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487c4728bc43ba245c833b414c71e26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170477d7cf46b6d28fc9fea20f17372332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5604774d4835c266cfc1944b8349e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66267ea2ecb91762c6947a21a68234334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6940a959d5930c5ac8464df8a3576335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc81d758fc0f1ded14e05683e0a68f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270498426df939d47278fabdbe4bc71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df50b053c7a759981f9a32d099b7d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d9279f1618a62d7de277c7fb64585339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5bcc73a56467da7e140f0d34358d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821ac6a2b689e194d873a68aa28026a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18e10cf71eb3b434a68fc04ff39693342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bc672160fd6a8bdedfde61747d320343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccc75f7eb7d4923f8e6ca51a176dd2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb11d452d4f1c339a4e6e7ae827f41a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc921c899a7608c4df1ce34eb3cf63b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda924d2de8da416acda3b8400c860d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cb92f016037c39f6f8bfb207ce1dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db92ead47cd9a5c4a9531a72d73ca91349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb151e7eb915f8cb2f51b4b6bf357f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433df9277b14ca04c14d9b87b335da4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ce7e76669130f5ef8bd8522bb93ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb4fc49873e90a9c56ee52b1cfa815353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c1bab70cefc4ba098702b12538c16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339f5b117b1dd666e9e9c31bf360ced355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093bbf87033a06adfa43f7453403fa8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3b39aa9283d830fdaf8c60dedead1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123c869337554f494baf89805e0bc2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd1253934b00aaf5300b82d48bf040359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8979c5c0fe1708e5c2ec0565a1da3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04331ccc810f77aee6974161af2b93361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94644d6847372ba8f73c1bbc5c19e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858cade4818b59c6e97038d4f872a84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9db9ad18873358bb946f3302c5abf8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb7c78cfb88c5c77fb3a07070ee121365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec42c0770c7dd4a8e2e0d10d08ea447366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a5ca697de3b11c27cc98b6edb25db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485364bd42626db1b628e3ba46db9c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5af630edbf4fdf98729040c6b9f33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fa4a86cb8b82daa62ce39de92ca5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8daeb8d3f3bc39a58983c01de1bd2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3986f81204ad3d45c60dfeba645b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f55f65c60b990e90f341fb2ec729d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cfedf4a522b7fc647c825482558ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc64c1358790f8baf21e9d1b9e5133375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794d21f891a581f7672deb9d0f78d7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf78326b586852be7c2d8ec1bd096a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c119b894dcb359e2e57dee0d60ab1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f561057d4d2925902242c2b0a8b5b70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59153e6e1804a9787f3ba543ce45a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae95fcd99a707a461c24e17a6e0ddc5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444479d740a55708930c2e6394b0ba7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6372b582e0b25af626958dd2a5b50ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f6691e77c5b26ce717975a360f305384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f1f854082a248bff570567f697c2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20c2ac46fc998d5c1f19cd4993f7ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd46a23f7ef23f7358bef5aa166b51387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f97712cd55517e3dc1cd5dbc3fd7fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0add14c46fd91e8377460a7fc3428f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7cfe046fa9b3dd18a5d7fe89c6e92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c570e7075079b8cf5e3a80970d87f2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba0564fcf87321b944d5900d017fe8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3edbbce1bc120cc88d48a0f148245b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694ddb37778c764e657b261ea5d0095394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30be5dedb60f6fe45b15165f1c06c1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f398d3cd6bead188efc4b0294c33527396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65fc7696ff9fc826b599cc6d51d50e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc0ab8d7ad2c56d83189db5ee861b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ae5c1d4662de03d31c757e16ffd86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74475b4ef7658c087e577381306e7e65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9eabfe45f4d4d0659570dbd1fcd7b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbfe50f84b2619e1042afb30123a17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1160ec80f5828cea9e094c33b5ef03c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382130b88c22b72c0ae7ba92ec260f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a99ca26568849e8ea4ca7f1d7e42e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd465d14034c80f37d993fd37c8a1e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bbc2ce8a79c19e21d377e3853192b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f89839c69f934d9c9997b2367b731d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa187916a822f7f244e1d13db7d1ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4614d9a2156fb4ad0f75fa4bf1de122410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f44f0eb26324cfb5de1bd71f7c428411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a6d914f4e4da81b019366b95d3549412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a9a5dfc4f3338f85fb8fba5459c6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02b2d7cb11fcca80e4e385f4334d10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1571b3458f0dec6f78fe38edbf37b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9831d4cd25d41653b2eb9b10eb759f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4db90981bdf65eb369da9b433779b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f851c2971024e50eecfc198ef7499418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcf30222ca635ac6ec6cafadba51cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f4a9cc318afece1590db62dec35fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778817312f6f54f42a9dc720805cf88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9908fb03a9703981facd890c7e281f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761573d48343f3b0be702910f699526423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b0c64825b23fb229719022225b2ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669722eeddca7e05123f508e3f9c4e1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665afd3d8af7074b2d96095dc059850e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b082538a1c6239e66e9dc2ecb211967427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879a2ddf8a707112d858fdfeae1ea5c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae06f684236d7730d93373021b338d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380b2f8b053a08c54520cc622db101d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84d3c92444c080bdb902a85b312e0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063cdd16621a05bac6dfcba4cc7c32c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc51b026504de5b53b06f2cf1181ba6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb43323c12913fa223838e4de3ea6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e96cc00ae927f0be37532c2142235435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4756bc07eb741e4a471c52a4229a56a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ba6938f89cdbe648ba0c8d8824341437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3440e383178cba6deae387ee601305c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f66ad496e7285e723d0b24971b1c52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce62b3dab94c8a3e7cfd611636572b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c24ea79877d033d6a824b4cd192a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf968bca1a7dbd01496262404ff60b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f66f4c76ca52226d79c0805e898af0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89761bab03ada73ba10bd327f124fa6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097017188434d8ca93ae1fe637c83ef2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3b9bd9952fe149754f17a5da75d64446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1c3cb7e41be663b59b366f00fb2a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dd7b0dd87999184a8ac20bf09e973448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f627b6385283edc1cb219c619fe7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2373990fce04f9babc43f85eb29a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba59f87d66cee57688f57b9b2c31c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df463f6243a4a715a26531b5c35ebdc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982662cde008a7e9691b104ac75717fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeed90e2781b55d83d97c70edff82cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba004b26ab7aef4cc2b75750f5bfce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7813a3d7f0a67d99ca59a0d11d5199456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec894b355966d8720b6d0f9d93f4811457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418e98ebcd3c864c0c659a33ed0c8b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097de29f8239c7683856e44304c7bf89459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cdbfb57e57f8796af50b2e732939e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddb6df43b6e2e5bf7635bfd4332a3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e1babc8cceff0de1b8cedb34347fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8226bf93d9e7886e5a2a07e37559362463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21856d52dd554e2588d61bbe1e538c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403e521823951092c1feef9cfa9f267465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174b2f79db6a8edf1acf7b4058a8566466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cec0e3a4f60bc47fe07f379c7aadc0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06201a69f595523d297b872f8da2680b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced049e838aecb0ba950854cc240190469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffff8cc6f0b2a4e91052f0b46099dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f72e5d3803ea3f5bbd8f6584559f77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bdd03b7941bc79c41e20337f989b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c3ecdd66ded8aef2012c22592030f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa12b7bdfc57e342ec51d4d0e04a34474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151fcd3888bfcf9feff2be6cd8f69c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e037ea3bdef8bcd2b07f35ff1424db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509de42c5cdd2bd6da8938420fccac47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e8f6a2d3dba356a677be4538410e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f9ce3eb4cdbb753d4cc5531ab2c8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776c7b85f257f647dc16b6b875c1c70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda16ecdf742b9ccd612b43863bbb021481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcf5f1f45e335e529719a0dc0e7faa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cb8bc80d4781647e99f9375a97014483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5300db29d58d8b3b0c351703c21be69484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839a633946a04d07256de0fa68ea3ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f934faa898008ff625a76a347dc4a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d18b79d8aa7a8b232911ed96485751487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc17a8141bf63ad2c928ee3275d01d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe823e8f82e7e0de37729d1710f012489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec9d79d1882d975ff2dc8ef2faf78d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7861e6ac77b4f2d394ef9fb1058fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9e89d6291c8c8e18c8cd5af6c279f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3e68d9f4c8feddc17f9982715eb50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eb3724e0d7c998109796092716910494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a850c6bc3bc880ed4ccf57d1f461569495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a34830a737176396f20067a8eff67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41806a7e3592ae4b728381f668acd198497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187af8baa033f656a23c553d88b03c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc69e195663d8ff9d1c22e333485c03499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28a691a0e78b2dc0777f198f876a41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e536f4ea06bee26ec66ef8998e7bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c73f6f5120da87c81424586d3febfb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d33d4a9a9f9951d3767fa03bfb68c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be51c1b471811157a31d9e7fc4e23f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a61e91fdea8ffe454d8eecd37cfd5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89c1d9bb1f0c72f733147add3cbe51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4b3f55b4d496f512be1fac47a3e6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce227603ed9e8046a7bc933664dd92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d7da557599371d5977a4b299f94cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebb13f2fc7a6bce0b8fd157e46c0ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccba73a425346bb7688018dd822d0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75549c91b2576a20a1cda5645b742bac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa28f1245351f49e1833a402651108513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeddb0a0de5d03edec19e6579be02e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998ff6d80d7d53cc32a0e6dadfe1df5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86724ca27b839a0220784f3dad3b0bd1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1acf8f372a9b68c31e92fc936ebe3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b93619e8344b63ddccacbdc850033518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e6be6ed72a7ac5887f590d1f2c982519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612382904cf12649c353fbff837a6fb2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06ab7a0c1177744fb6c5dec08ed1d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463037031a0d8732e527741a5112319b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449a38ba5dc1da3dbf8cc203f6b0341523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c8758d70b381c4f248b02908ea9fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5d6f717ff745636e99dcea8abada7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e688738943f1400f0b311b3d6c8d1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea1060971f4dc0091047cd67fb8364527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458995dd65c2ae758dda12c2dd795e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59792b7c0311a4776485110cb50f0f93529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5791e9a0da783b717d33cbfbe79b543530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef0d02cccc2ab2e8c05c5f6ec18180531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b6082654328cb66c9b783696294cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843b2c6402721b3a33644828b81c54c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769208445e3e8b885fbf17f0747c17f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b96aee78053ba77aa500c05bd8497535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdbc1a1bb51e7bdaf9cd5dad2eb9df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079b1916537268500f786dfaee53bd8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc411965d9b560a33f7244b64ab7251d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7d8f5b3a3c75ac8dc1dd29b6ec20f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596fa67c634181a134b5cf980a660ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acf4fa66338fbf96a461e6af67620a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81338c374a7bb2a507ad5b37c7c5e34c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07be00c49a3b47f598cf8b6e12cae95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2a059864960941c80486cfaebfdf2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9f65aa24ac05a48daac6da394d000545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd22e04efea6bc8c93861f64f4a27f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53415eded0bbc747eb2bf2e0efdb9e5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9689dff75ae2f0b7529994369f1ae41548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed7156d33b05d845b1d7238889753c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a330c0819faa6cce79f3fb4e7040d12550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2358db23a67c807fe70e60f00a79933551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24942085bc203094f42d53fb8217ef4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097d4fc64b0c32eede77dac21e8aed2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4afafe67d60adcb824d498089ebd8c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a732de00b779638979286ef6ec779e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a572b1dbd346e713ac062855ee4b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790b1706c039e8bd88f8ac054800e23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc362d951d4f9d287dc79959b2e2227c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41355d7e9cd2cc645aeeae218e811a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bb845763a707b658d8c78fc254adb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b582c8971473ec59721094b07a72435561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b838decfdc055476e5401f9500ce0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53480f1275ae683129e7336f3c325e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391e481f7039ee2230c36647f6d69e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8cf162d16c3b754489c4a80fb8c0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a351f812dac15ef9b6d17eae8932210566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3d092eaee274e2ea5c9e778454a6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2037344623042166c9e72526d9f135568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70e0210dfe4da47ea571238ab18852569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7190dc3e1a93658e150c23eaeba46a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ebca35902165fc2051c3ea3a66f2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5380561073f6c2ce9e60b579fb770572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd28dab3e249f1146129fb11ed99da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a361d8a40f06990e51bcb6ce85e38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15fe0efdd897b47a16227aa7611c05575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4170fb1b767c512554f3329345c85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3c2e717e4724239dbcc0fb3a988d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48499d9cf0cbffdf527838c5a0fcb2dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f4f849c4d18377cf4850944d7c625579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd7bb6547ca4d6e6e97b6ba146c8cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f663fce44ce4909474c621edc7dcb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d573d4bc5b417e94e1f7ec1be71fad3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452385b6f6e315f074d6a7c69b4ae97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49e481b8aa30e01e469d119f4588e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c951bc36608370bae8c0344ed0a81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f2e542860ec9600c2d5bedecd5a35586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a83895d2aca4f6ee3b4f69ed0fc120587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bcef71360f23ac93f06b58e7388b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11857604c08303aed56ef3da10c7afb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a2b6937bdd7ccc7bf025bd25957fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4bc5c7275d4e8b022aadc02cb0714591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c34dab71e34d2c09f23c7b3fcab1ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cc360f43e8858e3e7e8adabd35f8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44934b8262a067aef9f32c6b0d43eb4f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621655e1d9a42bdcc3cc10869ecbf9f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aeeae4a65b5779340b908e6dfceb4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd95b1b3c461fdde1a5b10966da31f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e181f8ccd197b991ade983500ebaa7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2434fd97312c9738702052b2350a55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45442475cd7d5a1887f980e5debad9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef6e73eb6a4c877f51487c1057f0ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db4d735642fc42ffcb763a262a5411602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603b1e64a4cc11bf67a7094a8ea4060603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc64544751e7e71be541d9418b33cd5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f021f4a180e273e4f15478204838606605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d38886702a6ee4b0a02eaf59afd3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9f76db0a4fc78639bc4637705bc4c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee31af5e06d4972b3199caf32bf826608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e288782aa4d3e88dbc8a8a11811256609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16def986e315026ac4ce4d18f5a36836610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ff10913212384a77fab00dd86607c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a54f10e1face84ff8ae8f68d359ee9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcda108827568e7ae4768ba34aed88b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748921fe25e3394bcffe4b5f69b3ee5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0aff1e48182ab184438e69ce39453615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb1bc912585036ba91994c3b781860616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c8b6b215a4b60259f0dbd90c969b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257e4a0d87699dac0c7e39b2cc77dd2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351659a6767b57c0576c462b84cbee24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b89b64292b07c63bb9152a9296c7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b3b4ce8ba8253b04ae5b9bfb8531b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645c99f777c04c378a22b493343e4e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cdc7573301bbe21c3f31436c10915623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f64a70277b789c78f4072ecb32a7f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2346cbb899f0c297ef97ac9716a1838625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a0aceae2e13f8c699bf1d2feedc9c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4c706367193190cf4657b528f233f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde1da487780d7d805de940e329f631628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8df7e51782016584f5bebcec21d40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08d0a1c46cb36eb9252e02f2e7202f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99195d09c77f15bba6a6d0940359d44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8f059f441faf906dcda59ae31c4ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab9b7a0dc9eed2f496f7773392c4c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1378ddc0a32081e26766e08d66222d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb87c08ee7618207fe5024b52921a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85101229bf97e8207ca015e4a77b24d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4870f088ef02d7285539874018df575637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e905d8d28282884546db30cb1a23ecd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef032f13408765cbae367fae98b490d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5def75ae0070e3d0f0da547f025349640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cff9127d5ead43bcae1d7e24169930641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79b433ab6cfa29290f32ab71dd82e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76859a678717e854b32022ade51fe53e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73209a1f08b528a2634f53f418ed35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52658a39dd0c2ea50ee3c0b2e2d10192645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8c267e876f3a842699e473ca2d2b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d597a7beee9445beee245372a0434647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a6501b5a59d2116fa83ebe6cef08e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c64e795a53fc03803f7b2910c3f4a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04666665aa64313aeffec9f3bfe903650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0faba704dd26795d809af4bcdc21b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3af415dd0240c6d1684800159ee05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b72338fc2ece6d48126bad9326cae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6480bc05abe3f9ecbdb33c47a61f964654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ad2932aa11b24dffd60111c577d48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e28f4e5f24f6d2cc3851d64d808c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eba099ad006b299aeb3d7efed5d54b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ef1627f999529f278f7f070df31e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d39d2fb1e28b9a7708c50bb15ab59659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0f66abcceb485297f1971ab34b420660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a0fbb49b5cd769687b3ed33039b4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728be7c5cdc978dc004ef4795c154d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783a5ce69957d9b97ae678a2620e959663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef510a6aacfe4da4107ff6d96af878a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5aed1c4f45e9cb90d9df2d9ab9773665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021675aaa7576154a9d272ed384f11c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5f275ce1c425b561303a1431472b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c499243ffcac61a34dfcca082376d7c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454123550d012862babbe3ea6635757669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30a430365553ac410605724ed9c11e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e915612f930f4e414a05976a14c3a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491c4742680de03bb0d77d9ce684339672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd05c206fc223ba70777f708d058e40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5107c85d55df90722c80d9639e5fa40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb7fc6812c95c06c57eac1f7fc3e49675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b71d2b13d81fadfb96eb4578c81c73676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30937f850624bb858c88fd510966b51e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22f47792003c01daa760c8aac1a580678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797d8d7855e3c048d83bb35cfeafa56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a57c016c817f0659f5369b243e569680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c88252d366e822fe7c890765eed50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9058bc7817fa299cddb884fa87f307c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8b84aa06fdd42bee545633db6da5b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae183394003f63a70f3c07564bb5d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db148ff3efba3203f1041670fd3f60685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6a9bcac91d4ddbcbb779c91723cec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae431eb81a9b1f461613389968aee2e0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b12f85095aae7721852a751bbe833688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe35a6750f8e75c8033d3df6ae7e069689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a4e3a9f9c1448bea2a806f4e505fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a492c45b8da064f85b1eed19aaec9f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758eed3062e49a5d7e2f2c1f6e8aff22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6b259f7171be44ec84642c1eafc0f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bc444fc648c240f9cacc5a4251dd2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb82146e77e4f8d692505118c03915695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07aed15253cd41d93eaabbed1be95a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b237fc8d7fa914d8f83aa9a8f49c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662709d916337d10bd729116636aa83f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48eb07b7e7ca381e1273d7d66fc023699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeef9d424159a0487f33fd03288fafd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00905e9f89078a04e2caa250bdaf0a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83312fd570d0e839f80a4546158c04aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997924c241b07bc3c5a11deeb2f911b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09171904ea863472b7359a0e41f1333704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381aff3c6377e707b9f7a387703c43c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483d42f47b7acae1b93b2a0dfcdcd9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feccb7e413f6732a8c73f47d53ac44a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfb353117c4e7c67a767d8d9f83c18708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76eb7410eb4014e432a69b960ba2e64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb3ed00e270d364fc15120e5ed4fdc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a54c453a53252aa40b2556c452f82711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e663c0aee7ac646befc2240f6a1a0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5556e2d945cdec29e8d0772bd27155713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf6ffae998842e8404cca78ee82d18714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850d6e8e4e91125b12ffd5d22a915e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c3e914419ecee36386c3dd2b9a170716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656472d7d69194f3240c55aab07fcfd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2133adb440e17289b459aff5fd68ae9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c66b93f75a03827c9826915e2fc4df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c4be7d662cf6f3a7bae00785b822a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13462085374a537f51cd262f9941cf38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476269441aef583a895a7681639f8ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352dfb8a3dc951da92a6e1034532c84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2569d75e8b711391f0fe21c9dd7f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b115f2356260282dfb076d9d1a84e15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7faca712b2fe84e8547b41c4b7962726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9d7788c889727350f1baef578db93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87343a7785356e0ae4b404d30c6ff08b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6ebb07436d5f8f29fbc9443edbc83729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a9b3491c76b09bc783d4182eeee0e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b532812d31e70bbcc34d6c853b3ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e58b762ea1e32479f4f446f8e4813732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de4ef25f49cd7d2efbfda1d0912da7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739fec72802bd8a9ee4c3cdfcba24b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377bee23d9da3a0bd8a230e90e7752c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb15b6c682d6643c1040fae4a517e07736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8cb1c1d777d17376940aab1317371737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4202d77db0ae08bd9a136bf7a653f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab3525a166074e7b0a296767d470c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e71aced061e439cb58dd65e5781543740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e468112d30e1f46ef33957e2626d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2474661acd2bff4a8d35611b00b7254742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee67d9fc67fff79cd0ccb9a15249b50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1deeae8d74a5cf580fd7e289d2d8b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e656847891c3f015556132aa7eac4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437204edab77041614ded0fb51cbf875746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d418ecfb8e15f1d7d7266e94becff1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240c1b6ebcf61ceeed5b0fc0b8f10b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f36e80e25042b657551a5a362bc68749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825792180046d7076966ebec038803b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728510f8ee630a371471e3272df0052751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166e546c2602ea6a62238c93e92a8b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312ef09b614c0bd068a79501e8d30ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd60b4602ebe006c841f82e491f0bce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c0b70207f353c45fa90a0c88d553e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b32f9f62e5a9c7b4971639c3da022756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ee0f087d2ccdc3782973c0fa597b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59711b70cbe1e9afbbcd9cf5137ce15e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c3f09e37c20b58bbd361c4e8c40c3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c514bdf380ae9c7c8220a19b2caadcd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34719c47f9665b012379ea816e70aa5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aab86b5710274b391c2f6a25a4c24762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a87bd733e4c67fad773a33441c1f99763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5202fdb385dfce6715578734e24b60764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1b019ecefe134977b3f9a5525cf8a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581c45ca9a67f99672e90f34fb6ddab766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84b2d84373230c271ec67823737bfa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bc6a4ab59559f5f7652ca3717d14c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880aa18d999f9594d080bb4c033d5593769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927e1163140a6099555f54fe688533f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364422c34e2d0750ed3f1a3ef6bf03c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782c2477839036a1b8106e40278a34c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c260aeacee25b3de852167e486fe1fd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211ac965b838e6e08360ca275b794bc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c5283a278686a15cc9cfab678ebc2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3018da9f3ce8c4dec04cd4e42a6856776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea030ab3f41f044580be5d86319ce99777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a29924a5ad4ef7d55cf5673695adf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5902537243b8919ec5ccc7a95638077779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162555b003b79e8e58caae4928b8084e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dbef0fa827731332f59d013992d3f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85955465502393f71bee74049505f48782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6810438f9dd5d06480f95d01abf4e7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d1241d14a5c4ea23bcef0d33ac6a1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829c9f836d3d122cb17651059382b3c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9751eaf432585acc7e8a37bc265f49d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d539b50a87ffb2ddbe29b65cf7b436787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec59891c7c532e3313cf55c0e583a78788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5977d09e9fa68d94557be9057bf37a9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66149c6bec3749be18d06f5b312de2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22f3cb749b5068bf8b7138793c2772791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd317ce50fdf8b42c13755b4251b38e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589232a74336cef87ed6077dd9526ab1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423151b5d0917438797493f9578985cd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897b4437d55a332de1c5e43fad48834795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b42c39e22da6809ac51912c5ae69ec796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002369950123b175e9e9f1dcbe49f242797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3379081b2e218a19815dcd379b9091798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35051159c7197fdfbe7ec2ae7cf3c48799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e352294199d2fc6510fc7bc8505ad800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2b1c8645b71d268f977cb71b2d816801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f21caaa082a8afb703d604c0aa4231802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c80d89f3a5b175602640ac310c6563803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c52e0d07e9be9436507e086d8119e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481eff7f2bfe3143f4058f1d811edd8b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3a745d255b25d013ed781b69038d3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d6d2468001112719e59f0b045c8fd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b2462c1efd57ff88b7b8579308dca808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce641251cc0fac252bb397d21f25d2d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb05a75862becd909182bbfec1bcdbe810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d30700452bad5f130b5f4e0f0ef37f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493c677d062394858d05cc54d85ca8c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49568ebe8fab6a4e19a341dd5a0270813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e714d46230eb5a41310717bcab1df814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488d748ddb785797f394260efaa95a7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efa261e46cd385a9d9d3438d7b532c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34fdbbc399ff9969984f92631478d0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647347218dcf35381e3adb338ff9cd82818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d50f7f79e9c9ee44148ca2aba8ed9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728823fb1b8b285e6869f01e213866a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384df6bad9ef2df3c3877242a9371658821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de6156bd4e5a4a9084676d37d850da822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1458eaf820da2ea84924d62b7c61d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89b3001554fc39f7d4ee4afb518559824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77560f5ed36ee7f63c62cafca32751825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058975a8100b4b567f3e640ec321d711826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ca672b4ffa054b8c6b0649121a395827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb004f0a9682f6a45789ef5c5390f2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3c7aa390d7b6216d88e7cdf820d25829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a036458036278dde173c042e3ea2c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0b854c4b4bfb06c09f85f5d5fafa5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be61174a7dfe16a39bef3674a59a8a1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927a4c29e162d52bd0adc9730dc4584833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f15b7e4b7da66f69a3a78ab226ac12834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba2a7ccfcf6e78fbc5f8c27cf5d9fb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888130163fae38ae5577633742126dd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66469e56748510107e9a327bbcb34579837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1be0e8b9e24316c49ed6149536a45e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e083736dd60163bf7a0f9acf782efa839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5790900cfa48070058307e33f5b98840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63ec59ce02a07ae2410be8394aa950841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c3ca4d611f892a060c373293c69f4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca3871b577d3f1a82d0221ea64d956843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a52905f677122bffff3526ac6b519c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb226acb47086fefa194138d88288e00845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f55ef626a972fcf72905ac95a29eb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b754b0d3a2d686dc3d81e4e0cf054847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4af16f9a9dc97e6dc0da60da43e3f9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9605133b4dabd24e90d854376ecaa849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85a102d2c3bb5c73981b8d9c95cbc9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0fc8e43a7196739e0ab8a29e6e120851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795d6c5dae11b32242b6f39b1dcd4e4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9c0d0e49c6731fb61d47d72d43ba1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd731793a654cf4accbe0e336df8f43854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fd4cbfc32ed11c1e7ed8a9337f08b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7d09e12991b488703a6d44822b13b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d50c9c8552a1cc52610f50e4ea155857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cedfa5ea6f616fda043b7284faf253858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c05f33b410f2314c0b830b8191124d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb7eb0921918d66e8ab89e19b4da19860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b3cf03a7ee76c7b1c64aaa13b1035861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2f6557155727494d0457212c884f4862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085c8f59cf2c8b9df30f97caf87500e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a159c7bc2242f633720d45918cd3f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf0c4f804c11a4bbbabf53b1137801865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b3f9c387d5af43ed8d3307c36257f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86126adc6f4a9a27c63702e86e93ec3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2efaf81e50046894d05fdbd85109e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bca6199e28c4f1b3f193b406983acd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1579c38a80be7b3c44402cc051658c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f166809fa10f46689c33d137a576417871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4460a1e54c23e7b39cc68797b9ce4fc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550f150048282df71b6011586c4e475873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d8379b96e8ba341dfdb5602453bf1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524eb138e330bcb584613f0b496b010d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4f9e847b12d14ddd159e793987781876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b02b9a65382698ff040522326159fd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5128c2148a09b3c5c4a1ec79bca29878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bd957829af46dd9850e2af370bcb6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce91bcc926d99739c3404f83afccc23880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275bd014ba3878a8e57963084277580881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56202d36f6cb1dd03e078c5a2739c28882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc52f85055656e4336e654392ae1fa2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc320b6edf33271f8d4f492defa166f0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab746adbf508dc259e7b36f0b1bfa7b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a556c239ef7574b3082e73762f3ca77886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376f71e3eeb2aa553261b224a8477a0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eafd0f5f743a33382a80f1635e67fd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7410f4223f9cd83d24942c98a21bdc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b429eb208f40fa69575183d7204a67890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed108e333f51562e492347f2c3aa8f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d218608764533e50fe2579c5f6045ed892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08a8d226eb2a3e03c22cd3e0bb1643893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6efadc85c6d954f4f343e0d399ef2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515239f3f41feff205850e93bc75cdcc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d142bf80c8435061c13c019917c3e0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973b803fe6b41818b9685ebd3a4482b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c320a5bd077797fa1863b885938c311898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14226f9a48e9f4d2c3437b39ba8f2819899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9071bd1b935e4620ca458c1bada934b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0bd96730592653dcfd2b74fbe02de901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35f679147043a645be00a385357cc7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be8fb2d1e0385135836f68805185bc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375dc038178581f62775b2715a886fa904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0600e2bc67d6b50e061b7ca399d1d55905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a632b79a97cfd6668e5070b0cc9712906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4207adb6b2dc6143577685aae09d86907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4990ab27a7eabf79ceaf9ac007b057908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd40cd1f997f3e2ba34709a26e3914b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b6aa5e296395ceb285b756e26bd03910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af576eabd7497cdaae0647536d7da7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3e6520b90c83a0fb8b2a19f61ee22912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f68b4bc07abc32e644cb414c63193913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9c18cad5de3e716b83d931cb5f490914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e86184ac3ac97c8a1832efc1fb570915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90f24ffb4d1f90f32a85d7e93a5a7c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796a6744aee0ce1661b9817321a5b97917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54881be34e42c375f0fb82605897c57a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553d01dca568433fae526f9720566f4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b92881a4db918414f2c1c9380b139920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fa7ebf87f3827fbe8e9b5dcd54be1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2d5f14fe24b4d26ab5df05c773e09922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f692e6b0228e07d7953bb3d06458398923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195aac7799cb32df9122124922f0617924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27992a5f7df8098379c2f05583476c2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51ce847d2fc01838069af468561993926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37505e0a2013d4250f9e404c001b9271927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2128c1ceca9179cf16ba0048fa41e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83adf7b70ededbafe4b19bedc0a6b41929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757c252a2ff57751790b821010bbd07930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e5b6f0da75f9d0b2c431434a68b44931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf1f04c11902eea1e3f7452d9b0890932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98872f285ecfe14f5e2dff1c4bc592b4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc04a172d8f082e3ebe348321664a7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d4f850b153b7c9b0da560083fd3fd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baca9a92786965538b2ef2ff03d2fe0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f2e93415cdfbff20b835f851195e8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47ff3478a30d1b97ababa0a835cd35938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8ebbf91361355c12951c064148c45939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591a5c6be65f80fe23db8f013b94568940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff23b0ca6dcd3a15bb1a5372342d91e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da1ce8dfae9ac26097ee5143baad78942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0c53525ba9b6a9b9240f3b00af2f3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797cce87651a778e0ccc0ebc24adb24944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9369a4cb306b324d2497881b099fae945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a272d03e252d7dbd603f4ea10b46c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1fcfbe5fb94b79bff891911e8aa78947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286892e234035f6568299495ebd9753948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251b57ae0c87c900cef5fb4edcc52cc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90879c42fbe3ea8e5ff5f5c93d6646b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e30e88f312c3e0b38c20958d9db1f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a8ef28db3814eec989257758b2169952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e4e4e96f070f5ab55d044408d557a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9849d2e81afc0987af2625cecf3f6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6813cb49128684a287c4af956cbac955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40f7c728921ae8c32dbb907069c766956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4670a02f00d313305dd258c9b03237957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44528c366c7b55f4cf5be07c81ea80958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c5c8267dfb10d6976ab5d7ec05b3e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6281b5063f5c0b281739da00818bbc9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255e607b8e89654a697b73b6c8e87e5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0944442f630716977dd8aed931f1cb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae913a3d5b6942983c93549d409cf930963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fde7d059da8aac8d66b1efaa5b516964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ee39bc513a004f85a189f2a52f623965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fced9a77de8ceb305e8c423488b21966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ea2948d342e2e623e9bcfbc0791a8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3fb4374935fe4687b26fe2119f49f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae414ab925a280f7afaf488f893487a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639c202abf50b16a92e0f74edbcd9e3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bbce2e358ad398c7a9f5d5243d69a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ef9458ac17f9558afb3ffb60ba007972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7be8ee70dc76ea40e79abe3a77485973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde062815483aebb7c63b8f3060cab65974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda88354b87e5e081702f583b586551975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f67400d6bc841a32e78824a3f51d5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d35b50b07e31c673c552f70244424977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95017fee3039e98eff6db296a0a1d4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d477c4473e190fcbf1ae4dc8eb769a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422e2a6f8a2d434f96a7e4cf26903403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440354dc7ce1c05f024e6e7c8247688f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65c064574389e875595338c9f32aa45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083f6ceff09b1f84e72323a3e6745146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c454ecd61ac7cda190886eb3201e3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b20ab99660a91a2d49a150b969b4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61129014ce7e42ba222db2d39e75eaa09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d04f34fb447f7ba4c7e00272d452c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8882e3f0a803a5c9328704e9c59dae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e55d9d30ec864324830577229dc58512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b02c8d4444c34407383b613a758a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc345019a3f6fadb1d7ee121799f14214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182461357ff916e6761fbbdbb198da115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038aa21c2c738e3831b8a9d8fa4b908016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ae6eefba5fda8552260e5b9f392ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59ab133122a6a9c7189aa64dfee08718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8956c5fa95ea9e091c27f0429fe3cdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f316e4f85b5f951c943052f6f3b9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3af26133cffdc170665d5d353fd8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1625e6d37ef97bba9851b250303cf8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e25ae704f1a44fe87b038a2495435323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf994b3e39bb0adb27ee8624916c12024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77685554f6ead00b0a4f7cf4422c769d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12171537abdf4fc9be26110ffe241b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34535d33a57648c372a7a386ab70daa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1ef5828903b1a50968c38fc4b086a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de4749af036a2dd7f49390949f28a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2bc38bb1e1fd651a2b46f956b2f9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f576d83489e5254fd9969598e741731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4efb586987589ab80ee88868e3dca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e31d51544fcb4a740eed65cc8623633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e80b103c3accb655ca756851ead8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234ebdf46d63d0beaa7c336912fc0e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444c0a00ebe1d1e787da9e704ba31d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22821adc8b368543cf1830f5e2dac0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fb26ba5ecac7c9adb5631d339821d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac35d98f66e5737dcb1663b132a99e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c22702355e2bdcc887cfe8897ddef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590392585d03205887f6b1354c550c6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a2f7b8ff34e987b8d0856b5f2e1f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0805972a748b3b3f8c420cad3884743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35794223b219f69b187ae43568c4cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b2a1d953303d3c47b0545f35e25aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30222ff7d0bb7aa904681c7b853dd20546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba81da365e75d79fa9e537ebb7ba21447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ece596b143ac153101ab5718dfbc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550d9e4caef957f983950cfcb8121c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae0def7c98abbfd6e59a2ba81a85b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7360d27c2916cf2da0504e0879ae5e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68257c92fddd9973052f34a3ced7778f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab93be54e593af2df8c655a2430a3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64c966821e1ffaa25c884d8db66dab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a16dfbc2038199afba5b65e5a045e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba44bf877beb1d95e57db18af5a95e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ad949db2447fd9e6ceebe65d0249357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43591894d5d7295c7732a17392501d8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee0025982447d1ccfbc4f0dbbb2bf959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa339dcab2e278ab3359a69dbef1fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efd2d44a215e5f426400ee17149d3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dad2c193202b7e8fd3447f9fbd4a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bcb56a38fd4ae96ee84dda291fbcb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d2f38bf79d9ce6ab0183d59ad527764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b43d93b07f5c64d409ce6954d410ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92586a678d6681ed96e604de4c093b4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1088130d910cf549afbbf4f1743ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e2ae178ba200def35d9ceaa45d76668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02324d2801cc8f6b2a90569025260169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b4d390c8c981b5025d60c2335540970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c25a50a92bf6d84b30ba3f289e8c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96775b311e48aaefde28489d2b8e2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294f4c1d4ba2942978dc02a0555805973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3cefa994ae41ad3bb62e95d2db71674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cf3fba3bc29d713d47b1cd36bab4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bb2c6a5966f98ca80b1fc0bbf19d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85761162134b0115ee32ec15331fe977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038fadf31c897d7d79b24e2dc028e1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930da2ce0a5c50cf6547cccc56ef44a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a107ed2390f0568cb5f6eef6b93716f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1493cad4b10c48d26ed0535bcd6b99881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b1c93ba11b3901318f36347aea56882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befea2b6ce26e849ff0475a88a3390383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76cf9e23d07eee22453914feb6b2be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cfe18dcf32936243a26549e7c3fb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d4692c960b0d4eec87dca7dc59e4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852992863bf7ae1e91810235ce2f12f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8f5ab9a862cd5d4ede978b9d62b1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b0303a051ccbc321885f21868b6a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea723bb4e7c7f16c1c294fdec1ff71990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e723ee3f2b31dd2c7fd56f09ac25a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209de18d43c2056f43bf393e9a70b6ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ebd1e296620388e2142c1105f88ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad7895a6fa5f169e49df5a1a889f6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfb98256fa25d00403a8ec8fde0ae495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc3afda594285d25a8759cdbc5efb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22247aa335fc5ec6dc258e9e8f90d3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966dd9ac6151c46ec8152f77fbce60598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e743f3907dc36d7ee3de6928b131b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a3b87d8b692535ce7aa5708750137100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05872373ccdc236e9c04179e34f96d3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384297eb0ebe2b2ed23e1c7ce4022b47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c8d189a83d60b7899a1e6de5111ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d1fd9093d6713b821918e5e6d9482104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b4beb45b40521dac06ee37877cfbe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503768f22f4d345ff27b12107a3ca48c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a92e7bd0b2e5321559859e1e8db14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966b22ddab54afbdf5df6df5f2fdb77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58378f1f4fed3082062946b031fe2b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25655213fe99237bc43208393368919b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1633f8f2ddd43c1930d14abe09bff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d4f91b9f342a7feb0c58510d2e777112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7920bc145ff760cb1bcbf77bad9dce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16844af278b8004b30679b47fe625dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de820e179391b9f928e01949619d74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982482cf126024ac34c8fa184cf3736116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09217f5985be9b03a63c7bf1e4f1a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44340baebe04200ed9b038b2004ba8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf3f7fc6c96915e7a9004ab15a43db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd81c6c41531be8daf4c4c861136f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac728cb1cfe5bf5a538830cfa33297c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba449ebeb9312ab88c02328f45e71646122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e223ae8ed4bb72fe00e6ce669377d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f682696d60620df30f1af5b30f32d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9932c17b25d423b8ada92d4fc9a8ed6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20eb2872bcabbb68a5126cf4ef6d1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8abd396587451152a1f12113ff88b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f513ba1ab85afa10422da157693cef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f7486544642668fbc62cd25a97e88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae25b965e8c646044e4e635f2503681130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f24233f08912dbf2196aca1b29554f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d365ac63b93bb54d2a762889e06130a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5c5fec3c4dcf57d6f583d81458cd4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518cf0b373c667c76f475da174eb685134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752df2da9785db21b2629ef04427990135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e5440c13ffb0a815b47d91bf108c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bac3a23539d2522b4d619a43cc549137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cc4395fe65f92d8a245fdf71aaad0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a80d22a7a69293e1aa179a09907488139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b285182f8384123ea6d540fcee9351140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8fa4608aea2e0b2574c9aa72e7174141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ffa0d589aab28c73effe5698e9591142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49269c7c846f5d3a685e79efe53a9199143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee311aa58a2f50f0c7a3ddcdc4b33c33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd430043f21d6f04beb59b09eeccbd5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57722355b332bb1a2d8a310eb42e248a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efb3229945e0a95124df3da8fff3dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6a3d32b6567223b7f28d26bbdcd93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc702227fe69af7fa3ac75cabf7004149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19d5255bc60d6ebee64e711fbbac33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2ccf9a5d3760bc20b9f61f8ef0e1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18fc802e8095a747e1fb2636152c1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa698e9b8d19add61b92959c269cbf2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b10826cce244164f7ac66b032fbe3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf767576aa573360ee9390940f0b33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2ef26424c6f8746aa876d031536f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83448cd28e92157354ef05e249141e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c4b75d7e6526deefb3516f0211e0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc647800a1a19cc6bf3b224c987b9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ea07f200bd58c66aa86acb5a7ddb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c109606eec86514104f470b2c5ba1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806938dd663959cf6d4e9f8e0d4d4ddc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a0163275c0ba4a3619f6e93c04911163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ded735571b690e1235b67874be2f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2376c1928968d57012c3a1cd5923441165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc908ec400059e45dce80c6f2f0cf3c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d736f5eb93f81adb146c0d6fe8bef51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9f7e7cc9cefb7dbb9fc8ab6c73a00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243115a07643c810f0d707396738dcc2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f697bff97cd4b49d319f46e078ff623170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ae4ecbccd33d68669eea3398812f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57526d815022e3324bf660d5b4c6fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d3fc09d792cae11f33808b066929c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65fe54373c21ce9d684ac984de1c98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ae6721b791a08243ba8508570b92c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb075a146739f87d769749eb1f924d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b19e53466db16b93cd3464968ec63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d648e1b2066c0c8e9abc0909b36ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d77431515ef8d47535a5da870746cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d72a4b5473ca78edb7cf47931e3e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fee89ba51e546731861b19bbc9fca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85823583a2b465a499ec2a1675dc2642182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e652382579798349ab7dfd52f97c480183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6506aa96e9405d6e4809807b98971d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ac9cfd5fd463aea7a962a3db9be33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dfafc298d3835b38635ef2c48d170186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0558eef1e85d0e4718a9b7ae0325b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98dec2be71344c0b869dda0d4c4558188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64385a5e47135c16cf722ac48a8b767a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54519d28ca9d2f96484ed04fc70a03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7945349b838b71ba602276a5468964191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65001c1fb93b12091abeeddb0c234dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ee7b015c5f20504c091922acbad80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4e830d9bbcfc9265b435658cedfcd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb565f556b04d4812c79f4a2e741120195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbadcf082abd25f4e9b1740996b08c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a555b1ebf0e8bc0cc63582de4ca27a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c369dfeb315fa0f05a35345ff51c3b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef707df3fe15b44c4b40f950ae6f3d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5792778102054a28151e4a618171eeb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177d5dc42eaa65d41f360deaf79c9ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e152be05499e870768566c89fd68924202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcee908f0d60de8523180ad0962adb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caea464a031d3930c986910545db982204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ad48cf5efb11e2dec594bcffce316205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5c4c0b3b64ef18f6d2bca1b84b7a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1441ab09c8d10f4bc0eca71471499207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1ea500b5651e5d99da3c96d365da7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ed131bc56ba2413094be8c415d760209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713330ff05841848e75cbc7382230e59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4962b4e902e2b57060697d7a8cbb232211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923f133afc69b1084be5f37cd284199212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c8ae96b61173ad2c6c43d81e01eb2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78d33e836fb3c1a4f5149406af1853214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a598eec452db4488f9bb58d426592d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed3ade5a53d57c66cab2200f1d17d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152989b55c0a628ec861e86c8423bca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736a2a679d09a91996247e73418f95d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c4742d4e912c54c65addbcc36cdac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc5761edc99f8fab760354e3f653b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29247b063073b4f4586af9021da294c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883ebe5cab7a4acb2ee5c67ed09b993222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35950432bc2d932f615dd1c229e207ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d38af7d894646da06c25c57da7b5a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597360c8690479cd253c4dd54fd6e716225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585510f43e5527bb85a51c8ffa97921d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead9c1aa4cfd14629173463669b4320227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dfcf992a585d4786039abaf4458c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96945071d97aceffdb20b78af9c36217229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558d70998a2bd0409696fe2f78af150230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad8cb3c4bb1be604bab4356478ee66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8226763439e4ed3ea96cf6f1a29aeb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8f9ab9ceba3762f0922cf29032571233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91982f464d1b6bdd88658aa8f99fa5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ffa288c4a7517f58343c111efde75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679fb0f21c62672fde2101ea796d4cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757f29565c784de3eda56c8ed0fadfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f301c9f86caeb7544f40e981df902238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab2ec751e0fb02c0672d3103b7e525239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9589d5107e66fb1b5294fc2b1a068e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083ee4f4848ee2407b4155b49836cd0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3f69c01a226286bf2226cd852278b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcd5d797ad86f8e9f9b1d91772783d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b2e111b6571d37c71b266cd3bd227244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149489d5b2a26855914c89f4e7665d87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2560aee3dd36f9f80f72143e89627246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04687a2adbdc4a2002832e303bed638b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9444db96307f5e725aae9c4039ed1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c963cdc7ca53593d8a109dc104914249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057f1b5014edb4cfc520c30ded2a7c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62548dddbff4f0d730e66c1e6e0e71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086a840f9fd1ac6e28666c83c34f977252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ee5ae819d91fc7c0f2dc250d33461253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754b2474ea19cbe537ccc49d6adf5f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eda2789032377f2dfe4a5aee4689d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bd9def33dda84a27018e8783cd2a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a60785366e59b77ddbe9749031f11c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bf6dd6eb5c65e531f6724a495969d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d450877b343cd4fabef173992181c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c73e49379450865607f76b3e3a5cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970d7edbbdefebed5c465f6a8451db3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45df039f23bf5c3ed0b25164b3c26f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3e8a5bcbb4320e504f55eccf4bae6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257745c560b2a1ed8fd11870a35c93e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46f4732e3122c631db8821e874d3c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492b9a6271be8d91864b147f0ebe0c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a86fae2e653d34525f2ea4fd2d4571267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded4d95bb31717b7069e7ca3e8da236268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622a16e213f0e3ab5d20a0de8b23907269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8881df5f3073b2f0ff8f3905a6e5f41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7fd8d9ff20616dfe02784cc419f98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d49543b00e395f6b009841e2acfa6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5923576e45c9589ed8f52c7b0a0132273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae630e550f4192217af81486f592c96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ad7958c800be81e1cef194605fb7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1dd0a4a388a5efe0cc1dccaacf8e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe9fb8dbaefc416b2a4ba9d144a018277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c6b2692eb4675cab15ce9feda4bc0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f1418dfc66ab50f6f4aad2f5ddc8e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276503f8f17441afaca3355c2745416f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15db0b8a74febf721b47a5ca7cdae92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57587ef935951ad89db09e0067f39258282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f32be03c945a4e90ecdf7c4bc1299283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2eb558d3d25575f53c33ff478ebce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2a0b7e0c90b7c7d83fbad4e79157a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc89878975f85cf459538861f325242286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd6a90358516ca7a4c3eec44001650287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e221c07de3b01387981d3193e613fb5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56208153ef9b1e3954085623eb9cec4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb298e1d07782db3396b7c04030678e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8957284cae2cda48d0abe7f9901d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7865eb853b4fafa8c8381d248349b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17387eba560362f18ea3f5e01699a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f720374dd194fe027546f5b9b9a973d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2672b45f19b07fddba785fc2021d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be4e8e96380afb315e3bb694814b2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e5e9b8e16af03852773b629a0afd7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7cf675f74f9b3fc3371dc4fb5d569298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb2d1ff3790b57a7c81eda56bfe4a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826c6d1133d73c4eb389d2bbdb7064a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560ff60dae502dd9e435cc7109c5080301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94750a73cafd3af3bfac5747b34fb4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba826ee7e1dda8fbeae0d818d0c048303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343056b3ae0d4f78e6279510c878b08d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026498293346f60119d7dd4c717b8a65305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e38e2722ac90c2f9eda3fdfb743d99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156d12f1124a27d54d358311225219a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fa7c18e784a82ce44ff7c3e22ac62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d04d7e2039270510180992b44bad6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099278ba8730ffbec46017d7dbf08c84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278905d281fb129701b06fa4893f67cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598efae712f957c6d204e80271b1b0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f73ec6c30711d9e8b6c983146d0f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0e1e73310452272593d34e748cbda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f3346a5244d4118dfb904b1f0bb6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d84afef2d16584ae665c688d63847316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c921c7878d0207add4a7663415e37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9908793534ef612455090bb3eab5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462008b61fd4b6074348f74e51c6fa7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c742def22a4917dbe8d3b227d7350320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181fea98a5ce2ac43fbead3329633e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e1d64f1deedf3202a453917589ec5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864788980e676b599f522624c6e91758323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93cdb1f48afe924bffe3e5f470a6fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7815a73de1b8e04ab8f90819077388325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63a03553442792671a4f24dad51f32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4f779514e831bd2398b5a6a91d411327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494c0a9922c575e8878910c07947ba1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a39dfbadc7fabb2c1d242221bdbd3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fea1da0781abe4bcf2fe8aba56ecd6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d49eed9f00e72749502ca6c153e1b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f545918dccb4829fe5b94139a8d2095332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e323de29a5dfaa2327f174801e676333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282b0116839fdf6318171836619bbd2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c1d0e51adc774cadd0112959a80ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a8144ffee024876ce70e49c838629336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace1909408f61a491ae94cb6810abf7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dd2f50c855deceb90f8424c65ed80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1943e5d1b4b568917d49c4c0c2e529339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbea9169fe34877c404af00b1e6fce3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc654daa6562bd2d546234ea8be3621341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83583a0ae62bdb41e06acf2c2bf43e82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2be8d56dde68ecc7d9e89bf513c24b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b9f3f9a1f2f947669a77f7420b955344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257bc75ba304a11214fd44fc2c60f0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252ce9602280afa97a29666d1ea0933346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b70a2bf1a6c0443818c957e5c3f6bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3baac67aa6c4aa412a3cdf08ab8215348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baa8d1d4bf33d37118a22654cb9dee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f323172bf5757da684bcf6baebd0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffde587c00cd2104c076a11eb8a288351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b182e864c757823f75ddc503e2c077352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d49cc7e579345e506ee00ce82eb0b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175294d48615d1bc915d204ee7dc6ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496ca594b7c8c73f5b684aa6f7789a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9add3911b31ea4d7bed498217750c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daa190638ed662fd58c8d7c3fe66bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f004a5504494180197a35ef1dce58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c73981a2b61b2158091ab08165ed15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642a3840d503ebb2554fc1d34ebdc8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5c89979b1a16c431cb4e2e52a3c16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc3e7651a67d19bafdaa78504bda86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2c136f34c6895ad5ea90ef5e3420a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413667f1b9678228d0af8a09c133e49d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86150bcaf9744b83561fe88447569d5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4c9e9fc0e8122bc27db1e2a483f42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a194e0720b8acfefc3e3c4a0b2d002367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133e864b0e19852541b88db3735f964368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b3ee1568964d911fa5f4ce30d3ec4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47201579e8f4d9dfe3880b3cbbee737370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4da1aef5fd2811a89cd0403a5e9e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129b07e0f59aa4b8db7f6398b9bb9d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036c0f72380cdeab768ef2170247886373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81607a4cee92128d5cd3c8c90be8af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264adb4a9cb9f8aad07f27082158d2c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6171c88bc51e8f0278982b95c82ecc4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7f165aaccb99029eb9b2c7d1ae39b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1e37ef5967d93469c957af386c628378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686c6ee2826ce5dc63dfdf6f8f8724b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf24f574b73c77ab9c830dd7b4e49e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab073a70245c71c6a6a9442dc9de98b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513ee693a103adfea71be2e0e0a4848382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579f9bed9ae72868f2038cd2a21b524383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f93907f0c6def5b1e0c0dee8e3654384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c01698c4456f6a34f1594b490ecd6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b0978610273cd65e98106ff4fab32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af164e03f43ed412e5c2230e13338c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2476c6164d15da64be47b65ab43b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb6d2f5d9831c473beb4866725072a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ec715aea467e3325932b856f14e2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b8d087e6e5f1c14e06aa31ec36812391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea36130ecde40a5670d16a891e0376392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b86eb2067fd0531230ea8bbf0a21df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f541164af102e947d8ad5f21642220394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c535baa4a07ccde425bc02b4d7090b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98393e6ee0d7b811599cc9ea4c88b85f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098560c43686b329be329ccb9d72fbc0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163cdb70b5d9e884cc098292f971091398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ade9946e85f76eb87ced332ae9d523399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55580a1877e020fc43d34240dd0ec8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4069e13fda1930278391e7b741487e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bf70c49b7a73e9896bd2803b432a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7b14fd6aa1020420b852c1d0b02de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d36e87084ce71ef556cdb4bf3a83dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e4c4561b9f6370406f6f04dac4552405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1749ec38df9187339a8fe5b40fe86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f257723bbc780f3f8088ec1fc54e7e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3e312b8658fde5d2a2c711b97819d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf2125d080430e2789905bec7bfb5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c2b98b120e15c3caf8a2bf9d139d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19ec13b8d1930d334d69c112382b10411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4c687e3770f39e625f65ac0e46cb8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfe30cd40440240bb9014a15ce4e96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c813cf64dc641a20ca79202320e6093414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b21b90ce5b8833904ae65a6c3172d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443ce68e6eae6b6c737cf8bc761888f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd2101edc9cb3a31f3bc9e64cf2c2e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41848daf9f96885cd059503fdc4338f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6522fe9a6138f266e1f281a4453ffc8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b0c7c2eee57f535ab058a7d5d04a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f112494e9bdf9da1fe555c4f9e7c0d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793228cee1bea6cc109e07fb56ecdee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48813b433f197ba07a81dff8bc1379423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae7b050f271af0e832478bcb45a998424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635129783d4c128c0bb2dbb475c2f3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685529d788fed469af0be34f3c6ca860426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed480f2edc7c8e18f3ca12266db12825427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874343db43fa87909a8edfdf5b5042c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe0ebaf42ab8aa57d1633f03a6f3d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7754ccbafe9ef21c8b3252860d4b410430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341845777e5b6ecc514623912a807250431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f44d1c9907b21d7c6fe0b28946af5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3545d42ecd40f18323789188626451f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817b56a7c073736651cf46d9f46d37a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b5834fb328fef1be55ec9466dab56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981710ae5b9e32041f58ef48a26c8ab8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30e29ff5c9fc99d60df2809f9fdf4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70275dbb44e3387242df331a1923087438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cf9b61e9609b4a4a914660d27df82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c2b71a31b12095b56947877467040440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08a743d4ffcb4a578192cda595fe19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136161663bcde7ed933a604adf96976442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecca44f71b01bb6dd44dde9ca0d833443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b1ece5c49b93da0e27c4441e0b203444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15645c5968c957174da3afbd346eed5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ca8de17d852e3b099a71aa753bf85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da942e19f1319ccf1557f1e0bb35c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ba545f0846a6e1ec0f9ccda71cfb7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9703ddcbed3d5303ff755a5c2b6a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379286d063c6ca2ed06a56711e0b7e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2eda56a7a8503d9f8d65282d2ba49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c332a6b8383fdc12f2ae4d525fe08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adac140666718fb75bf8eb1d1a1c0a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df35a951fbef874dc283f9c551aac90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706648dfca710f0b80aa6a5698efb9dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bce722484bafec3777b9b564a1821456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f042a271dc4621aa79405f5cc0f25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d91cce1088e79384906cb660011b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b083fa7a1f1f5112793d10647bec9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11816d0b3ed559b31de9db4598c4fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c34f4f04411e83e3eaae5112676cf6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa424666bfc37def6575ef21c076731462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e67ccc7a8d6fb09abd38e4081237f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80de2c270be0770b3d504f868f500b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2a3a0912e05146768e598ff357f37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712861ff771a6e37e5d90b36a75553fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0250a84148a3fdf6b3065eecfee489467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f5cf667365cb3a499827f914269c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71995a21fddc86483eb9466d857806469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46a50d59ff172b55f324060452508a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d62c264a7bfafcb6a3e37541a22003471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bce0b87349c9f1640dfb12af5941d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68acf2023c29e7afa72e9ee43a27212473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53703b4dca6174cd0aeab5928e694c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60274ecd8759d87def177a1ca21425475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92d867d2407e7059685d2582237961476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f79d27c90f59a525a641a61ea0bd8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88947b91a8d5179c48bd3c01fdd3267e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5a65416069360becbb4ffa3e2bb1e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96495ba023ccb39076b3ec3033a5a8dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f69f238a5d736eb912b783d80b750481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3c8b607758c8a0a20a5437f77f439482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d3a98c34bd3345a683db4a6bce1e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0c8535eff27478328dfa05480b75e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fbe8d7123b6d39637e128a40b098e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4b9b2598383bfeb61298c3b23853e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b61e5d859a1a122527cf0413fbb034487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe17d7a0367c71208f81ff10ac932f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658887ab29c809228e62c3f2b65d2f58489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71b33347ad6956a9b65f77a82a684f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009798517712f27f6ae07ed68fa96cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797ddc3e3f56e1a12d42434b7a7b810492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b408ee584662c90d569298e7e90a6b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b272fda99121b22fda703aa06b1e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65145a270cb74383da9e43ce76b15dd4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5a52a7659afc7503ca6e9d1ff4d14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6c3504dbd846ee165e4b327b4cea0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf661cff44e84f453bc1a5cc1bc5f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095644e734b897d16ae28a901446f7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad134cc309fa7ed38f6ad2dffd6e8e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615ef3a9ea02239b633c8b273283bdb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466464fa1018d30e655576adbb95e060502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f299f394fc8b6f504f36dff264af9de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d83c4d5da5c75b2b07b328483345a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a7688e4f0c68961405f22dd891ca0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ce91bd7c5d4babebbd9b31c00b347506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c4f1f773759fa1eb8fa9747ac3886507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b58b5c85d54a499de623976f06ca9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481b615a6f0bd4a56f6d87d59d7f373509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d936cb26c9a73cbf985e30eae35eec8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5314082f351e37eba2adfabe9866b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c6b70cb103e063008b062f607caa7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406da4e8cfc4019fd033ffe6b1d48e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c178e4733da2d91579597e55af2c2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e838b12e6d1aa206877c1023c7bfb50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf12d3259a15e0d6992e70eb0ffcbcb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee23af9449417127378d00af416fe2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc03d45b70e046466264e2aa3bb594518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afefb3e9155e00a68a61ad8728b58a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44ebf827a9070f87b76879fe119927520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18a6076d8ed718ac1a861d6f7e6f5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61307f143a546e45794111f8a35d344e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286d9931775c4bb774b9a2a89798f23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5a8aa0473eaf037d9a7b70c078e91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3777042171aeb54828e386607887d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bde2e339de6c0f5f1d6a0eb9873f94526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1a841f524dccbfa1ddb9a9203fa7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3334c3c5ec645e3979892778d3a58b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09ef12a4776b35f0c033e9dd21bb44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f59ff66e81c52781072718fa4e60a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66a51baf668ee8d38ee30cd6f197e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10ff1f43a2baabbd2b1eefe6d46100532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cc5876efde4a715d7f0a81281510f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ecc927dd19d10f65c668180764c3d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ec29d91f2568b90fc6b4b239452df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d90766b8b4532e847e2d9e4a3942d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb287f7312c5724a7bff437feed6a96537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da103b776241cfb51f6b73217ed3d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868e37a74957661cbd10f872e48128b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870117f59068bd2c1e128f20e5a082d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063db9f271ff00ab59914c3b29dfdd67541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1567032a5e02628b93d9c8b024c2ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4125754b0a389d087247e649fae12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a7d2c20e71aa9212a0ae43c8c7439544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db498d538ddf73d47133a8e272e3e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b7b94f83e0f9020bf93d048f6c297546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72770d06726e55a4b73f1c46f8470d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bccd47c5c467156d03d88856f4462548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b334a4ea41ea9cf83b823959765d78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd947f59ae5471a07a9b10ac12a7d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11db27aaac0b207abc7c9b934d75a8e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538561d4eb7e3f93132d578448f2a6f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e05f65d1003da65b03d6d77a8498d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe3f746797c50b17c74080aa2dc5a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dc85bcf624a7f22577cf50aff8df2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9b145792252062284e9bb2bf38ebd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd83a7ee6be6ac40c3e5e0994276109557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bb59438c2510b9b009152b0c7c7e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293ca34b5b02c9bd8e0cfcce093991b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c7f88d947b42fa6ca5e7a418a11f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3e78fc7e1efcce1b1c04026a13762561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b546a98a32ab10e358abfdab860d72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e25a411fa1677bd0e8375185e401a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f265ec21c753c8c627e125464971850564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5c31e5faf1f97ce0cbbdf95fc0948565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcae60c4122a99b85b04edd2d647207566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da4c1e143eec71494120065640d7fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc9bd806e2ec8a0b8d13a054e2a3c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253c1b37649da88f198e0ef5010b44b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06eb34092b29507bbc98ec2d743a63e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84eb8dd853ce2a3fb350eeddb42b07a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954522815a8bbf87f7fc6c5c0552d501572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20f7c7c35ad31011b3b6f07446db09573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62682ff9044bc76577ffb4aa5bf971cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7bdcb8673eaa7a91ec9030e192b54575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca33be9774de864065bcd78db6e197576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3512056d69002a25d98e8e963d01a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e1f0c40aa2c1a61ee7af219978b0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06be694360dc14ecb12b4841690c742579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a933a92fe25da80e97edc07ffacd33580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a77b1b8ae4e0f8bc0fce606d01e05f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e98f794952adfb64d5746e1d0372f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e4c84012b51ccd14d4739d58a8c04583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47121e93c2c83a0bd5167768a7b4b8b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fda2128bc743490d5c0658224bbce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2d97d60a09d846ae0a5ad340b11fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3e37a5d86de7381238bbda047ce05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8548af6de673fabd17a5cdd4e5e433588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d48e6acfa13335f849de1155bfc74f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d06947abacf672a3fcb060fc4cef2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d475e76f216a8a2715dca9aeead4ce0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf17e80789fe53a45fe1fd87a872b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6534652d377da45ae86b67091f6a7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d5f741c35c44b4dd76b78d9bafcbd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d05e41e665e2c5a465b975868ae86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708fc803169d3d5cd273012e980da0c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdc3eea79a2ef2ec6df8988680a1be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508629e2b54a61c34968641958d5aa6c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae03665399984298d7b53eb7c685676599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff8564c97764a863fd2a5ce9f9211d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2513db88fbfa9c2c55cc50a11677b61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc300ce02363b983207503c00673e21f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efda51ce4ed015ec0a8e159385fcba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a95eab2cde3e47b0f588579614c29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5307556354275850edd1625d98bc6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f332d019c3324f3a012beb610dd0bce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03668b525751e2866f62139d02c50130607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112e35589489ea5583e87d75454755e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2a846fbbfdef40918e68d77b1e6b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5fc04205f7ef6c1ea8fa3f63c0ad2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6996fa1398011090ec8a318c24fdaa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2e53945920e099361b277aa08ac04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec7bca7f196fd0b0d05935f1818aae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff34d761ec384b4b65e0de786310a9c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbe28069f8ce636dba2922e8a56eea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a737f25ebe1bc7259c4af4ba1caf1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8ab7dec09c7bab309b5f973eacd16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c6556ab66756fd361e28dd44ac9f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3f36de5ddade02b1278d26e559a0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a33e0a748268abec7898a49223d98620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80263b5e4ea6081b05f532739680b62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc84d2be0e33c7d7e27c7fbe455e78622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8982de2786e0f7508389e2ab90d644623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff84bd6be0e6f23298fc822b8210d47624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b725fd92b75c51b61efbbcd5d8cbd1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85600c23bf8a1b898016d8406d222b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908037c61a5bbee8152e3b85b67cef5e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487543a938e9edba601f8e81c9bf6bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ef077dcc3e291f7ee00cfa66bbc9b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d778f2a2b30b1fc1ff472d12a9a84630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ce026a202a48f439c2667a51d034e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46714f5eea857a11bba5fcf88f6a90fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140984c9097d3b4fc4ab5ab7255d8d20633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7063b7f325fa6982b8f74ed266ed90e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceeaa8825df4e6cb429fb534a4fcdf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1725538ce83e4185eef845f821ec6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e79928ee14d4ee72b44c08cd65ea62637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab97355b8082250d41662c9135b55c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c1db589220f1133f5d8980e5f8be8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa513d45348897ce430b6de32d3ac67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3718ad6172d9a9c3eb2dd92590dc1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40264d700ba869a2dc425b5f67f6c2a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3352d2ce9d1ba05172d608b2855f14643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fa5df4f698edcbddd7074bc41b484644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d82ee4d797c6c5224b6d98bfbb3f41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474db1e972b5adfbe0b8998be670932646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f3cc00aa8d3feebc293ddf1195002647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a375dbca83be6ca619da57264b53130648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1639c35b7c26b9a2963e61c148def649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d7afddf781d5e7a2228f60237adf9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e18805d16acbcea422af8893db5fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775430c2c161356145695cdb6673426d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dc0732be34ce5db26a515eed02f1b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f436175fb338c1d690f8873def00789654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabda5346ac279c3ab4fe5b77e879d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1d9d71175a1a96156692cb2f61ad0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d6eccac33afa3b3aabd50d3239c14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157c7fcfc70fbd7c4705d48aaf0a9de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef5667f262008b3077ef5bfeb2d416659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e763b67146c9901ec4428d1c049e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1a6f1ca822c7cbea8417debf3e59a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3f25638c189c74dfee50e702515de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc1250324e1159060975e4d987d2be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c595469c8b0a547a4f95045f044d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95440d393f40424965921d10bf681323665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013a8c6c03768b21fa08d783e78c341666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3b36c3a4a567dc3313010481b8df9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484560ea2981f627905d5fdcd6c3e0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef08933f73027ac3a69324877a5ba8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f680d0aa77479287aa8ebbc4cd36528670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2282863f5df7f82dfe1ca4ca43b741e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff56de1aabab5487b90f101063d58d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90c8c8e114883e24d499a5b8637e94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5d3dfcbc6008899297700d4c497f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf422917674985153185bc586ce137a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c4d2be657f813c0c809014a1edc58676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9b50967fe47f81794fb8c94c23789677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075739e3b2a7a94f5b33a846ac1c31f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60b7195433ea6cd9c41af9ddfdf799679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9b38719f9a2a15e5bd6df2e2465de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11615775f1aab7cb386c398c6736a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df504095c4aaeea90a5a39802d5969f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b9f702452da8dfb79f6825ecdb037683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63a324b41cf5d2c15c862f92c75f76684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35800a13ec4062b298e3b02bcecdf084685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417cbe9e05bcb54e316414a0de063a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89b2c4d829238a9a5f4108f8971d8b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e4653b2bccbc676411a4bebd365e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99384e2e63980f64e1ce60ddc374180689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc05b0c4cc49d3fd455afe92e54059690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2932caefa71902922180453736ddca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9de702784f30a146232696238839bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b387d4bf59ae30b49dd6a4de1c578c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7df980b4c496ac3bb003ef65d1efe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363225c176bda434da54b431cd1fdae8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79822b374073af005a046a9989aa9fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71851564b77f94fc2279ab128e96beb5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02802f6108b2af2ecaa5829ab25d98d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062447262ddc4b766840017c3b2b5eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad14deed7c69c99041cc071b6cbac96700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf83cb35e453f5a16d8880e9619646701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d3a69179d8026624bd2cfcb57cf28702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ff7d5455b692be94a66f770859135703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872c6cf628fcb31b9b27d8ba2c6a05a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972b08acd1bccef4bef38f2f1764b3a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e869c15cfb5eeb1f6c446110af9061e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1591b0e07fee043c29087944184dc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812c2646a7ce11b0535b9b9d1a812f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accc5afceb5ee253709eed954dd2496709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9083b2f6f79143b15725e7665ae1a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a96054f978e0ae21d6ccb75e906b9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df618c475c818f3cce15f96c706846a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aece8e4b94110b4345caa9c552cd686713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78747bcd967cb0d960d0c98e2622bbce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3856c2745c6a16e93fa56cc8c04134715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f3f3110ce115c0dd6eb523376107d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e004642deef1fff2e41e1dcdbad79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aaefb896a744adfea8f01f6e33ee0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1af3fb044fe73f65449019211779ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9166717166692077b4ddb890f474be9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4f8bcb84bf7a2c338a7cae02a78e0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd98e4e4503ae8e80a0fcecf8843b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf4aed5eae35c57eab6d5a8c48b744723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65b3d19274a8cd87dcec50bdf67169724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2baedf8826f88eefee55c3d364ae6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbdde963b83bc02f07b1f0af66359a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adba8067065aaa720bc711696e35007727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d307e7e020f4f4a800ebf5b597931728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d71e68d52f8b4cf68525148a103e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120fb361b541ac746539cdaa3ac7986730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a66ed67e4a02a29fbdf48aae972c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdffa3e5b9901a3d5a81d697a1dd92732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca74bbff1a647652f29384387d72152733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc2e5448df678c844e40465bb49e76734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0640ac3debada5c3f8622bd40f8e63c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf305b15439be20908f7f778e6503e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518d26306df8662f384de726ad23dcc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e6db6ae4d9b8b976c39e35534dc04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29fe5a7ff19b40455d6f7f1dcbc9e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad891e9550bd17debfd5acf169a22a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087070960fca526a6f8a7b66f75fb2cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9a4fcf03da1c137b3c180770b0842742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91536c3017eae95ab98001459bae971c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3e464186752110227ea22082a7986744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3942a470679fff76eed29117abbb24745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb47a01b381c1f9ccd79e1dd00f9f8c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad349149de53cd6629c1d8d9da09cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cc85b6cc7780fcaa42da74837f0f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c381fd580a8c969c21664a1afc6164749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb836bff7a5f929935a1416a50e1086a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2c27caaa18e702a08e1f2a0139529751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b231d629cb41ee676d0bef3a6940b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb7f7b84e14344d42144d38c940d21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe5f80c7608e2ab9cad0bcbaf1c49f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77e9c0d4c9ec630e5069c43cd6c209755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8669232d7379a839e8e2f5dae339f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56624c7f4206fb3cc99c96b6df8f4e25757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe39289989d005766eea968bc8255ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6029455bcdab8673bc9aea56e18ce759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56f310a21e2df375f313b9b4aa4dc2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209a8efa1524d7be3bc4b807185a2de761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065033488b7a282f11f16826221e1944762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887af02db1644cdc080f4d207935ea1e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c26ac2ba32df1f77dd202900a85ba764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd894b349588f240db08677f592060765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9f4a25767ed7c85c45f4a6187e059766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbe334668d182e1652c18eb91863ac767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b74ee1dec1ee3f70ad3ae56f4a75c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625639440444c142cac0e93b6b2dab7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa139b92a01dd0bac03d904709de700f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6617705bd30283b0f2e644f3e7a9b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a5853a17849e43d8ac5273f7ce0ba772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c7e24828205b97898048974ce4cdb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967f5cb0d90add51dfcd9b19f3f3ea6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fd502fd768ca86dc6c2bf6280a56f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbce6e9383de6a987b768f27e421d9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68386ca20eb2c48c02f447cd44c478b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437a983237b118ba72089de45197346778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c789fd04d57ca0287bece51a64fe6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad6ff726bc1e6f395f9b5a902b72f0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9707a3c79a5fbfe44df557fabdc4fdb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb031e82d97d7b47d47c6310331e63782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9751c4c8252b0e1c3f9a94c5f8e0d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe86e4f7e50d0ec814fa89a0b39cf1d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad41503c1f03197c8afa1736e7e012f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afc9cf6326db20f631c63e1fec81ca786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ce1750b8b973926d57cf8ce974c2b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2d3ca5aa0e0327998201e069599b0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545a39e2dc5e0754aea3ab24a73541c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7913ad6770f2ed0e8c3860a7c26e2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c202aac03d6f3c9eba119ea999a1ab791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b129f6fb256bff1d37405fba71fd5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12cb5ac1b408128780934911e8ff80793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f25040c026137e2c3eaa9e85e2c6f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee4ecfc1faa25f84e7d3fdcaeaf877795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652566480be0853665d665f3754648ce796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a51921dc8ef0736678f6fbb020230d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5a0c8a5d2c01ef75521e238b5a9e4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17bddad7ac9f5ce306552d19e3e994799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91300cee7d5aec3ccb92ac40ab247344800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10105106f96622dd96c65465006f9e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2e2af99901e6f78f5b15bb4afb057802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcfc322c59ed50f4bf9e81462f34c8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6570e0e26b9dc149f0f6c86c782160804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e159efe2b608eca5f1bda9fc45b04805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07341d009cbca7b8173042c212d8e4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5e8217760e1e3f6c19e7f3ceaab73807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379f7f2f87ef2f3255b4c8f278c3cb6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff497bb7e22ec2be8a61f133f26d4bf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ab30c96b4fdd1ea328f5b814fa4ab810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b532aea1531e8904367866e02d61f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11360ed57352df5f0b3f22c0c2b16fcd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458c1f8f7be8769c2c59e3f2d192bc1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7ed6717ea2e55d55b6482cf1db4b6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797a420ca8fbd9960ed1dce5581ecbb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239d7f640a2ea4878d7cbfd4fc07484816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb069b3c63bea03076d333159550a4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1d611f7c03da468ec965a12e8284a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ea63c60be5090cec587b92ffbf576819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ba443e55194539b3152e347e23eef820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03400056c3508d948d36a4f6525e13821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db481636d33d2b790b51c2ac527af24822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dbb349950cb3d8023b43f4199647d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acbd8bc0ccec3fec0890236e41268a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248a3529047648e474f2e17d369b751825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b0ac6829c154f38cd4b5e29da3bfa826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe8931f08a91514466e14090ac0368827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd049d29c75a3c78f315768cb97c59d0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a85e96c41a386a240b05fdf7d9237829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7407f69f4c5456b69883c25a3226a91830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37744cbfd444efa79b5abfb7d2ae1496831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49880713d48a8dc81d6c81ad7f47ba09832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ee3cd1d7a49e7da27d82944c9b406833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e5074b8eb58ba10510899eb68bf18834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bcd2ff323d96c8e3da7c2cece95ae835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed15358630899c4d4aea068310a0591836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef231b02350094e3bbfe7a57cda9e5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd93584068eca4d4da17ee8e2735a5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f7f964b1a84b1c819c6113b40db2f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2734422807568830f732a27cbf056840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c4a4b07f0cc43042481c7ab9c98b3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d040f5b18e695546b2a9c3b6f1017842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9b1afd69aa10730d3d976ba972911843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5626a90aaaf2b0bc86edbc5eb4422844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53d4fd737c0f93a986193d0d5a4d43845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082f33fbb678d5a35ca3c54643ff329846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30d267cedf8c67e2f59157878c1b17847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc932ab8c4d24c492e5da51b2dc060f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433bae16f7a7dfaac2d1414cb2ce556849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49973f57b71a8cd7bddfcf245dead2a0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89369ebfea5f3d4339bbf19a4a956783851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bc41ed779ed72d65fd092b46ef8b5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d992632e1c6d2462181fcba7bb9cd4f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25081b30f1427e34cd4137974b56e271854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bde427550353fabf46d37941d0c90855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322a16b1da72ef0137b32fa6975c57e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9ca1115366d94bfad69d2914c5872857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77263e13a243701bbe8976a46dd196858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7739ee465f826c7c943b29fc87d7672859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eed0eed515f97fc388ae7b23f42fa8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd74079a9b7feefd33adc4d4b63bee4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05385577c92481004d59b2c3aabbe4b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4bbe6e60222f4bc7754a584ca06d1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f51d3efc0542447417ce8a984f85cf864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d308b5743d88d4170242541da4aae5a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b04a4ed0ee21522ca0be1a74fc3865866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7f459f47273c258d6295efcd8e289867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2503017197028c98ab16844a550e3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c5f9b344e1cd2734a4c697a0ae704869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93f2f71a65840357fb3488781c32b8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cad9b6b7172fbca9ec11f70ad6b8c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a92acc82392fb3412dcec65821bd3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c08bcd7f88fcc923cd9870aaf1c930873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077347e75b7fa947d1ca54435fde1fc0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db07f256617979110c034437f1151c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4fcba0649de437b63999fa9531622876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd25640547fbc23ae964e62372cb589877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539da4eda56ff29c9db8dd1edc3cb14878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982279a4c7f898748d07d56454280e01879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8832029ff04c96a131cfed51b9a81d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002ec777bbba0f7c5a9f33ffa8f05a0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0383cdca0ec197100c4ae4df2addd95882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e916201a927f73b6cc38d25b43f6a2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b99e75cf658c26c700eed82c26b28884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8757b43bf8fc0ddd08d3d8322c84c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b589d68575bff7d337b6a415a5e531886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924788198d83951889c4ffcac292eacb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1c409572841578bd66ebeb9350d01888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8952c7201816f14c4ce6d1da16a8f1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519476d6b13812fc76a69387f375a13890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97d8f9b5644bc5439437a3c9201d95891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c2c1f3ae0a581ff06a4703136295e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794c94bb5f1c71e44b754de0f536923893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9cd4a329f64616e46724eb2d40b29894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46448af7872a5c23e2d196a55b9488895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be9de9130441a7fdcc0a0c397694cb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb84011eb6368373a8c9baeb59a648897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a96dfefa95cbde0ae75afdc28d4d57898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71209342e8c79a6a3a1f9f803d2b5dac899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0375afbdb0b791816bbdc63e5d7e59b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5acefb7c5e7eb92f62144dd1d75bb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fd0c3a6a57f9b0fbde11e7980e996902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad53f4237a8315c3e5460b62a4eeb8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3224c8c3ab714d449fc8d19941828ee904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd9f2bdcc877b5ded432e10bdcf80f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f608a54120d3ca5a6a8cc39006fa573906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3313acd5edd299fa3a145e11ee582907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb7d49a5ecd362cb0415f24958da7f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c4b20ae3340e62e2ff6a5673964e5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed68087379dc8ad2985770ba6da52c2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeef7565ca0ba27004fef016b855d1e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e58998c13e0bbbb7d170f088963aa1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c77bbe2622b7bcc8a3e7372bf543aa913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a546147a8f3001930d6a29a819b067a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7826312f2560b43d1d68444663f5e5d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc089839d6cabad9bc2b19e7d2447b4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab288447df54fe8c468f7b6eb1bc8d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3fcf55cfe5a3766ebcdd3d86d2422918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b85f99c926bae17f74961aa44458d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4331742b903096cded9258b4c0b5e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e9398befbf0768d3c1c95de27aee7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce522ab91717f47597e4c56692a42de922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e11bc3fe46a9c32435b6be2d3b084923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1592e9e9a6c4b8e4da789b46275ef924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed9903830c99bb38e5f40ded6f3531925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accda35485c8872c95c7f30098644665926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca2b30f7b6510058ac86b32ee8097a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4cf660b13dbe33a286eb77415a759928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4fe7e5203f9fbe8829db3d15901b3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007416eca9f8c6398d880374ec768243930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209ba87cab7ac71cf39307166859180931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3520d28977d296f9e46937ed98f9bf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567755516d2ef88b5178c0eec188ffc3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d0610f01154fe69c74e139441ce04934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174469674405adf2070109da0a3290e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0201376b3107862012ebbd79f54ad43936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0952ad47d583319733716b0ce30a33937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c187dca5fed688b1285984df3713a41938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e970d36b9d16515dcfbf2b85ba7467939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82b58329d4987a0359f0c77c77f7df940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d82e38c5e1c390ea6d2b6f0935ddf941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcc2675583684a8f85dfb11c5f4c4a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaebe22db6bb1bd19c51d3e5fcd450943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe24a94d37149245092958ed054150944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800c7bec9c43c8d6264aedf369b1496945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8058675accf0e71ad62bbd99ae64db946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dca6f164a025cafa4a40b1d8f9b79947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840c9584e9fe7c0e91b678dc9ce4c58948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878b505f75d139d6b2c61b1eecedbe1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be1f93f479dcdc0dee3216d14fba25950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04434d3446bf462910389512cc7eeb1b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbdaa4cbcc56afac96aa03bc119fca952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebda101433b6da906f796f4463ae1d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523cf85b034050141867393e21d058f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902f45b6dfc26af8ab9a821cefefbc1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e866ca5e683c5eb7c2277d1f58f4c8c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafca5c2bc8565ed6288288770f5ecc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8dd5dfaf0c5ce67c4a3b83b234075958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e5ffee6ddc19ca78dc39639ed8d23959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc4c694862188eda95c8563a4786bd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9918a5ec21378ab6da5d88977f998961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e4b22d3fd9b253d17f70d5a6a3efa962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a0bd1f0a0ed06fb2d3fce2fed2cda963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4fcb2245826475a3eb658c0b296dd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179bb60a0cab7da2fd0cc9b85b5c289965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc825b341714cf6fdf88d0545ed22b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea04cbed53f7d432c795623d10e98d5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876a2ac24591cf004b560ef931b7725968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b2082d903026d020e8c105a250a3e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4c31a06967e9d0e9e3656577f9cd8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55952d7ba6fd332bccfd89fd0d73ba64971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f93c5742edc1679f39c6b66f09410972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804185ab97b62e71eb0ad5077210632973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa2020ae250ccfa0b66d49dfa2425c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93107b8fc18f6b0859fd7f000dbecb1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd871fcfc002d4f50bb8ec8b97246029976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc002ea1f5e0886a400c8f0e3243c7b977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>