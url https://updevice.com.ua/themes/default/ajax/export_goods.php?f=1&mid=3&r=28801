--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7aceca6b87de556ca4d0f4ed8118b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820eaa6f4cdee900f39daab6f4e5385a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dc8941d5067513b89d8d2ef0731d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4371bfbb10e05ed2637599e88dd3f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fc82175b970e2e663dc5a465362105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f5b604fe763603131ba2881e589926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c31640a2b9f2c3624da2f14d814987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d2a6d621602b8af5b6cdf10df8cf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb73c75654704ab342739f048250e209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b636cdcfe0282a38c68dfabbe4c016e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ee8ec50ffb699c1a3c72b6669915811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6489245cb6df370bd68a96f8063f3bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b546aae15d43148f7c95854d46dc413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279d3f820cc67357f8c6787905ae5cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4fc5c0d7bca2082bff069c75555bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfac2022bab768b6f268d69d14223016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0562ef555abf8e31f41652d02764417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f799fc774f45f188c8ec53ec57c8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01805b02c0f7dd36c490bae6b048f3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4386e60bf74c2e77bda67b18cac0f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dc453393b2b25b3608e6aa356091321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d977275f3bc63837894b8c493d538022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a9603b68822234b9057803d5a36f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fee3cfa15082eec126c084bb83e4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fe118585a7c6dc738ab6e23f1c88225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4d83e6626ecd1875250bf24c8d1fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8597cd7bbf2d6fdf07dfad64e755de927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d4d73deeac9d5231fac292fa3de0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757894a23b2a31feb20d8881b19b7a6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d381ddabf2f5eab62e753bc17626a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff49ccbc62f975eb64b28db7ec1bd2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401b71385b46fd99878571f9e89b56d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f72b224714b62807f82621b7b3e32633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed7a90fc1484af7307d58aae01cc8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4f27d44d4ddf9e096d1b1b4ec915235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2302ca9645c7dd68f24b0ad2b70a06e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846a0672ec2114f70c738ec5027c65837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f73b0ad1fde78fceec653c3256f49638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264deba1f1881ca222c73cf5ba5b5cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209e95460c674fd8e7dec90f4450b5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d57063faf61c2b07e15faf686afd7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b4f7479523cdb6e91d50cd0c5e24142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0466dbf77860afb1bb7c81d861a6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c891bd3c411bc399e8bd7c4fdce166044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df8c8a3109bd2dd6e68f03bd532b1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23054e607eb9e5591e3a720217914c3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016193d090b0aa2833c4696ecdf171447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa70b5621f6710a5cced73b192e73f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fd316bba7c5f6199290aa416bcfc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18853531bac42a737fb9b380312d8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1ff39f393d0826b2ba0bcb0905cfe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4ccfc440d69cdded33e6bd90ab47252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6cfa7864b681c4763341cc71fa29753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab725e513c994f179b11e4e1f52ab2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017527ebd38351447bd754661c49ddc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db2c1f92456b5d0e5dbee74eabe77556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba764e61986d0ab675d657a38e118a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67254e7fc8dd67b9a02b7321f34b8ddf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469a634831719609de85a9015a8b3ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3b95fe01e2ffa08700fb83dbb5d2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1651c298d2e59b355873cea0f8163661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e243afb4b63671da9b910c2b7bd0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c90fe9eaf055f51bba94da68cc3a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc0cd66ae0c4d613e5d8492b18476464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094dad0a5729bc5f1a34e702a82f42d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030460f5c134cc8e744d27de530ec8c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9f7af6b9d1f463c72ddda9f22d49867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccfc1958dc717e17dc26047c6575c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708e173e0b15223ab5d0a7833d9201369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68637abd268085cd0be0ccb0ac61121e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b2848c7676a47c6218fc16fc8101671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605a1c954b38d3d63057963a965752772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fccd944318d61bfb73f594db286b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66540ab9d4bc17edc3a171370ec1a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52907b8bd7d6b2456c0613ffab7e45a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c4abc26205c7404b42df8f5da76ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9e855fcd31cfd9c4dc14d149abb7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a489eae17d431e1af7bbf8c9232a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638656192cddeabc99fbc3035c1cdf179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188eac10fed0ca8e08de7113a0be0a2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4483b8ebd3c5c1b2529af89548ae4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012d63c00550c9ba12cab289aeb0bba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd5f24ae91bc6afc66622ac29f735983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9231c761ecbc390cec84e65a4dcb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769fa7df18644fd0ebd2e6bfd4f189785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b8c5418de7e2045e036b41499ffc886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150bc5ed44209b0c4d53ada57aab04b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefcdf2e9f067cdf84ec65fa47fdac488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fb3d5e8a7e124c818626503f42c9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b527be0ebc3754aff0889e06ba98ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8c127ed5d01f518fe032991cea4d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29464e14f68165cfdb2c39ba02bd388692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c98dd3747ba7d3df6caed6495379093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a20fcdafccc52193236404b44e308394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd6b2eebe34e72c94b4621959f1bed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774b2ff208f554ca7885b50bc264aae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732d8b76e2671fcb0999d5f2bb215f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c9451d0075872b88856d64fde3d0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0484729516b991e23ccbcabb8631999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6138372d2da097581b481827623a0bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4b63725477bbf3a22e95feb8106de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b70cd8d7502b33d0f165eb424536a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368e18f353f83073135da9a2a65c80e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bc2be8091faed397a0a76b813730c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff827e4299aa28c7e3b740b02572bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d967400e2e4b8b815274f2842260e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357437fbc85a577d5a1b525b5773e85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576c16a30ee302aacb658491a849527108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cac28f7facd1794375b4522fb72ef9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c442cf623ce1cd2c51e9a611789070c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e856a3d65eae6331062b03fc17e68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffc7868967198ef2caa5da971667b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f55aecf9948e20911df629fa7cd81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410236c2b64d3cb216db88634ce77e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f975d21696a7eae6f909073ed833f11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0af26cc28151955c41bf878d52f5b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5ef87c6e584fce959b6178f563908117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb4e7da69fe888e04364ac13461c46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662190278ea1321f49a4774e3a598f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfc5c745a1aee02da7f9dd9a8c8a0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b854b55f3524c69229f84a3458513121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2b94194740993828b13de9f874f12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24e6af324b3055d3a0325c43eb1300123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017081c5e1d916b89c861e85110f9ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021feb3db02d6f81401783453c5e14b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87661cc0da05f96721782c6a443ff1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d92cb001dd01e4806ec7e680ace52e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da00ce55bcfb3f5d454210ff321dfb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c966a2d76a9b19e86088fdc71688ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613909ceeaaabd9dbfe4686a4f92829130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0eaa479281b916c3df5c61fabd66a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07397d6c11496b3978a99e224cb24ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88933d3d56e6f2eaccf4d059d02b5e5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b78d27da767dbf726426eb938ed5d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1feeea5f29570cb7f05a11846d207135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ec53e6c3a1abf4b10b0e54c71982e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759d11b2821c3b350a3a903b9678e90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5928573d97149d09759c4af616248ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218786d78a96299e9cdf2bc4053511d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbe2de46b6319a9613a63e761a0248140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3107ad1e295b34d51454c2731af93c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96015d1ec58707a09d4e84d75c0632b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb784149fbc8f815c021bb94eef56cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a42ae2087b225326f7665ba66d754144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61951e8080f208178226f94ae4ea87d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2364f624bc6d1b9cdec029a32aa25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e95f8dff66fece96e8aa0ea722e5f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffcf94c76d608d191a50bb5c256ed6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45b926c3f9eeceb9de3dbcc3c3bc4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e10ce1684f70752ad019edc126c1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baf70e6b0ca9f26ef935e29d2abc4c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc74fd7f23551863ce6c8343157f3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fe75ee1a6a8202069bb4373dcf565153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ae9a6bbed9c62cd2047ffeb171f52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531cbca77ef2776587e89a7668dde2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381299ecdac515f92476902b50dd7b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fccaf87e6a3c8ee055a9796b232137157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2be2998c6f42c508857ef6f64c40a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd3d3c915d355aeb58f9a3ba3a3437159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eefbf3f445d73b3d615d372f28b9c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff529d4b2f4a49597692a18fbe24346161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429471dace7edd44491ab885452ef1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f449b4fcb73fdf463b46e5a2cb2f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b9088771eeee525968cef0114cb51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d530a8b9fb8ecaf3637bf254b017fcf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28145585f9cc84234cd402440d1ef1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d578d0ce5edf709beda8bfe080a9d66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01957f6c89acfbed01c573cc723d601168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a872540fe570861bb6dfd2829682f4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958c8cacb38915de77b5380043bf17e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383bd029bca87c0297a4bb04e1d42de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec70945bd97b904104851f83fff5cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdf1c5f1d1f8dfd0434c8cb27155c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7a5d20ae7e38fd36e329a914b3822174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d182be1d256b561dc0d90ac3d5df6ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca2513027421b803f9545d7460d41d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b96c230cbda003c9e0f4287a15d6d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b847cad4ba2332e2505cc6d313a67b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eda1be08103f4371d795809f59b0f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f5280cd0a716d7830fe2d1ef2be84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3ff30db75eb5c9a00100e3bedb3d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771787c291b564d6063ff7c9fb925b51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afab79d4c76db355c1e7ed9c5c6bd3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d8d74c6506aef6d445bdaef11b5eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed541ab5cfe854a2655d5dd4d1b4cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625a111031248f458d713bb68be022c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d53ce98d651f0073cbc8b32a0f8200187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf141b2d3ff5ddc41a63fd0392fa0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abae15a462d0204bb2ae839835cb69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac54052282133e5648e08202a22621190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faae4a0f5a558f6c3305f74bf1585a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f91683b803a1d53185215b09026f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3156f2b7c554c36d4661017189951d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93e7466d368767db5c3e6c108d9976194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda7fb9d11b2ae02f0088a8896d21e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4496641586b8f6719186679c5b932196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae91b9678c0092bf10908c2e43895e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca7718bb6f095c0c6311504126f6f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba814b33102dc44af29cffee6bf761199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d3843a21ccb781a88ee7a2018ed91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf063ca9f8340f26f9a74bb29b4d9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d1101087e34ffa9e98e92b3aca1f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47af39bc93f5d553b2e95478bedc82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ee463e8ba2b3258d924c00d435741204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fb40715e975dfb1f9654c60495c2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aca33199a29dbaaefe2cc771fa359206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c855d27b46d5ad72d8a6f7d782686207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c2b6c3a4663e570e457a7053e936c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa812ca055962ebcf6e8277c930c3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d167c7f3406c8c7031fe74d96c396210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7c5cc314f47c1c91aeca90806d7aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ef3ed4957553dbebe0b0be5274674212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272137b8f57d201189c050f59a6951d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88defe338766fd00eb865e2bc3b86251214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dfb91c81586567b010f8edd4f539c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52463df797eb07ff08d084a718ce282216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b582bf915d291cc29038ad1ccc665217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c49c0c45c934a589121253ee5d6a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524a6b5645b3eb3248a2699e478390f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d6a07830a2cc50f82b992f6a91b75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73106145f5eb37407fe72115e934277a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ca5f70fa8d2cdbf554bf3dedb264b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f0f8f4d91f805a726dc703cf1894d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254724569d8e0468f24c72638d02a71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8916c5faeb785395eaa51eab9f8849225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f8831fe97898c5fc33e0a66a6ece1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c94caf8d5d2c3c94802571cb8e1334227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a886f90175a65c61a5a61da70d504228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a8a37ceedfd8da552528ddf2afc20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3ab49d845fef089dcb73e0be61c5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a111f25a5290c4f993d8f7e670e88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977de9f010ea6e414f38c9e20e9e3a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd62e1a01e1e9207b827bd83bebc08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f141eecee264ee8e8b81fde1ac862eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503985e4c294821cf123856e73e33f21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7f8c5bfbbb6a03bb6206dcff90e3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b96319d0a1fbd69e7b0e1df6d6233f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c487c8f446e5b7e517db3cbeeb491238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669384b6fcc26e17d104572f741d338239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44342b10b137c54c3864947e4801add240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d379e8d91760fd53d3047ead1fc860b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2020c3c856dffaa42a4d4ff3a24acae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaaf94b8203adbca67fc468a1100d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d523c4066117f99463c81b9ba9bbfe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8553256529f41a70a9f886d73ce4e51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043d62b8b9f64a0f3497b33fe2d2ee8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dc660cc95b5ce5e168a97d6de1950247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ee5094b53fab568985577fe1bc5bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb052515c1f815220a97bd6c78974352249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddd9a1bd5bac2eb2b36952a356dfa7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a250cb58d1ed3dacc52025587f3b91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf269b4f99385ae763ba0b2664e009252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3672f9f65443bd88153a6e365b2f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d59e4492effd6241bbebc391d8acf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd318afa2f1b8f75880f2baf6236fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503a60bf8466dbe018097bd00a42452256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710deb871d2f7f556e5a67ffbc2376a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27812eb36390e0f085f503d21098cef5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8bae8072222fcbee66f0941167cc8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813c25dac60acd35907347bd292910260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058079f730ad6077f16ae609a743170261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4a2965db45f24604f65cfc4fa4ca9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088789d43e66920c7ded4fc29daea9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d436a8569d8f1f756acd6c07f66177264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586f5b89c7de1fa50d4b92562aab0c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182a5ecbbb7b93863e4d6522e7add7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d011091d4ce5985fba9364906b0140267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d22412b11bab6f7db47269d34918d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a9d1a9cc287c28d14338234b44303269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc33393161482e4e48ae28cdd1a5c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a64ef1e9ab6ad6b8a3dec1ddb9581271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4bb12ecf0ff8c5cf263f5518d737d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382fd3dd75690df82e7590fad05b06a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030327fa78dc13d211d0d21c91932f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c71f2ef30bbeda5c887da7690a52f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da7afcb643a0fb64e1c85de9de660f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24063e56db4bc9c35c69a5d947a9ea4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80616c3d14e4235fae7a7e9925d5c33e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2798b53ac5cb770cc5731c587f9492279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9bc8921352a78d0a6ec5550cd7081280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba58959d9293078ba7edf2394c36ff7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42306caa73b74c8b49c730f2be7f88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83d1019053403c44e81afc0341d0c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e82db82f9804442998075a27f627b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cc446658b1cb21533cf0debbc730f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e269cf9ab0185daebd7256716ae458286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772ebf6fb49eb62f4e75b129326074d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10f99181e237113bbdf2ba53866212288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80d8734ccf19c38fda820ded3522a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18052c7c2c76f8f5f2b2f489f6428b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1dc01e4d03477afc21837381fd882291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c724061dff2827b8c2aaa5898879a75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d43058d0688ed1c2d5d4c1ae23420293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15c8e7d51dbe53830dea5719d01aa7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3be0e197d99cfe18ea96f6558a112295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed3c16b4c2e0ce364d2c970d3ea9fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a3ae29ca9585abca2937526193d0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963758d738010a3c091bc8f951c3099298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbf39ac0a550f79e9bc78646d586e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a9a6befbb5ddf065f4f79ed6c8b3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e54a3fb5924d671449382a1f71b549301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdc308922d8e1d6611850fbf84b3cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7eb628b9f97d31e12c7f3ece2b936303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856a51325264c90b2204ed5b6aa5fe0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ec91823c217ce05b87fa960705206305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce887e63efa51a54a82f5e572667188306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365acb62f9c1cbffa5f0a862d0774f99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b57d4a0fa3b68b58c2d921ab9111a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631034c0dbfc3ab302b47dc65ce32c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b57ac41cb726400468d2b0cdf6ad5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e960053393b0eb23870a01f43c95c3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f008ffcf2179c81bcca0957506a55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b684eb062a7e30ffee4d64f284e147313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724974231f5c559d20122fc7f97c5829314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d46d9bc1bcfa71e2f910ca1a760e44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1855f214246666b77cdf57bb3a28d76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91d9c681b15fb272dc0da6b6141078317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6db1150e9f041df6de7dfcbeef2ab6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f953bd9675b185d32747b2b84d462319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee2a4f3078c3ab1bf3619df6cd42ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9dee0aae0f5f76533c0da08049616321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026ad9df3e454da2c3c1f8625c5bd38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85532a7d4e7d0d355cf07a9d551cae0a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4d0f6849d453430e5cf5b8f696f8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed0bd95452d87b9faa4ef7a85b2790325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36ee978c9247402cfc2d08d0f668d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097087ce8a16458c9f4274822cd07fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d4214318c2fd7d4d859be3d0e6fe2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f4fd481e7d349e01cdc1c1ae28ab4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3bdd27a8de49508acd4c280347b9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077659b45409a21bffc35513ab2eabe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55819974828bda971ea6c2a39e895c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7de644afd2065d41f9353eb70b667333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2fbebea98cbce6d2baac872aa7e2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688df19ac95db6e430409e123b53c26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855aa37f9ee7be12737cb428b0eed3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd79178958fbf87eb79f56d12449cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056d86d12c8ef4b58ef0f915f04900a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59817ddc8f8c87f9a520624f74321037339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fff0a7e1053d6a20fd9a7b6bc1e597340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50843187b3fa8c4ff4e6f43d25f70e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1896dd7d5326413b6661cfaf36f09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f57ca197e8aaedff5403dbc3a354b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a63f064f8bd8067fc4cf57b1f7313344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531723f638683c7dbb7d18d5f14c1c86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba333e651e5b15552f480ea98a92007346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d8a344ddcda5bd7f93bc83b7e07a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf0b9b189141fbac1c7fcab417a043348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46177726b16e6c5585b2d34a88a193da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabd702b8646870b2e47908ec408a9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb223da11fe3d4d75959cf1f1f9618351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071a5045bada93bd1c4fa29ccdf9db1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58010d275daac16d170aece038a626353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47ac3b4c5f82299fbed352c151cd4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851f4b32b6ee3a908606bc0d60bc041355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a93026c2055c809a641d91ee3a786356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781a41d8a1770d622ebfc781bfea6a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438c4ea8e11ec512c69f2171c2a8a5c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9419cbf02170c382d9044f31071617359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffde5d86ebbb14846adb2704705569360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bfd35e4569434ed091f9177d74fbc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35ede49c12f34a3889906d66511580362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aced841ed65282cf12cff57aec2d82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05acb36e17ade6e5a580cd21aa5c6b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ecd443adb33c2dc13f825ebdb1ef2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21c8aa563630fd18fdfce51f4d92dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3554cbb688948b57e68bead90ce156367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0514217775e0769ac78b1d41be31d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c20c7eb4ee00c1ae058436a3cf15e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c747e62469ef8f0acf5904f3eb2f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048d3f84a4e16cee2c6d560db70ad9e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe922a46dea4bdd4794d5a197d1bf58372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7fb76e28c298aad03f339acad0e70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1d73bf1cf3daf1462c40953c4be3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a671255a6e1f2fface0beea6af572375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8fa1ad1496aadb65556d2b181433b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fc3e28f784a3fd2d89eb5d117a2bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c8bcea1a777ad1081dae536929443378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31affbb91b9cfb061d8232b89f38c56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7b8b5e8665f231d724e1305436821380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f218dd0f89f37e6f150204d48cd543381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c638bac7c5f4b41d0b2574df0bdb9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523778e3b84d57dbde0c1c7d8b8c7e7e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700718987043b2c8b4f09c343a329eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785510e7b36ad0d957e800282f8d827385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce29050c6d5e4318f17f9eb429d4e84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f35484ac9262391992744a5cf43d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003b0113a20b68a45cf3758b8376c19388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4aaeba4e6d595baa570e649d43c22e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2078f3db53fc3dff123b7cadf737f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50238d31e0d39e33c4acf1645579b29391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac155c67cfddb877f2a28e7e73d819392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b8e6093957c448ee08252d98bc896393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8832b3cb109ae0d031b1149f92c13e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1eb2e4ba8435986889824fe2417ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d9c16a28b7f89628de11e997c19bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89169b505144a2ddb25ee236445aee41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdc4ffa843fa901b4f7e8273be330f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88ec5f32c824f952dbb36d5babbed4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f41f3e0fa588c38c60ed23c8efbb0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee81745c25a738880b2e664ddd1bd9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e8ebe50a3906a9aeca423ad46cabc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c330d03f9f0557d4770902abf4ee8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed227446d0331e71f51c6dc05152aa7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5e27f19f7ae8fae461b14f011fe11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b37e48614063ca5aef52412e19f64406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864e1132c1cbabcd02bc702da89b92b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c953d83b1dc038864fb6b2d4e73eed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51531b4376a763391d422f97140cda1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd4e1fc8524e9cd1a7cb3b50c8a327410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382ebc8c58e1942ef42d2525c07aa63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37433a3b68ec57475dd7ab2f139eede412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d387797d426cf5f5773383910062b87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbcd64515a78581459036df56cc672414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d7753f2479166c3ddf58b7ebf41ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780a65f7194515a00191fc7e0736435416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f9e32995eec66a5807e0712e8b69c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c915909e6a0d767cdad6dc588b43be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6cd80e8cf14687f1ea53729103e20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa4bb6081312aa235df51c45e37ff6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85f98a6b45426ad7177e9075213da0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9e6bfef618f31d961f24abfeddc81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c66b9ed04ae8b3075b3d5fb1d0f5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d0d2a8f5c67e0c20854544b9a8c6b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af946875923b3c4e060669d72d6f97eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3e6eb61c935f47950fb0a8fec35fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffb348992432cb659728db40b480f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b991088221c61937422c963f2de0d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c8c691742cbd076452bde39a50bf4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b7c16fa88196df1c47378ac85f89b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723447aeb4d72783a44742dcdacfd62f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015f37738a5e54223142559292ac4c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dc4166c819a1d3cb80ba1ce61a0c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55affd754634fd09fd16ee53aae7b014434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0cfe2d9a030bfc118c8d3b7755a16435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f038c3c9faaba1ebc25d2667d6bd81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f94a5ebefb8afd12eba2b860335a51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0680b63a769c24e4174849d19296350438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff159e4ee51d46e82418d0b9c25ea2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738300f2680a322cabdfce39c53672b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488311b253f0467d968f85b06893ee6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3409b1c3d211e0bc62ca28ff62880f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8dc539b8c631534c36a1056a2bb4f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a762fa744bafcb88ae5d032384498f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435113aac3a2af1f51e9ed37da0aaad1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a1527540e28e4ddb81816bcf7273d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6398e3bc5aedbb8543fc0c660a11c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964c645493dbcfd34b616fd5140d3c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64448de72c9dacf06f7c7a701a13a873449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bc51941a4e8f56eddca80101ea763450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a09214e449ae268cd7c75db484782c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b2bbafb4fd98e06e138a339174833452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff74608cff7403f372c9dfa200eb3af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b300b2d5ac8e77224c76f688eeacda454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6c0fc3607cf33a34b083fd5cb97f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207b7884bf7f6d56ae8a25447ce8f6a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12431bdd894b1059809b62af561fb6e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be46ac12bf0d52d595294ad309b63dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743801c1428ecf112c25755e08dfbb6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c2aad15b75b4618a9a55df0cedfbc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a5dee7cbb346fea543cdea26f3e1d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea516f5bb108e60b87a22eae8c55a703462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b46cdfc058b2e052335340945c7ca5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe16a5905d2a500b9e785877ad4803464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2070aa4747ccfabd660a88a6981239465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaa478305073ccd54c9412b9eef4dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d1579c80a9d6279f8de3163be0457467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739cf3780c8ef700cd8cc1abea6f344468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d78153d2d9557fed862479c7c95371469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed18167f19c0863bbf1fc210f12c9d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1ec2ced4516047cb33a5fa7527b65471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da7944c1ab9f023c76476bb8acbef6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955034f8fb632c2b1edd97b57d602138473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c157b894f0a1f17a762157386cdbb6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e924647f0257112473ae119f74e0ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70116d1b883b9846ca373665ec21ceb0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfd514fa50c96c50da43bfa85fcab9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7c459a4d026158d91d5e448574ffb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7bf43c9c66a314c8d9d856631da18479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdb4a47241d5941f8269c01261158d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a9f19eba4441bb4bd21708f2ac5cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a223716d3c75bd607b434617fcce408482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa1f56d023e4496544f5c09bbdfe85483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541509cd761b1e8fe73f558a7a38413484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6743b8fb3cfefa81ea93f027f831a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4a078855c5549d13d3e718749f9a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02eb7329bcd2c8975bfcbf94777bcac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d802559dd061d09383cae67f4cb29b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee507e04a8c5f92f8077842b0bbfdcf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0e04113e91c5a94823dd948dd9d12490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9559830e0d878bf4786cb909d76bb08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2f3252ffd82a4baad1a52a49f4420492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c14a9b3d1d6f78e89531c7c6f30f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf514e641f9420da0024266d968eb14494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf66711716b104f024a8a0b8d1a0c6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaf792fdf4c2d032d745b9fa0beb5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee8284562f15462331e22e76467f61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef742c182bd6c2ec2bfe2576143d01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8d59326ac6d6ba6b3ea71e56b8f01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9052f3d6f32c025d6a9348712174ff3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06ad9112cab1dcf7aaaffd331ada3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257d6357cdb9e36d0d0f6e443130c99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c07845986514e01666526fe306567503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572d556211102ffa54c16f52811d7e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231dab2639ce7b56a3e7795d2ae98e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7075f74d76fbc3309d285594540570506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d89664a530fa19ac42a17ce51ce6cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33133aaf72ac6beea4e0d4c128bac96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817f44604592c2ea4f3e71cfde5000a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcce548e66e900c119737dd3dc9aa67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fcaaa6ec9b38e442699547a8e4788511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe3209889371a4e84a41b2d8587ae9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1097d16b44a5a29714505520710a1d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef60fc671a10388023938f930ff2a59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1875f7ad7d02acc171712004f9a002515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a3b43c94ef83a0678479977913b9a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692082fdc4b46bae74dd25d2e0bf2666517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14741a6a30160bf312c4f32b7b7ed80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e274f7298389ab5bc7032f3be2a49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b347476fa4b16502a6f545144c7267520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e1c17eb168d4271848678481e4245521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce36e8bac5161b7c126d2dc5a0a1f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b04782d44225d19a6dc8300f1b9a16523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea4c4600edc0b8b986a59938349d63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ced9bf43964308a9bb7e40f24a69e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fb3c26817099ac478718c3b3a6806526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec54b479f2e176ab94fcef55f041dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76825326cdf52066ce087236fea2567528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e799f75007017996edda388dd2dd002529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a5d300de250f27a4a03b152cedb8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb6808367849e3ad9557477b1cd258531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a887cb4a9c7ebdc6f94ac23ebf803c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4fa74edc129c90fdd195ffb5d8add533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fb20eed6817372ed9faddb49d584b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077e22219477cc9eb4b471f5cd2ba75535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee0af8be6f8fa9b7e3ba7e3a23bec8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844897be41204971d84660da9dfe986c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3612f47306f233274baf5627792debe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e918644c45f5dbd4c3d90569418b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0bc79cd370b9af749a1a096aa7150540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731c552a08b5be5aab42179f87c8259541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b71a8d01d6ceb0605f4c96d4384f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce4d3c523f9495b8865fb3a8d050f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee33e3f95fae3c11fd8cacbf2d2aac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08f8a71feb2c405572b031fa084654545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5459e4b1514a7166a7022b4d9f096f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d9ba8679678d31644bfba7d20185c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daccb121e1113ebf272625cf401d3a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7262741b31d4a54004787d5f420e6d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b456b092b178bff6360c7455394fd9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b57b8ba5c7d5fc8695bd08b6064b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d28d2cb03f2b68df5301f90783f62552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a74a015c6636d686964fd30cb02d62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb797364fea54e469593be9047971a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fd5928344a5d1632b092e7ef5257c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7864bd22449015d9c4ff5cde79f5df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdd4756c77c99457077169dfa5a972557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6df77dbb5c4cfbfa68763f13de9e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5402cb13f0cf047aaaadd57fdaa4ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b52c3a62bb8e77df6efb564062d15560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06501085853d08650711b2125da50ca2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee930a596095093ae5cc543504a3d1af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dca7e0a195107fd86abdd4bbf7f440563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a79f3e2bc836b3dfc897cb5b534d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eda3ec060400ad830bc9fcb80669aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb323fbcb209fff3b1304ed0a5391fc4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beee7ee7a295c7a9681b7af4eb879b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e56d55e8449816b988889a54070b87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267aca7170981dc85ae340b69a0b6314569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7128af7e99830659f21255d7b95730570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191088551d5fe31aefd077ee5a2eae77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d1613af5c768e8fa9820a8579b92d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5bfef94113f0d3bdf85d569af380c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9126bb02674efb933dea66712f9cd1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75356045c9b31f25a3915f83f9c7ef8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ebb5ba00549cc8adbb0cc7a2e509b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118c5b8029acfa394cfcf4b9d85b738577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f52b79118688098366bab962180e50578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf54dc07822de140762f7063ad08c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ac3db7222cb64f912791512121c95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdcf4eccbdacfbc8efec4adcb8265d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49222838b32fc4ce812445f538639250582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933cd4fd537cc10f8aecfb5d9fee73f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311292e73025378dd63ee1dabd473dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860db8b289ab42d0c661286cbaf91ceb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d9c6de711858c84acb57d5ab9f2ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12951235e5ca41ae1568fb4338f7d955587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbe3ec33a23312189c51c01c5182d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43d2201de1a2512630775488f8d65e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2feb9a8240e1253b816918b9870accc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cce499e249816e6dc74008587682a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d618751387751b57232e4b863116e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227d483e0f5734d48903a9918b5dad5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce916e4fc980fc2be6296e04807bf0bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604ba781824e2125342c531275efcb0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156bbbad45e6bbc94a4279960e9de3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd861592718b3c8e4b877c8ad338c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff635192c964e04fcbe50fac171282598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cab699bf3f7977f420bbebc54fe9db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c248424c614a00d55ae0a4cc23f53a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5a4efe0ae88e215737ec933230507601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0fc011d6b8a841fba7f82d7fbd8a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc00d2d5a7432738bab5766a333e5eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635131c8c9aff01552b8b6bca461aeb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697b854d39d25b62984c055d6b24ad8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84188edc7e28215ab9251abfcb0f397c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf4447ce85855fc2978dc449801294607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffde50fc374275994a84bd81288a04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2081b2167938a101249ad2cf56e65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed53ff65e6966fad16ebb419f1caa6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358a590f4bf4b839cbc0b34bc51e81e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93264efafb0870acd3ef518f9292be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92230b443b57f462c3981dbf06cfeab2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50e8aff3d53c6cb0d56309fe913058614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f3bc0f43d48c7e70459b848ed30d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e70f0e4dda633358b4edd482d0952616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238729d3b3480ee0f3dad8648428f5ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab9f76a51ef7f70b9c30315215536c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d31d265c87607ac059a95023c5f08619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3923a01b8f6705d99620a4d60d04da0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf15a1da2542a87fca2699f3bf68920621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71c20d1e44f67462cdb373b2278dfc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002d08f13c62832ce0e5e19acac6eb1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485cc5a1ca600c6271b2bbae5ec6eb2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ff275ee23ae9fabb10c221b26cfd5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514ef580e10994ee3f9444ec2e4dff1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54051311198240a80fbf3709718b7805627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837414272e58731b3a18f8f60c0c493f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840d50ba0ceced6b3a1265908175939629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef469f219a44f2c45e5dd35ddda52b8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b1b92c5220490bc4f36fe0b047293631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610164684f051f2a9069343183bfc61632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83716c000f067afda7365642342c7857633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90068783dd631c9eb7278c008b43236634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2546de18fccebc30a60abf732dfc9ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35d7e2c3b0a844ec8e5263ff5a4dd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51dd839efcab0852d2f24c01b18413637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1aa073c3f49627d95129cbbb4c943638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba10f167b2c36ab81a78b13ddfead42639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300f2ee80bdbcbcda6ab7dee864b65d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e572f57af5b03969687c97ba05f7cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cd150dfc594460d0380819149d37e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b90bd3087856bf407825e1a513a47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15785794c2125b5496d0883f3f04d389644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566b06c92aaad9d66cd644fd3d0a451645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced52207f97358230af52a4f142875e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adfe22f3a22bc994dc329879f4b8ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19c877d2c32f32d239dadd2d04f9ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acef514652d10f3b50bba98e56ac57c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b17bcf8fc35a20e94eb1f2068b6b09650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5be129cd3ed7f356a957a5a7de35c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa697211a9fb163e9bf5bee3709d76fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a86127932ac8fe08eb6a520e78d5f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050ad29d33b5bfff7d7db85a38fb25a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2ee6eab3b9b137696ef3a7b14c9e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba111ab5c505f8c8ad88349d141ef1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3202b59335313f68033829d61015e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d19ab81103b82c756e0f0fdc1b99b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc82367b260d81230fbeae426762321659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e8b38d9eabf23b5678789dbf65e03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6937de307a528d04c38b9f7691836f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b3b7dc5c71653f1ac108164817cb4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abccd763a8055ee2a22d822b986b40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac71d1ceb30a27b6e0f32e2ad3270d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227cb50ecb039a08f20f5fbccb5f1d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce22be32ea4b348e36093931de8597666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfec4e45d499b9d52656b37b62c1bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4873470ebe66bdda1ecd52771b19d21668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775bafd66d1b153bb67e837fbd9bfc3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c72cdac999dfd9db5b6167c1d7484670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a4e1ad5dbdb78ce7e505e10e2e477671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451048fe23aa0e3974dcc54e1fb1ad5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1799da63d112f2defb66be2a62e2e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886365f3a865fb0810cbcaf975531d6d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bdd76c547a418f0b290eeba90ff85675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a4200d0b56365c16b14258dfd5ae5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26685adade9049369e1ddc2219031b85677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396534f415bb3cdc9f35dc31c500eaea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e779e53920d7faf3b881d4f8a4172679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467e369700ab5bb23f47dc2d9ab970a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef75a8ebde98cc831ccbc6fe5c4fe15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe06037ad8099d2efc4afde58b00ba7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd09212248806847d24f437954f2a6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5f751ade3d4f1dcc61b3ccc322b20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40eecfce8a5857471b82b90506f97b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab821300d58a02020df194075493d0a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e362ac39db234930399a5dfdb43f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a073474c1967f62f916780e7fbf3d1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71948229256f9a19502477c20dd867c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad401acb9c9e7fb2631480c38b864a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ee4f9ffdf6f34a3307d37b6447010691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04626b8a591c63317793f2f6b6febea4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47161c6dba1a184d443e9b1ee67e1635693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd3e97624c8f796ada8ce5e83b0d8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc56424c26c9d69cfb2d23a17e885d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742320d4a7965081322c7d610f6a076696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93942dc6e439d4b80f2a52c12a26dd1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20b7fe9fa78ef99265e19573134f1a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcfd91a8d8f8ea67edeb3d46f84639699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fc91ff67c3e30433f79d89a325bc8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e820363ea8f776609bf84636b4f08e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf454e800f7d6587e6b3a986f37593702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ab9b3216386bbb8fc96145500068f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22374d35f9709437dfc016a4011e231704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379685fe022636bbef58cc7ea8dc974705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f934e6c71e345fa13f7a0c3f23bfb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66add1a643a71bb7f2f153b2a8db166707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c475c4b6e9be693cb5d44467ce2b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb39161d73f423e6ea1decfca772c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abac62d62aa6e7ec4a951644dc1632c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c179cac93b07e2d3685814fee4b7cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beb5d9922631bdfdd1c8016488b0c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa09d6a04dde0cffca27d019c8edd9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa00d74a27c0b601c097f0b3908bee7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d0237f6442adff5c414dc7e973432715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed56a1fd8f1a7c2f269296115e3d7f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87220af0df22d1faa803b959d9ce8f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7c842ba8dc996893ce08b52cb714d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e993bc1b328fb58cb86e92e33b4f7f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961377ae363c5ef43f070059798eb206720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8f06afafb6e9e82869e1b833e9f7d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d457b5cf8acc062d3e870e39b9f7777722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1156fdc740e5094f69dd241e4bbe0b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c47189573b0e0ea5db8a566de2f9d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a407f76be8919db03c24c055cd2181725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e5a7d2b1e5aa6e5f35964d2915226726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d18d9b125fc7cc9b5e5bc226145274727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7517b30b6d02bdf2c94aa0349e99f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae0dc69c41e57d1a41c8e6e41a8b54729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b1590543ae25c8593984dbcaa7494730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567ad217e62151fcf5529c129e59476731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f560891260b471203755ed95d0ac97d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5714c4263ee717c2a1f4d0f136386c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dbd851f685f98ce851c95ad1e111c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf136be60dd8064fa29c314ad289c49735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189131b89e1b6310614cae5dd0644cac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20c4bfb6827d97e69c22305920d6f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ccf4bb7231b024970ed041cd6dbda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5203674fac82f65a48477bd738342739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b076a01dfbe43e28c3e819a9eb9de8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550dec599cf90f3f743800f57a53669741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc81da7f4db661476a4c4d969f430d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4885e7bbb1a2aa59ddbb6796dfc9bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b176ed43bfbb387926e46a50ea65fac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d309b39d8c742c065d572037adeeaa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f710242b42b230cf32ca1ec98169b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdc175c5a3bf72514bb70bfe72c05c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a745b63ddba30bb455684e29debe5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd3b659298fbe944251b004ef0b8ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a41050a98104fe5d93e48be8656ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb294f09a423d898b34ab93ed84a51aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71385b0b0d29bfc6d8bd25cc9326aa9a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6f8620bbe6299839a5733b1b4717e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad4f03b00425203089186f87a1dafa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad19f1dbf93dc1f4e1e8a46616c832c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fe5afe017529d8003fdc71d23acf9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1ee8ca96be79b62e203a944d0e16e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d376d069bd2c35f1f7ee3b603b7dee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315dd618f199d6580499ac1ea23984b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11c23da1090367d0a63520ee511e5d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858a381628eb9526d60b703da80c1a1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae48bc7bed5854d6905d6ec948509a0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7351ee681d525f2c557609f6bc41377763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09493a74bb1b4ff05baef7e323e077f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec19cd1e7547b78af20e0dcd3f121a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13464bf8ab6983c399be14f91ecccc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f37cffaf913e3161513860162f692767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9b25f8873dd002d1151b89ff11570768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063528268a4b03a096dff59733f7dee769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04aa5cbe4c5468c4200f73c06eadce7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4188673864cd70c2d61f5fb98c5e53771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db6d4c8acc3b43482ceb18efd01ad4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e2698973900f7ed6991bdc14e505f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd844aeb157ae460d4a6fd5a1d97f85d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe32b4ec2d2c2ffe609588d47f0e7f9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83d9bdff3a1cbedb328c3b98b39c33776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9c17aa3e735ba833524bf93097eed777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927e06a5a665360b605ebf8407983a4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a33fadbcee489450fdae04011f99c5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad3ad25cc687744de95294e8ca045c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db0814dca6774c16eadf9f91f09dc9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c327498def60360578ae02e9227fb0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc1a2812ef008d16fbbd5a23731c7e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718317214b8b5f996b1e5879ced26dc9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c391d123caa747163b4f6e95de4d329785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcefdcd3d64e1a38729379a571c677f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00534d3ef3254cb71232ce838756bea787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076654562a156a83f75c478a8303156788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949174cee407e9d22db19b7f98dcbec4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97071a711b24b2c0e897b7a53efab215790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483656813e7b38236afd9123a1a1f10791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5d386e886982bc0b0b8d02ac95429792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59970539a5ff5430b06c89648567b22793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb843584bd48e967661db280444488d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1f3851439b1354e6ec2fd54971f4b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65d50e6267d0cd2401c702b40729fe796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ee7d6d04c8c0d11ba01c590efa00d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfd040cdc06bab5b926faf824dd9fa798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430cf77f320b4652f6ae1c03bec053e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268b7b57e3648942c788f686959c611800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3889cbb7a09573539cb015f7f2b4d1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6420253806e62e98a70ba64ec29e69d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ecbb3454b9a9fa960db4f0a206cef803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa92045cc168f64776d15e0c8f89ca804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8815a55aa720af99edc22ab6d548278805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7652912bfa8de529dc1973c2235ec806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c6a2ec768755fed0e35f6e1526c5e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e988629aae8293af76efa9cb9f208da808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78674fbbc63ebeb1b4b983ae738e7bb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abeead6d3e04c798238907e5476c0c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1075d6f160c5ca0f5aff7bbc7ca03811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc42d06c3da91e4ab8a70cbb95f778812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5c59fe2980c130797b9e1c1fb4b24813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8ab0ec64903417cca3e66ffd5ecac814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bedc52eea00b70e49deeb44a112dbf815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6381238dd41e680163d13f91fb3a3d1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5efb3db914c966d251045a8eed06b6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd5a8530fabc79140ab0b618f4559f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297577be1ef5d5fec17270dca06d171819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4379670c62de06bba30e62d348b55ef820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1904290e097f3c2e233cd4e940fb7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0eb2fabdf9dd4a627124164f51947822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb44ba613ed06e7a3de85fbf74dc8c9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408240adc2169667de5763f2cfb0959a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b058703863814c07d453f16ba2c32b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10ec9ee986035bbae29936d522c0e0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0f9135c43314d89acd76da52d9c5e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18b0a9de42fa064ec308d88b8707a8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146723aa91075ea04a91dda54d2b71ce829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ab87e12eff03e6428159796c0106a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab5f82c512b7c12bf861dea770d1dc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aa98a9b7c6326efc241a04f8e5d20832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e9c8027e2a216cb0ddaf2e673882f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d370e6a80abe0d57d7bc09a1cd9fc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dad1b70f7daca65cee19b86681a860835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2e46a1bf2ee706422ffb3c8bbbeac836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e70316db5d25bdf58eab0da2abd3b3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea802a71a9e655b1c58381e995407a04838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd50d8f65223b6ad4b05597c1c85220839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdba0d03569cd1a34ac6fd08024297840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d2790050a445e217955918c1818fa841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ab704ba60ddedf104f88333cd25ec842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34609e9157a6d20663e16478466b8988843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635e1bcc7bc0e42820ba3dc013ff131844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9ac40c8d9830c857fe10dc9653b92845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15d731e20523639878b5e3051cde50846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60e64fd59a83634fe1a049d99b7b26847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322a55c4175a606b6d5d30bda37b0c0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9508bb3ffb0b21e7d11bbd92ad6e5db849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9449e7b45a8ee828ca57a15298e6c6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2158f97c7f9725a9a60b857f1db3e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136505b01c4c839a057f7d6fa7ff211852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95b43a6710535f9e261d072bc2e269853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8a9ad97b86bf8f388a005f5d4b3de854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48cc151347bb8e94569abaedb1bdc7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a7f3261612fd9e0bf92bf3a80521c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d10f39caf5e6afbb5308b904194d2a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72066159a39c6f76ab1c772b80cfe11858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376f5458de5504eabf3535dfb515bab859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5db8e20fca08c53f31ff10f3a242bb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c692c9d97702ae02d29ab0b6c38f0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31abee714e40b12602019564482a989862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29eba362593b2365755f4a4c427425863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20d5b9261e7bf1ed8728eb8318ab86864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c1c84fb5eaae6061b5a53f4e11ddc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b35d7f018670b25a5806c3c28a7b5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedaa590d795efd7f0d7b367e535891867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb1486b4e3dc276445378266520e82868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2de1da92b6ef31cabcd13bc7f6aca1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae55c240318a80cbca1d52b1ce54a0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1bec0b4b361784e5756c09609282a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763c6b1ca56849fe004459cd44126f0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d639ec584aa29d182a8218d31fe918e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381a07f059d510ff205e3fd0746df06874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ac0cf178822743b7ad5edcd71a904875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09049cdac5749d27736a0b14fa6e34876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52c2ce549f847410d013c3fe79a39b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557072632bd0f8ac491296899e8daab1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d729dc392effa2cad0c19ae58226f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a2bd2cf536db6eab7c5638d4a0758880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb02414d307cf3236e1f73c40ab426881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9eadeaefe52296b7b2bf6fbd3276f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd52ac68787f7e64182e88af195782883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9625484477c37ecedbd15c3477ba299884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a86381952ee61cfd5dabc8337c11ed885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2ee35a63627ba47f6de941bce87aa886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6688d01c99ee5e1f73be838f746bc8b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1df7af3972daf9b1b42c25c595627e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6162e0f1bf59b7d5440ddbbfef27885889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe7c8ebeacf6345b4485cfc7a73024890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945798596edbda44e4d9ed73d390c180891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbdcc9649a23ab1647646cf6c54493892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe135ee8e2ef681eb897c45e1a59dc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2282f45f8d2778b39f99a45c82a0d5b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cc140a4fd48eb88d1f4a5e2a472c0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11370db5f705391b7acf2716eeed1d78896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0efe6802fcc8c37d7129256cf3c31897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d40a301f0c0ea46ab49832a4795a60898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34472a092fdbd0158e7c9c89ea08791899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45362d4223a823946e1ae4ab56399de3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcb27b165af19a9d735c757a0f08f7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371cfc4b0460c55779c9f59e38cac35902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b196fcf59e6463e3137d137d41338d4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1c7a8841ef869d0a7e1b5993a05db904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5b9e3865215f3f5f57026208e9324905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5464439ce42ddb701a94dc9fdc567906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fc1526f845c538addcfbb492704f4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7440b8d73b5eab6939339d55384036908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd686eec1189d67022db063eae6470909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e7efce67157cc463bff320eff2e16910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc2f494d9f3ddb667ef31bb2c83023911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff56fd51369e42cc6a1f667c5064547912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58558b87ccdc44f8636f055ceaecb66913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321db85bf62a744665f2cfb6dfca0d02914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11749713952785fa61857f4db836ad2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec9342837a0b468e0b50300a2c56a8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0ba4124704e3b86b65ea9d86a161a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb20d4989453d98871f04d93c9509e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca80600a301c3634dd8a318c06eafc919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d539fcbab1ead01cd77253e330022920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e21deee4c45659ea7339882118143a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a111bfd069142a136bfa5b5d2b3e33c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e02250e115fa27bf16e12ba7a075a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f942677ce0214cf939e2755943c3a6e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d072ffc3a6a94cb19d97eb12a4fb3ae925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3a37bf5b5ab07b3d1c52fe2f6f2e0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6719208a5e72e630ee7ced69d158dd3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f4e80706429d6bd8fcbd9661c1b02928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3e46f6e4f5cf791155643fbc79794929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05dc64c6fa1ec782f2aa4b33787916930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57754b47a1b6801ca80aea92b134957931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e5333a56a3bad1e5384b3f1de99d2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89310f8982fffd0af4be009eecbb6aa8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360d4114388e3a0ce5ff16b6eecd11c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95948b1bc1bb26aa67ee0e4ef6eb9ae935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c5e636775e3e8c50e65a8654ccaad936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd96dd3065b33fb79ad693f6631c28c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c77e65453dc848dabbcdfde529f72938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaa4b4652784b8837b1f7826984e03939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23efb561e50dd25dc0eabedfeeb921940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c0bedee96e6ebf3aac0fe41e15ca9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a20b39e708485036bdff164b2a6eeb942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14047b3c52fe9de1c9f4f7b683702e35943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00568185547d97e068d4cb43a15b5a5f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fbe3ccf543b3b790b31b63224140d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6586004d3d154e64787d5f935556f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aff485fabf2aaad507451501be4d08947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a097c7258431c48946ea06aa0e977948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54026bd5c8409373f249acfaebb7683c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fd68e63d27e791129dcc47f7d3ae6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22546a6ec323333e87cf0fab8984d9ad951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba9ec292eef5a8a8c2747881825d1f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ba16afa2a23a0a1a672cbe1126d73953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563ccf83e4c987c5867f898d34fb035954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7db2d895abe72c17ed08c36af1b78f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b95023926be9051481e9884f702fd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8185602f8dacc2d30f18162268e49957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283316a1a3b1f957944ba38307b9c1c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df05dfddc526ab1f106d34050dc69e6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea274fb6045e632fc2297e3e636457e0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee668a2c5b696214dfac0b6a3407c729961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e38b902faba2a3e886e3a0fe34f406962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91076397c2d2c71cd8628fc7e5077df1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6b0c45f39cfe27ccfc95786e0ad66964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367e7cf2db6b7120307c359a4c0e058965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f137a56c7932ec60a0e0a2c377ab1b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d813f9132dd62ea83e8777bf4c972b2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db088f1136c41f8cee8ae80dad4865d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beccf94b1af44d5254bfbec86beead969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76067e01eb19f34c11b3e21308ac73970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d985da72451f073d8bdf927f551070971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d5e45804d69627acd3c4721711619972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da476a1347922455da405474dfdfe4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ae6681e4e2e342b11fb720e415bc7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e29831a542227db61cfd74f14bc3d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d49f1b2fd149c8e229432745000b5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dfdfb12e17e7a1a9278ad1a543b07977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c1aaf68908bbceab06419d7418ac01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe862272a287537e58a5d6fdfb4bef342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeacd38ea33daeaebe5416fb83fd1683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c958ee3ae8d00b13e33cac79c38df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ff193cde933859579f8c41e8f188d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca76cd89e2e9e64c887c79dabac95d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121c36126a2f63d0d676da1d38de06b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11bb4df584741f609d7ca00594bb798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf461a811d9d818df52634d29413cfa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77f30e82c3745d2570130be78c04cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fc2d6c9e7c4de4c22e68e76239db511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fe81f3420dbdc399672412ce6695f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50d9913149443b3ea52b18710cd92a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4addd4ab12ae53b81bdf4434a59fcbf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63e8fe01e57593762f0b834f3bc2cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c3ac6886151c9d88808879583413416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beac64f4513fa9e91035db4e13614f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac062fcba48a290f7e7e922ffbb9bd0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e26b2cb63756c0d4abe2a52117278d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e72ec5ffdda3bb470eceddcfe5b2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7bce768dd6b94fbdb73929bd3ec0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909f46c9de592f0bba981687cea332922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5541a8bbe54528f6aadcfc38c97b01323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879f15e411a173044863bf6645efe4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7336259153c47e60b3e60bb197c67825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb2671e5773d156326afa96415d0f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821ae8bc3aefe6c5fe115819aa4225627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030e0fa4515ef4fd28f16f4f301dd2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f076fbfb1b8907533dadacccff08d2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b2f27a02c9512666cc35ced31fecc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b8744e18a5dada7745a4be546ee9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2177c68f605a9e4fceed5469d7cfc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78af214f16d98029b68d9edc171f92e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbe573e229584d973ed98184ee9e0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307b01e418546bc3818caa73a6d44c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff6b037bb568ce8ce075fb8178007536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b27146a8092e8af89bcb1d11d788437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b060007a57c02a3a23ffd8c0021f6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d72a7cd970bf33445a58f2a0fc6a1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c72dd8e06adfe500ad70614ffc578d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2a7f4777721c7e3f85e5259a9b2f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d3721a21b154309ab452aa462a39242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f9c992d7413ebe8d41208b25fd00243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e604062fc8528503e55206f4c02bce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada22b3c45e5dd26673baccfe35e6f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104bafba6b500e2111a062a125dfc1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aeb53e9bc2a363fffdef80befd3df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be54eec6bd516442a0495355f9f9d0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6cafba3bc85ce7151c8e02b3b1f0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0520842bd46e467de24af78bd06d0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91923358998ccef684c024868f7a471551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531883ef23d104ca035a6e20104dce4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a40d4c2f0c6b2746104ee71f92bb9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d68ba1afb5975ab692cf573202668654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d03756a8aa29b6106bdcf9762a37355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e359fea902a1f6025742986a5f349856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8e1e0ca027e79ef36702decbe2c4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35f080b19bad02924b026c49c88a5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f680fc52d92977a6ee7d033fb92dfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e2134a7fafece3f1d8ed0ca7f3bd060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f097624b73a68af2f4ceb09e943172a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61482ba673f16eb763037728bab08c0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef42ea082ccce0e7f3908df4309f59063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417c005b1ad7a4289ca75f924014d7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04556a08665d9b4ccd17314f72fd5df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01490c090845f3b0d236f39b4f36783966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d3c312fc6660bdd7af651519770d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ff90f3b10bda5827051e4693aa8c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5dc0d36b1cef581db55e61bdc44da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42f9b9304edd22b105180eb5cb3d2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746769efed263cab7b4017a4df43ee7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421b50d6ed848801eb1e19761cb00f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a7b1f22697568e3d031d3128efa7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151be95b4b7b725779ed11b7e9b783a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0036979bc4f5f18c2d882fcd45e2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6b4a795432988f15c6c1cd07b354c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b7ee2d266602ac0d013d19fa3774777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e421b45a775e56a494752f773136278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec95a305d29f8b88dedf3bbc1f1cfe079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdbc0dc934999d4bb474c34128f8bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719f168069ab2abd6f47c1cc77d2f8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163c230370a95a20b238b306ab87fc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514a2d853520e9725c7fba3e206646b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c1551d83e979198e9c7dba0d95ffa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfe0b34d8da209e1680d5f26dcc05585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45511294654299242f7f21c049c931ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc78de89ecb29e89ce8992fb7b1e19d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395deb88c179dbd3f27913ea1eac96488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f802b3ede23df677bb934150c1ddee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049937990372ba73ee3bc4379ab2ec390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabeeaf2699ee69c326857db7d9c2af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c27be3a6af433bbde3b11d9b1e8c4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ef552c24062b09166847ea97cf4d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3bd03c55e023f6b713f248254b84894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de848cc6ba4da41f10beffbb1b10e47895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c49af5215ccd87d3c43faf9f8fd9696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e145f5737d741a254c1db90284a78397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0d1ac1ca7f81803c7bd229e5ed46598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdfb44f753f35810d0dda4955da4a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c86a7a27fd21dad29ff779103fb6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72100cf8ea77adecd1be36eacdb5bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc450eae217f2cc4ec64f0d5c6ca3f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb107fad199c2388dbf216aa31e9b06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e745ccefbb31aec90e7c74d558fce98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a4de913658171b4394117250f5db5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c34b846bc63e804ac89e188e722057106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2b5c4f55e9d22a3349b60be210da1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a68e8c3517715c0411bff6e941bb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d9a9d88e6ce1cf090023ccb7647fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e3981c0f1d949b65b0d5216004610110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3370c788d55d3a24634ea9a85980a34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9193a83d4376d97f6f7dc36c59762112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13d3e030a59ae934fbf61227a4ed7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914443c17fd79ea40720c8a5e959e78b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55751e6e4d8a73f99d7bc7a6af9aee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf764745525bfa070d6d88e06bcc39d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330defe1b5a326d00d6b56fe5685ef50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2555d8cae8f8588f7b4a1d07a17015118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227f9403ff644551985dc6c863f789b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa676fc6ee9bfdacc20110e1b51af10b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c5ffeaef802efa9895242ba5b6717121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04001d23003114714c9e7cc0c6f889f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb558f0c62884dc2c305908b2e0fe93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ee4480e6f7a57b33324f418b411a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3c40d54cce8121b45efa8f55a4474125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac1cbda35d3e439e94e33bd3eeb118126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186585e31dc36d9ff7f18a4ee78f6a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9b0a3670ff8949c2f70a625dd1ffc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed29b900bf119f983e18956c83b295129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d1fa74d064fbf7c742f692a63b511130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9f6492601a7562bb4504688f79916131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13da7f2a46b6cbb800f033b920c3626132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553765fe2e3a272bd18ae820e63c03ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4e3dd9b2982165ca75467f676c013134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb57c1c6f76e007807977fbdd58400b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d159915127248f29a0dfd7c44124b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c30d671628e600add51a5e9e7d69a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457d8e9354e996819fedec22873d2ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bc9f3285639c7c71ae11a85e7865a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7978915049d67c449db09c91d65aae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3983dbcb89e5d5c54cbee0040f312d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e6ba20dafe514a6ed93cc7eda8840142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df853bfce5ecea80e01c8e42a2e9005143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3edba5ce7c2b56e1e9e7af111bf5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5d3d1fe6108bd194cd846ea2c968e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c223528e7d1c32baff6c3327608de22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662cdab80a64c4c78de792786c881af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d52d01f6c7f44084c2cb5cf50ec4cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d15bc1aa6a28e8fc1468f685f7cc7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db260e8ce31bab3c676a43314424c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984e76a36ee81a0c691fe8ca624935b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089ee99febb855fd230c6299f568bee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043b06d6da90ad1e27eb212cac899b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cae7ec1d5490fc6a123b0da378af99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2124c55fcdbe9af53b498c49bb65398155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fa1d466a9a4910e7f83d5f30ee790156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae302f381cba36d5d3065245ebffb8f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d472b376f7a46f6fed8cd4ce4ee431158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da770d8e7456f45130da434161185e32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375df00d795b63d03668cde016884d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2257397230e1bb73f614a01f0ad857161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8284f8a7158c7035f9075693156710162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4fdb12c26c196e68b5c2784291089163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b465fe9330a260d7b501ddffed84b96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d527e2c397589acfdf6b155cecdac94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b59001877cb148e5d9ec3783b97d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02cd69624082a13755de9e22c45faf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5b1b800e76fa06a6cfaebfdb76186168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8962a8c60dc108ffdeeedd7ec31068169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ae07dd9658b4111f673304ad8fbc2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929849f4e5fdec10b813e36807009c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf5d23f9777f62bfd0c39537a7e93c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e8d7192f43bc38f2897ad4bcf6cbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9464482a3c82b2526994c6d673de8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfb4eb5af5cbae27751d10b4d98ac3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f41e677c0cee57dfbea25797bb89c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aee73a41783b136182a8046d3b74a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5db39bd69416be07b1c49bd16b3d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52104d2b3569d3847fa5d19b204c5c19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9e4271033a499d3df7cd276588407180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691065ed000bf633f9cd47a38ddea11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edfc61350d2e8a170e6e6689829365182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d2ccd99824ebc48b662fafe7ff573183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c320fd2fd9bbcf882e5b3cdcee7dce7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d9c14bf9c2617c0f7606036eb958b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18195161e52313b78c710f8a363aa16a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c53fd676586e699b0ade17af8936ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbacc9ad2b3801dd0da27c44808caa1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04738cf2acc3a12d08095a62b2e3c13b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bde3ad03d03c9bc87073891080cdb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fb7f9ab2d4feefb0ae698f1b64ea4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd6389dec09787b482537e826d9028192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa290830327c8d4be16b4ae1654f1af9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75064cad9f203670e5905d6bb268fe0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d066a3d391d4fae26eddd7d7b24130195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dbe8c33713251e3dabc8024167321196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d958599613f054f8a39b85ec1a30c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ab9f5fab780cede46db210df0c3e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0da855d616be612ba02c0bcc441eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0c451c98f3e611bc10c3f0aa16575200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b387f7fd333a5ff843519dd341de86c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54630b381995676ecb38416c6a4cd913202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7905b51868b32204bee100e504ddd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a696042ace7c64c7eb533a41d8c1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc3ee042f5a14b236baa73d8e3120a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e818be85629892a8804e6e81a521e1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cde28b57d08fe16a253ad22023e5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5631d03f0429dc29264bb9109482f80208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c50868a1df3459b97c25370717d81b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a31fc9fe367f7000094b61199ba4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663538d8f4d513441b5614f684a4f99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bf3b25079f195751c9fa2f3670162212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d59dd5c22961744dc575a04dc18c0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42858ae0bb67f8b04212ad01339910214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb79d96e5e7da96548021390bc61926215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31ab0c56dd6a12916017400526498b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aada193bfafe5acb34c3ed27156348d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b4ad8f96200529e97fffdb0cadc07218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277b96670d66fddaefdd68ac0a8e6ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1145d1dfb8f975c956cc049b57cb8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7230cd360f212051f7fc43dd7a8f41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92340a5baca31b65d31040b45f1c4f25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27254ca6897b920a2bf704af9061d255223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4fca2b2f2ef90fc04b3cb407096b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba154e240640e21db30ca7418e8bfad2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc913a516fabb3d7adddb9ddddffdf56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131690e026accd56e70aef3d9261da0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc0878266ad71d9eb4130546b56366228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09b3a1432574fc03563ee04ba94e1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86078614e3e5ae1657f8b6d0d4bbdc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e9e4156ceba97e0f9304e95fbd29b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7c62b0f5c8dafcb2b8c494cc0997f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e998907ae3d57e487f797978778dca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7b543443dbfb209eb01d6594e3307234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3ae9cf95b3a2cc7c65ef13065652a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaad53f90060113743e9f8c4b50cde236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda98909232a2f0e2c16d7fe0ef1a85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46990502eefba00cc09a808b8230c571238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f0277a5170502d61a1d4f04230886239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ca1e1ca605945afa8a85b7f11cb47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cad7ec5e56c473322d7f5d22a88bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecbc5286b87086b8f36ec4fe64dbed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31514f3f674284e0e00d52df972fd651243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54b175ce3b247e3aa76656eab52c60244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e96f37723a3fdc1b2335f6cfa2a031245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3588f4bf23bfa03a54b35e188b1c95a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b287183b1ddbdcce38b4c1a8e459e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9da7a216bc6f0c6f340fa6af546276248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4333966a7006dad39d6e54752c7ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd9355b4984146e26dce08b22f92d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75260eabbd55cdb265c32ecb0b1e067251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e49b1a492f2e0d6ce85fc59fa106d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da3618e4d8e6783cd0bccf18d45318253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c3b05f2f6fa53d2fa131350bbd15f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d0eab0cfed276d69d081a9e7ed6dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805705c537b318b1c41cc97ef13e4ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860693e9514142c27320bd03da78f30c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c62df4a6a9563c83f2e0d3e4a1184f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd691bb87e0e1faeb8954f74fd4d9ca7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb218e7f106fa0dcb87ce7bcd04db054260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9ff533c15abc8d9afd2eb8b5f8c92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee16f21f521ff9345aa600a3ca3ce51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdc642a55b18af973778cc568dafd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f7ea256d29a5064c9412455b0c945264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7d7d9c01916a330ce284546d4d971265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e18dacf95414e2af8c1178b9f91d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb36988c754358eb44442eb6be87f68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b6e767baffeb749c1a29f7bc0a22f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11439bb6d8b03cc223d3216c476bc02a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647917a488f81c2d9dac7b21257bddd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dbb1f15eeac666669bcaa165df36f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f19fc71232fdf4bb10a569852789c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7671d13549253cce9fa8d82de800ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b95f53725b20fc9b5cb07331f42016274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441286976f1ddb6b3a45ef15f043dd6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e312b702098f8b83b90101191b1bab8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c11d931d748ce5bd436c0bd3e41b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0449e191f7c6354be66c0290f333889278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787782c4d4e97b5e0b6c171ebd9ec5eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eb1a68d57b0079f5dd88883d98a25280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc629b901b1a2da6b326612d2f09961b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf927ed5e0d7a95868c4acf8685c1810282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114df9cb0e443829b0ac0e8f6db01a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8460e7d2c993fcf255a2ba5c0f3ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f69e7024057d0313c4c14b769dee8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2241b4c6fde8290d5f0cf1ed09b6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a2633af93ad1e607c82a6aa77630b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847d80d41e07e5afabdaf24277ff753288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceb2848411d2a230c2a7773d622e07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe173b607209c56322a326174e6a93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994cfb339bbf21bce5f9184f6c807a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb099a8a7afcf148004a33162f8094292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b088032061406923b7671c7a2cfdc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683c321e6255d4078b9f89d80e837a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62aea626a54421909c533961fe91a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835395bba5cdde4b8f686870a73652fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a28ca1072b00374bb66cead0c534f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71cad82f8f271446314b1bf50b1c53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62b16943d2d53cbe36bbe807a60682299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5bae3387b86e5b0d9efb25dfbbbd2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a326b284ca4c74240ed2be83bd8d8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c98308018e229e9fdadbd44dcdffce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab89e20f4d8eaa2341ae44dd364f1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0bf74c9bd1391cba7a028bc3b29d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e768abcdfc11c4fac447d31a520d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7931df3f09322105a1f6f2cbc07919d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33631687147a1df7dbc46f64cb7cb5ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742ffd75f38733f26f86ce12634df61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755cd6f4eea4e33e922062692b0355a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206160be5a76ef4102c87d783bff9a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa2e2e3a6bf5f45d50d22f064bfc84311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331857850bec62a507ca80df8ce7eb62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfe5e5959a5a5d1d6718ef62d7cd4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f92823ee7d903f1b062280706204a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb00e36fe588d9d30958876c8c5eb02315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fdc94b5c260e5cfb8dff12724e76b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664be4c12aa6c7862a9415526688e88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0ab4c68b3190a80a62882e099259b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fed3a575a85abb03331d85b422646a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f234c4cf5d7a8c5cf7574bd61e3f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5837c21166893a475c71aa7a896fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef48f71cc0b3797e8148b9fd0721c91322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c6b075d01d9734070016937c74b88323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aff3e82816466fad8a903ad1be228e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b005da281691701bbeb3b0905e8ec5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15842f74c29950e6943dcbce020f6456326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52960366affdc60c0ffd1c8c68e3d8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c38502e6978c8a8f76e4e83727d73328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f92d3881d45fd23deef91d6579670329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b41d5153f3d9247ff19d2fe5a38de4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c79ec1d64ba47f04d0c107369301ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4639723c89a0749ded9a8d111447b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73bb179fe14b3eea8f5d9abfc5c83e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9435f43d6d902b263b84eb8062ffa6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3266513b847d4c8e41cfb1d992bca6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0d7f6aa7d136e9adb552dcc6c54ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670dee014adc4fe4ffc467c8c4dae53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e591c346859e480fe024fe0067b3ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434c06def589aa345bcdd123029e140339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c339ee1b73e0cdb5503df2e6b96bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd41ac9db3153ac41fa360e6877bc0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efa4414a0b2d916f93c1174035627b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871d6b563520aced483e4b332dfb271343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313af0f87bde95a2f6ddbe7138c82c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c811c385444acba36428b0a514b83345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448d146f4445575e2878904f44e4b3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c620e4db19e62a64c7c4c633e91fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6b45ce3cf972d9fd47cc0c410d5a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbac8fd8fa50ab0ba5a0d7815fbe4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c4f98176107550a35d5c354589f0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc2fd5ae350054e76b826fc83d26a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f72e6fc78bfc89c663c34a0d4cead352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2878601f6a6096f88b9d7fc03c9a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97e1c43618a4f46cc3d4f5a52aeb90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b45ed581f797860da8c393ea34636f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868a77c01651fee14d7e86e878c52cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031759fdad42f66caf95763c9244c210357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314c6a90b3794b1128a15f5cbf9727f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3f930840308d8b059f65e983abddd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f057f7f4a63f636293733d3d312edb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debdcd53b76e85581419d79aa42bc27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512f4ab7dbe8f6d9157ef637846d17f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b3834b010c324a5b783873d56a8ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c79d339c9a686b042f541823a86fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5d1f14c480f9d83ac5b761ec1c9c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f4dacd3197b734c8007c023be1285366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbfa452662e90ce825d1f08852b160367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09d74ddace946fe32395ba8053d869368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9947dc851b149a90ff67f554b8e8cb2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd715b05597995d07b182b19003f0c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2645dbc3fcddd5670c33073b1e3d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cc4be58a6b95122e5b15f48a7e527372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6ff685eab96d1db9057ecf526c1b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b580442b111f2b08ab54f5a9474962374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fa174260af2129eacd92988b208ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522909889cf707d5e6f83cad3eabf3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0b02f734927bc4a60ee487966ef61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c90370483550705908a678ca2970c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7452449ed142ae0c550967df11515e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b3e798ca9dd050980e6ec4dfb2788380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b283952aa5b48750634fcd7d16db5a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ff93a1ba4b0a194cffbf29a935ec3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc91312662c15e706f6b513070cf8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511f4822579617386ab2c7a5e986403384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372739d6491354a8c34bb38c381ed2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3e1e021d95fa56a8d9b2f11c9541b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa4b935668daf72177f394c32086c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c932fc7e4a8671dfd8c430884993358388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e3b145268ef5c7814047b0f4bdfac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ae21cf33e2d90740a2bbc106ee481390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a56b32c2d1c93131b7bf2a40d4c5f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af052d1acd01c9e515cc9ef6617f98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba479e3b61eef0704cb33d061eadcc5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb94d9df9d8f1d836adc56c2e33fdd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431accf1cd8d13ca40b048cb69f0229395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763ac98c1638c2486a93fb7a228978f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78360e9b27bf550991530e912ec037c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ceda49535b5bed26ffaca22c3f162398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb25d56e2aab52cdfef157b90ca4b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51aeff5b0cac26d9651f1958e909dee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f295b6e0c925c6ab3dcbb168208c636401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1d2beca8de38f57fa7a3512f8402a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4f4aa7ff9ca42c257cc66768642c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dfcd9576db953fcb74f7becf425e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788e55edb270969794ebf20dcf7203a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db2261f7d9f0c6b70ebe80f0d846e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2769efd6bf92a317c6b5a7e611f39e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dc61d197bca63f8aa19703d08ca5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b21a6cf061e714f622f1270263699409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d05ca31f2004f1cab5544e0abcc1c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75947a59cdb4ae6cbaf7644fb53bb2ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512a68b4f8f695eb0f3349fd8ac12e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a38a9d316ac3e22c6694323a75224413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5965a7260b9fc8dad005b27f17414414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fce280aaa8ab06bc646d347c2a59c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbc1764a5cdb9b646d3080b11d7e9e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313007d7e2b08645000c651ddca20407417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e2b7f4cde4a2c63884d5eab8afe77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613f3f2a32e26110e638daefecace03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be809be3ff2c28daac471d9a584963db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d67aed581bd3d49c3300a6b4ffd3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c02da7a5ca7a4fdf975758b741901422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44782de8a0c6f34887212fd69bbd9654423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549addf6fa19c6c3a007523055d0cd4e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8381c0f87ed472f6cdb3ec75863c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37285f49262ba6eacfb7f51317d70b5d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75270bdd472723eac6e45fd8a688ace1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c3f6398c079d220d54d35f70d1687428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fc6281b1382f910f0d9accedba138429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204362c7b84ab875f2b405c60523a1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165982d1c60f6af558e879c0db88732431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75a22dbbc2f444392f2c6b77a90f11432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5a08b9877defea7f86e65c4d7c2b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0bc1caf2447d4d456fe585a092bc5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44128c9508908b4bbbe668e0a49d3229435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb44d92b2fcea56a7fca190f8ea0353436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4953aaf47ddfbae2b56882497399f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60f762cc3351255b087f2bf30c6565438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00444c3ea5decb9799625799747c98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4aec096a29c018888c04f15b87d81440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895bc8177677225bca6d57801b2e0ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d77ee52f96560765f36273fa382a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117714d0cda27fc07c02c5467c99a8e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba751e9cdc1572b7ed6c8f35d580bd93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cde781a5f9b49542e08966cdb3516445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8ab6bc6599c19bbd79c6d4b9b55d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64296f48875f72cba0eb9272d839db0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8ab4101ee9ac20c5c3176476eda95448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc976c3ffdc6241254bb35e25b1291449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98887caa9a47e89d4e71974d98395ea6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7312d1966b34c6f9cec08c26bcf8301451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f394905432dc8eb54c870c286fb5797452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69dd314f4c108c723d909a032f485e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8131da84ccf1b89af2d770b2228d41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d604bf15005683fd68490b868dde3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddafcfacf391411c1b61ac2efc75b06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7f03ee5e2d9d935b7ff6add841524457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4131ed7c958c2a2f10e40c5418aee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641926c37f61edd24eeca1b210c2aeb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f176d02c000e829135450e90887ff7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8bdc6fd1cf941bfa5b57fd2f8fb66461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298fcce71efc3383e5bcb7e6d2044c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6815227b91e79ca74446663599f992d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8cfb7969160d2f082679aefcd9007464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7eacd4801c52fdb21ad5c05aeb9ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06f5377954566fc1969ef0b5db0904466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6fb6bc35b889864a4a440345ff5f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca698dd32e0bbd5f244d92471399da4e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec9c3c8b7f30638c5c85f5b1c26abb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578799c0dfb01797d72dab87b61afd16470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70243033b40f4658d55748567f9f5cbe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3816ae27f318011d38f35064e8d12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5c87497c740b3588cae161f76302a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27fa875b62ba054676037b3e96c674474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061da650ac5d69d76ce18ef82c262eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f5783cb249d9a82bed9b27d7c90da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebc8fdfc9333faf7ddd2ea87bc183b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a969e37102db3cd2dac3729c67333478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4727153ac2203412e570d2b337be3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e2ab7856326e1e56138ffe5eb20cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8e043b99d76ad5d7eb56eb2689010481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d74ab575a345278a0e5df15a19600482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a643109194ad64df9e91d645a3bc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e758d14c733dcede288d20a7b930b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d18a8ac293958f828fc0890be2898485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623903e98d3dfb1747686b0a00d0febf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311288d11fe8ce00108c174a427642b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114baa7a68d55eb38c60087cd71c35a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f591b6f03b09cb7e11857a3764699489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43493433204221c34d27a350ab1c30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f9867d27a0b23f1e0489a6a05f9ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18454795f86838b96b44244a3bc93f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63560e2f034ec9c56892d12872167e56493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cd26a9795223776df9894705c807e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ec247d3c4af91f701e12642898fb1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160b6df387ec6aa4a561b31b342552c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fa1ad8c92777d78e3ff849d7c2058497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe08f7bf94db5fc6e6592beddd061d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742991586f5452c2d4b615b4da9ceb86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b89ec05c7cc4408591e2943292a1e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1090cd5d07d657b55d560809af07c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edca7e6a61328bd051836c7aef6a464502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75175bb8abfb8cf73a09e0bcfb8cd4d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf3c7716cfd3bfdfd03daec5ecc01f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753739bba69638341f411e0806e943a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a72fb2906c6773a01d820f6abbaed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d47c22ec31800f7a7bcaffd9e28fc6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4d6346dce7972c50206f5fbdd2573508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c44d8b9140afdf8e9c7ea564b644e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb4365b5bc6a79e4076027a40026ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061aeef0d4fb0b102a2e4c8fbe39459511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af592785118fb4d9fd4afe1d46ed185512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753225995b67be7ba612c15ae90d0ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a538bc2c31188e0c9f8e4d6c82ed249514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323cc6b02718553d0016480869a8934515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8be952c067bb3e600bd5ea4054bfab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a218b79afe6cb0a2747b9cf07f8952a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aa9c383e0116f701175079c3cd2ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e205f6d5cb77247d7a006f231f85f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc1b1a8d24b460cb3ef3e6cc8d4ce0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d23b6d15d8abd4f6800fce0fce2a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e6eff7fa39c9c82f60ab3adb2ccb4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9fee90a5d39a25804df966f301a63523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89439b29fb4f4255c3ca0a9abbee9de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db9c4a808867b1abb52c1af2de136c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2db853d5d9ba39ad47d1d1ce4e21c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d88019276228f8fa0da85bee4d9048527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fb3ed6b0a9e3c5d2ce531283a2710528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef6c637fc6df6d25d459e744627042529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c16b479330f664d2b7b4b2f8aa42ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd06f0fa84b547be65928d316107611531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb54b9126ef0d642aa622058e50223532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f86bde8364f4e2c1791f1715624f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d330524ff35bb3618c4ffe724ae2df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593409dd808a9144a9cace015189956535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32546aecee27801175a70a805c8065c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cee55b64295bfb8cd506d616c50e8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf50aeac6cbc9de7b28598eaa93282538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5780e64deac89e03873aa4e8ade1e24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04166281c47d63284971ee4cbe9c81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73d78178155f2bcde75e8dd70f77b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c7e0ffc0f5623ac907ecd19a9d19e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d28c749aef640745025654aad79f7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbba537311170718394953697ef93e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582de008365a3f0510de680a12606932545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a925a80ab51f3741cb540c11d87fa0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd13bfe41c0c484658b5449c3662b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12626f064b8a7e88be9065c0db2c12ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5c1f43a2cc350d6124a54e927c4d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440609cb8bddf77d578abb0cfe98a77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08ff5c7293368ddb54895eb4fd3163551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257044f11ca7c206c55d62fc307456f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16f16dd25a4ec23fb6c1c76202cf9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b3647b0d8a2b16b341bbde54e5cf3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc415b799978406d58ee0555aeab511555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3309530d6868ef7f20785ad9679170a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dacfbeb253a30cc026a5df397a1630557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe374bdd22a9091adb87d339219467c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ff4bf3f80739b6e0e2833845222ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04f4d52c0682e768e9bf33d4883bbe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f77952ba5f9172c34b2593682a2977561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b01e8801c6665b74e5dc1d50f6d5a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e95bed4bedf3d34b1759b271190fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64282aba97f5b7a6087780adafe4e1c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c6ad0e7b285b46acd46fb2b75ab08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426df364344ef54e7213d2823bfe5b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724b46d3e175d6343e0144589ae6a91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e946a5e2beb4de4f9ba6c43830494568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4f8dcd0fcb0b34302e1912063e92c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedfcc2d2ce81ed2b49170c11c6e9e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f098fa88d5d405347b8489aaf3e417d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232229e7459450faaf107ac01515891a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac0a126a7e3d0231693d8c48107e7f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc893452a4abefefac18b6efdebe55574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80f941bf1498e3b996f4ff68a138f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331374004ef2156c94f4a62925c18bef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b925c002935baabdc2d4331c87f3f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d06aba2fd6299b7388b99adfd9599f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d5f17b9019a5b663a967873f2b527579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c90357dc9dd2de8e9cd62a4eea79bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6ee22f42350171e99718a9839fac2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa201d9509b07fbcf9313c6113eb1b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73491530222dd4d44597fddb973fe19c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7340ceeba32a951dce38af577ea9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d26444d9b81d71ee6620fd0c3f8c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1dfc8d30001368268a0ed2f214f55586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8302d571af71c6d560d2298140680587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193e74415cfc5f1476a3fd0f80b7e90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d4d9fe3fa5bac37e20619d703a893589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65695e14798ad2ab211481428f0d4a6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7241bf8de5a64d21e09880b46c123a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d481a9067ba4df48ec3581632c12542592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105a59901ee697f3f1c8c03a4f964c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa505a8066d629822421a39c971518e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34332f77b721735bf54ce80dae59ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20560caa5ac24be848aca86f9c2a29b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf270851be29852f51dd878c4ef2e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d92d74f47cb53e3d9ee5d4a8394df0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4baec04ef04f8113a5c5b537711f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511f698a105818a886e4e436ad59515600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f72cdab2497c7ae9db29194dd26ccc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67830a3c001ab827a459d97b28f46a47602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b00e89d5a65977c8a3eb0336ec433b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a2e486b26668dc214157fa6cea1e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7724a7573ad8b12e5b1d1ae0af0dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda14057464c2e439f77929e5f9b0f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1597534bf7f3826e1cbf850900cef2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0220e36fc7eecc5e59415a4746a22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca436de0fd529eef5289f3c0c2242cd2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6475e386d8265f03b485febf76850b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071404caaeb10165d2ec544ba10bcc2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9011f7d46d79951b9dc0d3b7b2587612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f559841f543bd1c57cb241b26c60c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210b455d8d188db1076bdc263f695d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54d32d62022ae850d7ed92a0f31941615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67310008411e36a69dd64089410bed2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f526f72f2095423d74fc9eb81b5f44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcfc943e4d1261599204791ab3ffb7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e471e3b18dd593306348bae952d2fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33ad419e64713a6757f6d027698199620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d54a58e05511566afdb2f400840cb4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fc517e274515f9e56026f659c6059622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345f613915dec25cc341bebbff2ae8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319bd4f473b705e7c213ad36a09ee2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487557da412411ca500d695f8474bac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d77495b0a774d3cff6565c4b77635626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122055d191394ecf8309d4d2e70d162b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a797903ac566395be83d109aa7e591628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e65d83cdc7266ea3b41c1da46a910629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b30793be488fb47a4cecf0c65ab48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ece5050ba40d2e308096810c8c5bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ecdbb7065487f7ffce4b834f8b9bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542faf83f0df52c705f6eabcff061318633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6be31dd47eaf24c1bcabdbc22868a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f099deae4ca641709fbe5c495700f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1f9caa1f10ceb3075a7219d4b9bf5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5acaca442b8a7e7789e47931080167637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617993b04dec067a330b5e92aef059e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728ea65f5b0238e123a2de3122dede8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564975f886db9f921cfc2c13843e2ae0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ee24d07f6c8fc6479d2566c9d5aea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b92faaf2fad5f8c0408c330015008642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e716137f42bf4bb5a14bb1bc4d1f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fac4617db7f80d6c9c7ca311953a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e37de5dea03caee88619200f4dfd7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218978e1c5123c992c00b4607520098646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ae10572238a5fa7b728c4530a2feb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b7b57a75aa3da37bec537527815b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c68f7ad58abba877beec26286fdd6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35c85c9be6e1024a3c2a909b002c26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d257aea0a7d63dec5bea15ee7b2a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a997e4f4680f86997250c35119ab88652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6ad0b1687585360a1d5399f089f43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8f673125eeb8be74c7e00e25e08c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b155ce6fbdea9128bfba5960d3046655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c24a08d2ee1ea01ea092149c739f9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d609f2f54bbaca305bdf5a676206d61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d013cc4c27bdeb8d7efe41519af98e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472ae85d961729c017f2e1f085aff93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72dab40de0dd5b79230b5aa12e8742660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608a00685181f7d31edaa37d7846504661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cf2d8bb0b452926fb9e08c2bb4bfd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa784c794879bbf22121026f86d5e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78415e65a430573193064f0db4297145664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304a0cb6c6d93973767bd0ffe0a78bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c797eb08deff1f613c6caeb79cbcecd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc4f5e264f530ce1ff56c96d23c161667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a031b3f28e908ce73d0a7132afdb4f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585dc7a03e689162c7838dcf58ab9c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a5fb3244f7950db7c07df99505bc8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e9c004a6ada09e75506e0c893498e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe1021c402044cf5a5dc0e5282da6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0b258cd6361093d637078e9143fb5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ccb3c5af64b4265bb367224e05d3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea818dbb1051dcf91b64c881529abaeb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7da438d344095d9f2834c5d24a71f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77bf2a92c83f2563a2abc068227e3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91cdbe61a28bded11516ddb778a089678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b490a2c68fb8a6b2e80b311e3a094679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fc1d4f6cca7ce718be82dae95e19b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e679804a1f7f1ac1192a78231b8dca0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87ba4b0dc104e40b1d0643d6139168682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b525d1ddf4013669c727ef993fb6e25683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a1de1921529211089aa99d4f6271b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adc2139d70a23b7c86a4f31c364d8d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29608cefb16fe635e49fac52543f969c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681501522967cb46d721cc302302e381687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ae30b40e4d0f46885c4f47ca9d7a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1775adbb4dffdf9bfe0430b2cd66b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bde98b491b685ad971d0f43df56bb4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd39797f98726cd1e63ffd9e9d5b19d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95971205f35cf0dba015d8634892cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c895d5e3b4d91b060fd69f50f9e17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddef4c842d01fa710a38e238146eacd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda22316a3a1565685d0650c9526a94e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf092de144b09b9363380d2b811139696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03689092fd4fcab69493797fc6c160e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1e548ad3110db6e5f23e6232322ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41f4c987192f5d73a2a6a841b355bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8606b6a455ea138421f3fc7e709b47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11907b33c57dd341c37c716e3c84e45f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41909fa6557eb734db9cfd68822f96e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9ead4f73a9b1d6b7e0e20eff391aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdd9a5da3a6d9cd18a89fba62656c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb889be5c668157eacba44d6b42ebe27705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e81a888e09ada4b5c0dec10f285aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b471097a3a5906983b85a9f2c222972707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ad5700c5735f2981f98d84a95fe87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c692a558d870ff7ace6f24e61657e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf70c53dbd9d3c086a7cc8b18da17b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840c5c41ad80a38832992beec75b3b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c7579b1089f0f77a4fb064673e1e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07eca1ff148271d9219c64b07cefa42713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776d29ddf48d2e3385eb5a7da50415a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831696a0e566430a8f489e6a0fdbffb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3a78de0889337f9822a2aa2664d64716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e78c32f3c52ac52c53d9005186a41c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c7793f76d378908c3ac367f200731718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661d7d0e258a7417acf8dce998bef51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc564ad6180daaa4e0dd3bcd7ca5df3e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb2948d6ba8092776cdaf4541fdffe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d92af3a14047de00ea23a1d286d18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e447ccb3d5f98dc8009ae1b33a91d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3041d2810ae2d5eaa07ec7c98ff16724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f1cbfcd5928f0f8272ba0ab1bd1dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e0820b7805d7e7720317001dfd885726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac7efba1178765b1d685af6811da97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245458e5ef51e8bb1538102872a58ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923ded468702157e7cba768506825c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3b1064451b22dcaceff0500a6ef33730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63226d7f0a4772796a11152844e696f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb3c0541ed5b3cb295d59f04c53991732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739060cd54d1b4bf06627ddf2f7074de733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9482cdf0698418aa7e1dd74db017560734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7f1412552f444b5ec0a1204eb8a70735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e097f8006d07409b5408060c5dc6f3c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05387be9fe5f3f795be97a02c022e6e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63d1b27299f9203d2ef206a6e5d42a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb46695d102b8e84950d47457853b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c89f25256c0ae6c7b667d8af180d48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466b1063f1c249272b7cf38c7b14dfe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d78d7691bb582b55aaaad33fa48ec2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7b49e2c8987941caefb009a8299cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9f7dbe771c1dc868b64004875fdb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6779f71dcfbc67b4545d912877d2a08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e754fc5e629873776f66ec23c38d3f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acc25e5c397b0ff245f7290f9fde21747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29bedbebb4df9e8efd51e43019e282748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e77c551b314f78beea41b6292278d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730ca06e646210adc92962f7ca8a442750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0666138813c4f1a584518ac0d190c48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f754d0a58b3c0a62e9c85e4bf0240752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaf758a9eb76de37a5c66382d5a5a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20da7f15288168122a9cfadca39a6b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad706d1ccf465056993de155d077ca1a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a8e088f882cb2bc19c049d28d82bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947595278d097f0d5505ec106226f91757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d30a2c49d129a9e194d86f92662cd4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95dafc6dd3eddac71d89ac4fde7aa6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e3fb1849469c2e71c66dab000c614760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650a990470c7edfa124763ad2576814761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5a0e063dca2a224cbdf68889b7d18762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22329412cc87970128cefc04f139cc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb8d8fbb7d3fb560381f7c6a08622c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501df30eba1100eb5c91be285634a4a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef34f2aadfe3eab998bedcf5ead3de766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a7b5f28a9bb2a15ecad509e8c1c90767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f94788d2b3e9bba1caf182362386a8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee6a662835c9b27835ca9cc9486e23769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78492456d6d1431f04cd7d089a3ec1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240eefdfc0fd34da3386e7f7174f73b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab28dfa6f2299f175d548364037d3d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45237424619a8edd2f11fe8a05ae28773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6553825add5447110f41c8a2c8221774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a79ad055efbb1ab6db7ce92c1d30cb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0508c3a90b853b2bd2734fb36ef7f9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce83fe1362b65bb486331d5b601b296777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29172a4059621f1cd1379ae45e3bf6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddfe260c2f0dde1ecfd647d5f94cad779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ad72df7432b96bcb3ae55d1850a50780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20bd999d429e0e2f9481f6b5180ed2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c553e44c6c6a583a4364df599ce59d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f972e60acbc97910222a29a0923d39b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf954203190c6b28df9218f9f44e965a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559fdbe8fcc39dcaf1ba9c4b9477675785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c755ae443732fbfb1711c0f6e88759786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16267f71e6e763f50cff6422c571fe53787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36279f2c9fb585ff9816b8513295ee788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967c56422b0d92001ec4bdae830d38d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80763da90d853e3326b8892196226209790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162de01fb7ca68e34d8803635d2d62be791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981061136736e694441aa3f995a2dc87792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7c4d4d4992f932f06cd8c79375a18793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd8d4e7bf78736290e1a14ebdb598b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e449cdd9fc05c3e267047a49c2c27d6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4586a8ea579889ba60d6e8aa701dd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff7ffdab9101ff4ae6fa0aaa5cfb6d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb8121c2a1126ac3076bc5474784fd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32ea94a0a2949c9be0564b8136bc93799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b7634129b02ad402264f07904ee14800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb647954459626e9163ad6b038a631f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b25039139a2afe01c789e2c13f500802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a21364230d497923a5d921bbb5d6c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9efd5f27a575660dc6623ae453c6f0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9e000b41907ffce5990558c3be105805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94aa1cfbfc55fd4cbd9e65de0435ce806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b0fae3670551405723eb3c6751b7c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5a8b7c14048b0daa106fe1240dcf1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69626dc65600bb3c35c4b10a61e9c5e1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7d761309d297488ccec65ca6c8182810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49e4b372a5a40d6e5b1f4906909ca0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35c4744cdbfe7b25b71fb1d4a2450d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92947928fb5acc2ae2ca558e2d4ab9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad758b1ff5061fc7d40da1b71f566413814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df08bdded56dcc5a81121cfcc4bde1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586c5cb454317d90e3b6c654ddc250b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee284d6ff3f604065d2e73e3dd203a50817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035059ea19b22732d35ea8c93b95051818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52847fc959b3e17c6bce8594e6abbab5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97c210f59113d67f20f57490b9df4c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7f8109efaaee74c223cf39832e71b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d06bd35d305797f603440676a413db822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f018dee70822d010584458cb09c2b3e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9fe453bcbd2c9d14dfb85a7dae517824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4b8c2475c20f9a1c0cfe5c4fa3f31825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cd520919caf98eac1bf1a38199c10826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0163ed09902cf5505878121cb6b11a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d675f8d12b3c17e65d3355e4066f7b2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612572e5c926f3edc70564e3d13612e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d4c3b141f612aeec6af2cfaba833d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae9baef1d99e20fa2cbc53ae0b2f83831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778f51b16e8e0cd65acd40356c301f8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5f38fc75d12ba050b1e6d5b4d5b44833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f70fc27962a4b8b6dd0307cd47354834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638f2148c7fdad4a2d2dba53f87f140835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689456417077f32ec62a2e689185f352836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf92f89bd9f15a688c3ccdb6ac19aa7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a089fd2d8967bc91eb12c20da79e74838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96435ed085ccd2826e9ebf33946c3a7d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea76543a0f872870eb76d13cb049a7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b4c18fbc447a554864c8d33299cbf841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e038d70eb9fbabc5121c2b7d954a5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675ab23a9d0d14d29c884307d034fd7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21772c761504ee265cb9d1cfd16df3f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce26bde347745ab87d4aecc07a9e65845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9634a9f637c5219819de4e104d420e2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d1989c446ac3936b5ed944c081d61847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37522cbb33efe6cec2b7f2e69d7c591f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9670d08b9e030043332652a675e97849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcae588f0d5023400b3072b674b6e9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef73dfba20c4bf643ca0611bf227524851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c4a99b8dd18408ef35d928ffb5065852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6da0fe17cf4176d3e4bc7776034840853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ee49be58d0054cae0e9ca60856423854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e072c4f34e66010ca82493c02ff970855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f3b86a9bafb64b137511b5ad7bc8b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974510d0e5284bd9e9774fdd6b685d25857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec91cece602c2384150dff96b2269a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259414b0642f4fd32c77add06882dfa2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f71eb996df59243eee89cea578afd860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db48512dac81e3cc512fdbde860859861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3382d40b5b6bfcc7ad30174485690862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e29f55eaf0cbfc5e9e0f05f0a21d10863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25ffc1a770b44dee8b513c9d766573864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd8999c4a120664f78d81da162c2ae865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68663cb626b2ddb0ba51224fa27c80866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8738c31bda93a439009a431f1f0240867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58cc5f9e6865ddb9c15178d26a006b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1bd1ee6d92f906fb253263435eebf869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f0300648f7806894c496a7bfaf866870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed7f7ed6a31f6a5ac9455e6d4f27f4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643f89d31d1538c015b5bf85cd537a7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03976813e0e8547994eec6c9ac59df3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61dc39096394329a810f784686e86c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b40152bf15c339db5bb492c122c600875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fb5f5f64ba7b773d8433d43387c52876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ef486319db9e0cee81eea52adbf52877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71b468651708f6ee6186699cb5f8e2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cf5967b60ef8d530f42a40107f573879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593924a734e1903e1f5caed53525b720880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44de996ad4c8848a094ddbdb1561644881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f11da5b3b6f0f744afea56e4c563a5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969d88cf87ed98428307e3157767746883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c65c7f94444920ea2484c024927c1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edf38c37475cba26ea6bad52c48213885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087668cfb5e65bfff563adb2f056ff23886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583886535aac19cb94f4372afa4b5bef887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b5ed7ea91280404c1ac607c50225d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32017e9a3f2abd1863e9fd0663a77eb7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e5c73d9e5a33471eb81328c2d4965890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a00c7960654b3a82c048e2ca1a1f4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497c3d8820137258f0447ffbd59303e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01840933320a981375bfd71351a6cda0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b6036c3c39ed58fde4dcbb75f1940894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c4b082a5e541f8dab4ba08842c71f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685404914b08e16331a36cd2ec893616896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e2530191dd2eecbf9958bf9ae4c7e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a30234e89e80172eba974a49ef4912898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89265c6381c216933f510cccb72bdf2d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4e1ea3069faebf2b8f3650bc0a93f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4846056e4b615d570a0ce359d6d298901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7ca7c260b8233672587108861e783902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3afbf1b7387abedde81394a31702c9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a5fac23f235fff8093cd75a4edbd4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b96f2b611be95af51cab286a55088d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fc574702b463f2f84d4ee8477722f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583a1443334e6970785e8ec6f5070e6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1442e8b6ed374077f692e7c25a9038908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aec7e528efc5e450edd7b33a4c71f2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d8cc09ecabd6002befbf5f7838a16910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9000f35cea8d962dd14daaa2e1c352911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b93b0d3114baa74c551094bad4882912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157688703cae97702aa2ce70bb7b9231913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c99bf144fd3edc34ae0e3de7af508914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12082fb4757e205a9cfa3b0cdbff42915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0a2a5f6abb0c662610825be4813fb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8adfb08e730987ba09c45c60062b1f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f72f80f486022f2b2085bd2fc97073918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0ddf4e6ac191e91ca0ef8afd604b3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c4770e8dbce7970bb5a51291baa4c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f18e1310f45a91b7e7fe5f388c5904921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2523aa716b35ce2bfd10cdb5266c878922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa981db0191d33b25693834cd596f46f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83655c53935ab35ff298ae00f810e0d9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0279371a87a24e89ec6cdb5d0e5ce0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fdac9ae93fffbf1e2e43a1a213e80926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724674bfd8fb2bc74e60ba6b52f1527927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cd54b289d549ec08c0a11e3702d1a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ccb93fe6cc968fc28fd44ee8eb548929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a8e6aeba739b7a2948be1229a0d68930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5fc69acddd1f7bd7f587501b0c510931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6914a1b67be1168016adde2f8853d99932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776ce8db6606080fd708220e0e56f60933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea61df7867af6b99b2a75be4a5c982b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed6d10bdb832dc3458fda485009ba0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db76edf1b9a794d98926ec63b359a0d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de641c8d9407136648cb8d0727307257937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936bbb8751a67dfc48bd9853dd448f4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3e6c51b49d137123ae36159d5acea939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca034b8211d3b972bc8b1b53e1690e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379eb2f73a38aff4ba2d062183091cd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198d8de5a11b81518fa0657a74946a8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814ac65f70b3948c5fe7c41553f70c5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9b4d001dec0352ae406e218c991d9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4cafca25aff10d92a8225dd3282c6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4e7fc0813171a5dac1813916a3dae946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a88049c0ac927c7c41db3a756b595f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ceed4dee3ace44891205f905b3a14948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc324adfb277fc9b089f0ab5d1390f45949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a025e61eb1538d4b9afb193c3bfbe950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8e29f7a2ad6c929ca559d69343b3d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99df7452327a8e68201f2009ffb5b7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6616cb6d8ba966a689f6622f71bda953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f75328fb70da80461e751adb414e65954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242f96b79af8648c95ca017f3a59b7b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7de1243c29b122314577556d978a94956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d60d0463cc777abfd4cbc90432dee957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f6592d9a63bec60674e018339bebf958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aeea850d659c62bf1fcd5b978c384959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263fa495fbf2fd168557a2639de3223960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274016eb62236ce0b00be7455da7e6d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fad06383588626a3f022b73e05aab962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c04823835e627ab7b69a387c481f14963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99e6cd90f29011ad54cf41f608f2ba964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ac188d9cafceee4d321aa87513a04965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcc82b3dfaa1f89fc932621175a702966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fca01b2861d63f2ce70ce2857e0bd4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccff50c193cbda74cf4fbf59bdb7d1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69a0e95156775cccf4ab1f26edb504969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bae8d3d0bf941d7e977723251c35a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a100f47a00fe809828bb675317e76971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ecf814e3f9763d4ef2a00b36838f3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2dd6b76ac774f8042475eef945a4f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d53e539ea98b5302fa99ff3862130974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209cf0c254480f83f5eede894ef0cc4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f532df8037fe429bc2e1af74ad2b6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17560ece4a34be5f03f0b53e62556394977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>