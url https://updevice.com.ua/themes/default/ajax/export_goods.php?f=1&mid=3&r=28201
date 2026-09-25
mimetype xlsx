--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04de09190ec8c9243be8e5b4d6d3dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a4ce22fd2d5499b2898a840c5c72f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df9768cc14726c897296dd6ad33b9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0fa2d086d0d8ca7875c08171028d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c03483dcb7e21f080524d1cc05864d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516e8def01f34b39904173dda6ac9806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4284c6c5384ad2b57331c49ad311c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa2426f012e90f65580a6b744126728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638f7cd6e97ffe5ac53dd33a89800359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addedddda29e835f249d01e3ccb281ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501f6569ff986e0a827cb6171bd292911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069b177089c0213b9b19ac7b02aa21f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213d2f149d92212cbf1fa6bde51174013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccda199e4b7b5ae3fcee750779289d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51b31c7203aaa109d5e7ffba9df27c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee44372423f1cff49b40685493570d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84d03e849b64e5646e44e0eb76fc8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b427276eff4eeb468166e3a518349b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ede4c584ba92a60866b9f8357810c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23241d3a45639caad744f617b6f2ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074c75b3b1759beedfad991f32525b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410e200a84753eece5681000124fbf822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47930f3cd2cdfe22cea34e0c82adb1c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf599f79be4d0cc0ebfb50211adbd6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffc9b7c5cb26fbe52d486ebc4b896b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7897c847d5f570faf4f201945ec6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab786c517c29304c5a377e36d1ed9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb309bd9b5cd25066ddda419619b51ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b64222312dd16c25871261cc137fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3d4923cc4d3686cdc95ee56a9853a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8571297eef5a5ef21189c4f87af8f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cf070e5b3538f888b041f8d902c1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1eb73a20a0ae5066a9b5c911abead633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076cf7b2696d6c0ca9df35b12d157d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a5e7e7994a8143151ec222ccc28bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e09d90bd4b4165f3a21f74e7947f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecd91531cf3acf11622dbe39200a4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48772147a8e473bf20abf25d13cf0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6a1a773621bece01a4a04cff13dd739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a36535347fde1239cd479459e63ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c318e1df0a1cbb04c33df29a33ce041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4966fd3fdcdaba6faffb1845f546ff142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755b18a6b71822974b4052b198434cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee594c59179de5ca944cf63b25a67fae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361865fbc75cbce3344ea60701cae01645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce0909acebdefacca1d19b3c25ef7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18ffb0c27e40b232ae2029b4c1259747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d905a047387bc85b9f9da2bb58cd80d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963cd77fcbc2adc2b5725a955726b4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9869b3736245f0c889a9552719806150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8c4127d5952e9df4f87715ee8f46151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4f128b3fd8108faebc582452718e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b820f81eb5be103494dbe51083698f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68652e269ada330dcee67edc2eee450354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbb4cf0ea2079dd7aaa35ead4defd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f813a736c806e57a0b29cba5c74d0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29baffe606ab338ad6ca4b95e93adf257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09147bd49ac9346c9e6b69463fa715058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba763ca10a3774c67c410b680efa5c5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d08db21812b8ea1dfd9083d8debd8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d6da55c74f3110d7d56760836900061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f40d23cbe2223e9540f2e422728d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c3c9f1a1779a2511334d0f9e81f1763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905593bc7f325f4053a5c24d0fb59b9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c0050f3be4d8c071f2d003718493965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97607c145cf2b2fc4a242299bd0ad0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e899745d47f8acfad621d6e56b10b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8fbda22d0c93ca51be25efa94b37868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc0508c727f65d915f8a1947e2b14569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c4bd3a054fb45d3dbaa0d0330754070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a7ac9a60f52213a31ed3ed8d05b0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ad8f26fbf43c7133bd7213bfe846e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb57d77dd6f16a39223bb8faa15138673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182fde712746e9e953ad4115efe191574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8a14d144504ce9d01c60e45ffb85875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de0133817da045f688bfc0b5e7074a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00833b884fb48750e048b320224cac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037fa5759fe02d4bb023e6ea5c7fc2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf7e62641fa6eeff56c303f6dc46b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b457f93389223511f987804f4b843180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997685b78fb661bf6eefa181f036533681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f068a5f6a64f696c60c663c89122382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cbc1266d428b14c7b541b099c520c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c2301305a77cf6edf62e01db5933984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7be23f46c29fd5fdd2236469e29fd785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138edf3b7a82461607acbfe510e28cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5f01b7e85f60c05f9c2f8e1cf10aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c7f118beb7654d81f5515026b7c5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c65fec2a37b67971ad6fc5692d7ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b945fa5c7ff9b24dab28cefb6799e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430564df3fa3254bab7b85aaa60e51ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be805e0d80818659f63802d060cc4e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306448a693e91f7d862d37715e602cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe720e32df3778f0f5bf3d3393ea2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0199daba0d1e2ee8f63b9b6221bcdc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b75c8d064973eb064840a106f592a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d391740311d8f204041c0e6d2ffceb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa648b3e2c613492f08a909c21e2a5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8af8b764a5dde79e75730ba11b4ece99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335073b3a7aa0f7e35f9f793ebdc2bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852f4009581a26874ddf5b38b6ca12f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c97b2f0a60ebaf631265b121ff27cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec611d29eec585a3e40bb168d4eb2f7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9422e01a8b68df2c396d372315752d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722794a53843df2d0e94fcdda93cf42d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22895869d5149e65bd4ea8ca85f578106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac9c294cbc9a7fc83983f43adccf45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc10b314d5f03e606faaede7c4e5b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c879c242cc90c1f4309dbd45d019867109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7a752184dd8fe605be6cdc14c3122110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0686ec01676076183d0a758d4b1f0b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e303c597dfb6e01ed4b3516c6346c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f519c4c8a3def683143c8c6b47a6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef87eb974caafe5b25cc046b4b3fa4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ea6ffd070a1c8d788ccafdf0dc561115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3969b73a9eddfb2fb76ca35e8fa888a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c49db5aabfc3162fb8bb12ff6bba4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d371b59b8a9a295f68f7843c3bb1c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125af70a40abbc4a30e9a68875e6175119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a2f4c2d35fbbb31fb3b6c7c1de68f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5049aa50b73ac42174630d089df71db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d53f28ce430eb4f399b8f84fe0837122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef83a7fa8ca8b98cccd551fa78b55c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070591f88306142281c63dae08dde43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9a79792fd314c43a3b1faffaae230125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa33e99759f64793942d3de856f5cb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b4a6ab52af5dd75614be7ac768ef3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72216bf202d42d054eb3c24437c79d9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28596b06b8a75843ee2a7687f31039b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed65366067a341710e5132e43b10a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1883aa19e5e7f1d6a81b64ea5598b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf379a315290f97ef42fdf28a5321acd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ef692bcbf6d7bb4020dc0f40b2b95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca5ad4804169c47c18edb9c4725e42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4434a81778f9b3730652634969458c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3f6a92cddf58813b2fa1b3767e0c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248e2aeeebb6930465a1053fa5bd95d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80089149e5d2c0977b21d0a6527195138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb05bc8802352ae0830d8f152bcff4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbad17df182d1f957f166c3b43a15f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa8a4a379c4a6a5afaccbaf2aa4e83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd447ae6f240bcf587d6723acd36f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b118b866c944567f4918f6e1868828143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25897944c71c466ce6108805dfd464144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b099f7227c8fc0898905a8ab463bfd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f55542780ee95ffb01500b9ebe85b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46a0528d7f952d2507892e99380eaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ac3d4a22c17920e5fffb66054419a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23271b4e0f6f44febd3b1b33e2712c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedd7c6b3676915fda12c4f1c427eed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203825bfa6263e059dd1e7c6db9d6a96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45b6eeba7014ab9aed8edb4154f543152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab439525171884170ac915524ab00f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf745710d7870a96c0dbeb7b516f3181154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e917f3c2e612bb4dd4232916b55629e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb6a7e3b5947517b1e2c1c369f2a00156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025acd40e5402f6551eeb5fe59ef5559157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5b984a6348af30f692d7bd453aa89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fdaf035d4d78fd2e76a6cf8fd3d5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3523e600202825d28fa27ebfddd98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51868e1c64ba85795047ec91e4b20f78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779969c0beb8425dbaa2d989e9e6cb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3bdc815e89f0a40bbcbaae1e5741b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49de32a9601fd0e130f582f14f288ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496ac151b39bb7655f92d53b123d1c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ef0ec2de1ee62e65af5098c0ac8c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cde51d37711482d0a14b5c255c7db0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef26e80d0f0a1e809d157bc63f9a15c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa7df25f516e2d814d34e07af6a34d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f61104f86532e8a1fbc639f3c34dfb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8008d3cb0c0f3ef0b1fc2e5ee1dc21d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bd86f5214779cadd222744d55c188172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448d9fb8c78f17bd6df2503b7745849173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d00126c4f0b2b505f2033d625ab5b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e7d98db2cd07a4d245a75fd3d121d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5a8dc1e4964d1ee2814d821e50a56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63540c2fb74ed801ceb2aa597b7c9286177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182de775f16aad6c809b1c8d4db94745178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacdd76e3fd2d1b15be8a156d3b91c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09623e6494514adb2919a514df5bdba5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce986c8ea9a5f61a9d3d0ca5b8113d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd3b9c494228011763394478e1a0aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fec2c9b6452a4f51d6d14e9bddc35c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d50e0d0ab4e2d6f5b8ac1a88f5339184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed12582060c9868e743ee8cb058914185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a917e8e6b8ba689ed8ee85eb7578324186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256638f880874e5648b05ffeca0ea478187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce708ece87b3f5afd867a142ce8291bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607491b0f34cdc9b429dfd0d946d46d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ef20ef92b92fddb24cf7dc88a44c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291cc0e472ff60c1a8edb33f861fac0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf377f7b0feb5db2d4bcaae9fec019192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94829a71010680b7d742c942fdf03652193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187b3e8e679af6aa1019b45539e450e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8758e7a97614c861315f2ce6d65bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755ebb7271221848e4d94721bd408ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307f0b0981085fbbe5075b903031d61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a65126543a06c92c91712cf33ec962198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047000b7f342cd4a8e931bdcfd453a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca0e639deef65cec4bb5d24dd94a98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041775ec1a214e3d149c120ac4aef32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321b79e0dfb62df946ab3e875b60805202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060db0b53e558dbdc89d3510e0a40f95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e479bc33a018f5327989f8b22fa14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb58d3174ac34e31e28dbd80be09bcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202f8327ef6a9c16fcef78619bf6b67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806470720985b48f78128ca4ea8fa918207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2263c0da3fe369122563dad6b3174e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194456c623187d3bd59e6bf11bd9b10d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e06160eb535f82448773816fcc922a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcc338a16e9daf6804cc69db459434211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b18e79b462f867aa008872ea7c86d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98f018c82f07548ac7cbd4e719e18b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce80f04811213de265292e3f50a415214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51d7a4fbc4d09fc98cc3a26e96c189215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e19df47d2a781d09591afb271f3d67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327fd2d8df00d58474126fb0956c6e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f1e38bca4f8cfe2de32d5686ce6d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599038e90567114d570b3002b615381219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33183546d49f042484b72384d0f1be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774ffc9d90bfcc750ce90b40cbd99ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbf5cf3ca5bb831ad7776fd6afa6aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e830891537479e604967264f0d8135223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8ec9755bc05797c5c4dd1686e0a40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662fdb0cacb51a14ef616fba7bc4743225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6f441a174d86d86de6c794a18fcd0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b753a848714f6510599232b1183cb66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f56a52311acdd60a5dc438e7323c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f6d27080fb5705a1503bb62363747229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03d6382b891c4404f54d87f70586db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30c97e24f123ac984e0c858d205add231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51508aca5482ee58f91b242f106163232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a925b2577bb423870687ad7ebb490db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b76c1b72383504630856db120e106234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba75d25c31d93b49fd5d226c222239c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a615170b0bd615074924c386f99ed82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb8ae5575ebecdce7c97339fd3221e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c92829ff3d8a95f54e41c4efb1200238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6ad608f6e4fd590c0d61841c1ad14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87480de1d76ddcc885a7d8cc7c46891240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cdd4802e8b0ffff83070c5c220f41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6af5f8cec5ebb36850f1ff1ad37ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e485834556d57e162099c3742dd603243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268041254690329880bc289799b3495244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c186661e0621332b59dfe4e1641d950245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71847cb325c38a16d5b819d08a3e9809246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf4ba58ce6953eb641592f1d90dd91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd43a8621a26cbe76113724c2a8489d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ade427415ac01f4fc2e08419bd25e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243275a0673c3bdda7cf4127295d662250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3504caf555dcb3713629e684a6276c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c87159074a0a04d992ee1329cd1071252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c8c2a22c30efadf066e55dde60865253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6d19e6fc50955e824d90d96716f27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daacdf40c7af4e7818021ca1570a4fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88169ea78293813949d02c12b76ae4a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64515dfbc97e71fc1775308370716ba0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e444dd06da7b22294cb06cf64f8741258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b847d564555a2117461b14696b8e1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ca0fd3ba3c4a61dd04b8a11ba271d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5280470c95a575aaeb1f449c58c6b29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2ca966cf58c851019e727c4293f41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b71aed047a3c590c2b84c510fc24e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4a9be18b9d7bc046325f2f3709220264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590c5030164d775562982b92c2fdfba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e19f671ff8d250a6dd76e231e0d19c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241c109ba8ffeebd7c129c603e06c43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23764e2403532b88d0ad8baa066051c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575ecf61de759dc63ba48a307618a18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4acf43933f000d9e0201c92e0e9ab3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f7c524e30c7aeb3fb808037d0700c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15406ecaed4c2043f53fbe8eab76f576272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43991dec0cda05b0103a251ff4bc51d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0b37d44d4b9a9e3b039e0c7b1cd5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955846af4e0ae8142a520fd8526cdcc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8fe9485ef29e8b90fc3c7c0502ef3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fb7b78753166f642783071dfd7fe2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbfdaedaf8de5c91f197b91498a764278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0f124e7a356773cb2b3c8e331a213279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012e5592fc622084f2da420c57efcff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071fd752bfc797b7287c4c2d989e70d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545cc968f07addf4abbd8cb7ef0dfe8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020be43d0d1e2195d22dd55e620f4f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1a2d035652a74bb967a719b8cebc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7501b3d4cdb8351b8df1c8af89af5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e583bd88bdca41106213cfc3cb692286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c952f79cdc07f64fe358093a05c3c4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5aaa833f76248f224a307a3303b4b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff7d98e48502912c740a18a4cecd6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc08d7d51c838cbeb86a36ea092efe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7c374efef9422f16fafbc21ab4b17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576971b82a3c44acbff070dc4148ac91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1cfb1a01c17d0730fead48b808f46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98874419d3dbf37afc07f0ef9a201d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d27709020aadb7668ae1fb0d7e2c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095448dc02347e80650b7cf596359fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4adbc68fb95bc915b9568848fa55f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e35b7a639920f9cb9e33c941b022c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad6812370a1d910c88abde12c04c48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac712de1902f74aa1e92ffafa4874e40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2ef910ada4352b31fc6c101de8d1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1fb433f4176b91492e37c5c719daf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c7534a973dfd55c3dc9843ee7b65b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2db753e81df144f2dbe1bf1372ed90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e7cc40bcd526401862239bdef4d77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c601898a5598467165cd41ac3d55bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782b67b2b337b72f0bddb24f03858f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759d3513a2f71e602707cf7d794eed3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e820a8ef46c2518203b4e4b80ca552b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe6a8c825d28c000c5b6d10479c61d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5d21178895c40455005ea85d77e7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f41ad87d87b7a7b47c6d602272775312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae971da2ff59a378bd81524dcc758a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93ff19dbdcb669c95c5f53e92de104314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779e9b840b1e7073cc9566107c4a9b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3681ecb96b46ae5c584702f18239f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61056e34ed259a4b5b8eee7721a60aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da1ee137ace2c44f04e9efb7b2530a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d2e15310136255c079d1c7e0e8cb3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543565a64f49f0b4af8d2247aea1892320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f7746b056ae8ed604de2f2f78b1e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90856eeb55a152abcb0a09cb9c084064322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a6e43d0481c1a5a8387ca26a99b9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208f57295bbd207733a5eb07d2f7bea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16f86631df560cb3488ad9373368f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeecd1341f96ab8010189939dc37baa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969518be5c164559dc3baad12790748327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68367957d9f05eb0e1ea546327c65cc6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291dbe1904c5880749aea58c488488c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7b975b6954711b27090aac6c06284330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603cf6166d0b875761ec070543fb16c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30d7bb93e952228e19bc87991fef39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf29180eb8335e07c568dfa87e6f8ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612c2a55a345939e11ca5bc4048105d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565b5494b0fc2b2c14d9eefe74e373f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821307ea0f90667a9a62484666ab4eb0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a9ade89721b8e99fbf3b3487aea89337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7205c4a6fd6ced9c1ee99e148139f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c458544ed188cf5117e9f29bb4893339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24783b8376716a6c5c091befb285e33d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6390079a4601379d6c895c3594babf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc891fdb3b2719bd1d36a743069fc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c1444b9b3ade6e8be4edb96cb7fba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77bd3bd6c107eab3154bfbcde726fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14d8b5a899ff3dfa1db1b088bde36d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48215aa0fa3ee88707c9971e5180310f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0571d8132e147762b8a772234e4ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3696d371b23c512b9ef10b16782437348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9283bfd58654d511740e36c21deb41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17185f70e8c01d3f91d9495bc224a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dc598b8a02dc20e335e000b8533e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad20e45eaa14b1f158eed4a50d62ac2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822159ac57bc70cac83ee5aaad4c4ee8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ed05c23afb5856c7d5e3f45716f9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28cda852ec4cbc0db14948f8f4c7ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3e2e03b9d1e892b89fbdff08559ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2f40b38b298b27de998b03bcb2309357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e8dba785fff07cb7bc3b5e74c38cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea9f691c9a5d3c95f3b092bba99587359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9ff0a6f2dd0346c526b90726b7359360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f84a06858a0646a8b7f1704c4d2c29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f71db7347292fd36779813342c8154362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e466b8f61404f458a123a7f18a321d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fda7e613aff0e7741b271945f8f8bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec8e3b4b82287eafae38ceee5c3f95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10ac47577ce645958498f82ebbae0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f44dc697cdd795f8bd36c979f993f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2278f7e21af89f3274ecb8d8572fc88368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270132b930ca4e7fe2a7f2d41cd13711369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b04b01ea91c72415337aade003c72c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd67316aab6fc3874f3730f2c3a7bbf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eb85ca984ffd1b4ab9dfc9328d192372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240ef4b2a85771076118dc9cfb71808373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4136a10611f064138e5c667f0c741e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac8e7ac809150cb373c2816f89ae1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a502e767b8bb3ccf3d50ebf7ffde7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51e2751e5354e87de03be8c6ef8521377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecadc6608e668851e75400a880fd54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40590d4569d63f2af80d77a298dbd5e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3ac2a0692639b0b179f2ece4c822c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651766f2b28d623dbff0ecd6fdf89ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83f144257b0daec48c82b2596a4686382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4ed6fe6780c2fe4f885922ed777ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593c20751b280a5a7de1d9f32710ba4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355411d3d379b240fbf0f3a1d052ceb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbf02eadad64139742a55718f72d0c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87722174038e5c659fbbb79ca87e4f3e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d2378e1dd29a9b99a38e4d1c334c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d116b695c2ddd87994a797ca11c15be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef8c4563e3a775249cc259d61fef8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6e64b50a0fcb747c428be370b0100391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb3be195bd27f76a2419d653f94e53392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f9a7d04057453594fe524db0c949c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b2e7f555fb3e7ef3174c899baf842394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba5bc726dfed7c04297b15a50b09ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e18a72e8ceb8f39ad028fb96f5619396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa508e3df8b6b21a4326fb935998a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6b135cba809439f3b96be8c9b099f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66492847cea3bd0a7f5f25bfcd2bea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f110b67118fc0ad6a63ccff64d3c1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee2a4d073fbe28b7aa806a530e95d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b53d3eef7a6c7bd4ddb09fa242660402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941caebd4b95c9f5dad1f37423b6aab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2990fc2cc430e3422d1aecb5c791ae8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abed2ebacbf7d4375722720e0d66a16405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c06bd8e74a3675586c3060c4d0ebc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9267e68ac44e81e9775c877f9767c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcca1fba77603907c3b8262594f3e8e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b91011021a9dc8c4ca1bc1f5efd4c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248cbb3066a8f653d414c09c12c0c7c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5185b762d4c2fe7cd4bef0e03106948411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a9734ded70c0e86da3b5bef085585412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54824463dfffe8ccea6f2aade8776191413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fa30b9d8583ce26e219940bf54a3c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b9a52e3852572174d4f75ef66edc3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d5bc8d3a0cc3b5ad2fd3484752450416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e371c7a97a89361cd37c66443c9507a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a994f0fd5e97f576e67976c593042418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200de51bebc0c96a6b08ba90c9ddbaa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e004ef0d7a9474eab67039175f9bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648a827e5d29565484a82e3075ca8a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310547f30377d19f216b556e22c3b519422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e4ecd92a6df1146cfefb0eb9c861e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3110991f9847fce355c11ad68e3d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f2bfe8aa795394710b1bffdbc31a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54993944ae5d39c769187ed5dfb77afd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77d8050d9f7705258bcecacc96a7f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df8aa8b9232705bc7aa7548e5e12af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275473a8c121e49fc3f7b9a2426604f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340a8a81698053bc213b27baddbb76c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ef3a904084450de4c3b19300180b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2773c75b5c2ea248cfc410258536b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28800bea2717bf4e4837ab208338bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d041718fd1f5407e85f8cb45c1620434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629394cf44834ba72c6030ec4f239a4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf12e736cc6ce1edcb22b0a7339279436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba67fa9bcd538b7a402129a41fc3fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f5b6b2e507094bc0b54f51bf73471438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a9a52a354bdfeca66555d69bd2e8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bea3d748a4e72916d2396f2a57518440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d04480d88c0a66a4d6aa792e5b2560441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4c21cf0f7fcabf7239f0fe3ad1cd2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0028a883c428f296f333017acc8be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08aba6620f90153a62d29fc022f05d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4df91c37f5dde054a4229ae7f3313445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b4265fbe2cc63ac7ef080ce3e3711446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2aebbaf2328ad8f6e32a0c89091d06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaf96e22af10d5bd12535bb012bb86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b64acbeddc0b6c0b101553aed82d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636b2c7ebfa852411a5d37c8b5e257e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823777b2bdd13389f9f05382e3ce94c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0fc039ac3d0e7c5c85498717954f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf26862a01ecccf35c9cb6c3c334c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135f213251fdb25adae727fc31a81f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea62a4e5ccd41dac897edf795ecd7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa0de7f80afd2f8b7f2613a8030e78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a91b64dc44df9eb91a1d8683c0735457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180c1211b0650123b8aa0cb5ba3f5cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2564f6795b82272ef60784c64db54e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888ef04ea401d0b35ba761e35bab8c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d05d1805baca25386d095cb18dda8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8359797c154fe954dbf92a2047cd5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8c8c1b6c48a74e88bef26b0ac9fdf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fec172833d83b9a81da956391888a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6409ab771894b01a606966f7c327e00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4513942c16ada66851ed0b9b15ce1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0917662097512285fdb0733e276d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97be8cdbea29d39a2150edc2344cfc8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4631ade5f1d182de76400e1bfbf51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5034eb09ebe1d5c22eb15ae64838672470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d27837eb9ed559ba6b7948ce72e61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c209a2a758da162e7a07706a85a92dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05a9aa77a035838d3b1b50ed954335473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44214c3d14204d2e4fd10587f56ce70a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa045c16568121571d3710230d4e88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be567a1f2ee0f39fb6e55126f80709476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086080c1f050e163b739be7fb5034486477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25dd85f20d6e2fdefd2b00a07bb363478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d4cd3cd36bb770fe98d1dd6ba367b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc147689b91c3fe380e26fbbb4907edc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95e40c2e5c71fcaa1d842e6b626923481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae86df904ab905c7025bfe617da02f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de22711780b4d4645ef544047854e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656671d12ac7ae2df5ec6c7251072c78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2f72f89eeb60848859a99f92b5f9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcaa2fff001570aef84077791313b70486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b3d20afa9bf36e9645ad0c0f02e33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a06f7b81e9c588e2eae903fee0941488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccd54fd0e13bcd473d278b8950489d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4012979bbee2308615b7cc2ec8b18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91382996f802cdfd6566b31ead5fb655491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505feec783046d7c11ab5954a364f968492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e9db55a2eaaa6696d56c68dcd0efa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbc362d33e6faf84b2f6a7e864fe2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958949b91bc02dd76d28c5992bbbc86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9461b6ee1110514c24dd13b532c5e24496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcfa0f835f58357a230f2e2e81421b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed178af02274e64da653704e6d2315498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590c5d323a8d9ea97df2bf1a59a0223499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb83bd2d92da5e07505cbf6213d68e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e22eb985d1feaf7a9caad9a5b179d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4f74e935757af728e0c5503605923502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242b73b88bec9f18193ad0d5bdbafcf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1df3fc55e6d607799a67f3833cff20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18448bc3c7661cbff3824eda8b01c6c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45758749ca578bafe09fbc78bb0e5466506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dabd11047b367283289e3bfe25db37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449715ed1736291378fce19d3cef1a2e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388492d21adabc0f3878c0ea6d4708fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff392ac9972bca522a5f3d92ae029d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12292336c8a6424bc13c6b48f0924aee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda355885b0dec625850a04bfb19d82d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df0d26d29b60f034c6a83d16d84910513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfd841a8aae44540d83c7057827f1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e48fe2dd2ec0190b6edcc7e9bf2cc0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cd88852595a872c651c8290264395516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6956e0dd92bf3faf22c8ab03ef9a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e93cd48ab81c6d48c9df86de5902dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709df71435ec07a57c77d6e7951c7743519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464714a3626693afd22f6f810e3b988520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b9f1bdd1456e1d6a4a558cb9a9ba3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b302af2b3e7504332bd7bd4cfb4c029522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3709eadbe4a9e60c4a21ecbf9534a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565f78e88206a2b9e6e51192f42cc9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c2bc1d8447f2b21cc645ba4524c13525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7f87cae512ad2a24e61557ab99460526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec02b2c5a30e4d0a4d5b407ccaf27e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec246c11602ef0e7cea2d98c1745e8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d64d77440350de54903ecebde4c7c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d119fe04c36d124aa8c44006f237bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0211029b0bfa68bae39219ccbc2436531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe42ca28529ac2c85d9d03da5db5a98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587fb143d002241afc3b8c95d603e2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93692be33c2bc5eef53b216922d96b70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c64554f6e2bd46ed4b33dfe0d4744535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5cf6658f61562b3d40d493f97191a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4bbdb451ab68b339471e5320d9891537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565f045b4c5d5687e6446bb7df5d70b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa8545604267fdcdd1e15f83a91c53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814a333e453060d15fe61844b23c7f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3237a349fa2bb996d43bc6b15c5e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4e326d4b1d7ded3a0d1e9441c205c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbad7e0f6c6f1073205f156ac7ca87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1dd4a12a33773cf350b691566ffc1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c525a5d02e92729748776da4f147d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da6ca67e348e5bba76a0c70ff2c624546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ef92de0fa5437207a698d5753b07b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd6f6d48f154b3c21b3bc8b8bd9beb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210abcc9298edf70931b8df55da0fac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc02748e3535b3fffbf9a9b423096b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b497b964bcaebc66a53947f695c73551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f4fb1b574f4e04049b056e3e54fbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c426fb1cef4f34301329f83e3b413c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faad2ff5a042206e80dc20a2e8960aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8f2ef7a4b80dc7f8a0e8b295a7e64555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71c87cf344818d0176f71786739012556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1a11fe7a9f37aa7dc27f5bbea72ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb455d1cc0d19bc068488255018f98be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c49c3de1d7f77d5d1e7cfc09bb424d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3474c3ee6d9b48ff61f541d0eb39abf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244358559bbd6824a85ac07b9f072e77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae723d6ed52dc6d0e6b0f56245670205562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e698daad527715a35ffebe4d76b067563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc76c057ee9e480dd9db573488e0f21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7a1b192d6496b28693cfc166b4184565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662ba25706179d8b6f82844aa1521ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5a6129bf5d3e08727f211335def6c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756511003e0a95b6ea85233059866af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704de7b9409978ff225fe116313ec377569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412c8c3c59ae1054c960150378595f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aff4983b89197f2890a044c0b4359571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c8aa6d9903f47248ea4582eb1f86e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7ed9d3890ce9e7d51cc5db9ffabf6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258557abe16bfa7e2cf57b523ee8e26574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d2aacaaafbdbc60f69f7c884a8090575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4254bbc975a14287bcb58f6829f962576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc23696606b3fb3d13c7e5339ff2801577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52331bf640666c348926d3f0798f25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee7942bbee82284ce7bfba0fda8c49579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e8f13c57ffc44c338227a12b4e715580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48239d8e5b20cc0e731e9622b85c4779581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc4aa7de2c0f9e4291722064afe269582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1a8c80e8a1a820330623280611308583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19749ac8108d1f199dd81f85652f765584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370e91e9e53e0f2b1dbbd7f828072aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518ab5a8a992c71475f8ee95d9a7d56586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b64d18178c295b8ff538952f9b8901587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673b11979356d8efce458a675a377d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5f559326007cd23b499bb6395883e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eccc5191663f96219c7d9f121e04bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab3ac84ea923ac227f2f45161ef2a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75999412abaa2caaa5fe8fa1fc6e9411592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7808544982856a8b154d336538ac17593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea63f2b1cc2baffb6e715245c3b73d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630644adcb673de8c8e6598b1605fd47595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6c198afc5c44ce3567318e48c74fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f128304e5e0b0cbd965e5a64352333597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dbfc192ac21ef923bb025e6fce76d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076e9a5304825025c774cd520ca7feb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a514e9a6680d5138362853eee05c0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c9e3f816f593fde51f19c645fe709601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e06db02270211874b2aa4dc7ec00da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae8d64b6f09737f17742a8e1cd3dd8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e6c354aec465651244ca5210416d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214add5fbce673a713969d75d48077e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccfe5426ad850cc1c95dcd1351d694606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6835ea7678d7291e5f0a3112459390607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c511410eb39a33d54c2975f4810b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32fe3ac07709907e3fddc13fa007e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbb58ea1aff99f1f395dedf2239b5e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccc60cead1bb4f95ec44dd579672b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5883cc30b06f5a7afe98187c09b19f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd5134e334b4f42a1054e1b9ff6355613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d679c2e1b36842af28290d68a2ac4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc726dc649a2c630b3accd964d9cd88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d3f3d6eccc578d07937117af8f361616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2eb362002a61066028e2784a2fef33617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a31f0969cf58885735637c2261abe8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78be256e550c192d4a17028c706a86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b637c023d8cf827d65f1f9ed8558e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d90b83381d3b5fe900cb9524ac6a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f6d9d7a3cb41eaff273b2e0b169b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce6b411641d047073f3c5bfeb6347b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9add9b01762520aae8dcef5226663624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9efee15fff97ca9bab29af7f9a07a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33950c2210123eab5c402d88f0ccfe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbed628d22b4d5eeb666787d2ed3f35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a51ac0b15d33bc68eb9406b182197628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248971ad3657d519873d510209e2c8fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5a596dc873111553eb54cc5fdded5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8aa402eeeebb52f4cc3a5ac471ada631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3c1baec49d8df3b3befdf9bbcd4b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9b6f1562ba5204e4dac18918563c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f180b55e470af793b5596611121679634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f62280ba24ac65dd2b2ce1b9b3a5a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9173d445d24ab21d49e28778696d71e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44944e0e08b709a2e7ebc881464be3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ca3eeaf45a88979e943b9e72fbb17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadf1325ce69a8ab52822185fef63ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7dd24aaf7606d77526e2fa976ad1f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b593ee1f8e2cac642be6b97d8c89d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0489c8832581d47ff96a9a22a89946642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206042cd2c0d3133a7a8d164a9c9c07643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c075eee8a77c9ff72dc480794346b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448adf8b8555da0404c9b640473f8135645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeaab079837c9e26f9d297947d6332646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b27cc68f5aa348c6681f136bf9634647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7889f0e07f0f18b8af861e6543b43d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1377ffb2fbcb3c1c8645e71ced7b8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b7d0ed92e0c4c4d778a247f26c688650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd268bec641e56d2d7a6549164eca8a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06f6e5c527b3c436526fa1b926eb03652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f775c534520fd005e93cfd0b9930a48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d091064c87701d485de452aa7633f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e272f57acba552de823d872517e8b64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c26a08c33e28c19688ba964967cb7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20479166c16e73bff80035577b958b5a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736d32ac5657c8dbf461b7c9016ccdf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b707a5ff2784cab997b77a3c14c1eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6f216e179997b68c703261fdad20f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc1f60fc839b050797e6477383528d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f04a64c5c11ccc4577bb10ac641a43662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2375ce1098ac87c1db0b27f7f143eb2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28832c1e1cb3759fc0e20f3ce9232361664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ed473c4a71bab2d782640e76f7c49665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfabffa6d2a659bfb8352c5c639261c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632602c8a7dfec40b017085055a5e265667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2288f3adbfe297961aa2fbf23abf35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ca1e1eeea651b29994d007e73056d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f70ffabe2606b0d19dae2d6020761670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193be0e2fd565651300454233f003866671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046dd45537227d64457d53526b00ef7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662ac24baddef2749c8964189cc01f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dad7d0417a85752adfb8a9b274462674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae072e8425d543d60d5cf7238d0528f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31005eff03e3a8a77bfc92edaf43cc93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb234c8e4bfd69f6e3c524970d050a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ade80c349c2a6f7b1ba56f5c41996678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9eb66eba149106e6b43251ed8fbd33679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1e69d7fbdf591a8cc160781b514e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf763d98548eb10c5c3eb543d6103e86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc8b3b4c8ba9f06fe153da6f4b6b92682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87d29ba373702ea24d279ba308177d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5b3cc1b678d8c5240006bb8dbd99a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473c39ff20207b65555297400dcb068685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26904849e15b78b318a864807e0fc1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae431d67b862a15b4fc3105f9ec763d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec52341f4f872230f78ddcd2d36016688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbef88bced7e59ff3b88816f61827b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d8e37cee8a4b66c3a16f4abe59204690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0b6e5753855f32d37fd98492ea0f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f9665deec6c3fefd68f3085fcecf0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe11fa1a93f3e9b95fefcfc705f818693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432678ab3e4fb5a55bff1ef8186bb57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc4785bd370e6f3da34b270c32c71d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48ec4fbf0797286cca44ceb971b6da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c6ae3689ef6d6fd3b33c60d8015e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83236d51501b8065c8c4233438d5d05c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4cd3e2510dab69c3441254bca5b0d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91e36e0b66c901803e1a8dc700c46c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0da4f2558fde8f137e5af31cfc41a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bf60180631cacb8e311bb04a00972702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7892d46fe50fda5f00baf8215aea4c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a9816a0bdd0fe3ee9ca597ff1ee2e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71eb897139775f1023dd1e080bffc2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b48710ccbadbe2251b1ac56bfad0d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e3a711b184e25a0b5eea4bf1b313d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7be154f35f01428416ca1af587b5f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccb6d46844d2c0dfe31a82da0edfbe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b4acbc50eab91318b0ca408af1a3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb10c5b42aa4d19c9119d751d86875c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f21ca0dab6d5a58488f20aefd3ae5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78de585495549ca75626cc52c550fc9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52f4d87e1c7c23e1dadf0031d84480714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32826ea729f443829a7a7ef4d920b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767ea49fdcc657694cbf83fc089f33f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df8260130dca532bc93e7461d6e31e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a20914873e74addd556da71510bcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e0fccead388abbfc06d42e422fd3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ea12b68850dad95cd68ef91959a37720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccf1a68081748825f4c0a8ea401170721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd204cf73ac1014bd9f6327d300abc16722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c062b4516ce457231e7c052fb9995723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b345cfc170587db3562d083409118724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f82fbaccd1b391c7543c4b673d7af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb35609ac97d70a59e91c49b481cf8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1a4ea1b2f3936c90c748e62fa9c28727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b3fe999596e610781a71750380551728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c78d65b0b8eabe595135778f8f17ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7218e6217e6e06c806d55c2d7731c8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07147a7bdf037d8e1a4cc8923ff7b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd9b11ee5c2170930db812b02cf7db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f6cc48dba000c3c495f62476790cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a3ec41bee41786fba297e5b1412f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e69eccfd916b1ab984f5dadd9492e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33e2d1bfe82228e18c7b683f9f2a1a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b52a04ff288724afc45ca4e102259737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f391432e0b6c58025f21f6845b3f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed332d4460261a20b31445deadae38739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937843cb5263cf6f385271ea44691c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f617b77e40b92b1d6d4d112f290e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d49f2f9827be5ea2a01ae8288ee31e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2bac0bf04a57d1cceb2c59c96d677743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433e4b6843a988207282213ca5440be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460db28abc5227d2bcf8cbd3b1279ee9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918855a8b3b3a2a8cb48f1ea173ba34d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6cb05274080b72426139a1b0268e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a411ea4cc0564af2c5f34e776362a86748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067bc3a0d81261332dde7fe6e4b6a30749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff19b469f1cd466e5d8f6aa81d8f70750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889ee8be9c07b0c9a6e9483a49ef901751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fd3a62247b2caa9b1709034df25d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e5f2bffb55e9387bdc2b2565df77c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3812527499ab199564cd39b6a3c046754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7ec4493dbcffcdd4b4fc24bffa6d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9ba000fa7c9ab472de887c8c992b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b813a6430bc37a871e37a5e313f103757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cb390403b9f10978f6387a068f355758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba6452245f107062e49fe6fa4d6076759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f03907b2cf0d424053d6a3c8a7c2c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c327c31062de1905dced82cab0b46761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479c20bc19244ba793745892810a16d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb651e4b9753e9004fdc6f0a3d694b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7322b30c74e290638601790c0980b1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9252e2008db2d21394cda6102928aad765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ea12968517f4ce7168725ade865c4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db225d419056bc7ea11080cec1c567a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ddcf071ced1f6edd2b7e27c3d050f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09280c2eb139ae79895ffd868d54a845769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cef33edd539fe6ddda2a38c9e2d7e2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b75331d18e6bf636b23f94fc4bf56771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48544a86672d2224d57e3b85c80c0135772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa43e1e0569785bfabf9f05f6f0deb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8561978aa6e1ef1c9cc0aa4787e83b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35941790d19a5f8e0459bd6e67d07487775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b36e139d5a389aaa3739a2a083ee00776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce52cf9c4de81153c5e74224cf646b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dd258faf23d0b517ffba6457491e7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a9b969965ddb982bf04a000dbccab779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec2e23fa8a356377783c495e4753b1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79651f603a7ce4919922312700b68bc3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f910bd6d785ab7c0715bd7fb5aba2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a38b21d4030682dc0e43997622279a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924e1f545603fc3f6cd05d364dbb1da784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25e83a62af6f85586cedd5877dbeb1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf94aef398f7cfe157bd38696733b7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab184073f0da884d581dff4b9d9cf9f7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42a585c4c43c64e3bbe7c068fab869788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd989b73fad8acd9c576f7228c7d4a94789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cece2f2a68d9e122ad01fe97d2cb09790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df80a123eee9ef311eb93856b6452d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961a740bbfa07f3b30c22d62b8c59dc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbeff9d9754c1f159204b70b354d100793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e8f7ec344150033dd5e38ad4ae63a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27239f617fd207ec1a57b71ea5a9e9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aafb4eccc3fac6c98e1f2862e5111796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf595f2434c65e84fe1bc16c32008d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb1841ee554ed94e345a25d73583f7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399b64608263c2b87dddfd5b4f7050f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f36c8ab2574652af6098a0273a4ff800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36238453e76305a83491c1da3431a356801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cfc2370f482f65dbf86f2cb0bc9ee802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffd3d2430b0194a7a82919150523e0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ca6128b819a9a665429f02b7247dc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94228806ea11edbb073daabe012c95f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2192541e9af2a0937f6805173ad8e8f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a16c4ce91d691db4299030655b289f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57aed521d4a6ddc02949b04fec40b86808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef918d893c2c24383f8c17a134927d37809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f21ac628a802ac8ac3526e76ae3edf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dba27356168325da4ef33fef55021811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69baf2ec2c33ef9d881f0eaac9c37c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f529090f1c148ceeb3539474354661b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a713759ec464261aaa5942739a33a2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f12b68ee66632d39a68b4b8326ea3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20917744b1b9a64d0cf11a4b5acd955d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755687928d4fc200b21d533e737a3b0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf287f6b5169eef1bfd0ea1b520b3148818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc7e132532a55ae4266091a37eab01819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba7422088a2d10d13376cb201f2adb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf3dbef9171bea4955c5a1e19ea3fc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8bf102c00843ede3ecba10a6d354b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cd5e46e9face13b1b0795fd07ff8b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd30db157fa8516d17680ce2e086ce824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437472c5afe7b68bdbd331e383116ed825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01295df46fbaa4fbb62fd47f0a7ba82c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d72feeae2da67c04cebdb39db831cc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5e6ee82b3170fcfb079ea497eaf16828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085718cd33efb21a793c3698ce7e8a6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dace5cf53f7b47220b0f3ab64754b8e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba4fab29d415a2c1cd7403305ca316831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371c7bebae1a401e31203c7d0771770832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b7ada239ccd370619ecd3650106c3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eb0183c054479970726ba8824f7ca834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898e44d4274e330d2c131a6c4b744aa835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f0dd333c47c609ab75e0e6727f729836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ed6a8f5c6a69464e11ddb74f87d46837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5d9268a0c4f3495ba7958eae79b28838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aeaa0b577dd6880dd963904120112f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c906631ea86602eba55604d507bb25e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629951d817166a7324e90f3e9f36016a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb56c2e01f29654fec6f57274b54a3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecfc8d4ed357d53f957511696e3fb6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b96faa0b25a3cd8093b8fc863984c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7222418115251c160096e5df15b33f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1b2908409eea077c631348d2d32f2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4588561af7a07fc287dabf3ef9a384c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511286f20c91de32b0604e3171ac84d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ebf6ac747be83cf1f960c850d22d8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08c4ac51d9c7ac5d8adb7cf23643a1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3c2ec007d3c76944bdeebaa00e173851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556140c6de48010b96d80e6f6df4329852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1b2cb51456e03be159053b065bbb4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee498c6f6deaea5468f4887a2befa80854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc0133e6d95f1f2ac68790f6bf07e7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626d3667a6b0a94be32216c4ea2605f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd303c2cd792ab9ad2ec0bc2ea00c83857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c911b372ca6e3de8ccb2300356b4c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aafdacab6e570b5404e44c5dc0adb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b23aaf9a751cfe8a42f6671c7766b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe160a74ea5278a9a4eb2186e7c662861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6406ee668e23ab9484aa6f2f1d891e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebbc704de53084d3327e28b86dc28b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9878edeabf35c82b0f5048dbba83a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acd51f2e2866fdfedca9f96471b1dc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7a8bd927b42e35f42435bfb24cfaf866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef197ab54e95bfbb69e9613d96f6ff867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3368875274bc073398cdff83af5aa2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9fb60c95b4542610175a7a43937a0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738083a9fd79051c20ab42a90f149c1b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd13be4a5aca65c1ee25b66ba89b53871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f3c32045c271303e37ef043914022872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab9354845840fecb2ee1a1d74a1529873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc49799cb9f73c149fbebd41d7335eb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f64ce55f52db2174e24ffda9a61552875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79133e85f58830a8de19a000feb4b24b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39ef6e203a527bfd5e8c7ce8e5baf5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3396e62142eb06300ed641ea4beb917878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3356986e55098262672c15cc492f6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edee9f44dce65b4f1ece6e400355bd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce905d1b9cf1c977f06a6ae3dd5b92881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece17ed33426f4e242e84de3c1b978b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f143369734d0fa60dcda6eea78019c3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa7b5b71adfea350d7bf1c110cb102884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138de72f580cf3ad167f18a0c2f670e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19333915c2da74afc130486df3809d78886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a88623847a10e9c3486f93319a4a8c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7714ad35a24e3eaa81029ed87ac773d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdeee100ad70813e29296ff085a3b6e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6a59927e3708500f6a68cfa080059890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a85030b32eeee45a70feefb7c69949891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3ddaccbc5bc423f80e85e09607eed892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e5aa015161c545773316dbdef9e96893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a4a861182f6a45bffc41e56f5a196894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f539a0ea837d1245cf3bc287759e4b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade923aa7fca0246c5398c6d33abe2a7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ef10892a108cdcc293a407d08a383897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffb78db3b04b5144debdd7c4d819e6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a864166fb2d98486bcd57967afa1ac5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05699642c27e42cb7631049a7b588e7d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5bcdd28dc3362b1f60aa15606c18a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451668d9e52ed4bf9b69a4a18d8f526d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea2917d710166f6dfabb5568e0683c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1710cd4df1994595cb8547b95d161904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e9712c7c7144fee370978b7487e1f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d020e6024ae16f4e48ef520715f5d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdc87a82edc173667a459a76363de2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46413295c995d74b4375abd2f4418c2c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a6aa630636b576251608026435d28909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40051c5486c52f6ff6af33f8d4a23955910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcd9dccc4a9d9fff22ab9596748692911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b009e3b4f1cb8fe8c821a4044a42a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07047edef1d8a641022e1d5181cef104913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a248760e39eafacd0366dd3dfc560b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87cb40bbb2cfc34642863a549d9cd7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdd3c805f5b0a99eb3490dceafebce916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c99fb858f67680e504a6ef3e2642c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef509a49e3ad8925970de0b642d9af8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35abbfce0956e8ad63cc522b518825919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc9b1b0accb7d42ccbc942c1324073920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233a2c3d9184e27d67706ffed1fdad4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d60e318d959043de15dd55a2cd1ca8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7c57a534e1dfc4c268cea28c6f2cc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefc183ce4797991ae1c5ac5f688d22924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a92f92176a3b74847ddc3fe0ef5c35925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2432cba9aa1aa871b41e3cdfe34108e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11a381a16d2c5b89f5a6383859ffdb927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531ce6c8402d231c8b2db28479dc720928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1b37ff562d43bffc010e7ea4c7345929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03268235351f5235e2ef40fcab875359930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8184c9a5f0ed5cf480da6d0c6a398931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7528373f12553871b274a909ee6a962932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80abaaed1cd11d4e05b7b35e3f56739933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb7d41c7019b9b047749adea81c587934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42d5d82f924545290d427dfc1570b7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d94f28d95bd8ee5b84dd7da5a588cf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a1032bb3c5bb29ccebc2f705e4fdc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cd10c51beaeb455aefb0bf1ec0f50938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbe4a5e8629174d65b33f333ab40b0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0337c85dfb58c05384a799a245d55940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611ae20d261c92c14d0e5ecad173551941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bedc5fd81b9c30dc54b7d0df485a1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281e5362241fd79ad041d7bce07b98b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efde4fd7e44cbf5ad96e75bb863dde944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ed82626af14fb5e9819297ea7b5bd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8e7c858dd1db971a8cace34a1a4bf946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639aa4260279abdba6231d17b8880f1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e50d768abc691d95cc016bf35f174948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be39531c4b1133601faeb61aab23ac949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f85a940791ead5865ec3692485c274950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004fb2ae566f698c339d295028cccb0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46344515dc0df7ea7f112b39869771952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e9ca05b8d05a56d0543e29cb8b411953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe5ed8073d4346a8a97133cfeb09ae954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168ee557c9156c6cc64cc469a8c62b0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fdac9e41e4480d7d2b86c7b208bf3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d3ce25e41ae3fa7ae651ed0b84e12957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c2e2353aad13fa985d013df9c576c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c9e87274754be3a7dfdbb74e3d030959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd175d2542fd9b6bb774f87220b92851960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368b39b27d9fe509e2a2650269db3fc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341d3d458d24fcbc5180ce7fa78afb8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f867a778792675956f929c17133349963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179a6d26908960131c0612b55f2f60e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59a6c4694594b8cc15b51b0eb1a3a0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee7e993e5716eb58929e352255dfff966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1856ba67cc4be32d79e1717b02598f3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8c5149773c9c049d29e4f12d7ff0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea171cd1555d5ae0acb628a947f43bef969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519f3959bb24e2fc2a1410c798e7fce970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b3bd3d22082c15e675a207d0f67cc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a584ed2cd411133cc50d342abe6e64972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878ec125f3b3de96562cfdec48e7498973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad9af76dccd04240cf867591e7b390974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68636244a4c0c2e590735375fb3cae32975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d120169cd2445661702be20f5ac743c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357356cdcde32e4d703cab9657b161d977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989f29345c1033de29bbc9a85f18a891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519930929ed3356a4383ca937679eeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f596fe7381f8825d4ad2874fec6d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338d0f5070bef8bb7e18faf1be896744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cd0ea21d305fcb630e6b5f2d2155e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d91369af2d7381b1aad5e5e8cbb656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5ed941693e71f8f8b4add5610e8787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c0d5c289f9d009836fc01e8f324498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713bc24c8f352b5a05f023daf7fa7319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e52b181faa2edcdc7063a502244f8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33d4cd45fd153f132fd1d20455038a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1eeec16bef52d20ba1d11642530fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adef649aea24520de4f6286b3a3e0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1bf158257f0f975f0d1f725e94cdd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bb10e44d49de737255cc818e65c2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7436ce38fe95b1223b3dd8541354c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35219ed49c861ad0f2fdd69e36c4f71117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd1618e39240cbe5b1180a0994507d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032a28f7cdfcade3c4b39b81f8a4ac219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50494dfeea6c717ca1ee085aabaf11e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464e8d908e0643b773abd27c10cec6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce9d9fc4feae0d0e7ec35d32222e9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297419cda68b4e88df812db5be3bc58523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837bef091d812fdcf4f0a10c1418bd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f8edffbd8a03a52c748eb12fe70da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c5071a1a0b4028822816bd24ef07426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf32d2b731f12c44fba231df23d83927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d0fb5f96378495887a98977e5089228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b321763d56ee9540f27949695655829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee750e1b83f8b0652f5fbe6ec205b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8bc2c2d61535bc8a30433f66ffdf831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7279e545b88c76335bd08af330804e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4930ab0cd1bfb263f79c0ba8ae7e35133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b353f5a7b9632ec435f6c1ceb9703af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036bb6967f04b8855c99dc53d8163af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d400c19b4c6172de968e7159715b1b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bd0624c4abdba21b6eb0e8ead7a1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51365903186fb6ccdbc667e41fc3f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad813ec00dfbca7fff23e297b36d7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a034aa4585b7c246873dbc39768db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc4adea52a3c7fe67ff998ae73d84e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90042db28084efbdfd727e924d5c70042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d500835268bb790ed87977b17cd1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda66598abed2a3ca46bf1a0475198e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4aeeedb42cc5059fa660824b9128745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18130cdff9d8dbebca60cb89cc74e03746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4223b4ea14264f077e2ad390c851ea447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ab670742720a887a78b56a09276e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f1d52e629fde78cb7a42119df606549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a62e71738529738401e9885af6ab850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350bccb6a1cabf286acb6f87563869f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a656af2102ccdb23a0d4736b2410052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7dafe66bb045b97a928ab9aa2009a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30d126ab29077a4457f08020a8ee0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b3053b11a1a034a4c56d0323bad5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4f20f63149ae140859262e00b195e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed87572d8f35486045fbbda4334e2ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d080570e7486880a160aa57867c780858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c091f7cd1046bf0b44bd8c0e5c58259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b2ed7bc5546e0a2d78596177e9d4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0ac4e0c0f00b74a6b4a917930a5c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c359ef422384df92cd94235e9ccb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e85f55d14eee390c88753e548ccf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a352c5b86879f859f23afd06e139864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da43471c1024a8cf125f2ccb0e423e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f250eaf9eb0fdd47ae297aad0c12d2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1efd5e33d8cd9f000617b7510492ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0310932c8404c9adf38b93f4afefb1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cecfc745eebfeb180cf19715d423a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f980d928a88687c3991475468033f6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2762868835dd2ebf76f6af54ead12f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523d87b369df1a382ba70fcc8fe000772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0058a24ddae2d6a90280f12905d1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf0002b5aeef694bdbf68a55978fd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14c4b568570731118259e706f40b0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d857789d37ef2d7f8256d5ef7ef6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603ef74c5b45888e84d7abfc3125c7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb854cbdf4b5137b22933223c30d06b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cea8f09f79216b0b154f4b36b3051679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150f0684dbc622dbfeabaf907f2782380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7afe0853f11e815a52476e42a733181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8649c282f774a1a1f32583ccca65c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4180be746f161886ca4d47660946b9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232969dd8dcb4bc254bbe2431b98dd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634630fa8ce3c4352b3dc9d134d9f7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7649d7cb2531a288adf138cc87d880786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb084865045cf9474c2159fd6e8824187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f5c767bd1fcf948ece061af18c3e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac624674fb8aca948d496d81bb6a966889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cce8b3e306daa6bbb24662a8a3e35f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912c9c2fafdffc5d2213a44ce2f3b0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19dc64c6a5e1b1ccbeac4fed99128f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f4ddb99af9ff146b766acc271340d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4df38301a302171496f91c19a228094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba96ea266271b1701727512af6d37095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0e463c6c71024b4404ff883b0c96e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d176c93cfe7ddfe2794bc29bc5238ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd769bfea0d3b6388f07ae6cd0f49e4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd937ff93325bd931c0c7d1f4e12d0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af92c60af0971c0f4104864ad6976a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521a9b7ba8ae879a9bd1d36c1cbd1fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdf9d7d9bf58b62e980a923e45135b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd35bed7cd147f2a2b7ba0341ece3af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a846ffef3d607fb47b2f3cc4ba9ab2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df4ba4b3a64b000d1cbad93302d264105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b2e02caef4c90ef191f15b49bf1ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e3629749abbc60aa5865a6857428c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3d8e6b4977f6ecac7cd9d5fe54468108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcec46d9121e19ab2e29cf61afca6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e12dff6c96213760ed7389c380c04e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24386f1200564e7633fda9f28a9fd2a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9247f16420ac60a155db1b06d5ce2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097151f1bdd3ad0562865d5da18c5027113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00d554cccfe32d60dd8af67082698f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54dc5726ddaf0f2538807c6fbc7458115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59504308ccc45240962cfda432d5a61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14c16d88ac1dc1ef1951f1cc2db682117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2607327b07f11fce287a53f4c057b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f840da1a23a4e3ad6a8d89730bad0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8badcfeb06c73d55b9b56c20461db32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae55fc9f6706ba9e4904b96eb9c580121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6d5db3801182ef3b450559b9b0c0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172893a8bd975b5cacc59bc1f41490e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2ee60bc15dff8287962536f9f7313124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c28279876032e95f07bf614d9e624125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9790df435d2cad76a3b660eb75140126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1916eb016d81c5c06fa70951cad32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bb218bfb3362d496b1f56b0889412128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad12de45cbc496986673ec4991469e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c89e6e58a2e3eb80399351c2dfc86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5a3324e4fb113865a05bebca885c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2408b8ba049f52f7f72981d5b96a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede93bcfc28579a1a0cd973ca36fb359133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce14df934695b1b713083551307f049134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2892960bfafcc5288ab7513459a8bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1be86303dea4206fae49d3f8b83de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b9ddc0ce03d39468438652b738c1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed71d035e10be2991ed420cc649cbff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3930465c88c9373d0a96e4058a77c74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2622c57bff775c6669ceaed03928e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f64594bf84ed405429020d75d3300141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7143b0af1560e1a6cb32fb71fd0e382142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b17fbf31af4526e8c72993d32b671143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a61f00f701548b3146d7ccabf95d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7c2772fc2839e1ff5b35921b450c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d2089e353fefe8f73495c3e18fe47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067207998f0882080746d5187fc424a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b152d816518117a3a67d19f042ba1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f71e825d6e28a0ee411b86a0c82ee1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1621ebe08d894fdbfbb69a35a86ab20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4318b7805c74a9a5b7b96336459cba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727a8f2449a94a821af8adb58c49d08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d547af726cefab707a1ea15a5bc97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa362e45c607176c57d2b9fe5a80e6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930214f24e511fcb63b921eb362c7239155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f28c6d44f3aab1b93125178bd1eef4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaa6ca73865922116e88098f97fb8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07a918960eb56c879fcdd8706b1c6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3b06ba7852f736b1fcfaa8e1fca51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b6c9b6ccde5a68a2e78eac0679797160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8d09221d7d799de4b445e470a9ad9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63548db68eb7304f33e28e8309739997162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4f390a76ceff89332a39c14681584163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a3cd4191fb6721cd6720af14eeefb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129efc030c89996c029d08911cc77f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e58affead5952ff45b56a3c3c3f749166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d52d7a6f1d9ed112969324b5618f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee6e673ea099107d4b99b9f5c90b16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94896b47205e3bbfc7cbbc07e5c7b5f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6336126d132c8cb005ddaeb1f5cc6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b7f2870b1b00f754f20a0f83ad3c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4159d4a83e2c7bf8a7bf1c465360f6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e87b006a92cb51056978686c359911173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06b8f5229716f688f2d40894487dc0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4f45209e817fb805e6057bec9fda6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6645a5993748ad72064f13e5a608fab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07fb4fb791e315a198f878b586e812177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b52e3702d12e035fe1a979c5e15e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1ba608f0df8793aeb1dead724e4a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ced3188e4459ddf17ea7c46d8108e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936560719cc98bb62b60d3f059fc592181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac28bd48a1f55203258169e72ac020182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590f11175ef7a9b806d75450ac58d34183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a301a65c4efdc1cdc2d5e0a677c263184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff081afd765be8fd4937832e889b9350185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d47ddfde4f7733ca648d76ce82439186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3314e61759e8819dd7a28f146da771187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7078356d858233db7f45779ac99d09c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f48a6c3fc73635c2d3bd08aebf2532189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab2237ca9b39e3698ec2af09e1175d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ff974c1d98a775f0f61cb1a08a56d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bfbeee20d43453e8348ef29a9e76a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23dee303fca40725dc57ac3c3e4761193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d7867174962a9a003a2858a207ff3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e59fedc7e8a98d2e4e77f2df0f033195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc4337dae69be4b7e5dc64bc3ca01c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec2c77d1b029fdf481886d0092fe7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c367eeced8f5ef687da387782f8a994198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebf6970b748a5a16eab55baca5b5d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d3d84bbce9adefecafd57f9c733d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bcf42baea2bd0ccaf79a24b7e67a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e699b023989aa966a6bace9a07b5333202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b53103b7914f691d8bf9715acf64c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f9ce9c5eafad52cbd10724fbcffcd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d9293999f00141e5dc06a4dfbf81d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8de9cafc1a40cfbf56b45fcd1bf6a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf0e6a4c03ee64ee78361f6e4fcb29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b0b09fb8d603498e0ef4465bee2d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4260c410ae5ff27931c9f603c36de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274784a13d5a9ba63c4c6cb7857cda4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61bb7d1a85b4bd81267c665e811663211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2770d70ac62d8ba49f3244542c9b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7085403557413176dc9be6bbff97e6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1c6a91bc85c1d0b7e58c35595968b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6b42f268e49a6d8406375392278d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84856b3a70b4c06ed319404183939e5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6bfd85447fd1c0e0f5b860f7fd371217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e076ada18dc7eb9c12c2ee7d78bfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c3b9561e87fff672243db53197671219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc346f12a39dd7105690179f443d708f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1980df1df5f0234f0e0103fe37bd4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d22edbd072ca34312ac271f3b301f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dde649409914a67a798f7a1a90c7a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5167c379cb5baecf27265363bf76163224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13851337ef157fde194ae3a96c1f3098225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0db1699abeac149ff936e769262bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d7685bbe4d50bf41553c4d2764dc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0465c991dad4a2b00bd57fe84a5b38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3464d6a80fc47f5c5447970ef2650229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f2757ba5fe1f1114a1335457cb2ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8438eb0645c44837839a2ab0adc62d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8120837f34e6d0ec8061dd2b56a3e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2cdade2cd47c880ba53e450c4e360233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f803bcb2722285960119eb1744d77a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4bdffd68fc3eddb6aea4ca5b984bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bad5ae1648ea0991abd2fc67c95c74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358075220d6b5a7652151261fc4465bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df1322f195f5596cf852dc045f916b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4c634ab9d79729f42a1a0a5b6e6fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55f3c3c3f6395916976836a69230f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419626a1da9d13f8bf5fe587ab2bd1ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfbafbb86a7cd1d2b134fa130a9136242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9509c7a973dd16cef51454eed2fc5e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ee26651f426084d27387496713cfc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd704c13b90892ffb4cdb5981417ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2fbcba2a925e7da4c818b31edf205246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db7bc3d89e6c55d14d211b8f586255247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443016a7fef55fe0f64f708b233410ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779d5e0a4228411cd8d0ab2c95fa578249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d65bd4c5a9a76ee25e4755a8a12833250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04b75042b4ea9132767b7b16adfe81251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f06eaa2478063c2c314300fd622cc1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875c64a0369ec0d24a3dc2bdbf6110c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9e256327e9ce5f93750c62ff19677254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2440ac796827e69780e308c78e1d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d599c502f64da741fc12bfe7de5ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4e8d1d8c8246f7d5d5d677154827f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017488e317fd22fe44c3b4e302dbce3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa2b06aed65869fe265bc12f771023259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c3d5b30e49ff61e2dc87affb2b9e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27333ccebcea69b699391345eaed6ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101a4a5ef3c70ccea3d26f8d6405824262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c660a1b4ab470cccacbe5bf8cac000263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00be5b4dac0c96b5404d9ce2c9543bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998342b0126a194ba78e066086dd02a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e390b980d957e4bac620f8124440ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1f971a9f8078af57c08676b03242f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb7f83a73bd51b5c6936be2fcab578268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b612b80187588c1baec265be51930269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bdda0601411237c1e69b19aa2abaa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8b3d3382ffe7081c179039e50456a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1bc5f0dec44463238703a801f297e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ec0fc9ed952959192ba4f573b8636273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f7ee2d21de9a3e23c1c2c0d9b1fb9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32be920f692755d4eefc7c6af601654275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332827b7066744631a45d7930477bdf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b38ac786c8d075c63f6430d3675f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0c9db83bc42e3991fa473d896c2f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1d8804452939bc67f669e0d21c3c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7f85026a58f4cf13269ac21482d16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9a532f1ec9d3b4bcd51ebbea65d19281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e0b0f077957afea21fef5341fe885282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3e240d03ad68a3fc264e21b64643a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e02c1b54cec74a5958eb41071c29de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0b6ada6c16dd7d3dcdd1b1f8b9585285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b2d7d508ae73413d76669731ee2e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f2a3e138560c4fef5bfb06b933793287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6471b720c1eeaa593a04e8ec4d3b05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d031254cee8006c3be8b79ce2e3218289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c61bc9172455bb7a3fd25e9d79e3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d1bbb446b98f5bd5c7303da8bcf8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c5fd0884ad0cf3ec8d28f0642022a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c118a25c5bccdaf4a4ccc88abccf55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcaeb80b495056e97ab5842db61e48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d44fa0a7b26d37049416421628d90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf53dc090f918c3bf4e9d0865e8750a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542347072afc6dab73041bdd54abc2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b0d35fb5fb7eafe495bb9a73f683a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf63981c1277aa1477444082791c62a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756b8e78739830bacdb01db19c49eea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e102b58e766785c071a9eea127d297f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148591f08cac8d20e5056927176439c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fede318cb343b88a45efe92d24d6e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c72a046e5b05c8d199efb35b42e6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4688e6cdf2ca57f6e96a3ef4cbaa3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f022b64caa1cb3afdbad4de627507b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa12b52b3729ce77b4b7787e187d28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57c853e21d07363e5d2415d98cb106308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27384b81303272048d570d7f403ab19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28931a4a34af484ae384d0fd1f731cbc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c535d4865438cd6bb745ed926033b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a320070a886a867a2055efeadcdb109312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfecc0ea5af851f9e93f1e4f078970313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b27ba8c5ac0ff1f4b3261fcf75c18314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80649a54a90dd0a68f3af35b0b3171315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1327b75ff7d9fa87014a03e1d0052316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76a2242c98f72984442c224628d4ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633769bc84629729d15d16c76e304cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719d2b8e87db3b8ca6d9eec64dfa44b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234f72e57f81968d229e957642051da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5427511a8a97dd961b6b08badd05e23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a605f0511836a450588cb552748f008322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e94a3fed12f40ff5ea319e04dc43f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596df5e26acceaf96cc01eb3d8f644b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbdb547ee8ca0891d545849a0cb4d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c0aefe9d7b1ae320af85ee614a0fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba109cb655b13b6f5028b1cc6c8d04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9598522e9bfd0e805455132b360f09f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44595a5954fde27cf9c831aeea460b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1f752544ae51ae5eaa43ee05e6abf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c55cef644e83e184d3698215b3242b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448ad2dd9fa351a4f65b62969235306332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17bcb2312a502565e656ceb93005d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8629f3215364bf068c4d883c39648b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ed125dcdb160c2437a16a5c3f8a5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851988e85c112784a81f8b9a4a94ab7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d9515a311d198828e0fe8506e8c18337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52242e8eb6d47cb76fa7ed8857ff3ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f61f18d530854cddf4af3539f3c72339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fa9a5efa5858df6e28d58c620ad72340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526200af482d6aaf9ada25c65edf355341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b7b166470bdc27a8b1ee6ab5cd2c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17937cdccd1be4bf7cf4299eafb3ef6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff560f3c4149940126481942e6804003344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103b9796fe679b31a392b853f8cc2c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0465801a6d48f60db0ce062e145c90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152888ee4ee3d0efbef372986034b8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c45f9326022b05c7e92abc14bca96348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52740a348af446c7483920eb080b6bca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78365501920dfa65fb87513eb8632d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb1e0a90c8518d108f3a19b6f0b9c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b33b3e8d7f10ab148d4a21fb54e94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674af6b37ddd8bc224bec607c696c1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033bf1effe4ce397af666193768b9de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6ef081267884bc1e40cee6a6da0f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216c6ad742459aee328d15cd0479b10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e0042a6a9f1b3cb1fe5869e01f2bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d0538d5723ac90eb7280bf1532f76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d33ee5c2efc2531d2cc197d56fc959359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082be8d52870b774fa259c6dc2e7009360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b20ba0c0135f33bf7df556a3687642361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b935266b5114df490d3096974d88b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bc2c591ec708554156c2e82f230aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67640496f027cee02a862de0e55b0a69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6222bff89a16430d3a9f6835c709f88365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9829b4802b6b5c821a499a2c7d818366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c8d9be293dd81f3c20da7c54bb55b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51baf24c8095d90ab50743ee3d98a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03768aa964550314d9a04df6d245fc7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8a47bc26f58c9dcf2e6a3d697272e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ce1f529de68302993f6e69632ab1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f328f8e09a04fa651d84d7cc9107e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade14b8ddb225e0c6c888eaec41c1d4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab08a1b7ccfe7845bef96ab6d86e520374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42329886a8bdf40164ffb3622855ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265676675fbbd18681ffe8fe88709cb9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec581c0f599c67cfeaa8911a569ca6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3ea995871ea3d0ae7a09a0bc16986378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e849101b257d70ab8e54063da5fa9e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765aa53152806be23c8e2ad4cf43f90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc837f05d1ab7255c7b70326ff76f98381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fd14a45d7dcea38d47a2fa2089ae3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ba645f2ccea0166ad8d017a46b9ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcd9253225b37cadca656ae7b54fc4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab90669edbb97ee364bdaeeb9a67532385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a1073c9b17c4ac655a0f0b82ab2a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07bad874c6b9f7388d357e0b4372eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c967a283393c30bd3e20e4b64cfe6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d07daba5f629228a97739ad24b29e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd2bd7927d7c324bbe197b0bbbe50b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926378a4a0b26acdb928b20b77bc3b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca86657e1af8df5039ebe8b09c591f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6e5de07c1a783b4bae6cf5d1e3358393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54daddb8427deb7cbbab81f43f48d368394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32d321518f990eda181b0b87fcb4c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed212c8112b2f3f6f6e5d6512d6cf117396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89e6ded00b479f9402853e17844a1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57754e4f5d0aa2f158336db8d6929445398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e0acf5ba458d989a8dbd64f0cbb6e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206022240c083381c58de90a002bec6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9531d8f3d05b2db4f8c202b3653d08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798d79c96d55a14fd88869d67511ef1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadb884477667b31deee31308d549c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8924f09623044a4418f3ca8cbe2daa3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47cbe2628b56f61458bd81f2e43e61405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd9f831d0f9c99cd01fb49752fd4e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c552e9d351829ec4afee555629e0be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d767531f57b469d9b11b5050613c254408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4d91b58cd9e3d0948ff325175a925409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69827cd13165433c9fc41b13a3c74758410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10059719eb1fc5dd9c78c8f7568996d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7784a45850dd669bfe15f23b358ca0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa20d654b0bfba9da3c13a4a7bf16f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d96d367b8260ae7d22965f89e7781414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19b6a14d81c876d36b294ea2e69df5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3c7a928ebc1088fe147fcb72ffdcf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d78e914256f800d9fb70085a163c72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248cd65d5d3c528af741fdb89365377418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91d65e249a364afdc4a25ffac1ba9c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280f7d02cbbc4aeac7f291ff6831680420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c14a32d5915e0f77c7bedbd50a6b0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f980576330f1808b5d5d0d65d4a55422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d4246a02fa2ca4b58d692e025fee0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e6b6ff2dd11f4e79a9b5cd1affb26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b107ddd86e1cedf0f895e68e08482425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c417b2e93504bd5871fa45a65677ef9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eb1183195add3851471ce9276cdb0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cf7efed89a4c1d53a58d094bc66c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79309a2ccbc56360ed70dbca17e1c1f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dad174bf2c267cbb7b42a901872f73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e58b94f9c6838f6584f877b0347fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b00bc8af2021ce522da94f8703943432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36652398fb1fc815841ef061ac72ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10475d3a5a96a7ac530c652cda4f5fb9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7720d66c5e8b3ed427e4e3b5b37b3c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3fc8bfd42e1cf468dd64285ad5954436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41430e470fae76b2c7c473e23e2ba3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70469e2a1647573147c2b303154e015438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae2bb8bff1c3a6da211297c782f01e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12696c07c7c67d5c52cb172c786329a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749b4d8a14b765ab10682c5af644445441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351972937a243a47bd945a2a60b9c591442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1ce063fe814561324d4508492ec4f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff84b8f90431fb09262fcb23681c64d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6847ec798ea1fc1b4dbffa87329b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e0135ea4eb38f502025888583bdf1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73afa87cd8bb0e31bd0fcd1a481e178447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428d4e612c6e3b23dba3bbac50b4670448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830728b9107646e6b9d0e6b8fa6dc383449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429f66fc5db6bdc480578182f929f79450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a266c35d14517f8857134afb3a06c44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4639307f29051336343cb3e6f0c3ca8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a445912b60caea1bd320d4c77813404453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0eb7f297fd251b11f9b6ad10e94ee8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7aebbc1031264bb4b061e2eae0dce4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0acca0a5c410e8e55bab62affe5d3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0a95e8c9892b733d500540616f8de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924999d6acc2fb168396c57b63ea6597458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a28ad7345a84f92d2c99f5a1f8a90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be175b031fd4ada468d14a086afaa8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640e0c66a237d414f503f0bc5682d63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fa3ad8b70a81184dc5f3cc0589ae3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ceee4c31c67a4e7a628647c18307dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9a58f7754fcb8e418ba9abd637481464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50718d1c3165e6a3a34999a0bcd79f54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15916c497bd52e117395f35ca119c47f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e946eb45dfad18791ac21393361b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbc6ded930b2f5734192c31f119540468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832c733f199481265e1be4e1b42eb0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea846df7ab12915caab775110b63a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd05465596574e41deff3055d3d43cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432ad063826e48cfbe9d44f0018ff0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f92e757186098b6c0571f32bb27e7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed971afc8727b1fc98b0ffb67db0ada474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393fda07efaf83cf8c748fcb28a5a6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cd850010736e28517cfee74a058af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fe8ded9a6a0a370443ac3bcd5a1d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cf1910dbc58c469778204132e4705478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f31f61f48f72b4fc0f7b0e62f5f118479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f4af68d1e47338bc68a5f03813c85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52168b5ec6653092f47ccc2a97e4d69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035c2e05d704f0620a26d6d1986b718482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3e538a3d184637b2e6954d099a0b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd5a959a52bb9b81b8ed8a71ca3d7d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1fb8488c406a61e6f7e035b5cfc63485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d08d1b2e48d8877aa93042625c42f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95d277d8488824531d18d4fb83a725487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f29f9c8bc431e3f11319bb678655c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f67b70adedaf57b153f83bfc458d2e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad83299a66ac27be851a885523fdd8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8be3fd30a041d800e6bfe4ad1d0aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29268eef7f5bcabe52fc871de8e943c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d72a16751226301e3480e602c875f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6903905d4be086ec22b082ba55964a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17f33bf10c4dac13dcbcac4f1723a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd901b3d7cd36acdbc5a3e00dac0d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790c658429df8aba8dc3cefccbd4a7f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3c268476a56de9df4170d66e15792498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5b2f55ace3ea16ec9881ffee1bd26499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf1f1985f75b5c2a210f68cab48ffb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ae00043b4113f5a25abe0898a0c9c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14036d5f66f20aab40204a1971ccf8d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fb811a2e06520df4793a20e917691503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58732b14b883871c196655af73c6cf0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845f196463f5f0a1f5495c80644149d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0da2fb4e63bba3edd9b0dcba71dc6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131e8b5dd5659c0bb4a95849f89dac7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ad88fb99aaf04be0e636c4a70ba98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebd3919fdfe0e4981ec1727e07d7a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015e3965a98f27dea9d4e123f341c36510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ec9085ef810be3a6d1d9c213b7413511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2873955cf8b89d3448cc9be59d3aab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4da7307bbb3e744c8677a8732f62e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386b5f20b327d4a4610b97dcb48fa3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79094c279324b36e2fed0fc9f3338b08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d1ef138f39a412fb854435a6a2446516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd36a5a25e04bc6b633778527d2e66b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40ee6c1af4e2d3383726112c6911d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56c5a1e3c02bcaeeeea877e8ef5c18519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbef5d6e5f028370af46d79905cee66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cab5c0c602d27fcbef49086cd56553521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee66f2120e1451025aaeb1d5931073b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa003c04f0a31967c8c118293c246d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ae32dab87e571796c9005e7092eb1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7ad55470c9a1f4366644bda1f0f11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9384f29c1b914242ec3f6723fc2c8fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0378c81f0eb4949bd9c70902c1259d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c93c20a7f3e2c91eca2048515e398528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dd671c74ad5a86e73c9b90304c1e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a44c68c92eec61f31d3f18be0b05f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41d19c0b133730d10c3fa375e05ec6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cdca9c79c306c4cf5bd2b9f459536532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66ec704c5f7fdbeab7eaa2f4a257ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1e2c824fd476dfbcf9a5409b838d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e569967a5c665c3293190820d2ab9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eab4e0f921cb0fd64dc9566b5821bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3205cae17e1bdf321ccfaa8092be12f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6024cf6b59d3cb540732f9662fc78538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41195a00df68edae5892c034305d0266539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490a611d37b2ffe57a5725ca4501665540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df638f12f975c46f6fc55f88fa9056d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c80611a28a1bae09b5a7f2524280d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be278ef45652d9519a120a29f0a154a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd73c84119b03124ef0d5fe2064dd23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a96ec8c9efdf608f7d158d92f1d79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f394fb0c379ffaab2ed3d0082d60eeb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160d1502dfcb9248c3140d70a2817c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff1824e09bb37ee543c09602773bd0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44befd2aecf11d7b81bb557c5aac2934549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d59bd8d87b35fc4382ad30f6be02fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd686e930b8fc9847f7ebecb56a99f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeec649b1580ebd5508a8db2773bd8a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a5e5709a5a1f460d2281d5a390a02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef097bcdac257b50df88b1c2432e157554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ab04a4e785b0e3b2f4d10e88b88d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718d4007626afb05d9ad141f83cf4ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d54ff80db9f789a7b7cdd90e985b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928443697a495e9138f73b57d92e02c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d903aa0dcaae7f0367f9ea08d473fbd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa06d7894f64237189638d5c38bd9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a11a3409fb36af32de9ec070980758561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a435fa8ab9973c5554e87bc04ea1ca7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b6a8138714dbee438c63e01031d2d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11faaf28e7aa882d912ba6f60a823c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f6281f8c94e9feb5bc3332d202697565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2730d82fc7335632fc94f5ad01babf8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7874026ac58d35be7d7fb3c28307cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6bff398230e219a5f4a009b860d5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caa0f0ff383ade74576adb28beb849569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb610067a37c09844319e74f417618570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ea72537f82bb726e3ff79249e5f94571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c271bd6d4b7ec12707b980de5fce8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e57929c8ecb15c224ddb291ab8d337573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c1ef6b5480b076b9b30306457d1e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be7d1414e59de17f8549e9c38e5dbc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e97b392fdd7a71e369fc8e835f5ab9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd33fc7df96bb4392ee2d48041db718577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5af750c5790dac2bce17a67857170578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176834e101c918890a30140d8cc6e9e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f23eb46937869d9ea26965dee62ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e47bc274ca27740089b18b7dbfc67b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237623a646d4c41735826d327e7e29f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaae1760b9f4d5d8d0deed1dcaaf621583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8c1ed4d814fe0eee004fe729c5d4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1077f159ce6dd969bb11a2ab03755585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4ad1c4b395adf88ab3094006cdc61586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529c37e62f6543b4f3b0aa6a0682616587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780b8cd6d1f3ecb4735a6b6a9c21fbb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779e6198648d1710b1c644add10968a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93579e9969281b1b88e333750aaa8d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeab1e5f0cd1c7441ec2897b2eaf248591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f733f036f5b6b626a48da8c84d98cb4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739c41a85d6c7470e5ec8d401abafeb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ab03f8563e4e95573f93753d12145594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfd88f3853fc692b1ee10ea8e12f03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205001a96170ca10130080a83ef55338596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f76ddc992abd4e7cbbf32407ce3a16597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8884d6552290f9b370e029cb6c5c77598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16772478ec4cb7371b47979da54950ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca313e0505b56e9517dcad40c29e020c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899c17f58f2b825cbdd3754227ffeb3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15c4b06bf99643224b4fb91dad1202602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e208039fde8dbf69ee255ad4e5745f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69248a220b1fd5902b9517808d380d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89a7fb95fb329efb8f4d39cfd8e547605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22198f3824ce6cbb50053478870c8538606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69aa1e3dcfcffa9487a81db2c44271607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8427abf9ddcd0601fc5a4646e592280608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df292b86ad04999d409e14cfd136af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475707000acb322e5ce7446471a99bcd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b864d6f1a5835c9eae5f94005a42859611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da49cf199190ffad2c9db5a030eed1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30569002ed906a5c0f48ebe129b1f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95ec09b3fc8b47627bb40f2e48d67f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391a610996b0a7b5b8e1588692ef7dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db17731f2d4719c529b68ca85b0f518616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8e7a641ae8edba55a7a40bc4c3000617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72562129813a9dd41ea6d66d7f6704b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8b21d5a56d4f890bb04518a191770619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92097331db0de9e3d75da9b221454c0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc905deacc8517a48f43f68587c099d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353f9155171a697d7848b128783a2c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6e178baae91beec5bd164e9625a07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1322fa026afd18fb36b8880e7784c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead28c4d860f04f9162cb1ae46565dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120c60f81afdde4bd745e2264775042626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01c9f18baf71e4ceefe9403bf0a376627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c2326e48cec4c6e0dfcc61c56afe4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f76b616226aa48abededf231c3541c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01fd90f583e1acb68d99010c8aa06c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34fb806fbfa7aac654b98497a26639631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a43da85d7f35ba904ed676b227810632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a5414be3972a25ec9211c9e1539b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfc77c5269692726c37e1b15b7199e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c68c95c51bcd10b5b2858da8aaf3d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1094dd75fae6459bf9048046dc74a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f47da8b66506608d15a86c0fa7def637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783a41989db2982f1f6e4a1a79d30c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2c43b6354ad8c7c22fc20bdf21c3c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f9257ea0022c8baacc49a2386ed85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fde3f9acc47d71dd12a77b45d3e336641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8702d9c7d0f21220c736dd54090ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dc6749e813cd06d69d00653a0bf7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775d11c6a68301a4a4535083a4b29c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061be020ab50d0ba47a27a41f5085767645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39244a1a14a1b7e71d868c648bd6b4f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3784b86e54f18d6940640e1730e592647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e702a90e0af4f02711aae542e1fb5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf25129e1367f4425b0311afeb4a48649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920136dac753e058837691247a1cb3f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02791e3a980d2ad1a63f0f57d0d1188651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1578d761571da53855853b9274bf244652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80f409e0b9e468969f80bd91c4ab97653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797988c5116cc93af02d97b54078e52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5883d96ee0e48f6eec03c1a1bf3f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaff28fba8d39098f64d88041529a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c32cd3511992780eaa30e08d52447657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89998b4a9531c8dbd05b29905d0fd17a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7b4411396fa295631041d8aadc7fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c257ad2cbce63b8df7657f5381053660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523ac9978b5e7596ca6aacb8f994904661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d4865a3cb696dc5fb3426b7923ec8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27728bc65127ea251035d0e603b04046663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805dcc12c182c36c87e717aa0f6d885664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6de779e73d7008b82759942f20bae5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e1ae5e9e2c9410c0f4d58d25c245c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecf86d0b81838ba1bddff94c736cd9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d874627c62c2fb27961c805262df3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7e666efb1c331905dab818d216ecb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d43733b5590fd612626b4b7f90177670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d46bef877064c87214a6ef0b1108c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3a7a314b00df9b4fb58f676a2530c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c351b771a6af69e5d6b9155325284673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8150b7d18cb43242074821f4634dbd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0679736f01e7d9c3384cf6e4e52a95675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadde6120dafedc76163508ec57f6cd6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957d8bb4e659179689510710e7bba01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e11a36d05f88e5707224bbe433d6d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0b507e7756c59cd44d9cc5c224fb6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b629bd382dc149498978067ff95a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fda7d6a7351bed314852cdb917830681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf7ddd0434d687682bc0ea8328c427682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc901aab1b50d593a2e8a17e354ab4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd961ac2e731995278c2025cc048d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78538f748a9da626a41ec52f27acaa4f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14c7a1f6b041d28ca406aa0ad8f49e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de983eff3b8917c3621b6811f91d6935687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dacb593c1a74674e298d57ba16a0e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3398d6ac2d94bb6a1cab680c9644bdb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a067ec1f893ffab20c1bcae13066cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f631643604f999607c26c6c21eb8cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7254d7f1ff812576e14e075d335a18692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7f8e8670fdb4c1af7d53728ecac32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c6db262025530354b3a261ac55028694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e5d032f469d264ecb9553058361c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc55b8d73eb6b1bfca0e69eb3b8be4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326a72ee5684edfc07528b01e5bab50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca441725e9b416c0415dd60c79705918698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9132ba1391e13be862d46c7ea9b303699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1be01fd409158739b828b5ab9eaad4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2e0f00c81df912c63662c584b74f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779def97daa67f1c74135a78f3ba2f81702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7e0d664237c855f75d81ffc42da9a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f04fab15a6f97180a6f2aa12a71413704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea04c6a2675d3a8839cedc52bb0297705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbf92e1aa8ef1facfd774192f1f560706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28375eb0a15b8bb023f80c68cbb60b00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e954f8105024e36ee2628fcf65c974708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b889ca4f799b5e4296756b60f96a806709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fde2a681036c6c23ee914c4294ee42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bafaa3a8a55fb8220411761e777a38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9dedc833a44fc09e9e3cfa1e42239712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906699265e26804c4b1c22107bae1a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8ea01708b9efdd14fb5668c8a1b9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a452be8e5312ca84f2773eef65a2b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2fa8a44c915999552a1be539bb25e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50519f3cae8d154b4f498493a7fca362717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec0bc83250f943dff1602272054645718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a55768f9aa6444c37db260fca75225719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17f190bfb8a0aa8a19f6962236515b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6e6f1ed728e76cf959eef44f567d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45af510d9da8134d4e69335506c2dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237d1fe63fda6a460c3cb0724ae936e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640344958924df00f42f4fab0a28a9e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0544771c840575a995b27dc526b4b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f644b782ccc9a66024462b017b2d445726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2b1a0351ad7266cb5c882beff3ed0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0641231fc5e5462aa08063e969e09c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37077efd67467885d6055f3314a99561729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3f219d2b1bb79dfe857efd46a0654730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a9902928f8fd1e9fa654ce7b31b4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af59dddaf6bf94ec2b44f238150494b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a0d3de87bce96552098c5b98f45ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88196a61d76e130f7f56c582999403a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e17df50c206fad16850f1e644dc2bb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4954f9a7461386f7c79714778520e1d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ca92e39a8430eaaa1e829abaa6ec8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb104a0d9c6470beab4cdcf35601c1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6dd6b2c92984c397aacfba995c5d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f46fc17aa5b0e9693d6d8ba937f90740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7f788d0ecd820bf103011b5358245741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da4a1e0188c0ad6baebfb65920a5da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a7ad4f4736f71c9b50624bdde686f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f11afea688c3ea940870c10271551c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefae17e970a2218062a2b17487b53e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435682a5bc5d7744ee3ed89cb022a10746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f764c3f37cc9f4ee2e04a0dcaf55c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cf85085c5735626647cbde6506ba9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121adb61922745a1152617c2f222ff1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f019befdc5ee5e10978b56a93c8b963750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9270e1d46a5262b4b6b03c97251ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63d56d9513c73248c612e7ccf3e975752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791be0bb567dcc8264053ebd1d0a3e9f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476cf96c5e46789736ee358f8d3ed96754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac180ff5ad048c6d537f52a9a1586bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fc4da4cdabaaf8105380d1555b360756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae2fc1cbfa974917aa89ca865423e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e679580246af84a984f07901a349126758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ad837377dfc41b573960f5ec2135c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd4704256e3942f0946438bdd9e16a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea9ed32e11ed7c4c2557d0d5ad1d00761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc32ec61bf103bb285679cbf781fd6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a185a13bcc7e6bd52968ae16a41cd3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d534c4eaa3f82509e94033026f1319764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2abf576fea982bdd2ca81ff97115c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45513609cedd13f21694a3660af45f60766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a19985e755d3f59bc1f2953fb872f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7126155a19a87893418da12c91893768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd764d01ca1eede1d345aaebbd3424ed769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a6c40298bae508438ca805ce7eaa7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438038f63cb879dcd9f09cf4522bce7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4eace39a6cdb64a7a4f2e5eb9501b3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c21ed624902a585897ba5d3d1d5093773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae402f915f525fe3cdf3babde7d77f4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ccb1646204d97c462e4de53524b03775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301de9166e47d8b6c5c39d6a6d82eba776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07916092011e388c6409f036020c13777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e6e121b913d8bd77f4421a29839a2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f655f817d12044c5dd2b4a98e2118c1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b10f8ccdf82715c9a3a840c41946e2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1f04d73d92312f47494c8d6908548781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704febcf39093464b18f7157fb4764d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a25d668f7893b11d30f95468f496bb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61858ca242ceddf8812d1f4f098eee82784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8778562ea83f03528c6b23439b93f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a715129ec6bbf9c9e4ff0f802d5079786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0725d07d1afe1073cbd3178b0dfa4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf3cce1a901cc5068a470d6a08c212788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539d6bafd49a26d3b4f3651836482a1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaf87b95babda5693488f4a1df4b53790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1115b585821b86b40570c799ea5ffbd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb854ef33f576db831cdf65d34c103792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d0777202c50994e98b9dc9bc90a06793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6f2e03ab322eaf8fde00bdf1d1084794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439b6d74447fa8f92f14f71a9447c5d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816f6fc4a69727261282924410ca2d3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096b15e058ae51353a07c605f367830797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375188f20ac91be806034e9da16d35eb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70273030678b5690e3966ea3d8f9448799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03834b7dd276da397213b5d437fc3cab800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc311ac6d3277552015a96376e27395801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862703ba7aac211262a6530625d7871802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b2de3bb5fd7226f78b0c5e8703349803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f252b4e24f060144537798d5fd5a2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131cf0fdad8829f5ce7bbca1d85817f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85baec1991906de982bda31264d3094806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b978d20660046d4b34ddc7a377e29807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd015523eae38b0a5001ef7e367bd2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cbbdce776fdb9e9b52fdf984e1113809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74051512d4ce52c50cad0161c6ce708b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d951d39782482a80674020193cb73811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d228061cb70fa6558ab78f11e38f6a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d542bf4cf002e407562a22733564c6b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a91f2b8d3f7fec807f3d3858f8e026814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e205838e0c80e030d778f39957978c1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a712b4275c7c1cfa15654b427b1a46816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb4cee29d92d4ae4618a5b8c607a1d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011b3cc9766491cd22363733cad64e0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf67cdfa8b6933baceac7726e3495a8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2f918fd2c5078fd48f1710140a1c5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230892b4219e505a2d38178a7b7b928821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72242d460196206631a3f86928a3ca25822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366f6d7bae65e3951e9bf3aa96c42b8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209202da2abfde5eea2c259f632426b5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1a5b75aa5f3d92d6cdb63116e35a6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686a8932310e1b814a9c342eae9667b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387465eb50c38fe4ef0c0f259613d25827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee863d2b14fd8ce56ca1d4baba5d46b5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016bacc69e6ab8b75232020d5298a57829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636bc2ac2c60c89f1041aabb31c3cbc830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795bf944c0a3e950578088b1664753e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21f92c11bbb2b0527a29fa0ed61f4c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aea245a65774076f756516c073446833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d9ddb85f54f8add1b4c5616586df0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f625b44defe9264ce1ec2be17a9192835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dc79930a4a61ffcdca45b90a2956f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ceeed1e87cae584275af85d3f05b8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0733dfcaa64fe35d3ed264c93a4baa0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af4ef95e064beb232d026171a4332a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494540243ff5b24e0f335ceca0cf184840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873139b4a469707fb43607752479077e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe66c08915edef35c825b6705961a3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d07bbe7e1c1935db223b209a0163f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc1933420acf15777882ffd030a99e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023e3e3c231e8c4a0e634beb7e8bf1a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540582d7b5b718a0c940464ba5cfbeae846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da28fb2d99f4c7a1e817b040a94674847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6274c78544c78245a0bab5d8ed68b2f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e7e3aa51e3cf16efb64a3a8db0fd3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684626ebc6a3fb65c0ac2379ef5cfb43850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bdb11c5d2d52bd5e7dac0ea78d839851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebb90c2f740f418599ca07cc367f36852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66a6097683654c73d1974c72088bf4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372a39917eefa14fe4b7abb3050509a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea55fdf49036efa5a4364aa856784f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f04516e98f9afca7cf1004a6d8b2f7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b0cf6d9db66ef4aa14185a2160a83857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d4147ccd6d1ceb7f4c114e9e5eb33858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe46469b2d71ad8c1f02932047c867859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0509d40b93540877e3bdcbaab8cb2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e99b51b3a8f6fab0df4f95e99d4bf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57d8fa7b53df43ff9224528d763e1a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d8c19188d458e2cd205889f8e56cd863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d2d6183ebc948645b75db8294f451864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513eb8329335419d3db92d9eed9aa7c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04be424a500efca2ed7922e9e539a3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cbf908806ff2d931481e01790ac2c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774666dae3abec553cecd96579312d57868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac576e9bbb242e3f4e2a8c3077439ec9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e1a7407a76d0a6f49aef42a42727a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ebb511758814cab687046d6c5c3a6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc80f64f9911dacc2ab890543ef660872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ee23602bd35ad94566a33bf10a462873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee1431c535065cd35c19ec0ffe3207874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d49ec8849e8313caaea7d1dfcf4406875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fef17f40ab77ec921d0773598c262b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e128463df740209a9b206b2d07510877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c10451553b1ed6c67668c6c12cc6a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caddc1e1959d2451a69bb73c406ed90879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525129521a151f3e4de9303a5e17728880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540da0495f7d0b8d87188e651c7b62a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2759ae981fece5ece5124239d863a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bcf0183878302c62781b61d826493883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1e5b63983a837d78b3647934403c7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88201f091aed8ae8dd78ca8d5c1c9bd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346638b468470bcaa3adb7c382ebe8b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162a57059f3db77c96f1f986c4e3029887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b09f98008f810dae2f9d7690e118a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e5a80df86d8b86909e189ba30ebd2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a780a1576e33d25409c1fb421b3e5c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfb87e4db91e5262fe9820c1f2c6d1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fca4c7843ad3378860a533a77b641892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ed7c58a1e4d102efdaab00645b3eb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75815d75c5be291a79d7139619a29885894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ff49655e213083005782d11c838fb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3431a45783b37f25f47d9b535e215896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ba9f7960864f502c45cf6c6abf2af897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85720eab778d9a94072588e3a72fb196898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55822c9b5487e2ab97ebff6aa22738b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cfb21ce0f31090c7c963c2133fbe3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd3e393fc0235b4f0e55b2c809ff9d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fe80d02a9208471e71575af33717d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7c935660d667f7ab1291ea695296a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932559f30abe9160ce33a730e10d8ca5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9331666bd04d8038a31fb1573a4f2e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de091b815565fb705cce76e24045d0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58291b72c66abf5bffd6bfe38b823f77907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cdc94bce23ec7350f41207aeb6f1d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92fc894740668062e9d522d57b7b71909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51544cd6e1c44d1e161056d5a836199c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f68e0fb0b6c23f5f83f74f58875fdc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a825f809f844d8684fac3a10409f30c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e55317b01e24779d3090fd5b54780913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70320f82d9a334db0e5d439b3a5d8be3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba9d1710e39728d3da1a213eb3f598915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4140d381ba1d19c6590de9e98cf9d9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c707640e8d21fa051c584aef153aa32917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed7e9949ad0c4f50edec3f8704726c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafbddfbab7a8a4c506a57adbb91950919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470bfba21b878f4b2ef0f744cc22f4e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d387293d3368cde0ebcdad5c11d51921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0567eae7113410c95c8d942d7082fee922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdb3170a86c4c3cedccae140b8e926923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eb04b3dd488cfa0163fe3b557d6a0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fe2fa082051e98ff2741315784319925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d10b731cbc3ff2e3802e7b8ce19708926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd32f85f164d250e0019245da73045a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23adcba6bac0b7cd905d7c69b8cd7c2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f9dc4deb3e6ed3ef962aa50745714929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd36f48acfc62420cdfd1e47833680930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5863d421ab44f770e672877ab1473931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b34c23a8935777f7db3c579a984847932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c7b2781374bc9a9f5a7e4559e2f63933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75c80d8b8a56115d23d0f0019bf901934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16787192c0979cd7ec2bc8877cfc34935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba7dda9c840523ac5979ffca28159e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34510c0d61ba305dfd45c24e3073b7c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab95a41f102b813c3620fe3698cf8d3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558de162751b471677635266c1e637e2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73179971713bae13d0cecab8827a93940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0a7a87f0f83706f932d014727cd7f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981eb17f91ed3d81970d3a375da95d8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedad62382250e99753b3c7f25ec791a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9817a5162fcd7c2185885a70affe1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e1ff25de48ca123e4850cc9df21b1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d221c932848b2bbf18af9d32079cd54946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b936aeee88618f5b2688a94dc0f5e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4d9b922f83927e67f146d4d5c7ca5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507b812716f5f7d533818a6ae397fd3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dff37bbaea96c61a50c746c5d263f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fe209f16a67d38f265fb25b1960c7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604e402030c3238b7f97e03df32aa99952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e1d76873b764cc29ee442a0f11a77953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e0700c107b5b70bb50c459393ae79954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5cf74e47bd2a34dc94c8b82c5090e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119f870395f53023e3b2dc935745bc1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead842b44a4a3569ad3b61f15055eb1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f00256a0605c9b53424ead9c7f9bf7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a07b7a7998ab337d2a72ebf67f7d6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72898231b5c7b346fd96875686c35d5f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bde5eb2ef2c29007e36db230f7422961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547896c083b7235478407b662e45058962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a82145479855ae1f09315f3299632963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db17606a4482b5478cf620d7ebf92ef964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49283e34ce5a62cc38718f868288c447965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11b7a22a63432a5b414f2ba7c0867b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd406d728fcaea8d82e055e1532b93967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3665da354c10c24faeff3b5a7dea36968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7abbacb4e33c6b1c3ec1a7bdf9c853969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675280f3d178cc4cba9e6f5237006c7a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df6e485783deb083f31b2248f0f254971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0618fd059feb64bd5c2d40e4532367972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de230742b09e60345cfd06b8a9cbc00973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a1d53f9ed0823602306830dc74b09974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c93d5780220096d862eaefda03b60975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe2ca07b74a7257289498130c3ed25976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8285062c23b0294740244565e6196ad977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>